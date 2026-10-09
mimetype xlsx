--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd202532937cdbf9c504831ed76e581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13e60182f052e638ae4bf2fc4ba79f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884e365bee1c707e173a3d4ac174c473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2016209636f3b99240b209803cbc7754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedd5aac758ebd01e7e9ec75e97657a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83a0033ac7cf557a7c8e606fc214d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57b1d607f3e399597dfc0d5fc8a8fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2b9bbc8e31d2a9dccf450ae5da78c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31fc767639994d66b019581c6cb8e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5126384258e469b3c90b128f807490210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb1202772596d1d20e4c70c00b8e1e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344e41a845e52aeab6e3e10501e8a4212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cdc25356383031b7e08bca2f738de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00471afb74468b3586229a6b8f860b0d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdea3530c12b0a23def4dfb9a0ac5b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12992f1ad00fc8c13252b32af29766aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7499609abf16081ee7207d9b20419e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bf203ff215ba28978ee00e9280a3418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1632118f25ffee54671499f622510f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927884dc3b159ebe201457b635455ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461937f5cd82f71649d3bb8857086fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4f5983678baa0394c12acb378709222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedce2e50f1bd6741fe25a202b525b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526a8f36d96e70294c65715715fc2da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317628499b1aa60fcde0f4f3e584a0c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b392c4cd21707cc58b22b00022ca58d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dda6dbf58bb6c15f5e5cf55085da927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44979d0163bb2bb879564f9c1e89fed328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd702884272b1ed1bc8a936280618b2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df460f14d97392d3a4f30b94ce87f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b97ac15eadb29123c14bab25eae99831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e619005e364ad03108fe668e14f5fa832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75792ff6f3dc595e35cc2dd2ff8a77b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fcc3682ec0e0be67d84e458a0d08634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab033949d8301b5d5c39682f9c2d230a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a27e6d09c4f0c00d3263be6b9f5b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3622d868468dce60f928fa1db103c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b9d46842f506df4844e4560c2fd7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f061ed0eebb00e0c765ab23cc2464939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e15aab95728e9072896fa7636fcb6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3bf6ff345adb9b63e542788a2be1341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dbdd9d552f449e5e5c7bb7d6f373e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1136204343c2a1e680b8f8f9ba7ba7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5960796ae74880353df4be63ae6a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df24c9175307a48b5a33123ba8e74c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341be7da29e42212286402e9b818b6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a15fe4e61afcdeae044ff55d74fa0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad842f323301948caf81c452d09f83f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5131cccafc118d6f75035eaaa3526349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a90d38578e8af4c4ab6a14016025f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b615e9949fb34148759ddbdeacb4651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40094b4bfb4c635b56831b6b89d322ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb5150c29d763a982db425412fd01553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a22a4a3609bede323c697fba57fa6454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52deaeced37c3f449f21c4817309c38055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eada812b19ef191c06da82f7e5b42156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18a8fc7fe0d3754c284a164019731357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b11631ddf05e50204c95583eb663f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d06fff20557b8d7fd2608af2c406c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb9bcde3469d9736e93357799e79ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e9252423fddf462618bca5e7fafa961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bf54ba17a3188b603454aed85d0c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdad45d8988f1c182a86fce483e6c5763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5d125dd12ecdd545d70a546d1f12764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cc37c5795578e8afa753c1bc5c49865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3da4414c61d8233b1d0ef4243904866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573913512258a44773aa970c223def9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75967632d0b367f14bbd28e7310580e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e738a674286a39a3f957b791ea028b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f720a2cbfe2399746f653fc914ebc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412a051db49f724b9bc2d8a02bb6ac271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab924506315dd3f27e71e87ff2be685272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d545fa2784a60d44b967a3a8ee7dbc773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e9da8d203d7c1cbf4500f1077f51474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5a9982989109eebad6fb09242ae1575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83aed78edcdde2c3c4dde1d0ce2f0e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65011a71a22ba29e1d57d9ab2b5c9677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea444820a3530fa3a6caad935f081d9f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0609df46e3f3f87c7dcd5a8771cbd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7f4fedb7640609daa2f7866a8220780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1343e4fd17836589f41702a9eddd081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d266e106bf23972037a9f0c7d860482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dd65ff043c342fd34f64531a266cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81424c18587d3f4d76878424618bb7e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38937e154bce1e9f68136487e494424885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45651ef0df8cb6eee88fe54bb7a0014e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1674d056b325ba6469dd57e8d2954b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9602363b7ae8d2d09156bb91ca52688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39992d3cdb5e2e529e5cce45018ab989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9234bf385381ffe5554d3875cac961190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ff21cb2dbd1ad3919e69f31425c2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7890762d2d7b7e27d44a98febc674892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ab0aa158e7d9e0688a535afabd20a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bec186106361ab462e9e1fa9a10b7794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf013527de3b1d21c33cb9a8e041695f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b0be15277ba9678c74dfc02097ed996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a70d2f422d84ad3bd35d41979cf3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789aa75bc1f8d541b8748d1f8e13e6ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e85c87d12c56d477ef326bc28e95f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472599b18d6ef26f80ccbce989a07a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b6b570e2a589adc89cf5ed683c190101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9558dd2bd559ddaeff87d24313ffa4a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939f18021d8619ac421dfaa80858b8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b60eee72eaa27242a25af75591cf2b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cac3922f48a8310f66d857bd3891ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bff4b4567aa183747ef10226c6e1a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ad23f3e03777abbd7bafb08ffd9dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220cd494330f71fa3c6391e82007e85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d24434bf7a2a48aa18a86990066d53109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80419d2bd6628899b415417d0a7e56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367bf46b2507576f4defddc991bfc22111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e199db2c0d60f145457a91c7e3978f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a305fb869696c8c2c3e9397efd6f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb11b82f7af549f50e42605e6added114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6cbb71b0d742d9688c973ca64ace4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30355b27a34d0b4d3bb687092e1151116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bece94dccd273adc1981255d6c1cc47117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163cf4e68d43c44f4558f6fb862f1fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed89b99c8e8619c28e989e846347f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5eba9399f66144ba9117e7bdfe8c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce624cc2679a97438be61df02d262f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5d22efcb515e9a4925d520db2149e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091d4ed699ba1b077bb3af208e11f27123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ae144385707bba10db2cfe9b79bef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bb87a24ea0aa3f8b16f6dc1699e7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731b1f7e24f797a27205dfe7ac8f33e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57985fb5b021cee76939f6dfc504aa6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951a5ab91854366f16fea81185e87d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8623a4a38a48564ace961528b7ca75f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b920c0826df05015b921fcc66f73f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febea09a7f697d06913c9046b5f5302131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55414e7633e3d9c7bf124f158c11348d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36e6642ea5fe844df220ca54466368133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35872cfd091fd4001f0759188a191efc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bc35c91e7b4a1ffcaed2aeff0e996135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556abae0b3ac02b05f117680165f2cb9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd0218d4fb48283d6fc2f042c33a6e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425efaf00977df700a2c7a5ac262764138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5458714fdc8952af1460a4baa8441af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad9dbe33e2ebfecc614134fd803843140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7941a33c1302f27e1a48e569d852076141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f304664e0e32d0b8a43be9bcebca2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e894bb2ea9b386dcd30e7cfee800a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31430321644b51555b00483d7688505b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05481ea349dfeddec6148a72e090095145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16dd8bc6674e4cfdd2942c14596dd4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a588bfcb0e32e425d964e1ce47ff7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48610d44b75baf3c28fadb37c0bba796148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92429f697459d4a145869140116a125149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee55191ab26d75a3b1dbb37b91ef37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c6d0019515282bc84a12678031bac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ed0e40711aa3994073049ad4d778f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf541d09a9ba1203f17ebb69543910a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342960bbd7335ce2be0f002c46249ac3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd43e646aac62e0d186c54e83c93690155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07007c74151526b1386885b216a768156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f40b64f446fd8750d2254218f8edd5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9af9a8b0408dda998fad2809b1048158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc478dc16ff229fe393a07ec2a293b37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf0a02c970bd6dab02d59a481484dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d113edd8a59697713737fdf4a5f1b29161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a202fa8302154f828267f050098e09a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853994e7c4a93892972cf5fe6fced764163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba91e3da91f05e2d73b61d56dac0fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41464b3382defe6443a923cb25fc237e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f413e2e3de4b657c659ec1ede9d6c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142644945f88e6ea70af1368c018b9a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cefc6773d00785e8fcd1a11de7c97f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdd2c73fdd3f806551f631d7e33fec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980daa34c41d7929446a655334bf600e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add8507b426a2bb3d6be257db2f75c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d9b5f2e66520e806b442daa4fec6b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c94d62c1e6a198b0efbe7bb727f81d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a454dda1da9e9772de8b4c18e0e7520174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667949433920566e8dab70013f89fe0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2000fa3b3460dc51a5c7cb411d74a4c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297e2006513d98097013efd3fe0a6b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9434c2250ed9b4443c6aebfd6c716d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a477f04ad125cb229676223b893fcd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399ae67b32cb4d657e86f2e5df26730180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69923815b5a93a7177a9effe8413cdc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31247d4ff2aaf1caaf10ded213bd05182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996b08520abfa62ab4703a3cc8f05a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e40529e5bd7b774dcbbbfd990622e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fc763838fd36dc52bf70fa7e917d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eeb462f39db3ae3edca94e341601fb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22aeb770a59b2a84d8d08bb4c9bcb7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf9e0f5e00061330b0c6078c85255d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dcc0188878c70205478095012941f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204092dc5ec726b88cbe79cdb00687e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b199d6d4364efbf08d3e435776c5130191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbb01c8fd238ceee9bde82acaeb1b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de671894e9fcdff3562da3ed027ce77193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacce471df2133f0f7d09c7f0cd82b93194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547db5bc8dc4aaa5fc73c3f069bbf191195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646c652b64c41c469cd852524b7ffba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2c3da32a191a4bc9d255f5776ad79197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb5955cca2daca9ef311487962392f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464782b2b80a1d92c654887dc3bb1b7e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d5e453f7437e76ef23b6ee4abebcb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96075b0d85b08a266fa57669e7461097201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416329091675ddfb6b0d5aca569531b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37183770ea615a6aae33fa75ecea266b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6954b4490a475ece086d6cf6235fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597588e654a750d324702817f2dfb9a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c7c27bf88f7ea814ba84749becad3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ff45ddae53f3028ba28383cf52f36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcda4bf335c233b9d4255f9815bc410208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46303b83013e77ec4c8a069b3cfe5981209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb60b11a69538d0097b86b918fa1345210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fd6d69c5d04ae7fd7cd4613e2d710211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b92439e923c60e3001f093049a4f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4541cd6a4d3321d82517caa225bee50213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53736de7ae7bfd854701555335431235214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e369aba52bf89830dfb8fffb9c056215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540468beafd17131d35f8102153ec84216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97578edd12752ba065fb134408515b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f6d2bf229493de656be8759da2eb7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144260ce14c5a7311f94029832d868f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62881c5703e0f1ed98a4155b6b6766f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176c098588dd265b793b4677cf54f04221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d29cc212668cfd4c0a883143bb1e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c315bd153fd6d49e9c9e0d275e4b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5812b77310bb3381579bcdf1da7d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e88538ce796971a3dc4dcdd202629d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa1e16c04983e7f3b724087a55f57c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93476cc2ab731f5974251c405937ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488adc218c1165fa1d96e4c2d4be0c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0cb6525e23ad84b8dd8608ae90f39229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668b8437a05c4efdf1a5bf45a936f8d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa255febbc699f0eb573975f3ca4a61a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd42904945cd439fdb1a99ed4bdaf6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c131cf2839f169884e7a6bdf502882233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27c5b755e7f0483a39e4618f5f9412234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dfeb5ab79f497b5032306a47b37d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6fdaf11a02b46f2f3ffad9a9d76d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9965bb55c47e21c05dbb378c39dfd27237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f5ba12b116b70e0d7edaf58cd7d1d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fc5a099a9169175b4663cb98c68f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886933c1450770cc4b8352080850ba52240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d033be62a5581d65ee838977b3de5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda051b3956660a2be4ad2c498d2324242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c426fb1d9cbb7d3a0ccab62d2f23f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea44653910ed94530961fa4a78c5d91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccac5e7957c4fb1bd290502a4b49e95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d2975933233c7deab8af33702516c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd8f6cca380500f0f53ee69a0369de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2b2e71e8340007293dd728947570a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca456bcdf75ecf8d4f500753283c8ba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a4ff1a199041ad4fedc0a70138b50250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708f6a09aeb0ef51b43b40d7f859845251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c32f68fab04221a28cd4f13b850c6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb30b1ca98cfcf63a92b1ff514c7d27253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f30ad1a75ed52e5f5e170f35b78623254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab067c7768d55305606b86a466ab661255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e111178504760aed41793bfe21ceb85256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47fe7e9e8a6d649d96503a9df02570257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1508ea2ff491cc403da293b07b0c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200198f780d633fdfa7d43d8ac089f4e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2ea85d6f8fd026c556dacc729706b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17402f19c1ba2d48ae8ff71628e9935261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c33edfbe80061d5005a28dffd3983262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc121473ebe34181a6127fa2ffa223263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b961bb982c055a486e11da953a79a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b249469a7d8f1b1a0bf541935636f9c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5522f1d2275dc6ad00074e1d99f072266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034bbe0c6957afede93c0b2a75a90f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d096c285a539dfa80cd902610d4b59268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e420ab22869a09f06b38e0fd2ce7b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22ac5e1c428214c4fae1175c9e0962270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca414378eac4a9d12205cfacb480a604271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbd0877fa5e6a972480b8ca726f239272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a20b816d77d3d68e90cf64dbbd5ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfc807a4066aba1ca093eafebc7fdf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268483b1c8340f1f9a89f2e906112b52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2b82d88daed58121466c03d86feae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68023b8123665f83e2576d8bd0418ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15713ac3c101e9d5dadd2d6abcc5aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b36fe92fd011f0c1ab89d8aa75f314279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd069c4ed9d305eaaf8f53a8ffb5e58280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ff91073271d625bf7ce08b6a9c541281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb417e9304f3ac980cdcfcb1b70fa7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12648ad2ba53d68f34fdb11113658752283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4bbd727a8706cd26dd5cd81c3604f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2d89fdc572f41a5b9fdac5e37c614285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b384a24ce2582900b549a73507c14286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877ea156732edc61d72f76324da0fe8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7a4cc312617b06a87c0fc48ad9a8f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0a115b9ad48d2a29d97c529d03cbd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1bf60cca4fd5ad7f7e94a5d6a47ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebf42444551bc2ba13facda8f74f04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306cf62793529e196ebfcd0c1a8d3ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7053950c874986f9b8c0d846bb350293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7906ecf3d896e6ea0162bd3db50b2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dc6fbee7ffa0b8c3d7c16a0df4f0d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166ad0140f8aedacce067d43ba674b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cf6964bbbd45421f69a82e769c35b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39058514e36ac127006b39181c52480298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6175110f2a562defe55dccb64e2d353299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc527c40a7d2e11a482b4b4c87d373e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21c44b185ded48dcea07a7ded138d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ced7c2beaa15aaa094dfd5793b566302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26a05d856b11761f7b0a53c4f71674303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84996ce346ea74d18f701029b0b732e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6486429a6c4b59346cbab2e162a00cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35dfd9c8fe58b7a234738897be27ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1be00d48fdbd843bafb8efcb10df8d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c04cb58acd45b131a0e6a450b31872308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42db0555dfe7e11c52971cf476cac49309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbebd0218533c5ac48fde184bd5d44310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c740a1ce648fb36a9186e455e9498b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90992527e860fba6325739eb648bf1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d7f6d68ee8da663035e257e87b4cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376662b76e490e0638b2bc2d23c50f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e8a9f1eec4c70ea767ef6f6dc61e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996f0acd08e28f086c91fd408685cfb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd386658cef79a5867dca540c6df1ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254fdfa8c6db8b2dc4e029df847aadd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476bdc0ae00cda4bd7f45e291635de3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2899046e403e93aa96fb965b076865d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94816f68105c17df8af45a6d92924dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb45b4a7a02cbe3d3762acbb720223e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681e1bfc7921232837db21f90d43193323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5a8bfae33b59f2a1fa4e4adc6a211324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee245899574094914b0ce522ddca3d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c96ffe8e0e98134bb2582901e1362d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67c2d0311c74712d4a4b4aae8c6071327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35084ee1c250b928deb9eb8fc191b3f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546c5e568c49c7d3aba4e38c596695c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d65ef2e259793c3ae692a3204c307330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c4f6438610e2d5c737025b20be2f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8400265b4639ad20b9687812e9764c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be3acf5207dada8c8ec833f9c84547333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51867771699e8919723dc560576de7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300029c3b0e89638c47d8f35268d6d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39a06e21a36a4898be354ac2292bae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954d55bf4baee99eb7ac6e9283d8e8c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33963c133170fe87a38278e3c9dd6f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818d603e56b2bdecd1873ceabee4eca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1074f3cf1e01e2c6ee95421588206340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c441499c437c7c487f7a6541a117a89341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b05b72d909675a9844392106f5461342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31845c6f21983bda4ce16a074968a9b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a38e67ac00788331100114ff7ec96344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff16e9f66f2eb06b1f21643ebf0a40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0427b2f86cc601fe87ecc75d860717346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a8396a949bb9c1895a82368dc179d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52a8e308b9e3d13b822a125c1760c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3582fc0c62a47ef50c12a38484cc8a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2991aa6c406a04adae640fac30e549d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f1d47582284347c71c01097d1bf87351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25939819a946e1b21b074f152a29faea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c690d4971d052998ad68fefa55f9da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544b3614f763dda69a0d36bd4d4df18354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8429b4fdbdfb9cad24e36fa4f26542355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d723c006bf8399968680706be199c8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b27224e5dea693673f2d7976dff97d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef102f190058dcb384a1a02f4eae1829358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9d4ce54a5d7f6984e332070123f5d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a6c9c8f301ad49b4c9e55f3c83e0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61db58470dffd7d03a92e732ff4c2e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78426371c9d8ac67709cea6f3b3e8cb1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307c2c0e18b1f8921ccaade002b5533363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059ff9d73b9a4d4ae9b8178d2d1de9e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa966e7199dd8f6bb0258f63836e61a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7693f11dd0a4633ccdd47d906c4d28a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418f20b82a57c6518538c37ac69dc76367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6ab7016a05b355d992478493c8448368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac58867087e1be844bc64609b3143fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665eb3be9a852cfecb3de684d062fb4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81dbf32b4f0e5e46fc9f0d735c22c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea61bffa814de28e4f9ce60e264f3b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c41ead08c06aef356fcd492782d3c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3456132252baf610c6646cd78625ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057668c1c3c97139b636d242bc97d23f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24ca8ece7719703655197e8ee05271376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43958e7e725904a71bcd06fecf222da8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a30fdfaad1b8a864584f4377d7d8f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69af63742af23042b0e3b9f4645e27379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084a16dd2ad72a32cc1a0ca0d1344a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f436d459dae2d8af6da0f17c578466c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a6bf0683a816b15258e2d2f6b67f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a436f2a9741249df5ef808d7dd6ad0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46cd06f259f7f701cb9c7d30b340fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d7da40f8dc6679e8b14b8b2c1b72e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1db51e46f2671c6c44f638b8710c39386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d958f670f7e2a50f77475919e7705f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b158c8bf4816bd101f2f3aec97b28388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61e149b6077e78edf26a0bf855cfef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ba068800b22dfd40889fd5a944ff7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a24a5dc0c28ee1dacf7987e016f53391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6572436b146056cf06b81b725307c24392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371dba754a7beac5120cc8d50f2fe8c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c20a5c048a1319bcb09240b17765e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068eae1d60e591f36513bfbe2ad08e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef0e5d5f409c67ef7102c9a892ce4d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbb61f17556060549bf1941d39d8e6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e088ec5b81e90083a0528b5e7c5ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c444c2e0d7de5c502634387e2ea3250399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e609ef4bd14e1054fc121d13fe9e2a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63be63961662899963cddf2ff1d434401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7940507f5b88195fdebac83b5c197f7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9a672a7a299fa2fbd1a704e07a5eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab14eb806c55f5aa3e639eb0758bf94404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12cd6fbbc3f514111de9ac858c062e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989ec914ac4d470b28d828b8e86e170406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec26db517053a98573ec6de202191a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cda0a51a353ba66e10ff25a117219408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc2540d5bc38234a110f62d961ca2c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99b975408072ff9193bc7ca080eecb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd59ecd793af924f5faccc860496496411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd016c06d2448b0f0a12e9a7f69db53c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6cff3f76e8aa6b4e44376acd52b7e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161952ed4acbc7465e0571d4b77ad45414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b140ffb60dd842b0923cad0ecf55d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d777d6a66d6292eeaccd2091d9e3a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc39fae896a84ff6e608fb9bbb0873d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694ed0b74e874da35f0cbac9e495c27418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d7f91e6bf741cc64ef37b4efd9127419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ab7b8fa6b11359dec585f108f9f38420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62df8d807248770ee9e08c17cb9c5f3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22160ce639dc1cfce842f0ec9837a0d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e55d4e14aa779aa4902f5252cab85423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cee5a4557638dbdd8b72ea358f71a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7270f5194f9bdec05eebb993ed74949425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8738c322db71b72db28871e0a99390426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0d4d060a4a128c8e06b3258c48728427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170d12363bd1b3892ffc821cec38fa7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94621255027dcba41e5d77317b7310b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bb0358fa7015dd7c5068a418d0a7d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc9fde64cf90578a7056f3d8b6bde0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb93753dea137af4f97f85980b6d2e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e7850ba3e971a566ad79f6e8742cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3d34212c155ddc6c6d396c45f65a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd9ea05ac0da38266568506a55e18b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c27202fa57999c73257320719e59b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79735784f89299ecfd8dc8c4d5f2dd5c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282169974521ebf5c8022c8a60ee47ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4107550e74045d4248acbd5573b40439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ec46c54ecd900f54e1bcd69faaba1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17c8d8e99aac76668d829b40a265e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860196a6d3b7e53e354776f9572802f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2725eb68d8189a64e7d2622c87d87443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feffeb2a8c4e8bee924dee0b884aaa7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19651e2b44bce3c5c53e2aca02520b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8a20e93b1f7b79c9f3c1875a544e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64acbd970afecf0197cafbc92927b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f644985ebf8f3b87b58f44ddcd853a4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67db792204081ac415efd59ecb37d20449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754f7b90b18d2a90922c98e8882cdb0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973c5e6fe6047ceda4afd56ab08d49b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912edee1ea346887a002a6b9482d6a25452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b376b77f030999e893a1aec53e6e12453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc7dfc8277d3a7b98ed43cd76bb67a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53372c19037b2e8db91b8b0e9f774a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c38a57e8436270f2607167006b0ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24bc832339225f5104c966141ce629457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210302e121b42b965dd1bc4885d7deef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b193eced1d667d2bbe4c359a700796459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff6530e9242d3a0f9dd515880aaad9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73aa015b5bd4e0783764a3d6ee2846461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7226631964ff74c9fdf5e51d4ce1c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0ef518e87c280b084352e28e77a9a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6635de7c8576d087d24aa484aa38f3d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585feb2746ec1429f7667c3d6777a7a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6a808618b4e8bef29cff0c2ffe92f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e20fc66a11f7713b202f82763eafb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334adcff486a9f372619af2363281429468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406eb3c526c4a4806fd79c2b58552916469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1640671f952de6456d3240e1ad7d74c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c1d6777896e20ec2f19ccffe34ca5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4f8aee62a58258ad875f1a5a9930b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3d701966aa29babe47f79a183d546473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b18419ad7a23acede2cd728ebb723474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a52f5259894f10c7e3178aa806e61475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfaf7ee17f211c0ae4a74137d031df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b99c556023c89e7405cebb4fc1282477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c2dbec05c399e86fd6d05262f8979478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec22bf7932e4c6eae53db1d03181eb3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256f0b9468217a4e23ca30a615a482e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058607dfc962196d84414f61ee054535481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870a4c938042f7b04cde1ed111eca03482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21348f430da6bd03e4b7ab09d0184a0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499f25cf3e5d4cc46a33b3355cb861a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa38e93fad1fe47174ed7e592eb1fac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecc21f4e1adc8eb56f35d49d297de6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbf7ed2dba38605b9cb7599d20c584487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651a3ae74902fd96c4c64bee3f71f25488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3336239b666c0a702dfd9d76810f12489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332161e831f2d8a65f815cff0d2fb54490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d587ebf5399dd01d73ba07ba52a97d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106440e8321656740ee6399b6011f85492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da0d60eaa46625026122021056d396493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e289af412c6da475af94c687219b5a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e2c18cde4d02872c2ef519acee046495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb11b97ddda141fd48374940a1df43496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856102355aaa32b5a78bb23da79a617497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef4bae1e6ba8d4cf0abea6ad6b4b6e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4fd77bd1bfcfea7d314ac8dbcb1c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24433504ba7a2bbc45e18eaa2217396a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0cc9199804c518dfb033b76caa68d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc85aadaab953d573d7a2615b0f78ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d5c6c76cd90008f36a5eeb87e1c25503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3798fdac255e2ccfa425da0c0873bd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f58bf3ea1fb748f9463de7a03a6596505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a266c5da74b1794cd8040dcb29290506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc48c312a8062f0773ee47eef9435a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f4219cc2dbdf0a5c304de47237a8e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acc09ac4438008495d51b934a8c5c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dd1999bc75de02534e4c618a0c5c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbe5071df6bfda49e5d92e63382c9b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e400ec8409d86569e272b56ef52b179512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aed0b31bd3a93ccb0f4269013808d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf696e889c496e5675aa5df32b2db2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4e5c2c328b684317584d76c5caf52515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373a0a48d6d266d87b8d4c2797c1bea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf19e75a18911442b656d15fa4ca32517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd98543edf738e19aa81ed54e6de1be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87159f4e908d6666953655c86d199325519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b064f6b97a72322a15bfec6c75130520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602067b2769c85c83c39c09f01e446cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7d7b95083b09e1e2c52318529fe84522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe127a616f51b1eec616e2af66f11845523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4f5b838017290eb76d5c9709bafc8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c2609224ec82f858cdc8a579afb99525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b159c123c66501dab749193dc492d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e41c80d64bd9c123b56bd0c635237527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0210149aa52c22932d0f99b327590cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81186fcba0b26b1420d9770ffe488417529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293286e933a7b9c2e195ff273517e08530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b75a014329b23e057dd7a064fd31e0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56b2b0e2b3f2c895294c504bc28661532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8543da526d4f2fe87e6aa967840ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef964b50b891d675180ee144de47d7e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca85630ec3ab488f2b8d612bf9001c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a83450fc4533ec326b9c7f8119c35536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238c0272a4e5cab1e0c9af183b70d03537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd39a92f0ef1912f2880e487f774fc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690f740985196273dada185ef234d24539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20d3f67d025c49c0c42757010e8e38540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b60a9a104d3931206a4dd53819ad3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bec4d0fa033f8f912eaa89e9161f05542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab01d387694fb678248fdc7d59239d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cbb1b4a24e967ccbe96fd6433087b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f2a405a1ff473211a144e52ea6f1e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0f0ceacab3e6be6c74c5a79f51659546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a469fb79775e9051042ea114b1202547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb8ae84059cd38cf67c8babfcc85e5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65535738d34dfaf5fe00ab72267b28549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f29182983240dce31839bca0a976e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc739e3add47506097553a91697520a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667afb36834ce3d6b3982d6aeaa3a80552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1073145ad5b5f63fc5852211c02e49553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce58fa3cbd970cef67b867261950cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de903d2ff16e81203a9e6a79fbc83aac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5140c2c80f5e5f5d747a9ad98403a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a10a3f76ace47ed40518e6e611e16c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d92c7640580950348e2257836d7e32558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817a6449060259fbcda8d5d48f6f9ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806c7abfd9b3f25f471aa45ee7bb425560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85e144fb85062b6a88017781868864561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8277397469e5bbdf421286d56e348d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d74aec3d8c1603cf3cc5fd497ce6b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fee00ceeb1edc7f39c05a832c2e62564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cad3b0e4312c2a3d43890517671e4c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09400cff808435cc742c7dea28eddb7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edec884c133ac0bd18d679fae7564ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcbc2099071ad0c0ca5b067d5d8796568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a328c515e4df790e50f3fdf783e8c7c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20db25372332aea9e423ba408fb0a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f76aa781091b45f1120ee337091da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860cebb07ba31fc6285fec104f8f36c572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aba6626574ecd285c10664ecc816231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3f751828e766ad13a7da8663809742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2d028fcb0de1ed7890336cef368d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16966f1bd5f3d671d955444ba8fed9544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c482df8d01a90a1ce45f5dae9146655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c363d6be85328dca76867256ba399f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed350535d8635dcf32a1a519ab3e8c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2ded961a56a6151abecde34349bbd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24734bea3e996cfe16ab0267d753e0379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fe71e82d745d06d1e3e11d2fec35810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a864c77ef04adf6ca6cd93a01e75311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c29d171fea3dbac2482f7ec02623712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e6012f5b0f3f5870b633756184bf713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabdf266b4f09d458bff5d7d74cce8314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c9f27a735db2cb66bedb3968676c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281761c13e427d4f53ec8993bda2ecc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85f1869f92a33a602471a420472e1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015f87f4ecd52de69ff2ee7d0d47ee418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1310aa32a52a8beb7153207238dddc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4050dff553955e948509377da66ca020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edb24d3269e82d6b664d6166433f2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808c8f73eba20e73449eb52ad77b3a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a91230fb553d3525ad7ed14958c3c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd034a9add73ccb1e74ecbbb82c8c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b37b8faeee743ac0c09cfed24d265f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d83cb5745d952c945a6b88f70e2e9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff009e6397f490bc427fecc472b7c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd971f7c84f463f5d336c935999af4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bc9d1530fe8ffae3f0b525e79673a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56634be855ff647c0dfc49ec7614f1be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a496262745bb8587ac28b9115bcd631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc97de648b303dc3ddeae8f2626122532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fcd011121cc0475271d357a1fa8b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e4500d1526a44d799b307870b96d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b699a71fcd7e720bb2ef4b6d0e826535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de28224dcfb29ef94f8457bc6c61ade36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dd76db6f89cc51c3fdef69f91e05137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651eb57118bc373b6e9f79dc4b7ee1038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4966189eea35850a4f30f36563c6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8f88d975054c57955316eb752a6f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11b88cffd462d40af773d56b3739f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35871db0d36ab041c0df4a2df843c3b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0a18723cd097aba1140ce626e742543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1472b79e589b3b37c129e1a1779792544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78e3b95abf48d37644a293ab1bfca345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13998a7cee628c7732a7598e8fac4cb346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb045c797e2f7c9fcae8b5fef826816247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302027b6d13a8550c342e04cb160277348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d68b772ecb115fa59b0108ae1cbb649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd8c54afefdd48d7f92de96ef19c5850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e0e5aae8bd7ea3a6c4e5d8953c01a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89958c7c2231bb0f57427deace1f43252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78fc51426ff2131fe33a941c1ad9b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d024a4041880b48654b3ee8e225997354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c1019165c09ccb0c384943aff3cc355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a92c4d36e36041f86358117f6119956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b2a7fb898cd0b270c4191a78d78f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7461018d8229878763942923c1e121f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a517726e0d30411f158cda4a87667359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc765436a64b87a4abdb8d12ab8dd7fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca8eaa2289bae7bdfbd50403e08a8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91789f4a5555372e3252a09829eed9a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac95fba64b5ce103eba8722b0d774563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0588bea34d1ab1f2330f752e8f157db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c75a2380f68a85f626d38a820058565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc5241e5500a73f45780df3106e8a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e264621751839c620ec3066f91ddfa567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8330f9f45c03a7e651a56701e50c8c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4db7a213190e089ba1e3c2497adb069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f127abec33ec2fa21862a115e2d829370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306871ca35cdafc1a20f56bb854e3e5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a961f97ce0cf045a9e6b108fdc74e5e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8869af184d4ee42a6dd197fcfd2b1d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7c2c213274f3b2fcf54406f5119fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0fc27b40736cab525343859a380ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60813c28b4523854c14dbb56c4b27c9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde49fc6e5bfecadebbc096620c628377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acb02c59d7a0abea64e47f68b9dede78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55615431777cf627a20ed1b3aae6919479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f52bff68a0fa74b6ec15f0c68d31680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b4c55a72096b60e16cc83a649b9da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7952eeb08ca61c96ea664e841f396c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226490e7f9ad22bb5b9fdb8799b312283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b800ba8f22283d2317e2f7e2a13f6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812dd8663e8feb4f65b8af2b3db4b6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc66d00f7615cc63018326d3060f8786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfdf88363447306d7a06f3c0493f8f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea3a430623046b23d70dad74a82f6988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472be633da04e29584bad294f46632789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62723f3ba3310f531677b72a4ca2abd090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ab5dfaf54e24c8b9290b0f829c83a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85301b05a24c581e8aa745818c17b62292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93509ce82a4915a1ef3810d2fd601693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddfab6024f579e2b2800197c110ea794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311691f82f2f557f883b82d0a8814c0e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835bde27bf625814e0e8f4681f7c84096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf6b3017c6e4cbd7b73ac8dc55264f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fc0f3a572db28539c1ecb369288f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc5cfc87a3efc02daca8cc1ae3d1fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0b6aca8abe20814f90f8e0df3ebb1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f3a0e7fbaea722dabe468c713d435101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55de15c4871f9c600135aa1cde4521102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc067e95c7fe6469d168a873eb35d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de018004b719ad66d4112dc7e50eb1a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f17c3c4345651b604881725071004105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0e6ad1fcd06af4dbd0a6d20cfa12d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c999c441e786a3f85699a915764b0d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d5e7648829886ca2babb204c7a935108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e9b408994ea9f87f6e7950ef04678109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f552d585d45bc6cebbaec712eb34c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94677ab53fc2fce36d557b7105d4402e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5399b6643095289112d14843a6b31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae5119cac491abf656d6a28c643791113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb9b8eea5c3f4b62a40aa3f24b0fe6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332787e78d742968bcb71ecad53ccef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea26bf2fe0cbfd8591c412245a9a32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b00b86f7411f26b67f9da4209c018117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97496f1dc87a9043878178cb494d9755118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5e2a8de270d85037aed369bd407bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000057553d1ac58cdffe1ba5a9bb094120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5ad09b84a64a8468c244cac8a4023121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb17782c8d8c54bc55ec891732c273122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235100679d9dd538aeb1e82c36c00b02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bc7489f44d79f73a4c529e576c1ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1cb147790356f9c70a9120a698ad7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08867f496de6b43fe36e2c097db0c4de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aec3610e366f80f059ae4bb17f0fed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533e74f777a224eb121c3f7a791d0e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3124b443fbc52bb8a283e53a1355ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d036642c6ac7bc7ea0b8160bf83a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b74159439613eede6a6f1501c7601131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60626a784756da3b2c658525c3ad10132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db02e8573945bd136382239c6a94fb6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba74574d3b21e453a4f48641c5f8e92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9e3a6db9416b6cc27be70c5111c8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba9f7a5a38178431d5a8186ce7ee2c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c608468cd24f0669ec3e1b8e57a942137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42116eabb3d03ddd25f070ab1c2de8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c21d24f0c3ba9c6fe83fe03ad31e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f40cfc4594cddfa26cd45ef1b9cc02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226c231cd184b5d3e7bb5a3f1bc0eec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24f12606b33818e5a6ed1975d2be61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db213b9167b9bc20fada0a3ddd0a97143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e93d2821f55723aca241eb08eeb7fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ab42357a38e346f4c98b00725ac59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a4566d59ddf6f7bd1fc7d654c9f47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06eb999b0de508b94373d33eb57c8ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d244c701ed82bb87e3987649be3f690148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bf096684643acb9dda395e76a8900149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e63d0f0ef1fa99231d1cb740ddda66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417d59dac769dcd6436b449c49aabaa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda412fd0fa4bbf13c5c7c4ab27a0ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b964c4c10a1b82815cb2d16f231da9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c6c2d6bcfad7a3891b81fd8ebd7c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fe64c3007e7e0fcfe519b0657eaad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cc5071bea5af2f84a88990c4179ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05747ddfe6c4336574913f68869cac12157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473813c23fddc07029d6af3dbcbf5fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57ff69062a30a4ef618396b9bc82a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77debec2c78766eaf3c36e8cef195a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee5f5e069bc47e60ddc8663721346f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aca850a04950f26a1fb3626c7b3fec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86cf170a161399b4420133fc4b8e9b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0f806df18ebc50724f0f78318b4e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfed165aade3aeb81e5e7cd9be60916165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c022ee926b0bf6e09dfc1a5351add0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab26565338c044d0b23d23cf7b7e83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afeca74225896912f73f66911cff45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e663f7e9fc9c97f205fbf8e27a48601169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa14f25632b4e2ba9acaf36586c25f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae37dbf0be006333abeec9005457dcd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d88850ab18fc2db322edc9337a93f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60234d86f55f7f1878273f78ced164173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1ef415fd21304c1c887edc4553f1a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104749a72378b201b798be9bcdf9e06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cea86fb0c7e738fc2621d547fb70b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c687f13fe7fad37010e3ce938361f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef78220b96bed8641d495dcac5f766178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277502346d41819150c36a1cfb0f8f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf65e7d235262886612fd33e13b2ca3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b27efc4e4b7c0754245abb103d7b8a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52cd123f11d6587b0afb08dd4e6b88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742194165fc5ff0897926589bfadd19183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457218618c4a8b06673f1fe193c49d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb2faec78996500433fdf1ba7a50fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093d16b5d96e2f6245c05b8847098ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278ba75291c6449f061ecdfdacec33a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695a8b65ab8c347ad5a12352ee6be3c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2814c84a3dc2f2cf69557115c2c4e16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e397e8200016dbf16a92ea84b2266190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450afc5ba0d78276e3bd9ea96c94978191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b59c77ccce154c7d07a04b29d034a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153166c60b1b5fc566e3eeaebcf270e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee94b90331dd3c4aae8ea1bb4fd4fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c365114d23c30dd8dea10fda8e93e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f700976c271c8e3692a981687352539196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e0378f083b92d5f42d297ca619b51197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5646c8558378fff71c4631e62089de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051c686dcc2096a9edb236beb2c8384199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151ca17e88e65efa8c1e66f459f00e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adb1ed335bbbd54e1f0ae6c3ba8e45201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41439da67c8d0288c09a5aa2e1ad77202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dc3545fb450edd2c1cad097a20f19203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c83a81918f708ce15bcdf56db6da6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5262660b12ff32fdfd92746732eca0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bf4e87b00e69d0e048e7c098b3963206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a3a512415c58ffaad877a8dc0b6f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0e459f3cf7c6689f24e19936ba5da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f31180fa2d895c48cac1bd00425860209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25b1117690a9d18ad969f463888eab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8d2fdae169d6a7e78a03aad349061211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d41f1806c886eb01c5b30eae0ab63212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071ddb8a6d1616f6753e881bbdf8c01213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab386fc39bdd57b2aea61f28e1b4fa6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23062d8b7478d3682d74739c5cff8fdf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e3e39952ca6175f486abbba94abc3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a3b3be3c2d3e19ed5c1830f85a942217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eacd6f8aa0b889aa6d4319d4a81ead218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81ed5dfc5de3a5534d8bc967a26829219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4957bffc4393da34e0807ace07693fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bd44a9033731e8b0582d6fe5df48c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51e79b1c7f91b37bf59d8a46fb7176222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0aa7ce8d36f471336d8a1f54905e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19e38657e0f1836053d5caf65cecad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8d771d9c5198ddee46e483f4e289f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbe0e27c37485f8ceff102dcdc1890226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ae0fa90cb0be5fbef971f48e36728227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf3830b354a026322d984d93b9605f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df379e436931a03f14edc24835459c67229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee981c55e0a7728cb4e3852c87b737230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1136cd5f8bfdd9e76bd28a16aac18231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f436ef8a0d14476cf7735d46876db7b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924cf35318b74533433261809c05965233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155599bcc18d48108cfab58a63234aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234d23b10cc95bbbdb3a4c8a3cc541b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d278334798e63eb43c24e7cb5088e17236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526af4d42a58b406865a90e7433f62a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56aad2be3d2d08bb864caf7101a5d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265825682bb306d65c47252ab1b2d77239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273b95e664d6be571f1ccd0837754c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d292bd621fc838c87b4336cb9a621241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8d0be36e226f28c0339f9326f3234242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71366c0b29976798284efae6a988bc96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b3bc53177b1e717ea1b5ed7c6354a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d6c09e541967dfaced759218f2f87245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e40c1c9a25b21830d8c0b53ccaada7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fa21d4888bbe5dbe9093eec5a7329247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e78d77d5842146a2921fd3e4ab2b42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bd2e8993e99f8a03499774f9403ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2f2e7183a9894841d4862c18eacd6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a5fddde018fbcf9a673a998540b2b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9a9c036b61aeb59f7a7dff92bca30252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f640f60e85d9cd7035c58efcbc4caa7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a01972c7aa067f70e7f1be0155c660254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddf51391b0486c6665c246bea71a1a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f4ec9ff27021b663447ba3e50390f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebad59ac10a99b26d5c89f798531c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c483939154163c3130b6ad085ea6f6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f7da0083afb3f232b0c2c1498a351259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072becfa4fe3f1ab57fa10df99cb5ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7dcb016a001634d5db6dddded8593261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7fa55b27c384460f4857fb9b037ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f552340e50b29e137c24387d79ceb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ffd7135eb94b72a032fa9fbaeb56e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd80648d27582b37930bd22534dcdc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d90cf90cf5b53523dcb57e0ba434c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5a713e29317ec5ef1644048152ef6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cdd6930075d4528d4e08cb49af507268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e8a2df471804310a3d3231688327f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8a3e834f0a1d89421115d5f625e13270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca3056f1d461366afdfbadbf6dcc38271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e8256c5f63874865b912f09501892272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c265903d8d4c83661c0dc1c8c672b79273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ecffc77a0a41da260153ca07e9c5c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6fe364216e2a5512e7357a96210fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc099334ce84869ce39f9838867ccddc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8a5615c9182c44d8a6903608ac41b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46718f4e7c59326f3fc77a6b09c66594278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d229cc17c1d96ae63d8166578647af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc833e895e23aaa8dcfbcde91f8eba4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09650e6c539c7b380254676093f3b1ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb547fae2c004ad80208452f902c5237282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d3612b1ea6f5b41991d4e7eb3cbbf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10964702b07910edf43f2000943e5b44284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cf505994f4b3b9f23dea3f02cb82e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd866dd33f635b5a7ecbfdd6c8f6eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debe51880c6d226b7592730e9ffd481287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dab74700344612f07298bf482be2fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09bd368869b6c2784b18409c655434289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdfc4b3aa80f31b7a7722be5379375290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc01d14571bffd9f1ac3cefd1f1f61291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d3106a0de0571887e6c35d2ac6dd3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a175177bafaf77727ec46c2818365293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039be06a1880a78c06fe1cd525665b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd23d1d4f244549182098c471467598295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558083e70b0fb921850f0a50ebe6492296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad43c358729aa9eecbf9ff2dcef4d53297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f27123f77bf50d32718ccda0967891298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300cab1cbfb798893612289ba1371ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb422e812185a768eb5b287113396602300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed8ae7c70aeae3def0eb96edd54bb8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381cb50699998c31448bd64d0a8062f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c24cab9affe2b9f7ed76803367c9e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a4123f9aa39f364692e981ce3ad7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919221486806a7e06d064bc573f43d5b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8828a09c676c18ebb85f02c2407a60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fc3bf64c2f9e563cb323ffe320dbe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fcdc4b7ba5ef4dafa09fe48abec1a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e7d1f7f3e26b07ffde03799f27830309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3753836898b6ca00147b3210c1077310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebb4ec7da96a6ad7be0058d17d2903311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed2bed02c2dcbfc854167ab0da31f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faae7d5e473d727b7ce91c8282f7226313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b3556e85e1836d6b974c4706c9761314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0bd916d5c4721f1d9de11f94311ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81fc8867fd27b5ebe8d01892e65f38316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0722fbcff93f5b4b6f5c9de467e806d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf37e3a54b4e744871bc2999ed9bd8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6428129a9bf200f7ea5651d120370d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385606e2ad594a42881c02299ce1dc8c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921e14a3d815832934f5c28cff8e9e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02b47d0f5830158f179a7f3e347d16322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed8e4703cefb78c717ace7db7a5f07323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a421aafd0114f864beb74b1926d47e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fee75b2dfda9b4a6e425cc8b9f850325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dc132aa09af9bd01885e2908e1639326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2887a9b0c516421edac45e5f9bc825d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566c2bbe489d0aa9b9416e1bfb70955328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ccc097ea46b770d899b36a0703357329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81708ebaf5846a705ab988e276147e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d31abc5dfbd55823f1b94aa0e103e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3edf47306e4933fda359103f0a39d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344d3e3711c87d951724a49acda7b6f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31537008cd5dd14bf254e8abecef1fdc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d76015c1a62901f5fd8b315b8854ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b373758f94b770bca532f9f917b937a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d584a10fa1757aabca7e67b0eb6dba1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c3e3e50f6fb53f0fcd88e385808f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3aa10474c0c2f0597476043c71ca28339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff68b52be5c3897ebc721b21edad3a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c181affd5ec73c40536cd2ba2aa7a81341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbded2ca76547ee90386717135bc6d4b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efc291eb2d96e4cf6217bf694139b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eacc8646943b17ed34b0133aeab5a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bf65059d5d83fa6430933446d42d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bca8138652d8f194ec5d35e506cf3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc352c5cbe84e3f90bcfc9cc38db30347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a87db3684d8d8092b81353f39465ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a9f7f0bb8ff07c0312ca60ff56291349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92253780d8a0ec8c7f992f678d369aa6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf71ffcc99c47aab2ac20391a2429b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d84cc624827d3117859aebd812a2a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd2ed278dbe30ab6b8914eeeb6ae93353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a677dc06cdd9cd1fd15dc54cc8fe70354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc807736f9ddba3001a478db5fa19d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62857ce6ecd8e4cb74a668b85e31238c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5121508af4c7019cedbabac8e70fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3b4be05e7f5cc0ff18603a602eafd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d697db764aec7c1cb6de3c8ce1bb0f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f362bd4ef20bf08310a3c7c71759a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea845c02ba7ba908949c42f845743682361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7df4b90177934b2c42ee59cb383e08362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bee14dce0e6cca92144c8b5aceeadb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a09f6d8359b6bdd6e4f77323978ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ae0eaa5d321ae9471eea6c39e4dab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364cbf44a579b19d0eeec70834489ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4560171ac3cc8b33382d5c6bd7581367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f49a0708fd602fccdcf163e19b5314368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32ae80008b01bd986794da7d0d84c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c51db5b3105c68e27a68bfb4007156370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48015a237cb0c367ca09e842c12b429371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe495acc0ff47cef751c61cbbe5855d2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbd57f959ec16608ec4d2d1892df40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc10aa81e941c1fcaa9caed2594f13b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6409547d84f872a87b63272eb9d41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa03d715d797fdd1048d7e4f41576f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee0844b04e4e421cf3d464ab316ad0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99332ba87779c5622ef5905c7eb7b310378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cb50142a8d4dfc0632ea1e10857cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc399ed99668515e0334a0024c97778380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86be8c2dde67884ef8bdb86e215ca5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befea75ea48a6ad93f47ec1e0734ba73382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42557fb2b6643a6652b96b6abdfe49ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8ab15253fc1d03e3418101cf39f38384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68630b8d720c2edbb60167eff420a415385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d69f97a6b0f7ee8bf711e1e414d07386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958b111e9861961bac4936db2f02908387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1714555bda04a54c0dad27559b5bbbf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5cfc0d286d9f4f9f97e7546d699d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944aa3062c82c8aaf8f7ba058799ded390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67241d2da1edbd8e17d53dfeb684ce5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ab5a490f700d7bdfeda29ccf31ef7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503feae300535f7d700a407294da7ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48994c05e4bd985668af21037da1a15b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706b5f024e51813114bc7af78fa06bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36223cba8dc5e03a688fa04ee418de7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c969e483d00ae8b516b89d76b1ab6ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddde4c56dce1625ccbb5006bc172e61398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51a2e549adeffa5c2bc869e67101be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6c5f9e482420926f6eba9980b8bfe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca625930fca1c357a8000aead16852401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc66b98fb9acece641f7949d5d96e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07644e5a8c63f684ced35106ce889190403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc6a619b4e243540cc3102fbb2cb36404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106a0236f6efc4ea7b74e757f21259b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc025cbd6c4cbffcdebdb66c75e845e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011291ecc855151d61ddd9dc9bcae85407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52518e5ec01658ee7486dc3862122849408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f092ced0d3da4b97f2d6d7f279e50409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a623c78ccd2c069e1712cd879a6d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bffde95adca6912eabe3120098cd7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2ad5fa73c1c87d4a056261386780c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02a2b58c5ba90e1b693393714beea4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce379da266af1291e5a9844e467cd278414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f31446a813b3723672da518bb7704415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0db0b5cdc93146ddad86bc71f3352416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8175656948700bf47ff57cafb9cc53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d245406174725f524c4d25fad08ebd8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9935932eec58a5ea2e942704d3b343419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c37d9b59a5fd908127c7e2e589f2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2ecc6d79325fc5b9165271de7e3b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b749d5f4652aace267ef1e07be53e88422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861fe4f7aeceb9655713e6d6732662a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a3dcc0297d16ee4335177d569c809424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81e39ddb71243bffbdb54f34eb1d75425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a7909495253af6b5cf2e55ce9c719426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9a2e6514c0926e5b2b5e159b544ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5c2ddaeb8e9672d92d1a90f84cb3a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904d39c4430a5b8f026bd0b0d5d65f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67e32709ea9106e8d725536f2a03eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bff99a91ce7f98174cadbc43e6761431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61078a51b0104eb977d178f2623612c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2260ad56862b820b15b0ab4ce286fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf74b26eb105a4bd6f3005a9bd0b1d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3830e4debaa3b589447c28f1618f3e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9912bdc642baba588b23b8a352fd02436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce561b51f5bee8c49ad7d77da0bbcdc9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d003bc696dc1e9e1b4a03226245dd7d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404aa19b87e5c4bf69d5cca2965c96d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c157fccb8c5b4d5890653c830985f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88471ced20d76877151659bc7eb09b37441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2898311c4673e7c7957a5b84c16ed3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6af0b57f216041b4d2098e0b877fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df97b54630c92d7612633e16333f6aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acc5c2e01a0df626bdce8744d750ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e45994c4dc4ca6c819dc2380219795446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc701fc82aff062a1e879d3194429fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7797296694fdce8377b8142ed04837448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1c1a4b58879a44463661d527eb740449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abd1f8ad440fcd05cbcab70f440e5d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e74eeadff9b445730350ed1726944c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac548e67daa4635e9023e146e901c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aaeb32d34b46f4e4f3715b40051bbe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796191f864ff2a3fa3627182cd1ee77f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94606c86372d4dd7c706fed24bef589455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7186e32dd1d89bb4476c536bfa3a51456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d898fb45001898854e4919f7d97c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932eccc19be73ed830869f1fed1390de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cc98884360be1ecc984af28ccb03b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8edb755f07562fb2d5b112f2b8f14b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0b92592bd11a9257cca539c632203461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de53491017008211fa22aad8ab159e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfeea0587f85bf8b1153fec0bcde21463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868254cdd9eef809c8c5d6ffb84dc0a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfe5394ee75c51dd03993348bffc79465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e947f32368058fe746ee6d166d92e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747ce1785d848e87b640cb690bd4a9d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68196ecce62205d72a8a29d61b49a99d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc076761a830d7d47436bba8d8f23180469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bec919f74090a725a11154119ecd95470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999d9d0a64c8adb01b0d6fd9c17a3b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bc50ffa2b00903114c6aa1f8f7071472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c2c6817dda85023c60ce5371503d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112f6551b691a7f3b9893ad8873ca28474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b925e986ee3dcccf36ff8eec29cea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa05328449c5eaa631b90a8ae95b2b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032714cef983f9be30898e9b75008e1e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb367227f8c8429e67670c53bb541ebc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbac734ae50f386006e85d7b9d48872479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4ad3e6c3a5468279b0258c32322d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ffc541896ccfc07a60f42f2a566a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e66aebf9aa467bca11c93c8fe398c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a61da49720f076b2bc5dce531af5dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bf6b7d11d45b4d7cbc5ac18bf3eb6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016f41b042cb91439e5107390e0340f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ccc0572281eb22affcebec4e8d6f7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ffcb55e85afe63508dec2197d8be0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca156a6da27181dc3bf4f687fd406491488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76297e8332dabd98a9b922fb00f3e430489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c508177d0adc257cfb4a9f033a104dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b824ca4fdeb8097421fbcb21c591b3f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dabe52bfa0a4b6efc6655906c760fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0dc6eb228fac416f1f6fa71174258493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cce690e5ffd7fceadd8b70e771155d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ab42281c7a5971eba2220d47b2d0f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae5192d68409280de62b66ae0f5b12496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41580851ccc1d51cd20f55298577824497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc070dd731f8723de915ecea9e0d2203498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91260670817b0f75645413f41e8e86ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277cf2c4c037bb474a0b8f3f0437855500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7628221c6a703776b0ad0007dbb8f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db984b5d46be59d35ac1f24eb846537c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d842d248370fa27fa573f497c199d3f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90507d019cba313e0ea855a80787d9db504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd42159d488b6ff64a69b2b0d633ba2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d3d2c135173ca20a8cb983395c096506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf78c4e05952a5d52d6f8fb14b586e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d85e2004598e7a9d57ab92d5b2897508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9cee69e4ecf7efdefd193c4926d20509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10eea4d62f5a14862582a23291a1008510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be12395864c8c4427c5c8f1ef29959511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12145cf11e3fc041f8a8ca76740ed320512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1e78c890fc50e83ba9bdfc75254c7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f35faa2b0e67819e4d958ede5bfa1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e69990e81432d5cf6b1abacc92e82515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3712235362931510faf9d3297447b8d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f99986a7801544f4e9ae430572c55517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc6cad1c17dbb9e51b62b03fe60e33518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12b7b98069158b26f9b8cf01a1d4cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52de38019cbf9f2fd8888a9c5e1e722520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35ba959f62ed3d155dccb1c5874672521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a4dabe5361938af45903f0cc54153522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e514b142ac174aa9a6a1e73fbc6d04523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88dc6bdec8907a7b69977bd1a3dd9bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea43aaf0e11880b9daebb508c05376525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0ae5a1529cb3fdc3d59de73aa479e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fae3e5bead8d70ddc3c6fcdd07c6c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed06c3033e63a1de504a9ac5b1c082528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1738a29683134e5ae235d8a25ba6e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96541d46da6af1631f1dffa5d1db7b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499066ace6ecb87ca5395434e9a00cc1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e813cf5f7b1892446cffbe1a67ce43532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c59e5e7d3e5af8a4bf1a3192014a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c5383449f839edce2dd3e95c0f7ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783cc9a77e7e3956d4fbb98b1def892535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fcf416d2628025f3f44f1e2365745536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024fd0cb7e07ee261b7f7b550c49fff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304941a87e5f0165b32a11f07a2ba68d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59f52900e5522462f06de780f0c714539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0a9fff3982055262764bd8abf4cf4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c628888e65200abe8b9d02f8e76c6a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab199af9b806b539cdf780c77e2dd54542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba2d39b33128465724b049855239a7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f763d06ccc5ced5413fa3ed84254fff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ad05701ccacad5192e527cad4f564545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595fadd85d18bea5aeac891983fe354546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e45615b59378c7f26946ae557bbbf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a32c12f5d08a2a553548918b1ea34548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895a1f45633ace5291c3a661f36de66549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d8e2e158db87fa953ee60a1ea8c65550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f446951094c01f345bd25b631ecf01551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a91146f828ff4684b75ae74606223552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249cb0972dbc8897dc325298169c90d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18985202a2349979c9e01fe63ed55ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4feb9f5309a962532c38f7d428533555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de07faec21c43909d22d29b367f024556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e730bb989f1a4de08fd82813713990a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e23e505a94558a0fd26e1fc6bb5e1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981529d9033b781403ded07aaa4b30d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c957c2597846de584cfb3bad24d5e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f9e5fb2260467db6dd95f2f3b7e9c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3707308ec44357535405c00582ddd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a25e4da3f1fc9eaa963fb6fafa806a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9535014f7f0e7606382c843f8c4f8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c766fd17cf88908a143247a138084565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aba8359ff162e5ca992f044e5a453b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c26a70fc841819c91564bced3a2fcd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9d31eaf94b4f7512e3bd5c9f64407568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935243d7dc5dbea7c58d8ce187545bd1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39502515d6077e1251465e72b3f642cb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b72900e198eb0eee4f26bdb127e7e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc799f2875d06b97beace555b02caaa9572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>