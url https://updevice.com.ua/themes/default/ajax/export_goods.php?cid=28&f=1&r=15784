--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd930f3638f3e4c2a48bf87ddb8327571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b19996fd985a99070f71e50b10f722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2340d05763cf828029d825a0cb609293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daaf7ac97f76204a38a5c40bdb6260a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d718f79b098602f6623a24de371875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd314f18e4ead294eb1895f5a33441b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bb5019fe24ff2c64a92127254bd777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e245465e0a923638d962fcbde1189f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d581e6f35c7897729130ba4d87fc63c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160725e257f0091aa94c92d275c9a59710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a322b898564d99f006b956de4fb4f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a3419dd9766eeec1eb3b21029903e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260940817b713be30434b0f70d7cce1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51d8d2370993f07970678b516cc2b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e3d3b13df1e8d56f64462fae0e6cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cbd9966be8d9d245b299eb53e36ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5276ce04ff518d54c6aff03dc5456417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51e2e8d10463451f9f31bf04daaa0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ec8902f2e52b4412ff4e32242cadf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fca83609c44e2df4d5d1be770a6ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c912ba0471569352e7dc2347e72d5f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4a2f228d031f0a673ed07d60b546322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c767065531c57e5b7160ce0a80ea5de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203655906019cc3e1e4d57cdfc2e99224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e8e983ddab7d50432e5ebd29ac55125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0493b997fa43daa83a5687363cd6fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc29bd8c7fb130d2feac611d073f83727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f87a759bda470193b75931a2da20628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef0b5d2d3e489156576d9d025a54d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67546e62dd94869b59adcc4ca791415a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037df431801e247ffe88fc7b45dde8f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e9100c6d0110d9970d32fd8a1698932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93bab28f8d493e7f1a20bb48483af933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba615fef58199d0769e9b11ca7a057f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5da06a2d8418ba4fa24014435bd5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0c3fbf309836b4bbfe61142a94c4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd26c5f7c1d94fde94491af8802183837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f206df2c7910958015523eaa76a94e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfbfda2ba12442126ce222305175d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d989fd2cc55da7dd0118ae0d5a5f1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c8b71a2b4923226c766744e24580441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69696edc9ba4ef6a3a102b4a897e7a2d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d39924bed01e180efaa57ad2247f8143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f451b59a0d067f7959503e9adfdfde044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08b937f32c5a6c0e4d6a7db7f037f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93bf20414492e6a8f5a72e210d64f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ed97edaee8298f905c227bf249e6547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4154fba2c9612a77758792fa6ad9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de591564b20e76ec43af1dafec0e2c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad120833bd016f5ab4d5eaf950300b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdaefa0c7b450ef5a434b076e9912051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81dc9a3c845d28b8ae74a0211e1e8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774891f99857d7f652ed7ec74a0fa4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6aa55295e44facfad2ed85a88132f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6d75e947dcdf9ed752c654584355855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861caa57427648da3831377f6721796156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e13b604126ea49a278d310fd01ca3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca99d7edc41a115d8f215d3f95c45a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c11228f0b3a94cd74795d6ddb6b2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c93a3ba60eaa3ba08af15401cb0a8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644a49ba08a89d9400627cc0c23fc5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1daf51e113bb9bf4ddb17cfde586d7d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382af0b838eadaafdf6a7c34af0a414463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7789158b8006cba45c72c1bac25f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d97a14aa419435cd8603f674323fcb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa26dfbe8225be8aeba566bb35474266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c079825ac8a68ca52735d7ea1de28d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603c63b70a2cecaac1a5b3dffc5709c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0e19f5a3fb74d7df001cd7155f68369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0f4e0b5fd7c20f5fd5a2367d05f4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940835d715a615565f5f5665a5ffc6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f63ccf46429c2c378184db61440ce072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b588f336b78c22feb9aad634567e0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839a7ee7fc76c4be379f5931651a5d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1f9b13043a8f36deeae320118fc8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233ca3df2bdd61603539fd982991e9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0827981c2ff47bfa64fd65875454e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a872c167f3b445b512573edc9bc01e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e1bd75c4d8e8b69367a67a3ce8af679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a39ae61c2b0fcb59a496fa4f3588480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf4a26954492ddb9762e7f81541aca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aca516e9eedbeb12327fae0d3ad00582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcbc5cce6aa48e6073328f987f764e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42022202489b2967fcf449b55ee495fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedef41f9a47ddae5a30d32e68a90df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941343debd00e4fb512c565cb14a659186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f9b444731bf33a9bb68f73da0dbb987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45970adffadbdaf9935787b30f051ed588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4268858f187798985a7ab8465e510a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce92d46f6cf671c746b7a75834def6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9711cd80c6d1849a3da1df1cf59a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537b09fc36abb97cdde31831a6accc592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d8fda56d796833621bf63d5e5526d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022bcce32a35bd38d32d18d2baaaa9794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51fe2d911c084911d5f4bbc0a81c8295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7068724b0d1267ca8c5ac2c4e59e4a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4ad9e975167a610dd0db5c61ba55d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899810dde14cbfca9d18aea89aca5ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479b0fa02e85f4be628087be6512e2899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41caa37aba521490e9cfecd5dc75f6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2003b98367e1852d5d21b0ebbc77d4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa5715c647ad78fb0f16643bcc6c7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0468aeaa48381b50fa02b1a7a52dc24103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408181db58da4b5dcf035c0aaa83d175104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5ca96ca4e2e02318bc922c5742e1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2e3ce224d0fc07696e0ab5a7df055106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c6fad035ef8237b65d2b7e1edbe19107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86bd49db8c59e2b194939d5b459526108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919e0d05f318833418d8165aee8ae9c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8edd895617098c13ee6404b3417e03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acf936106f6219cb565a6c79cf3876111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6b183210478e2f8468b33d86c66f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b05feff68d5b059794e6fc467bf01e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf458d35c54b4d51bc7f96630e52e1b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338ec167d3e1220c05971214bf6b2ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95509e26cc6226e6452ff05f4d6500df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937776d81a5ab6fe7d73492c6ff23bca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fd92ab7e1a981463fcd61a53cfcd5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4689453ab4aa9b59d01d7823cd8ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5cf17004988ebdf69611d599293c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3f745e5159ed94d7648fd34c6369c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472a392ba94ad8ba26abde9e3d0c51c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d266916f09ac74249f4145dfa999556123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a21b1772a09a69d107a6b5efb63c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2f272a805e67d5e3e5cbbf164b1aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8ec32110fcefd105193f838a67fff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf9554bf288200afe05bead58055c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06a9ee68185d323ad82a0720a05d3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54655b757caaad8ce1598e55b9a190b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674465addd6b74b376574d40965f168f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242be54acecdcf113625c22d2171b61131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14130ce73c1b6b1adbc2ef29ea9fb7da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af2a9baac159dd5537fbfb23e5eb66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba81f8942e93e4fef0e5be2683b0e5d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e7b257d3d0ac1518f1c98d0d2378a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2412874646854da566441c3b5cfacb3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc8bf87604c814bcc22d8f08d071b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0af5f91d8b62012472afed25c3b365138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debddb15370f71fdae5ffa611d374c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e03a87992560e984ca5a22b5c5b30140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07632d9ce887d8e4f2aa2f6f833a3833141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99015f63e9c8203d45dfefc5b72b6cd1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138c4a02761534c8aab70e0ee062d59143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c423a4b18ba37912e8459d2daf347144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce51420344f6dd4e263148b494d2c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea69222157094c468dbc2cd283e481146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8073c283d4ed4722a3737b7887e7e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600f5ea64699595b09feea8d84c124c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827bcf4234d4e74545418f22fb577b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584f8015cff30e77368a5890b8c7be4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec566de56a6e5a136fffa312baabab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381b27428f6c4359ad7ca3853f4cb29152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8a7bc8fa299ce2115d166646394f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d797200cbe61117f4bdce14939f00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008e7d6908470cff1cc8f5dcdcb41dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ea42bffef4c892e3896b1bd7943f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e796c58a3f15aa10ce335b744ed8f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e789d505cba25f1f8f2923a1158553158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b91a6cef76eacf6a7bd2c0b35fa989159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2884732404f6ab823606622b26ef8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c07449e72efd7cf18106ee1d757e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbdcc525db8ab56752b0cc11b4c822162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cecd74054c880e0cca628341a5abb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7d7c2a92c36589ca9c38ee98a36a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11ea455cd9a6a3b8800909a72329de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4f2b5201595e4ecfec42c342a80e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650de19a6945bd96fba4262fbecd9fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f246ea5ff5f7a4b268bffe50703f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665e4c3d6f26be70cece144d78f23e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f4bb4c6da104f35aa05632731c657170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c239dd75c1913371b2656a8e758e3a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc61247fc3fd22bc8ed084ffb558302172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5c73cbf04755cf99dd27f52025039173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14930a2422dfe264616a73ee0b5d93b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99820af06964cc119d777e8031780f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34552d8f233f3d81be11918c3731dc91176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f4e1a3f6ab3e19acdeed6b7fe86d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5700c54382dd0ea71e6377d4af5d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45490d9cdead3a3574dc33dba3044e95179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dac78f337e48110ca18edbade78c9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbec39d6b0733c02cbfac985372361e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09029bba00ad88f79203223a9bc8de17182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b29078a4fd87b69f6dd8aa574824a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ba58e5ccca3a9ec121f6997fd47c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358c1fe0cc83953b740b37cd25e4704185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c36c2eca82372db2ca4862f5fe7ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa6632211680cd48f8f910c7a93bbc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d800926b7a0b4200cfbbef751832e4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b2b50723238e99037474b39cf5acc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f300ea552089a1111edc7c4753146f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60b5ac5977759e4b3daffaf65900ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec224e422274a2b230f4696ac5a9b54a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295873b0b92e687227352f1f1ac9550193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7889ded955051cddb435b913c326c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed436e749609fe8ccc910f320d55b582195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b75f7bd64cd1b8cf855178f096c78d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403082751a58c8b4b85cf762c8bd2947197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2759f1aa1fbb62197e77807a73ab60198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cf085737d255173a4ef7242cc17da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c2c392a96de1b1957bf20d429c304200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843acf30884dfaccf96f10a4fa60fe2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab3aee58da0209a28d3972c26cfe72202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd52291b6eb24a2d4879d3eeea6f02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d810c9cc52af90b7fe7d166e9fcd9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d79c38a76f671f63aca0b3ce60a43a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d14b46d8229e7c8a0e68403d16ea6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35f83286642ee244c8196edd0f7ea4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d50cb01b8fabd5012b42336a33c38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e36390c1491ae80b29d68e9ef36a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fceca8e43958436dfe378098c1cf4b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703f74a1dee3170d27d3af616178e79211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0183c385592af0242d2c839f6552d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e47f9f9a3ecacc7b26b11c29d2e06d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564b900c4feda2136be5b8479a10edf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc92b973a331a6d99b9346f13b149b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837e485bcb073005b7e30e053f0dee0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd722d09ee989378dc3c44ba0b50efeb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8431c5e2e35a1487610c7028c98e3c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc1f0150f373f6351a4230cc4f84b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546d186e3885e4f31bb690a19316e7b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06dbdd92dc48316cce239954ebdeb9e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696c3faa69aa4833686b5db19812426222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14826aede04bda851ff8ef4fef4c0a02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe1387ab2c61a5a8b88d2818201ea1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed68feb5d8bafa0c4446225d535b57a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b64bf076a46a0c119e9b7c1304df27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f82848edafcc1bbf68f2935dbcb7e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414fb733e615ef15a102ad8e4521028228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afebb55237c948789d0f46703f8c80c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897de6a4b25e66a13135800d3a62f117230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1105ffdea7dba90580f9332d879ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e1b2a8326686705090478c25d0079232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931e814eaace43b3a224efe169e39f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588039fdb4d15704d882f60d9b70254234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e9c9407a5050ae0f3916af21ea1f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56404aa99be1dcd82ce20e4fbcb1338d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987edea4032852ba90f0ad0324933c15237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85140732740b54e7dfe34915058c542238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a7943aecc997441d652a865797a14239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5490950ad6ae51053483e12f9250453240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fa3325bae3af596af2b1c29ac89d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041b59bec4b5bd893bc5f414cad73ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1af817c8d5f08593a6b9ad3283ef4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befcb2cd2f9312c4944e63f14abfa00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c062e2c9ba2c62aa80c63674a811727245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349f27a3bc20019b7ee2787e2439f1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f970c1c4417352f9d84fc7f42cad5fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f46e6871a697090fa1a79404e77cdf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4270a61c34d83a718a8bd16eb7181249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01addc938794f8802ace4f38e101578250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb38fdaef947472b5dc511201c3e7b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1410fcb8a8747febf3be472d661b51252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41442a299fc4a13c59eaed8fc92b2d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533004be0254280277552c8489f4493254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d3993f7c721b3544791ff1e740fef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c44a6e4b7a5f92da12be2e1915217256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131526ed19b6d6cb422a301b3393ccf6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3085c32749a52ae77523ed63d3cf9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc329074b5c9c865dd85ef75ac7d8a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828a860b57172e80b80111368b570f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045dbe50826987789930289af0b570e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971a2b7bd47820e1834bd766c02a5f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109624fa1d9d5373d4d3a9dff408c01b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe8c72d7f66f6673bd046b046ed376264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c5574878cd1d62e1311d15a957f7c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451f7554becd78aa93231b0511865af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6a6279b37c5f8bb5d375d01d3df2f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d3bc74df1a0e16d4a2b47e2efc523268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764ec88488c44166983963a214a8af8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8099643d8be37e5156d2dba85dd8a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7372ed1bfe2076bc48cdafd7a698375271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6fed55a9171d9697d81089bb6d57c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0058dcc2fef61a3b2ea65df1f31d4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d805bf5e07f26a4f2abcfcc2e5d809274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e743f0d79f9348436ea7db25909832275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddaa75569818c07079b2616a9c53c34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21465e8c5e7e52b5ac00f4e09599ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b221f08fdca35d8b4d8b5966b41ce61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d60edbdad2cc8432e2f81896f0bb0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556768d62bf4f6e71a089f481bb4db87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50f29b484b31f88aa517f4fbdfc17c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd48eb4207653ed3db0ef64b03f33e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d90aad35deaab98ec2288827f6daac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d3521bf3c214042955c8deee043ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe86a5294b25da8cc3688fd5193443285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f51ea395a42b30424e40b8202374d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08105686aad85d28f0d232c59a5643c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564e9663c07490e4395cffc2af6ccee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f74ddd1177e0325a3439597e3a0dbd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8014b79602e3082812dfb1f932633290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6214107527aced92f8b22ee9c43f20b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94337a4ae0e5197ef931ad4f5a6084fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6605f5838ebbfb2ed323cc91c3b48293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3eb59897357abee4e35de20f8990c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c650939a262b0c9514d9dce2a86265295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01f3270a93470eb31c17999ba84538296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cba8653af1e37213135d7a707a4d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430d9aeb1f26c214a2e7160d73396d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09371db247e02146cc16088190451174299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b0bac38d3fcaaec84c9f60a82d107300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f85d7084fe2f7263d5a17f0bc8ddf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fefb502d07677b37106662861cf90e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2330266d8428e0316a61a178f0a7d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508cb221ed7bcf46e6885c44e1b655b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff525d0dd2d4896452d17da028bc16e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0f72f25268272933b8f4338b6aa1b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cbd84a9eb40963c986af93c76a827307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc1b5df6ec9f6e019b968bbadadeed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f03ce221decfff03abae887062609309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3b3cf93f285e24ea18a2ea8b6a6e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262b716f89750bc1b56ea8c71145614311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1707ceb8e229ec3ae6c83d83d17a9d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce230cf2a67711bd010dde66b23fc6d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fd09eef283a461c79401b94a3fbde314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddceb3a873fc1159951273d5ebe5562315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290fde1af4bfd3edd69ee6f6f040235316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625377a303dd75dfa520b5fdb79fc318317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c944c5c98c0d99dfc6d93d9f9a3232318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68daeadd3ec788eb2087e2a24ad5d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bf2e5e92769d89745d2259564edbc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d16209261910f5034c59d7f68afe07321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee52a875e4b60db8f0273f3d3c5c6d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95181014ad1cf20704619d479cf80c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4abbaf01a90d6ccd2f5fc4662868f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f37b5a90ad1291413cb9acefddf61325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d189ddcae8bb2cc0ecfee4906f9630326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95d06a4927836ea47880a379218f9a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c0d1b879c79bc5027f5d896230654328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98b8cb73b15f6a03d2c895e54cb579329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306c5cfeb94e34c60ad4060b1e286bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4077b08b07f90b070478ac5ba0d1de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453520bcda38f2fbdf6d5c9bce39e8cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041c47ac49ff435eec8ffcee7f9296e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0cb72ae064b128ea66cb46a5fb43a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3383a77f827acfb91037092827b34f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b30f196d7bceab33a28c1a8a9a92df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d44bccea4de62ea15581c6245d3d77337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b5deae24423cd2cbabd72aeb2215f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327ac5c3a1132bac7b2614419634daa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d0a15b88945e29d2e53c56dadc456340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c600fdc120eccf768c524de84892d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22fed3ab2963515f796ee6c70a7594342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e36cc9e30ae7cf8677abc283e72ae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1cc6528775661532085b53c8d4b0e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbb5b160a7a156950f44789ad4fa46345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbebef06c83169bd3db8c4bbf4230e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5951bdfa3f05c0f3ec07089c0017205347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8dc15e7213b73d99ee4f7df692f9c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b4e57ab3e16ec8488e5ceb0bf926d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1402aae10dcf3bdb45eb669440eb472350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895cc3a5ffb2260d0dd1c62fcd4fa59351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b5fd4cedb4c4b860dd168d8b0f65e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0964697f32881712036b53ff8b21e78353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc96aec609441e489b751d7dde0e7c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b264adfd9f44f31c7e30c86f0d832355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2f40486a1bcb3df39b13c9c1238f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91dedbf8795afc70cb84ebf7697101357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbf1cf4d3886a52d6c13c7bd53039e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11ab509992a098c71aa455f6bd1a0b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3c7dd470f35bc1a52eef959ce075f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482adc87d12ac8af3e517c024867d73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945a467ff03c2a5805509fb5bee4c44362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1500fca467a25d10b2c04925fb1b85f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26129efb5ff538c3c82029444294a04b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55672f6a01da4a3fd8e51b6cdcfcfc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34edbd2c80124807998f5690ed651e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ea9cca0b1767e4c4f283430c70684367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbaa734f99d7a7f779f43533251037368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e602315fb97b2b7e5e0937cfd44b74c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d9a57cccf4b9c8a1ec209fe0597e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2738150562ecdadb5d685ff89780e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa95b4dc006a52771dd74e371b99e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b84dc05ae3d0db5ef1e1a6b1c22cb4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c26ea7125cc83e323f4f1c74204be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477ace4052c1e4b9752b68d2205a88b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bba7b1882d5223fd107554b61bcae1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b29deffe90cebefa5d6cc5c5907f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0a2da90c2a1d43ceeb445cb58306f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e0fb480aaa1fc9c8aac4bb00e8821379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792bce3f0c6c7960da2fcf3b9427f09380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39020801c20067d2ee67d453254da2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1dc2442f3956d9de1c741430e23cf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfecb21efd4f116abb135b048dbbe5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f1455e7e3c98693dcf9c6da13f92a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9aade149ca66aac1bf1dbda524732385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41dbd47f9ef1e851ea819ed969a5b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504cf297434fa64627d016cc988854a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76a117ca6a1750e1c1f785175b6dbf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8c920488feb9777011b6885eda8c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf1e93b6632a22a41299b168e482f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099afaa5b471b55c537c42c20b1132fd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b77868e6394f8e3c3f12db5f87e72392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548a2e9585a601b319ce701d260c5db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b081be05f6c3e79099b48e0e6f1260394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2953f24269d10d2929dbfb4eb1cc3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a779c4cdb941584bf14ccead56889396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5cff11f68d942eee360d48bc073f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf77dec641e1fc2bf51aa7e26e9361b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c8206586f6c07392031f85376dda1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd7247a72af617151c9e0f2d444058400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eca5551000479519144c5f7be1b932401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdf75edb15d21858910a08cc5040c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391e23d2680866b3e9fb331b6d0c99f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c9859a915f6d9eaf1993e5c34f94e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239c10035320d31e2f5863743492740405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f56438de4c721338c0eb67838726e0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0bb16965dcfdae40e4c8a1b0cd36b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301088990bdfebe5acdc4cf3c11a528408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d77f55dce395c26ff0ec2451ba3b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59069e2b6938c108551c7c9c0f8a473410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8554d9b5666c7371943e8f670bb7cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9322b37e0e67acfb33befb614d7a95412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c378c43cb1a0f026eb916fbfd06160413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c44d7d798f5c1e7c1b3d555ec1b762414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02003d0feace881a0bde53f8f90a6787415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099905d314a75c9587332955162533c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95729fe22c3948a673abe1677ab994417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2d1ae2d7ae35bc6662db0a8b9d89f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751c0f9490fb54e152d1f08a63ce057419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefc31359c0c9c33879cae3ac0aec32420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa64de6ed1d740bcc6edf0ee5899d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7328471de2c35631748a888fcc169a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31eeda383c3bef17e302a535f05193423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386a7f34c9b681f9dc1c8143f11fcf9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfd37b7314ee02aacccf10c532a50d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50586d0b993a2f65df09779bc53be44426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14b2043402b0ba656cbf9930a7989e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a2df6d678797191d166d1344d524c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e3f2deb8f8f73dd8f32f009964455429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cb3393087bc4e6b29d91e51fbcb49430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13ba439b19ccc508a285ba5668cc72431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8e17376d45b273b023831e35aca25432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7a5f4956a65289ceb6a0520ad4aeb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a09bc9d06c34d5730b2138b966193e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125a32da938f2fa96aeb2638e7c4756435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7c22b86956a6c062394b0066b568c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cfa129da46ad9c38db9252735b160437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369c38cd08a6fbfe34d623b2b80374b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe35b7c705829c0721e56647bdc35f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b88a5984378d42622fbd17623267c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847716225feab64311e4cbd3f134091441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3a4b6fae11124bdf33c17aabae31b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dcd24298be9bc25087000b97030f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc243ca654bc9ca9c0ca1c450760b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1284f2749628e8e81067adac15801c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee3d514f34776794d5f618bba8fa43446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5124d831afdf17f6084f4893ab04932447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52b3fc90c582a2baac4521a4f7c9fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35c96ca9d22fdf1fe3b77902f4e686449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578339b251bedf5aa167c9c6d40d65c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157d2d09268b7e838b7af06d8a040bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ac6c4c5b90d06eb6a0f030a6b55cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5065b00eefb78ace6fef238cd57cebf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb78e21f890c11dc061621091785b58454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250545fcbefcafba6a86d961e25369e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8d8f201005b3ec2058ad3cce5b237456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afea8c87ac8e1d0824cc767a3c3f55457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67e28d47b9f7388277230e13a9a0ab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d9d0a505774d80f3ee65e60d2275b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e4784a429a1ca95020591989de53b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb110ddabf9a1cc8f6036fcbe7d890461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cac51a0eaea6fc717f2b652cf39f5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cf6fb208800d7d7bfccffb9a88db4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2dd33f71de629d5892c9849c1f7a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27104292b441919d7a91cd7fb272511465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c218235d4facb2ca13afcf5adb6a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b75fb61c05adb67757de566bbd4d65467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace1653e7195e056a255da1441a01af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16d723d11bc09f8527fe25162f5f02469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7faae1b31fa6fea720e97d4be2df5c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ef8abeff6a93043988ac8fdbe4002471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b00777bf7ad3df9d71e20a2d2c82a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fcf70fa56f1f8bc85e89075f8bf4f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd6e46a5948cd05b80302cbe5bfb4d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748b0b47f86849fd6840922984e33d2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6be8c5a6c35e6b8e3bbc74543a16ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb8c2df76417b515d09eedd253da75477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e1c77af77840cb9a154455bee758b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b29dc1204985749cd7532d02d66117479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e597189c178071de3fd69419a17c79480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8f934da3e11891b44c2fb81bc3dfe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f76ed23ed3e793aaba522b43e15d81482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2aa20d6188e72ff9a74f32efa0bb12483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb85b41bb0f3b1b9d5b08bdc9222e09484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5df104e370432517b32588808e7f6e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48aa7dcaf648832e083e3886a096684486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c71f339bc9bd4372851fae6c5933e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028776f911ccf4f0010d25899d82f675488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e7c015966b6f931a4c27172770caa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d510c3e80b1061bae210e7a14c8ed5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940099a840d4c5ed2575fd3c1df623b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd9b4310786098a963d30a5649ad86492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf450c4fb8c3d18dd346f766c8ba35fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d961e25021d9fd9926b8d667b931aa4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48160ac45ee6b0f013d15a9704d1b1c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8430609079a8bab474303d5371bb82496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9e7eaff282c31799ff581488e662e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28be52828518645e6591bfed4a1abae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d69cb50291560afd1a4f3ab1891b9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd485968947212fb6d7ba551b971517500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f2e0c25095a703fb3778699fca15d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b25bd88b116589f9a9726daa066dc5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c921ff5faf23381459df47abfeb747503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6490a891fbc58565f8cf19ad787c72504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f417f8343cd85ec2193caf63d049e3e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c342365d4b45a830848e697a71536c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81c8554aeff1f7101d697cf3a1f092507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a7600b2f19584e97ae396195681aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff70fb5afa804a4d08871f53b0238a0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350be61b0e7380b55d5fd205b5f9a98a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09a7d45b5978bcfc22dbd25c7ea7a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540feb7467610b2e4d18f8a712cb1d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109aa2aa9afae8512385f0ed309a40eb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551c983a888108859c9ef61a51ded24514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fee2555b728d56e92017c66fa455da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90fd0b74b62f64d0107c4e85920393516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ec0d1c5ff0d4cc3465c7e161ded1c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce0989ca49af8fd0490147840445b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176940c926c3f8d27c0aaf68e598fb83519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3950b2d0f70d4bfeea0a718267cd4f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad64d3ff6574198aca49cf5fddaf0e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b034b317535f7b8f4b4c46603cf150c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbcc6376da2ab1c2cbfca640d6d5fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73429e15c6f2a8b521c00cf840a5b21524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af079c76c7ba8a5b9b22f5d30c419aec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b39ded2555d246c1fad817abd3cfd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7506415e6e0b0feb3ed410656a49e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795eac41192b8710c08f6c5d470779f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc914592b9861e24f5f71dc0f35625529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5afb72307013f3d70256c44e66a9f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653aee747e3f3662589e90a2972c5d37531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85480713947435c7420e23fbc6f9a46532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d6fa99eee372932bcbd73ece42056533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593080450324f17a1f384d02e9194dfa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b091161bc2ba11df2497a6351a03e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c42ca6cf8eb9a7e70e6ce1c7b67fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784ce66d618f6d49537831a3f181e11537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c39f5eeb6721f919ca771bf826c5d9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a011ad2ab2f3c02aff898e11fc413bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73d71255c81a5d80abfbde91ca317e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bfcb1724e23b9345c716571d0c159541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a27b65cf5c6c78a3db319952a7b1fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7282dee5662410039f1e8e26159cc0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1739605afa821f11f56ddcdb559e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee181d52ba71df94eb4cca2e88e59fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46bd328d0bd0af44851e116a39f06f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4004aba764abf34714f47dd4118ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5849b5b6459537f601e83e5016fce8d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478aa7bb6d71312b1d998e633628dee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312c429e1c8540d363cf1b79214b1a0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5aa690696da585aad0132bd9602f36551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb6437a3897ce95bc6f9b760c2c0cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c67677685e9e6f0250f27a11290cfa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d441c0ae6955bbdcdb1f148da2012d7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ee5761f4d097d27c381db0c5ddb16555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e72bf28c15547ed5fd9fe3af80017e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4259b6af2a332c79b95a1add9899c28557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d099c34ee0fd1d1daa16fb3270f306558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9acb7ea641bfc8cb4702b94614b25559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13623b69055eee84fbc682c5dd9f11560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6532739dabdb9847b37a9bdf6e3aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e68d9bac97de136d7e53f3d86043a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42712c7cd3454700b97186bdfa1176563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e87ae28d99881152989116924b1b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0a4bc57f3650f97e70254b260bd31565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175ba10f5ccd13a722b8379fe2018c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a197f5b16d5b0023f60487ff27960b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21c213a77187a704afd7bf91cf9ba6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b865a5abae434a7d11376c0167523569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01f074bf658331b18ecdf7c0ce44ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c61995c0f70f4d26385c9b3b2f96f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0face715acc705660a8b0688299be572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a657f3886f2c65fead42931023f39b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947de337ab76788893b744c190133fc82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b855a06fb9ce4040888f69c8958231c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6c93d7d983d748b37f38ae7fb68f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65edb2a91ab24d33c54f5dc51c78f085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f3b2170253cc3f960a6738476d1906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad79046c6251493039117dc82a0ff7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b326a9db16cc9ca7a09c1b8143533b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a18ffff348f955683c4e25b6a437c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5daf1ed4089f48381ac80618328e80b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c0d0b7f2bd4566711b4f5a538c56e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e72619c3b0001b1910a344f8c107912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fad01f817c2a09f15f06020ded61313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfec7989ccd2a44d7bc88e024da4e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f79adda7d229211a83d41f876513615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f4dc1d9b02d8f5d643aba2a6f9ca516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fec2f5587dafb40f24f73523a86c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34aedc1346255aeaa3969a48afc413318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40908a6d690ed02b8ad2ba9a926aee1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dcbd9c236588ab472bb6bdb83940c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462eb27a9f64be9dfee34b92fbd080c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b60472cfb78adc3745009a474cf5322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5b5171b30247467393221cddd54d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741860a39910e8d739b058e96bbc40d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c75a8820abe6b963dd114fba6ea14825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209991bdfb8fb5fe8f3e8454a9d70d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba589950f1dff6a301b7be21e336c0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ef4b0e2605107fdf9ec425b7c83b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35aacefaaff9b6c81cac131e3ef49829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26caa6c5358b20763a86821d84aed7f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f49c2a5e0db07eccf365850b2a5e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04ca1074d75df6d28183c41ea329f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be70b791196c34dec1cbeb4ea0fd36f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aee70a6e506e6baf542ba80eff3e0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b68396b018fac5b1cba11eefd477e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388963d80fb2ed1ba4efb615a169e56936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f081e2ba29ae80c248a147429b0d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279d66b4032ac785d7779a289ecb9ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6955c2679797d81637ec76337af9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b261b8bd4ff321cc3c407ae219f8f9e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca840ed3270f714614ce874eeea5cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73d539593a8a8390203c097e6c498642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb30723587e788aa8740f4bbc73b53b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1f500c253bf40eede9c7966b65c9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c606565092978eac30c55cd7e957d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc07913463714dc45bb7fc52b513cbd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec529ca367108c747ff701d265d681df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a2bdd668257071866615ae586e64e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe539aeec0d527032e2a274384b57ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fec57d6e49ebcd35ce02999ccf99c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791e640bf4df45ade465718cbf5990751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f629e3c8ea83a716d25e43a826e9c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55be7389e03f0886a2e05e1230965bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f452796f91f4e37db1484fe00d47e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2594fe6474a7176238f53ba63de99755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57017f5f0412ecf6d31c09f063af6bcd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5bf8387b8be6db91dd57492a1035357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196c3e67daf7a2ae3453d378210482558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de9a6cecacb5040ab55145048e94da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb35e8dc16416a015724981b91722160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1d5bcb0af61066105c35ebbca60ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89db7568edd6196c1d5da13ad456d3b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4775303b07d7daa6413876622c11a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37cca44b7bcafc9b0df2726a16fbe064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc11c7f936f7ca25510a7d6dc5255ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c337a1e411118842357cc6742678f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589db45f8418632221477c45987099967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28672a7d4d1d2a7dff36660b564d274468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ed6bc3fd86798eff72df381d2201169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba9bb8cb01850eb80a648de250fa0970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b8695a7a9e50a1edb11aed1d002d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7979b52b5e82096609bfb8771f97a6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf0f845f0b6c458f493fbdfd2329bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61baed20a5da2aefacf2cee51155bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94606967868f90277240d02c99af152e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fbfc10faef9c0620dce25031fe2bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33908de11697e6074effacd2bffe1ceb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7df750a36528a1b6930a1e98a475078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225c26c017fc7dfeedcd5a6e614915f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14d34e5b0c0993869dbf2bc96aff8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e66d8c0240bbcbefc8001c2b97289581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a00dee129307b4e0cc84af06e7bb082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd675a2863f4fe4731526bdcc5f4cd0083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5158b47858b6021707186f7dabb8d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5fcf1b07925bb1480c3abc7fa6a0985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594430e395ac3186066c0a673aadceff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a73a12d67a2d023a839fa9fe99d1887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a16048406bd13ec792416a6336c65d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b1790cb01c86b346a49572cedb58089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9e14a57c19a69285907ed0d6799cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8c09263df78880a0bfbde3a8ffa0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100f2c49c0dea9dd92d4ed7248b2eee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f219d1d0db726df3eeae19663072e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54235bcd6c39b0b52b51bef7e4d16cab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb982df4314e8ad3a389bb1e6634ae795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e207bd84dd2885dd9d4e3ebaa614d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0031b85ed7e9240655c3a1817787c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a14f81270405d296aeab805ac1e39998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fda7dc4ab1532426547660fbcea7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3819f1838349c56075c22ef88e7576100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac26b64552b1042b758049fc5f0e49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c81c7fda244b0851e8405b0c0a21b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59f7afbd4e34d6298796561c15d78f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52c81bfef27a7ee7ed7bd28030bad9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e9244d61cdc328c9d9f7808b0428d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e467611ee2a58c36f70a94ec2f634106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53ae3973a34d6349f33649b29e6e3b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267265df1b5cdc4562f12545b1de5a25108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9488b0b1e00ba55493de38faab0910109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517d71255239f45f9adbd0260d71dbf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b842904f444831f7fe8edd231bd558111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c602314d660a0c56f9fc41f3d494011112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a3843715428c668c7bf812c4bea2e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305551862a0483dadad34d5e47bb023114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d2994303700bca777198b9d47d3a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df160b052ea2d9bd7b55867f2e7528116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40420503cc6abea869d8b8848c7a677117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530c34bfd6ff7abeef4e43ff27c7726118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dccab15684b27f3a12fd39710c4c3d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1770178a15d0632b9991343509730120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf331f6b7aa8ec1da0df06b5cb6214121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7774e7aa89a0926d0cafa99a5a2a87122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a0d747dabc2487ac0b3f498d3e5e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967dd4ce0c56739b6726af113519db3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2759d6b11928d98365ee4522ec11a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8201b6e06726120fb668097dc8a01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34784de096e66d8749c385d58299d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92773b415c3eda83240dac075377f3ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c53db8ea45ee5b2b6d3b89f1f26789129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8e6bda15bef7836fd06b2af2817ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79dd5ecf288b00a8faab83e24406e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651be6f36ab2133c2cd319379925122132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db0e7526013697a5df05d89124b282133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68b3ae7889bb354648c31aab2c6cc3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697cc1587093ca92a87e7f6a9fa0940135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9b987b87b16d58eeb32e4f92edd97136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d828622b2f74e0b5c06d392187eeb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b32b81edc9b0e0938da42c6deff132138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a60ee61a255ea7afb8c488c9efbbbe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ea6412bce2598a0250f6928ebb48e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4486644a94ad0c9d9bd20be2efdcda141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316caa8b21941975be68a42b93f3f527142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c266cebbd87a6e0c07c2d9d65378bfa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a88b2ecf7dde9f71180643cfd467e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93f6dc35265e3ba58685781c587cf6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0c079a7c062d1cabfaab3a38cf334146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046375cf7bc7fca6f2290b7f3128105147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289d85697e20a810250e451ae5f7a50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08d3682e89ed3f635597d8be5b5e83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a71863e8c30cb6868e06aec2ac847c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee60e4cb6c48c6e231a9e3c7e3dd75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e112614b973fd02b71fc8bdbd3b2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e79691bec6d1e4c3891365e0ca835153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdec268db188a670233e56fd404194154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcb949bb694d3cd934f3ead10e40c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8daaeb04777cdb7092a3ecd237c9c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721465e1155cdd60b1e2abc72663405157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f162a7f57e31581b0f7076540f084158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cee06ef2725f751f191fa464bb6592159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100d6d611baf3efb15710a575d361c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64383dafb1b3c04f2356f5e3d8f761bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd32579227e218d64191c989d9a72f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea844da5687dcc47107c8d1dc32bd4a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08e6181d45b74322f8eb7e131e7c09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6febdf2185f456da337f54420166fe4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225097e51b49b164c7262fd88eb4360d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0734b4af0e2468d0b71c36afda8d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60873e3de767235bee23aa7d57d8dfd0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74ee73a441b32f7bd73235c3e0afd7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ffcd24fdc06423457800a080c1edd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5609d2ab87b26d126a4d18cd188cdb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0aad56e15920f8e7a3cf338f3f2fbe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01f752335eaa0eda4aea4f4b9acf11173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1186b63ee6ce51c409e3a6167c4f26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb7941f6dbf6ca8deae1d7efa2cfa1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabeac454f5833b554b94ca71782ddb9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8c44eef7294b76cb409e13b730695177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bfa53c06e1573ebdf8ff85337b4ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7abd180e517aff626b6ca5c33d006179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5fc671eeefac6499aa26e4179ab10180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a86906a3d38cc000c4996873ab7566181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370f7f3092e40724c5279dd7eb55a68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429d98b386331aaf7f274a0509e18ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3d96a4b07d9a6fabc899fe1030753184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76d2ec5f7ef8e7ea6ca1ccee50404b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc278513726ddbfcd25ea92619b949186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bc649d8e0dabaa032c0bd07835617187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48badd9beedd1019f967858194954c72188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526ec6f8515cdbaed562bad367be7e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76b8ae70cb1e3491ad5ff274a8a23e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112ecbc895d77b34629c5c5df92defd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01f692ec26c2fd1acf9c19cd6769e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b81112c61320cd81284a81fce3a33193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6c976912651957c5106000ae00206194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39192b024de797cb4fbd940df44b616195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9b7befb4549387b2a5520aa528569196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11647d2649319bccaa7a41ca052e20cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd350f4235269793190dcb3b1d73ba4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6755e575900ae84fd873f99ab54b9f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884116e853e4e69567d5e3878e813cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd5ad17a86eda1bf6efb3c1eb95be2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e2b19607e9e03f7222a2342ae2826202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab990e5739030ddbfffb2a623ce8ebf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cda9d2455be8fe8cff539cb34fbf6a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a071ca41bfd1ff7866488641b5591205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cd8bec169cf90302bd3b6949def67206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c18c23f9a70a56f8f57d7d7ad43580207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08f51aac67af4b7d7164267460fb4a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1e9265fdbfba254ef2cbfca50a2aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c890ec6cb4866346ed78e836b5255f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6bc674a28d7d46ca4c3a99f7b8c15211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67102b046ac17a6fbac14d8bac17a44212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058f35a9e79ab633cc3b4af7d210e84213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a56f7b968c42df95b7bb7cb5ecc460214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ce25f86cac88566dbbb57ef0e14a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df02508114f2dec29b19db3572a3d6a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa433bbac58a051859a29b4ddf097f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150cb52558cbdabc49b81e2cddb871c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d4e646ced410e31fba0254d028425219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c686ebdb9c96da534af56caa22077b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369834890ccc517748fec9f002fbfad4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9908461e9606e9f523045366160523e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcd5ace65aba35e77a2b1048a8ddf8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96925f3ad21edf7da4ba79c9d75dc8e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2337577434b19aa3f679e10d8ed50225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b69fcd699412973279c098a52217af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c222fab2d4ef1f10178b3f1378b62227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbd8be60af2d1bc485ddcbe0ed1f44228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2063c9a54fbbb69aefd55f1c721def5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215786475b7dee3addd3056440bfebed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbdec5e0501508399b7f0004f0cc94231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee715beeda8bc9e11a21c20d7a29746232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f193d8e70e894733ef9317268ad3db3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ea9a258088a65b74bbb1e0c2d9459234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9033b86c4182c13b85363ae5e12dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424009493f75f8378e1f57eae51186ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe86abf779aa06392d46e8276c5bc4d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690a3a9d91b36714d6a1dedbb81f74d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6851affb86213c2b71c441364b2ceaa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42278e9c51ab63d5ff3249502ebd6a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4b3adfb60a5b52eb6f7a21ad2d8d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f0168bb055a85ab3d5b453cc31131242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fc179b13dd1fa6f64118c98d42aad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7eb820e1b0b16ca13a163dc258ec85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e605fcb3658b0940a20cd2519e784e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e569c2b26f4020b074f82c5e8e60ba8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab8b9a2e0e6149a6689049178fff82247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a05c9639d72b24cc9a6cb1cf7e33c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edb1689d4b504a8221ed508b18d8db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975213624d79ad43cc3db5abe261395b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b35bf2c920d759a444b2452a377628251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f70e18e0eccad61e8d81b14700b1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255e88684c11865493f7eaccddba1a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06d1834221333179992b6e54241914254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea160f709deba7497e6ff16e87a54e97255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5aa0c9915721de1d035e2de9dc822f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6725003f9f5ff84671ba3a56b6bd7d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079f75f62a0afef0d64b35d73449239258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bebfbd693dcd35cca1651cae99ea6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8290366533459dd5a9d276c40d1051a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592e6cc187b512d11919076a01d9ab8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e0360827757a1c628543aa1801b70262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cd46b5410edca24973b763cb95919263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c04a84fbbcef36be99488346d523e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0bbf819ba9df23cd3d1d122004762265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819034f68f0d7a29447cefdd4abb522a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93624b7c947c2f303804fa61a3bfe74e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ecb094fcb3c50aa594cd5a99fe43f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecccaa170fc4c65b7ed110c6dd3e560269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f7b9ddfa89d23119553c1587ce3b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcbaf61a91423e91e15a56b68cda01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70441e678bbc6d16fef0fd207f480497272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89232e936294bb540ae6a3b10b190b5c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5162ec30edd2ab04aa60835cfb0ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af206461020cd4f6935426a5ae5bc0a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342de9eb960c836a1c431addf37b895276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7d64742adce5debd50d8a6b38fa8c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608324777ca3e9f90abcf2e156070d5f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c375c88aa2d73ae963df31f9097c969279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9379fd2252a992ef9ee35905f4de0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848569cad8e253dc4a89acce248f19fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07e8397afead9a8b7b0293a1285443282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e908ca7078e826d3f8c50b6abc5f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc4056a17e579a169d05bac9a1ed27284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99514c73361c87c9d588541e3f092d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576907c57f3fc9841f5d291167e37db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153e42fb4759d2c8b649119e7d4f247287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf64313c4e267213e19e251c7ff628c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222561bdc69a40649616d4c598448c52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f281599a1685620629fe3424e165e05290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7467bc82c10ff052e8a4d70aafc90291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0e28b2e26b29925e0693e69f67beb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9403bf13237b642b7394c7c9c8a51b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa36e4996322d9c78fb539a9642c583294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da502c5bb29dfe18df1c2d2b68f2d2d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59349b70005c2a337c49b38631202e9a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29d5b7283cc393894fb42a57dc0e84297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbb8f338a1eff19b0dd403b0eb1976298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5e8a1ae5c367892042dc0be32edac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796539c59e5ebc388e4fff72d12cef99300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a8e01d677b58ffc657370408bb669301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdd32283c8e5b29c0e531e666fb47d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4209657ad3dcb7c1f55b592faf1bf1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549cc1414cfd42ddae0a9592d23740b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05146a38fcb1e6f80af4f706fa0ff3dc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535aea42e26966a361dec46ebdf5b001306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba8f950c8e2ecfbb9654f6da774682307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c1ef879e9b8938cc89f68d7755180308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92900c3d5e190e2ab727fda3a652d42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6f36a7a52e0a2b4c330a8885c33f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f843573a0f14b6f9230badb8d613d7b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778fe3079afac0709172fd83f4c1e6f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291f6dc2ce3e32b30870f8658941558313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062ec3130d7f48b8dc2bafb7a986b11314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18c31ea123a7c7f0e826ad3e58415b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034fa96807591767c63cc2ecffe92ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668550f2a9891cfa83a767a337fa682317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220ec572f6b6470437e380b390fe844318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3990f5af62982795745545c4d0e9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7674b43e7051fc26d75fd981ab551320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9a038c7e2f313725403aedf7f917b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463793d95aa7e2c98bc05b4c1a002ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994571531a0bb6d899522531906dee84323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91640ecdef14def302963b9925e59a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14bbcf89adea20439fed78b993cc51325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383daef90f8c2710663409e3fc07200326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d3022c75b78e84decae66cd9dad6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a859f5f00510ebeadb85b60f2de739c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445d743620f34c48bfe8d5d5d630382329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fa183ce2efea3d49326030e0a827b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac2c929086eff47113db5a3136b715331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93488643f8173dc9ec73c065d82e3e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c97922a04b202de020b7f2d8491c50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bdc5dd919aa3820685eaeb1f09215334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a87b21fb5be773dbabab64a333b10335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84664888c8b52a0c2874d36a64cb03f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f1914bd8a5c0de5bbaa31cfc45f71337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f366040a801b20aeb32bb1c020c1a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fccb48e8ba20e168dffe91056714c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e89f1f29d51d30da9b42c308044f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92c47bc14ee79ec9532afdd6fde2f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acdaea04c725e2e12e135b091334f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f60869c47daa0a6a5072bd7fdfc34343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61285cab634b3763f99e64aa86a33ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd489460bfb3060db4f3ee01ce0bfa5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b47a9f7da7b71191bc6f4c2dfb623346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d16c400a15c152e7b08f0f67cbbd81347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0ad0c69c9b72eefd81efac60f4da7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e9d749664c1b7a4e926fcd7f183ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325c4e2ac6f5be2767a911de5e7c227350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547e9ea0207d93fc03d4a8547ca4f66351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed22e08dd93447aada0bb48bad8d8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d73f4f795325314220ffdebfd75b01353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2de42b46cf683719feadbf97c24e16354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557df2cd985b5f40973e372829773bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc11d79f394e404986a5fee49256501356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab87781d81e4b8f361e2582eb0f716b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05bd44b85448bae580489754b54b6e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951d894fd13e74ae001f9372906e6da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25fed96d9a80994955e2dac173740a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d017ce4addef4b191e369c828d3c281361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68c2ec71b9dd406e528c3cae233cff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a212283b19d92852480c0acb8a1a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16709d6c566550e4bdc7c56a594beb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e333ed2160708e00db6bc515e166a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108069233070cc72224b900f8247d951366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efd35fd77e32f9d28853a6663472cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fce397d08ed96f276e7605cbb65f4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581ca4c3005a422ec9b5786a174ae58369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0328648576d852d60a4b0d86bd93df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206a59df01e577937dd1387a1064860371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b0e47c1beccebd931526f6d7f941c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574210b846dc2b07d1fc6dd5daca911a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b89c5d0f00411c74b3089d65739416374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f702187cb30285c45706cb14f7867e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f53af28944ffbe28f64a00ab3dc657376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee188d4670c7c03075e043aaac5557377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558f0ffd5439b6e8b3bd425d61051e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0f2ad7e4ebeabf75b25cf8f2fb2e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93034e86127f0296d12ec84688b11780380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445d74026f4271e73461b3a47bff52f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e18fa2e3f7eaeb15f98abb52fc685c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43541208e448a38c917a8c17478e4e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01914a30cb7e6c1bb1eb3f0d40c1c932384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18521aa209b8fecfec22bcc23236b20e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c628f3a988bc833d4820c94e7e452386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773e2d2d37cc300af0b97bcb1127fc6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ee105ffe9f15258071f83009881ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5ea39ed525c5afb01a09ceb8b68d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5323b33b8e83b7ddf7185e4cbf23e77390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f47e6ecf72bff23727341ef943cd64391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77880f56bfd17af147474eb58509054392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95821b497b4a04471d7c24db78a6fa6b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bbd1fb2de328b54cb4c568c591bf2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507d25cb868b6b43e0d3f0d82c115d7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e9dfaaf845a37336598119ea1ccd0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886e4c0444e86800fac4e07eadec62d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a20571a0953d82e8f85785f6fc5e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e6aab4868f9b44295d68b2445fe2f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede40262ed42cfb9481db9bbd633726400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c92282c30ec4a73d4bf5a2c2b0450401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652ee73379b842f0b28995ed525b24b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b49e5c90aff5a608f04f683fd39eab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf3a19779c0377ce81ff93fec957ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f46691286130f54abb841bb077fc3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6144bd2a99a98d275cccf4e024032406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84de192b85f39fa92bd950f6ee2c0ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b12bd76948ad9c6b1f309c4d33526a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb34e94dca01c52b81ae2fe1aa6804b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c731659586a5985688338a24c6e204410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9691f86640695905c45e0978f2a7b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c577d8253d991ad1ab685018877d65e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1182960ce8d700ca3685563a072e58413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05570973c988d3e0e04b1ec404b14bb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbd249e6e0f8b0e24ac5815ec7dbfb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc016c1d9a82ff396dc098335b5cc4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8a635c709ba11b40bd8e8d0c66830417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46f73958ba39881f41e4b0534d2ab9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00801b8179eca54c4d68fc18713312419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fbe20400003e84af7b18a38928e9b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f1130fcac3e97ed5fb9b2fed1fd3c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f8a5cef29e5c63e0237997d18f7b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64705881e6e76e2f82e633f0897e1716423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb151548c27dbc8f3aa4648515456804424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b33d664c39379684432811d2be05d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f59377e6fc1b217805184244be931426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa448f0105edea167ce17bb474a83b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80597da75e54b931dce7f9b350c1583428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec41aa44d18987686123938458f265429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bd06b3475517009f785d7f503f958430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af612e9ff1e3dccecaf181752fca60431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3679ae63169ce4a5271d497a9e6e66b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0855db84941e721165bf2eb3f6e9c31433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37594d6482282881281209c8b31fc0a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350fbdb146f9aae639cdc8ed597900a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5944fbf4eb1422b4b16d5e344ad14436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825220b5ec3ce2465d2cc81b6316bf0f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07814eb664ea47bcf3a33a182d9d51cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352f23b1cb1ddd9ce90a0c8bd5d51d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06c117529e2673b2ffd33878ab4f9f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929449b2527df4b5d1d19102705e734441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa8d39b429441ebb67616c233cd4ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121dd9b14e40cc45a80ea2e79c7a9062443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb7ffb8692032eadbd0e95693fcc43444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4025849d908db9a12073ee8acf462cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72624f891b0729d728591c48992e40446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34116427ec93af5d291d1286d2f9179447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3bf499f6bc00c9fd28aed7e171328448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879394e3b7895f26ce4010a4d1f192e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b31505dbcb4a4c379f109553fff95b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fe827b1ed563c63a19268b76b3843451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c78d4613faab3ce0a3f12ce0f82a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39e60bef42691fba0ffd65c98a4286453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfd8d401779350e46ace5404839e86454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4646ece4fa6ce5d77fe237fbc1048455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540a5004c5385d11bd9a9e12c725b5f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675b37cdb624b894b1d635f968f501c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe58b2666eeb1dc655fe2525434f47458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e0b365e52de1908a180459352211c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c7e3f4dc92b2dd734707c94325f83460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4db552abf5e716e604de4ae6af152461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be55a4efff7168d05213f47873e3ef1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba7a5f67732fe2d27845577cd27ad5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f31a60e0f50e03510c15199b301e20464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176410e7e6d56aae7ba395ce37aa603b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854a1fb56ce2122b9f7b2251c959dda466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521976eb8b429fdc9210f7dc2847b98e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c007cd00f769a7364eca953bf8ea9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4532147136ee8847ef36d057a02b88469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8384f517b5c644039e9d889a60c4d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cfd51bf1ae362fb6decb4a10d2030471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63b669308ee77b4eb936144c3b304d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d44f27a7d1ee619a295910de851e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb971be77cc3e6d3cfc90962099fd8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf57ea54c6f1c40ba4cbd35450f626475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f329e242119832f89a4d422f03213476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d580f65cc41fd898a3188f77a23362477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773499732965dde48193d16cc59c8ceb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495e63891553292217714b24744bd46479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e50e15aee9f5b965519da251418de2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e03a1b52637384babc7dd70d33ce6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f685346146effba1b2d16245d62ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbe0aeb8039d36f0e215edf9342358483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c33c6bec13273d763648e1ce329faa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db747886cb29a1c634839a0abf0306485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b62ead45d16e384eb176ff1ee81d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bba1ef96c7fb61cb011906d3e27f03487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f94126ed823baa5e1a26a1891ce86488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c509be8b95ec9115f1113ec9c6e34489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5ec6312119fd8fc16a1fe5bd5a4d8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f8ed60564c22a9a74185490a2e718491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3682c98de0e0151fde93db3d9ecbc21492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34184860f35f080f042e48f130915c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c947bbafd9a5d0a5967d42e59ba53494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d479e482ec79697f42285c8fd0a90495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e210c69f0180b4b2edd9a1e32b601496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b960e2f094271d2ad290060c239d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd824740ca0c0f85eb57916bba2df4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1dbabd70ad683ca6d22144c903449499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cbbc80f65768a6952af45df26c046500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a821b6fb104a63b979e2c9785eac297501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3b380594254bb25fd5927e9c725cf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bd57fbd89adc9f81d69a59910682d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b8bdac12a14c9949162b5f7cf1c73504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5021c2afadec33b295eed0b0da7a778505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83918ed034fb3697dafb24bf591ffde506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449d178ca44458bc5a231ab671f7d1a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bf9611f56e0f36ceec2b9068a3ea2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e41657b9ad9453f5f0671aad5eda6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260e9b485e3143d17b4e37e23f891f7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf3d22f8287707e27c9ecbe212b699511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf63f054073409086a726226b56bb83512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4c35dcf790efe054db05117f440fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fbcd8b5e028e5f5ab8b8b90d24aa3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409036cb9c63790c1f7c7f306a49350d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b712707327d01aca4f1889aa4d76d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8718037f9ad42651782c51aaca8e3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c17c144d19cadccdf30a3bf390472f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8af6ea524ff9b563f1802dc6529c08519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f503812d5639be664635d1787add8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60609f3a7bed7db278e7fc06701f32521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c41ede863bbd32e06c282f4e7ba06522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af242b0f9fa1ca46b3a72443febdd70b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3419c1c7676029eaa3195c2d1b162f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c48e925da37075e02850106efbee2a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d05c55574351d4c0e0857ef447425526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002a1e5510778e1d8b7422240cec16e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a29f15f577741b6cb8e00ff4e82555528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d146d6cfeb74a056c8bc6e1bfc272529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41a94aefed2ed6f771702913e10a6c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489437be620ad7712584c97f3ca6056d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f045cca5ca2611b34b33c2378302af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156a1da7fbfe632a097ef50de16d0c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b2ed45884381482639a9ea9251810534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f357283aef53337b00bcba03630d47535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6c9692a80a6edccd645390d7dc587536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f0d8e18c9214871592cf6160b3c7e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20b83aad5dcb1c395eff69eeb84dfc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d13cc6a1da048bbcb366b508d61caf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c047482a415ea1dec1a1974f88ec5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570241b3d94babb5b88f41421243e648541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695e28a4b14ae7be7628432742e496c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d67df54b04a7d41d19bee313fd0e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd12e3f09be9fd4db4bc874f14b229544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d706773ed741708b05ecf30e65106aa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f515a59a546645d264e06057f42ab4f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3ad725c80c2444ebc0ac6bb7a071e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a271551e30b04ef35f4c9936e6bf2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810bba5a3de96b81dada6ea6b7e8ced549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5ce62bcd85679a5c5e5ad7886ebe4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ab2153897652438cd16ec31266fd8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14489c09c022ea285492943b7910a41552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1138820678911c316a618ba00bb534553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0bd79165ceedb9fc5eea73775766c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964670e41a4c6b1627857f87620d26a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5057ff19a57603e2425640b711baf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42533c51c61c144bf0eae087c6e258b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698ffb3b86a17e6eb2084713154e91d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac914faecffd79b405317a9fba4f43dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9dc8af327077d1349a1de3f921126560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f5784addbe84dd2f1bc23e97f353d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7b09ed97545f0b3ff20d5f66e395b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051cd5f90f4ffb71fb378d9af843dbb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5625db6a3bb33c92bfad38a7c6b81a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbaf7fa0d58cf83990d5488d0333e85565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797be261b504ec22c9fdbbe52fab9506566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd157cb2a8b65ccb73c529fefaf27ee5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ab7d262777693f8710a18ce047f72568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c03f06e57d69a1d8d57de5361b05d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a807db990cc33aa7cfff5580baedd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31701ee68768c0d1613b31ee14d0929d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0ee0e9930e47f7298eeb4f72d336d572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>