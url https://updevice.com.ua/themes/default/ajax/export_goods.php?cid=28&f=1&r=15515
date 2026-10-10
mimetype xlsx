--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111835032ee473ef319fef08409b8791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8efe6eee414dd2d888bb17c9d6950a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80751735866912b5676645e8c37e864e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dccfdb3319b92a62ca85774b9944564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f0e72a709cf2e4ac530936e1b32fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad34bd480c6e4842c432448ecb3d1426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2a29b0ec6ec95869531504fb9c3f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb663cce59a5bc20919db9803fa5c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93494c331cbb96d8a4686231e0716599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d924b21f7ca501f7d2d87c4b9f3b5c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55410a10b319fbdd662e5eba394b67a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7d0875b5b49bf910e5135f73ee53712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038f05ded3cd00b1a1ab5ce55b0060e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1e4caa2eb8dbc49de3f89d1f5b76314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d405efbba1a8b4ba9b1959eaad43d1b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e466fd6c9de5ad6a84f39de92bb62bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a7b62897f7134913f7f2bcfae5af517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad2e3cf067d41878195386fad6b39d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ca606da7b1413a2cfb9dda57aaf0c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261f21f4474747fc67945f28fd65e8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad58610f6175a4db8a619a952abf6221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c91b30a8d3dc2f0cd473ef13e1882c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b2ab0648b808247a721db5efc55b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a9958da7c2a25b8f113510e87d62824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa256acba93aa9c58d1cdb9589b6ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f432b7a02b61fdfcfb821d5dbdb51626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9bf637c147a79256c918e8d4623ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303253d16cd2854093af3c9de28d722828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffee3c87351119fe0581e14a78f14bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b9be11495096aeeb2876981f857c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f106fa4e408d450ca0457f3629f91f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f57fee96308314121653d59a2338432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464776984a8c97cf34b801631bbe149a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5de1797a98ba46f332436df323b5f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd6afbd65da00741e139f3fee1317135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344bbd1dd361a33c09b8ffaa6cea4ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403dd5ec0e4bdd1ce4189a5766df58437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ffccda738da2178dc347a3bead60338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152afee76fcae41eb1d5d09d5b74af439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b4870bebbfe86510c59a86f4b14bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ba0220a5d5e7b7b55580145ad947b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f949942f3164ef412eb81d23b953442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278207f4f6562b258806274d9af752e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed41cb255eb9d9c5d4d455b44a2118a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ece9a5caf17b037da7c28ae467fce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36a40245a6a64aa2b6db183af38e2c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b7463efca7a7a050d63a96348d0d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb28960a9a09b7afd6d21869967f15748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7abcfb35b0e4c7855808a8458ee2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fe0c36d5071bf1ccef4d0ecfb555e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8ec27f4547f39b8142bd323b73ac651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47e804b7e9875d7aa3b0afa0088d6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe075d3d3c9b0114b0f56317248835d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150027962fc8e64744356974abeffb3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f11da5498747d75089b2decb925cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89518718aa93607ea4f4f95993126ea256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ef5d7d843b803baf90feeb91ec8f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0e44cbb5ddb2779a38ea030cc925b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106833f5b63a3eac98c9e06e319ff3159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4a73035a7429ca95ed9fe1e22e84e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2745f6f903c58b3395a873e239641061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610a426ea579b82c8dd6b90072988a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406111f349a992d1a8f55eb14ec73f9863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ae7db88765675070e12b27b5b6b7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844237eaff208d51a5f386e2e5dc9e4165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3197d1b7107f777c50e6508589b068b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa814202f6efe38e087bf733ef183f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0ad2955eabb61e2ce194e44ea548c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40718c65b81d2edd7c53c39c85533b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de94e7a3610f9ba0bc115af0ede0b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388888f21346bc940bd4baa51ee264471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea011e77b1f6aecea6fa34dde59992e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec49b98244cdc5aef390aac958301773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94b312638f13b78e53d0a7e667f21674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78752eba7fad00136e0d45606bd25dcc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ec33f242ea338669a27c372c8b63276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6349921663ab629c5afde25b05c6a5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a4387b5dc4389c30b56772a2decd378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276c1250b569f788a7a364be82501fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85574a7e826bdd1060538cc662c948380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea69e2487ea175829bc083a164ea6d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363b9be8396492fecef8a3f7b9e754682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777c7cc3ae1279be3bc458589d1d03d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdca7d65f36567ee957773166a3d0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fe23df22d46eecf20e41b841b99b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cf821232ecc9f133c781fe80b143686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6f1411657b587d29741c029022bf387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a88c2f86919b0a29a144316ac43c7888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ea209940101e5e6d86c99b7b63c3f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c5fd10163bf18918961686c556fbe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab5a59fd259160dfd032adbdb3f51391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2be0a54e98c00c7731c3ba50f738c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55826202b5a4cd4fa4e6931684e2dfa893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56f64251d27eabb0d0f54806af00fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52911e83dbaa855725826885ea0f70a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaeec1c3156e42162bd7ee1f7f4810d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91fa7d71377880270f1004d3b89b2d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2d233ed74401cd2ee750eccaeac1898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbee88bd5e1fa955167b9208b2d149499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59dce0df5ff4ca4ac0a614ea079f6d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3d363d1e913f26482983ff6254635101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79241c6e10cf304fcfc20aa6ebbf5b5a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d610ee86e6fe8a66c9ff167909340103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7efb93a216d75f89964944e1e9226104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea125fea89050aadb9ea7ae7d28b60e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965d880eb0b99e9c6dde2608b916278106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe9515b78632d0133435b496384541107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b107d5d723b7defdfa34278d8d74b43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0409c63ec71b4c7a9f126ebed3d3a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2966aa2daf81088a13eaa7bdcb7bae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7ecc89f3630212f2a42750cd1a872111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d94d599af178fdf18e40c88a5f2c34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd1aa50e41cdafe0d76655449c4d7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55079b87aa10a775beb1cb9568827e40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc0a1e80d53c20f6b2651253c6dd5d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c9a8272a6ca59613339890104a1ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a195e70c1935bb4411d3163a757ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419dc053ebe765e882a3d1b7550714a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea60de57cecf0296d8e63904b3420b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5e242286e92791205e2263ef7587b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5b7433c1cf383d070e875df6127b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008d88cd2b5690c769ceae19d43d28b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84b59f162e589afb6345474d4c3fc3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b58cc708641e38d54c68c7492270af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e03f94e9a6b43383102d66bc3a6ecd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f24c443fda723ea15107d2a464ec19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ce025e3d64cd9fde9b65912e9f73c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945593eba682760829e589e8b244183f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3947b8aef65c6bb1884d0026f779b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72451a80ba76b830b23cb9aef0c0a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7792f229b630e24df0a0913c27f6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ad1659e199df6934a8fa6400c601132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6b847682692beaf87254d635542db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdcd0335b60e194d2e174196106277134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290985c04bebf4757a17ad242e61a82135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8fb261efb890698b8decb6384b087136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c372c39fbd1076f7676c4f1e4953afb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1eceb7722b3f80f4781dfbf5cdc6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c1a3eb1a483cd614f8a2dbd60683a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541488da111e07606c8cdbbe3d5bbd8e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74938e0a622f1f07378390a3253fa7b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f73fbe39ba2a61ada00154dc56950142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2dafe057bf0d8fb4d3e0f1eefb860143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb4b49e766260cf34a791b78bbf23d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047cad390ac825c240d3500725704ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609b94ca7a547dec099e315aacbce03146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fb484c50d1d35c39e522cd31857dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21135cc551d104478ce0b428e69b8b86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6489d1bf0a01a1eff0718d776e2374149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a7f26dda719169a9b5dec78036dac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0a3df8f9f9657feee74c97df49323151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f4a3f7f862117c478732817bdbd14152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc07ebbb9e5a71d6a0533688e8171f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5760bfcb213baee18ff31a9ce3668a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541140e45d6ab6455d0c45b7bbb14def155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4b2e39704e77035c9db22f8646c60156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2288ed1acc75bae0c302a1406e471157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de77114694ad36b6ff034a1b62f032158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ef3accfc27f32af130f440a6f3467159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0245e0546d90283e926051c60333e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd641cb1c213f387a1c109656145c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fe9c4d95de979d59f548a32936568162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b200673f5732af08d687131fda56b5f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a210baddd7f3c083157bed611ef302c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefe467c9035bff441fea698c6ee9f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4facdb76aa342dd332fbcfb37be74ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9364d92bbee34a4805b1fee94b869b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74a3446e7997255eb5b9d46f84a20e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b23f6ea13ced9675a8a6bb79d99aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5f8d40c77e0e1d80e541ea44cc5b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b847d52960d602c69553b40623a7e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456a84fcc4633017e216f32892639c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf57922df6f84c3629869bf158056d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccaf1ded161ace340b5e79f441b2c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a700322b908d7abf783acd429a389175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa73ef8df97b08ee2940f38fc53804176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb328142fdbd6cada2966e32e8c25a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfc62bae5932f46d3bc1ea3e2f7f32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64828c050a4d08ee17f665f2527632cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf920041ddb9d3d9fa900ca59afbe6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff235aec77359545bf21191acad1ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2838d6c66514523b73f940932aadeff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa2d4404f16a226dbec6f82d0f3bc6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c77eff30ebe0b90b72fceb7478a160184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565015adc15cbef861a17a23e434e4bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ee98846db4607f2ccde6ec694ac2f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7f5336d0c67a1d4542e2d522dd132187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef513aa145e2aa363e8ac479fcabb9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457e1e5515fec42c59a4d74f5e2d4e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdedb771e4d5a1e2929b5f2e092fb10190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63863f380e93e8acdd53951b1cc781d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a457263779693b66c6d55529ed7e012192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb0436fca7a42e12f8014eeb618bbd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4a462cc13a84659e248b54a3bab4b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f03f2245a69b8c5445371b719c1e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e565bf1b12421d52833901a228b3013196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753ee3d5d992025d617fe2f9d7046d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd711abff43c8bbb7da665a90276ccfe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765d373435d962aa2c3e44f3e04ed47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1a34853ab96076b820bc6f2d2f0e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1879952d5cf138ee67ae63df4d9e30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbe8d687bf72b0b5edc117aaf36cd4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4bab9c089bc833cea62a59954b88e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186b8469432dc74406764b339b845e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ed83db79be9fecfed7712e0e73b0f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6ff9e737eadb017f27aac3896910a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a245038056a629ac0d652fc97e6cf2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd594fb76a79173d8be2e8e89a8d0f7f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a41a614e67805df66608a5422c079209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aac7d3ac608e429f8d34307bc1a7f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e54da50be817d5e6dc699794ce7bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64556dfada16ba548a862b96e78b4c6a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549aca4a5024daf1d9e9bcb419ed362213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e4aac090bd12da6230bcdd466204b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469ca5e02090aff2446457de382e47d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc365210a304ef7421715e08261728216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9f8d7d85d87ba166528f7e5f6ea5f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94753033efd5c346f2b4433c4001375218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923db1a00754562509ce5c76efbf8e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66bd109d0eb39f5f6ec65db393054e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47876f69b74ab4f90372c5ef8d92189221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e05dc80759138cc3cbfc14075d50c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a2a8faef30f68a4dc82dee52d2de4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d671b3e85367ac04d9a4bb27200408224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d73073ff2a082eb320307cda25d71c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f6b0a1aa397a31b345887b5cb4367226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e67914283d5a4aadd24e26b3970280227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb977959f01d25eaab46d10f8b200c45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f5cf4ac9d75b360b58573d676f81f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bae43ca5b0cc8d549b5537bf257689230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae6ae385154eb98b8a0e3e3504640a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f644db907691a08038efc6eaac60fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c49cce74999ba2ad0efc6d8065d06233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3bd91c983e9d4c3a08611baec9ddd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffddfd89bcd49c135f35c50fcaf32ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493b479fa6f302aa8121838d3aeb3bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce268001c3029f25a0a371f576bf1ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661207c9403322f7186b58a02f2efc4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b83d3e213ee8cffed09dcc2a1338a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f086e27bee1c0c76925f61745d27f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5fff78b62e8e56b78543bd5e476de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a05cd8439ec672df1cbd95baef39b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802be38ac980f9fb37b42cc49d2db42a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4c92ba71806ac15b6f97083e288e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c07fe1cd10343512be47f04347ecd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311cf16050bacdbd6986740f5445e04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6ac12015dd083d0df912309669f95247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433ff7c3e718d873770fb7b94ce51f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a907f988bc6b54af7cc16b958a0253249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52242b6fd03a3bcd9d6775b19a9fa6bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b992ded3e0cac6c0c67615b55e58db6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058eb5f63d48ee032ba719ceebbe1a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512ba57e1c285ac0ae477abaf14284e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e87603cb1719d37de0edddd17a1108254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79172b35a1ebad6cf69430e54ab46e49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda307dc932e20477d8b2e37aed91ad0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438285062caa70e4ad8ebf3372c38ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fff6a3a1e86b2c2f75ca4d49275449258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbafb39c86076e2f940c841c10ea68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68743020125a9211c0e9f04c75e7e8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0059c55087c3da541855dcc414e3f4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea6beda08a97ffed90b468112deca4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175cfe990504d7ce64562e677383d67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf351460d9d5be5f2c9e753de5ff5fef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669adf742661609f011ccd16c9f63b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b625168368bafa431020dba581fefb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52adf3e12ba42b796744e812499c5d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919873d2a856d5d84b1a45b21a71088268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36cfc75a8d99a839313ba96b60bfe5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4c38a7ccdeb96aa6cff750e1473fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a15698dc3ab948148da74925298b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad171938ddde2401cf45a93c372ebaab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2525c841ade3c4d6d9c147150e53e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05b2742dc494dbfafb6f79b95b4e16274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df077e5f7e05b0973d573e2bcdc6dc46275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73f65735eca4e72b9379c564d68f3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39047f9708d58c568aa4d40ca5060b4b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0a8f16b991a73ee118cbba907f731278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd5f61fe3441041fef5208b54a1588279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2c6ff1af60aebb81e0b1984ec37f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06462549cdba81294f8572b9214bbc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde9c76b75f486d4b101c0248eca455282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616a409173376db5f21e44d17a49882283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a4887f44895725271c8a60d3476fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b9199c7393f2be05a9c7e5dadb789285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1e8143e95785bedcfe090eb46c05d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca34e731e3dafa127e46a5675c2fa0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e989d77b65b4ae6dbf1cb77e002387288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a118eccc392654555cc66e7868741289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83183a7494e0a48738e9f48e55fcdc37290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735921a25558a46ea6ce6e0dbfe40e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea211dcc00ed2d8b72185ad244d5eb7a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29566c2b420d8f1efddce4d8e266c6bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ed9ab4b03a1a5cbbeb8b2ad928c15294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805af1843d2fcf439a19ede68896604c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3506d1ade723b96f8584bea342d8c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2221c4bd36c604216106ce76aabd4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3bd900eeb24094a07cc35bcc9579e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99922c99e24d074264087ed138f9b4e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a19c74ee325a1f3b708d557d122181300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c003a79753bc52966457516e62c200301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb730f4ef570adb1573fbc4b1bcdcd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686abf7a624c6c1295ec12c99051ba4f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cacbd3fd1878083addeb1cc585a101304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fff38542c117f98f49f25be859a9e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e107e2b79dd7a75225a4a50be5ca2c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0ade8bde438c173715dc847fce08b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ca13c37ddeffa9b7ddc63df602739308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e75cb33afdce7c2378e018c51710eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5650151ec068ea79068d3b570319e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505072c679d1ec707885a73788f44851311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bbf57224e7b70c5125e98930997ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90412009d8aac00fc39657a58f89271c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65a2807b7d07aef0d46239a24121d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42b4934f90d768be1725574858d9b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7c660be6336158126769974259306316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15cd9f6298a3026ac9dfae6fd432c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0164a7f910d750014f2459b14c11206318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00435f052f3eb24d36cf515a936dbe8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c7141c74ea2b89cb882cb43cfa034320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46cf3c1d8042e0a6fa5ec7e8c185b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298d4f0fec7372770e13755a6fd1159322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed7d712e3d059576f10006fc5e823f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9e705f2f4696afb6d2943cd11891c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b817389eb0473d4b02f303a4775d4e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910062f378af97109b86ae358f270ee3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5cb03c069f56df58021b7fad97d55327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28fefb925f4b21079be5f381e90574328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f54b7a7e054becb68d08f03b3fb3b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087313a339d0967db21de15ddc52dd18330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66470ef43a72e4294a9b4d02f986cdb3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2a3a163ff10d3d79dc28aba16ccd7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4707c3a65cadf4a6824e784fc7471e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c874418a2cc3887e0faaf148a58ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519f82b9b63382219a95fabb0211bc9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47dca8206d982a2ce9d29081d4bf54336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be99943ed143b4dccde46fdb570421d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b6d46a90a47f0f2c53aa980f8daba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2905381365ccfae02572f83f1543ace339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a5e62a53d86d13ec547759d27d13a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61825f06997c88dd71253551f75cb29d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4e07a1b199ce899851123ac001e9f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e194fe5736d4f9d6aaa632cdda64d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9709d0c4edc815d825b404304d353ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87faeb07efa3890d554fd637a8a02d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3a116904ec81b9b00362558afca4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396eb898b10890b85f67021a43cf4ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496d392a88327dcce499d513f2fa9cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69088b96ba4d0f024513abeae11eaf00349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7b2a4b71a88cc5e4cfd929c01ccc3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec9a9d1cca1dbaa1b87a5d49495b1e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565452a7cad9b092b23fa8ebb1aeebf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f047e6334f459f982495713df5c81353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610572e4fa1f7a55c53ed90ec4cab576354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bfd1480707fab212699199d6c5c7e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa19819e8e2845ccce4db9d70a5923c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e57c28630f44a21bf14c2054f54d63357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ed88641f74a42403dd6b088107e77358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e72b3e99fd8848a8852b876c9f5908359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb45f42253b9393b19837556419bec8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c15177797cba9b3dbc191ed078ce0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c243c5953c34c5a4e8e116b7c3e6c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d2be4a204f28349faaec23c9bcd6c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a950423471fada0f8a7c3d964e3f3cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829743beebaa71c1261fbe0febcd0ab3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29ca100a9d552a466ab8502a975827366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e1fbe4b8203387fbd0e0749ffcb72367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c1e01f4d34b7b76798dd21d1467b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20581f44db05d22b98d660cf90d56d4d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97bcd98b48c550e3d27b14c2fcb554370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2196fdbd4ca26fd9c9da4da50e80d9c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1f909b37e277058dfbdc8da02cd22372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461d546b11b9c8d645aa345287b842c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75a139e47843ee4dbf31699b78187f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5be500d635175273200b9633255aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4a0d773af39bf63c58b7fdb5afdf2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2710f7babe96a02ad01cef2649c509377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616eb114840415fae22e3d7d1360f20378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9621be37c08a7c4c9e86a0d39addf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396291274f828f99c604502edf44cc1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6d1c85f6207245367222c009ac1c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c8f09e82c8c594df90094c161b02f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fd90d5396869907ae261ee02998d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d8385f96c28f5d50e94262ceb9100384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007aa690428a0d6e90723ffa9676ef2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f70e5461a0ab2dd0c0b65522b110e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6246938eb5e4f1e0fa02268ecfaeb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1b3358316a88454b979588714bef6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28701454ddbc0d7221f6cf25b94a3dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799d38ffdcbc54f84670d076fc77576390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4f2eb7575a7fd64edbff689ca334c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f7f1ca2b6bc49d48918f50f588fa1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93c5f481285fe826d43d7342a9178a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcdf296ee5c1710c730e1264c05f96394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6895b7739346ac4526dab6616496b17395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d9e38905a70c584308c0ed7f9d255396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023fc67eb31beeb0235970d6900598a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc6fbed9a81520d5da68e1bd75b035398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4875c26275d12fd7a3cbcb970b7e09399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c486fd80b2fa720ef5d45b910cb4ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69e2ae2367df7cbe6ab36f874a09dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eead8a9cbf18fd0cc3f0d243f59c3f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65b53de61883617c032300af712fbd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abb3e6b24bdb19531a7a2357754ee9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea37bd2d678f6c84aec268abe13e98405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d845c30b56b994cec6c89923a13695b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97bcaac1c18ff347df3ef5eb1834d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b75b001ff24aae9a478bd3a57dd15408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec3c4f2617e4e7b3763355969e0fca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c4dd943a6f12598c7f8f6bc97393b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea193d14c9eb5062b693e474f9905412411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dd7db9f3560dd275d9b6f80d39f59412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27354e7404422a3c3d2c77f8b01655d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93b99cb708b813d6ebc97244a14e01414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2d3b841dd6bb4e1d02d42631faaf0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4a5a01fc6f822eb465c0d13ae2147416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db5c461c4d70b709970b180c0dc515417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe5e77967df7d78b10a8eba3a368d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ced94adb3801025029a9b44ca89b52419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6da64569a6c92eff3f075d317af04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec1967b9980c917b5c7bd9d2f2b9c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b2de966e9cfcd0408130c4ce27c4a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388c2a6cbc49f90913b5acafb839337423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512caa646f3f99962569472d36be867424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4637a84db24e02ac6d6b3e1611a546e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328122e67803867a93a0e7e2bbd9fb2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dfe16bba4ba242f3586f95f378464427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b7fa69645f5b7cc92934d3be53ead428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fc35864c9b203348dfb20a07f2841429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522742d69ef88ab41c827cb733ae9fc2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6b2a920664cb233b529cfb34d8b8f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbec576c8dc2631b4abc11aafbd62a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb01097cdb86049f123cf8bd3608e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8680bffc5d84945e64cb3326ede6f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c46f321617929e6f017cc02bd9620435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd88b5a8ff8a04ba8410c7b5bd5bf36436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a77a0303973a16cfec62fcae6767fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c6525dd74e69935bddc9a83b429d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41d32893d271243c417396c6e00a66439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fd9d5545101892984d8bef032c70b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018a85cff0a3347d7ef2b31062b8a0c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6aae9b1adff49c423eed6431bf81ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a35c7a1a46efe3c41dc730e2b88bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350d1f634e04bdc7c2dd9b164b6640c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1217ca887607e8ddf094c44cac84ad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b516c0479133af82087c7aa4a76c4e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf84f0a62ad1ff6ef9c3d5bd57fd71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19497d90c3a9952ac8b8762a924ba206448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387369ae4030fb8f1d7f67c6f06909e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c1136d6c720ff9d71018b5f3d30a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb84cee1e6ffd46c7403606e5418c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdf32f5e88f9c29c43a5bc0d1d948e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d01f4cba33607e84dd23bab10c4e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f9594a032312bf16bec9a336a288c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f266e5957e588d2da76c55d08690f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6c41adb6d478371169bfb5d8fda3c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49058571577ff2d1662a89ba1fbb358457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1167e41016bd1f88437d73c83e5a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a763fa0e2481b50807afd02736cc37459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64d20307de9753fb031e80588a4654460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ee9dc297298f197538523a1daa7c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d692789beb74e43a5cd190b541bf5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bf5472781aea5853836fef22391bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9beefac2ad727ae0da59d008efc30464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62cff79bff23ed9c49797182fc80d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cd7386fd18d12e3ee831c3453314a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced360c4c8ce579ef9243e0ad8dd592467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571de189bcc36f52b9d55a4ce85752c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d86e72bf7c477357bfca8714a8fb70469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9965913a88ccf6205935315d38452a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534b111ad30dfb971c358d50eafc33c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168e93cadd89b0409da6dc5aff46678472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051de5c552d343da4729420ecf04785473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921b3a8f794f4a695c8b5af9745a123474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f409c015ab3eb6878f8e70c9c3e062475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b223bcdee9a3234162a5e74f97f903a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a017406de19e815b5b87323c0e335477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fa095e14c7b79f9c066e2032276fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda42cc123ba645c23386bc5353441a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2a0b889d99534344046843cafa151480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cf494bcbdc6ee21fe8bd06699e8d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150e8554c2db1f0c11d793d7e88a7ce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d908adb629da4c10e0c9cde1108143483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1aa02ff80e7491048a665fab43232484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bed099fee7a9d03c1436de72da8f30485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc760d5c564ac124336e9f11d874b748486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe09af0eb6ab2f431b70c828bd2d3f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd6f47c9a9d057a2c9face0aa794a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adcb391db279b4437b75dbf3378233489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1598813403c89e18a58017a7af744490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47241bf2a58ea143c0ace7b642f2a31491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfce7f05bc2f24bee09300c3dc6bff7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493703e80e8c3efb06daf63ffdb385a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177501cb6960c5f8ec2a61a65d69c2a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35583d457a12222ddf74595c5275c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c70030fc40736b07dfc0152a462bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432ba63165357cdd465e856872e141b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857531e3ab3e68b618e70c0f19af6cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42049d8a8516866a4f9a35820c7816499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9bc1bead47569d8197607f334a961500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b198e35e8d35ddb2b683883a664a957501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b296a6c7547bba275088723f6978d62502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b7f2f6e4be0a7066550141930eb97503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60650eb15d2cf308017a136e9ccf0ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67aee5ac26ed4c85930dab5c0022f5b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74ed075df9c08550cc209b136d0974506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf4b9a308abf78a5e249880d7d1c3a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c28f262762a75b29a43b8cd17b0081508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63e4d35f2d6fb8a35b8ac96e5e2c53509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d065e27f7773a89793cfcf7511778a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01307250dd9cc2bb733ccb7d56f7185b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75242c46d4a687d33a706b7b6dd3f509512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1662d6179474676b2e6fc6bd7bc953513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a3a36cb93b1ec268d04285b67d353514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e49c5a9281e1332f0f025644c0991c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00d171120ef2837d679897512faa8a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910e84615b9427ea74a693e4015419e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa13ec477ecd9b2ea2c6d1dd1a1014518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f20b2621cc0d55fc2fff5fd33393bc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7908699ccce96a5103cf70af26fa25520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a6e8a8c3218360f3a29ee4f915d83521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6aa24fc87ce846de9631a41e783b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fba2b35bf8128c5ad4c139003f812523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fae8c414c7f7390ceecf425156cee3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ff5ad7f0679058bccc197e6c89e1f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b61ab201a0a351b00bea660f14b7e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13eb0524fecf4d74b597a208e04f56e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da29ca18fb946ddd877e1e6639fd47528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9c66850af31e8b21c9456f9f867da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ef68fc0c656691d2e73fda94991af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474e63d3f26ce7abf510e360c131dd4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe354f81c284771a95c14e49d773af94532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9486ac41e8957357fc6d0f5334645533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4893a6face2a3cffca85b14077121534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e45b4ce705b9063146d949dfa5dc9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91e7e042aeec97c3950843fb01625a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08198a385d6b9c5c79ff1a2ceb0eef5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f035d067c3d43f7a170a644ad2eaea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce71a755904cff2faaca083b61a1ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279605770df2eddd88f9daaf6673a076540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b9281f50cf6d2cdedfd80edc8f602541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d48e4549a0afc3c211517719ff09b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcfa715f7dc142c742a0eb962a26a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79489ea629dc23f222a7f1487a47f0a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1520fbcbd479c6aedfb7b0b9df760545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebcd6521d8d6505297cae2aa019106546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117d8f0a80d465552bd9a7cbee71678547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d8bbfe8a919cf4b53556b281ba71f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfba059b0f02b0da49c10e7cbf4189f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b36c9c46b9daf8349eaf860e0760fc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974d844bebd303375c7ae1ad7add1f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcb3be4509863dd4424aef813a09d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac841f03929acd06388ed156d5c5eb9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b992188b1e3ba2cf8af3ccdbff0bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f3c3edca0265e1701d5b5a33c6fdf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aab6beb6878952973c78bffd285321556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b830e8a92e9f34dd730e183317ce60557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a79978cc9ea697fc32b1e56dbacec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33298b8b6b3355a274b24029f2cd29c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe179a11299fa04f8e5d7e349cbead1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe886dc8450fc01b3cb7826ba2281d70561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50586eb7d7bd870c15d2dbb15ecd24562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b11382b1f8d239752590c4f6a2c01563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cb6e80c2797bbb22374e4a4d47dac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229e319a5f20e322386e6b60b71c476565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6cf395b1156d265046b9568cc10dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cf74da491ae82777c89a93b9f4bb9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed367c5b25f13c0560b39eab3bc252a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8dd6f7a43ea2665a9adea110e88a8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab68a3a86908c061fdf2592b29398bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f362ef30243eb8465688d5a09c31e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51002c4eb582db2cb5c0498f87540db8572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe86851443ea486a53df19fc52861e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be631f298419e6fb0eeca9681d7283922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565bd8b9852f19f4738fa97d0c029a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43f16a915af12b25b0952e1ef9ee854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0497f963030aae066a2eb843ecb30c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f93d32b5807c82c9fb6cc9853498cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43efdd502207c0e088506a61e0e96f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0b2ec4523c6bc605ae0c8fa3f985b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092f0c5a5b30e81bb68a7a97a55f5a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb118ff799ac56ceb397e36d86913e6710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ff53f533de99453e448fe821a8c7311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3d1661359904e6554a3bb25a9939e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a00519faacdce5d1dc341ff3fbf9c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60108390ab8d4ba42da7b14d7bce26414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0622c9af2010a226ee6e6543a5ead15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5cda58fd16b94163f2c183a14308f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6651abfa462b178e4cd414f96350c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f81c20bef5e2cb2c51d7d62d5757018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783f921728e919de79ce5599b17fa8219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b32ed1cf7e601b1c7a51d39672ceef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80097fb16b47e2fe120fe911d490a28e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686471e435964bd81ca8e90f38adef922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62053f237a37180ef78290654cb13ebc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17831f5118e90ee961e458e554481b6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5ffe4d856a29060c537c780dfa7f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e396d9c20fe9192bff8163c9f11da6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492795be31fa5fc4cc771bf1f85920e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fe77feb3a108a8bae677e28c734a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583821fd705b45272d7f347f1caec4ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fa1041ca0ec8ecb80060e7252110830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb778996f1915c02ee6fbdc104add09931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cca0c5b234f492cbc47299deefc8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96a3c4ea4011a7ee9327bd9972a58b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b130f90f3a2c5cc36b6929013e9a1d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2ed8025bf21aee3ac622c5493c6d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c41d71645660c65f4f062a2aff45f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12e9bd9187e04aa49e2592b265cd1437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff13a7f30f8fe81b026937499204ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d27ad5a39d1559e1c70830a81db5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff5a3626e45caf00baa83d741a5bdf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac37440ecc661cb483dc900f01f69f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff797f933bf475e3ebb311c8e686843542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec05c43b1dc55508d9f5529368ae3f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dfcc165262ad0ec6c96fdacb8786944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8d3147e8a16c817b4cf04d53da03845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb1a8c1a1619ba5fe1bfb3f25a6f6746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f25d573646930094be39c11cf1f86c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62233667cd7ab8a03c485a9cc9d5bfb748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19afda92683bb42a86d7d29bf7dd7149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e791e122f745d9727a11f0725fbc82850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a617f2ada3b44362cbe54fe40a07cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84917f8e0d0910054df522aa3dd42952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a664b3aa6cedf57567d7527a44ca46553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c14bcba257ef490e4dd96a03e95f4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20023957325d9028e609e657428d9ed055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01a6c245d71d5196b6bffd56002c9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2e8d489236b2b813ce82ea7a54a6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae412662996e958e655b9023bd3f2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd02b1f3f8ed5a28a70f40d80e3114359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79b0f159754e0be8e58b0b1f5c04b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc752ae830c278ba1cb679556c0fda8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338982af45a20ef637c4b33b7dcdffd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d0eac0a282df26a704982e31f613863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90891203aba9a35f1bd1dec66f095ccc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8afeaf95ec9eba72b3a8042f3b3f1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5966bbe97a01abea67321de5f357bd466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32a78a342ba7e8b7d6b85ea780f6df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38325de23029cbc36a427e795df86ee768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b15c3a1ee4470ae9d0771bdf24284069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76180f311be4de239260ded5a03115d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9922e44ae073083e92c5bc3566e4dc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ff3424c075a5893db217b29f74d3072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c57e433f27e926ca984b68f4b3d4fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc219c3573061d46fe40482b76ec421b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededaa50c05da1609171e757f5589d3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7619472506bd7a3faa0f527f9bdcd7e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6255f06aa8b558d82821cbfe760f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91435225e2756a98f0052d326c72b79c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932f63ee2945d071c2db92cb1346d7479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7123fb3c82fc900cf56139bc3adb05580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4011630bfad0b81821f79b0676a389581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cacd4e1579f0f6a9c453f5b6c19f6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb294857e323a12b9512db989e68ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e161e568623f08f4f7f20a914008584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300328d60a46a27918919c15eca7fadd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ddfa99739a1437f87217378b181d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866646c98c5e08aaf9c56172411564d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133fa8319023fde640ec62eac904e3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7fa3592bf8a4807fca094abb1584d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df542f410d520cc359afd78e585a19a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e2c5748f4b11883ed290490b3302091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6144a2b4a0a82d226e52026a7d4b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae8d5c0d7b133247edbf9958a1e93c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981c6fc775a50120e85343135bed21994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bf03b63209a8b66f5a9e714dbf4a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840123d9f67b6e01708346b028a308ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f926bb361768e042fb7fa2d89ceddf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7c13c234b838eb7fb79fd890ab4bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6b9ab58534e3e5e627482cc96abd699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587c154d29ace4be776ddcdcd0447e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb7c83ec08448a63c5fc917df83172101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106e0b83149eac8f08c1c9ecd351ff4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789876eb2e7eaef7caae99268733abd4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3606a4d1f80bb09907192ddef8d8241104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450da92cac164b501af5185c3a194edd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f183dc3a43dd29786b01ab80527878106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4e5f18d04972d6ef2545866e88101107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7191c6fa2eb857968ddd3ef35c4b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81158b51da639c02404a2f316788ee89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af3301d1f94afd26a8dcf90aa808ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea897237dc5c72e2c9b79dfcc5f448a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890818e235e164b707eb04307b06de0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483a45c19306ffd7854d9f341fbfccb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041583afee065de82fcb7f24c83d6ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ceacf679cdcf5647db772f797c147b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf179a93608cafebdf3698bb27137b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ad563bbd36009b63ba42c330e69db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5022338d96b14eac66fa44be4879b08118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611e4ffd90eb2cd6ee16dfe2aad4422119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99c957a97047a0f32d652042e9de82120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829aa94af3fb38525865619db1db58c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8210e84c0682fe923b9c598c22af708122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebba8207a0c06b6f5cbb3ea66035d5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41215b86010d48f53d24211f9cc60d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211c87aa717c71348ca8242c4bcc44c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6574cbc4bbc6458c33d9475f53ca6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88c117266286089c34128ffd23a790127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a853d0a27ad3d975e1bb203e0da5215128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651799fe4ba36a8b633bf2f16fea7da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25444b28721d3d6ef55e5c9284c1a24d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1811da7eedc94379b481d065e94c1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affec99df0cb478911116549a1374b1f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec6d1c4e2bffdba3e9c534fa225975133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027a2ed88cc17177bcce9ecdda18333134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b60a68bc09aba341ae9d9297c236f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18aaa032e2b45ea6cd2afe234ff9dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f689521f6e06f5b978b9c2858f3c5fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c957c9dd9522fb97ab06027b2fb01138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e938d62e40e42c031b06eed10d1a2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3103d87679b1b8f47cee0492edcf0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d5d106b153083f5630b9f444230b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb041b4d4ed480f88bf54e9ebc1706142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4064ed1cc222f10ed789412d3809a5e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d147f4a07b52494f1853de757efb26b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f6b7d516bc550e17b3e431bbacac0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8e22be12c27480b0497e9133b158b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a78308ef02ff370c9a58e1e4bb480147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68b5858ddff74e2916ae1504237453148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6296a8d857d4f5060dc90a0f8039c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8df4ce6fc2fe87f591ebe2c7e4b712150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74a97adc456a366c4c3102e191467e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579589bc3a27734685d5736fbb6222e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ea23d95ce99ba3f48ee158bfde238153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef77fc9cbcce0fc2b25f6c7ddc6f15a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc111da409d2cd7835f671b8577c87155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f40386a3f6e070b79dbb55854449d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91638304e83e9746fa4ecf21df92470d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3840a43f24f9bdbacd9e27f13e6877b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d954ad015bdf234d9579fd9327c0e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d5c811848970b4d71ac645dcddccd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0fb42fc6fa306c780be89390c9601161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472fc37f0b4edc1233e9ad6605bf3c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664e0bc221e2a15e008b9195735240d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae588691d7b2fc5d8dde557cc210bce4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326df1582f9166d29a0700d220c1b803165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e0a44cd71c383f6db404cb3682e3e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac761309141b0b6ee38d904d900ff9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e82c1a33af5e4ad42f0deb2f5ecd6a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6857163398893a252f2a01b2aebec0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c00a160d6bd73fb5a9db0074f0b053170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab6b0067807648df971e84892aa1cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d433b8a2115d8962b715726efbf1e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4e0bcd6c67d89892fe20f7a9895fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb353bbcd0dd4122a69b4820fc01caaa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69170884c6a57436314728f9615dc440175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cb0d230bac218dcebf674d0106768176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b153a5587b44d3a5742a0a3e6336e40177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb3b038f5537b6c9a9a752d542827b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c738e121022a743adf6441a6f2821179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1360becafa21f1e32990dc5087d2c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da94b429c4dfc5d956678242b2687f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf56a54aa485d7f82f75849ab5c393d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09f17065516c579a45486797d8af99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dddacd963451fc5edff751157fbdf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c595240bef77d803e2283aad9eff75185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644894e1ea3b23b4ab3b73a0d4b103b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61603408a61bb806487a376952d5b11187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48017307cd0746cf91cc569b4dc5080a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358726ac474dc43d9a78d8835039775e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28d68e19c07d4464605b20b0803399190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f226232664b353be1f49873a0c4bc4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c758535ebde2d9fbc3e221e42925ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c949918375c93107fde651f7b1cf8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224399da690628837bda3a53b43d25b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482ce97a418d93e9c229ab7c4f97973195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfbcd37c39fc08eb1b85865a619ff2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c6532b85d327cd26bbe79341f0d2e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f4dcff297bde6f95e123eb45a8acc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c461c539afcb4154ca63886ea73963199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012188f6316fb6d7427aca79a8f84518200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3d3da4b8521a2d7b68c2f904abd0c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcceea50ce104b31e5cfe6439e6f0617202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458934c9d4d5a21ccb2e42eba069e0b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01626d2f76e8c3d22e585184fc0100204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec89d37eb82b3f6cf26f3e633693c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc12900448c438951fdc8aa35f7b18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598392e098600e6625c9ea6d40dd741207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7613c63647e725cde95371c3adc52208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e38ca1535dba78042f89d0a872ec90209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec8d191d2db9be357b8b5416370795210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299077e2a9b2880f86b120964375016211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333792cd0f42dd0f95a06225d18a21d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800dc3a14f10147eb509aef8eeae40bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170000ef5b17e0fe9f407188382cd2d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a75d715b9e019f458666b41870143215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd90e7a869269d3ed741f4d37084d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d308bea9eee166b721ee9497be289a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00a50110b068e72131e6ecdb9bcb8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9d3c0043a075d1dc6fa79a7467b5d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfef08e456a662f9a7d81a70b34806220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a302c25445428bc57063c2e335830221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e063e7595dcab91cdc1606b9f15f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a281a50cd603a93f4960ff2d35bde0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9536bb651e348ba6bf5a5d05461de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5224bd33b514a92531f0bfff6bba9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925bdfa9237e8572940a7001124bb65226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e2032cf06c872131aec9256024c8c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf803b212155f7b7b6f38c48aae9a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2f2438d1fb5a65b2bc938b179d220229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238182e861e0d711061f53eb43317edd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4492a7b18ccdf50bb5a067fd98ea745231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee74275b7ba41687f69f7c7eaab74d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ef989460af1f539f424e05620f30e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5219eee30132cd9c6d548142c1abd43234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aef288ac8380b0786ef790a514bd57235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a480e59c526b10e7597202e596871e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d34effa4aef65213d84c828fceef3f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2d5df469960a774df43d1164a7cb6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36524c7e44208f19e36d7b81292245d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbf8efb6ad9562c94fce917b3e2571240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83794a09339bd27cc7ef4d32be50cb9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888787861fc652522e5bd59679648ff1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b14a62c9c5a57e70bd2e2ba4a0fee9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cdc6ffe15366a665fb24371b171e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c65482994becc67353f2b92220f6a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a71153cfe84b6ba3607a3efeaef46246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858da9ae2448658fbbab6f3ec108bdf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39e4c4081f7f11956a0131f9d62365248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f731d4205ebf74ed4c3f530fdcc8efd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba731ecd4e5bff1f15e2cca6f8549f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf290ca3132f7fdd5f60e57d312dd22251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a988cdd214b823aef7345f3668f47252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38a87ea0572e3c04016fcca6c1cb1e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58386c426148952ba090cbe4d72b2e17254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e38e9f2a47ae1f97f2e79480c2068a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d95f8356abae20719045e8ba292e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac628ffcb8e4d22d53832c17cae9c054257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccf3bdff5f3bab7f3f63e9a539d005258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98492c423fae12d3c21a1d2b4063ae7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599528cdb8650947f27b9888bc7e140260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b481d7317ce3af296b7af38b7c8fb3e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772628c6c9fa2a1800e9aa0552eca70262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83185946e1cea42e9002fa73784663e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401ac8d75b2dbd1240933485e07fd16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926480137318dd52ab9a21f54d51c14265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc579fb96be7c640c58b635b6fad5af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd880840aa470643ce3fa1dafaf63dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfc5aeed1547f93aa194623bab6b57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1961fa93f54679ecc1b585e8f875c6d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393f08a43f8f18b84464d8e97e8aefc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0fdec488b5a334ffdffda5e6aa7d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafabc79aa5d738deea0c1f99e71b28b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f1aa0f182d87f9bb2466f58a75ac0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78424f6ef7db62fa20b7491ca7b2ee28274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e15c036af3a87a5fcc36fb8bfaa51275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f41910ee8982bc706779e4eaaab83f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb32003b10b4066795de4cc6c82c934277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8b25d192462220109c4321101f42c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0d98aed894611864cffc70ba53605279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11ccc9c857d40aefea8d1625dd67d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029efd052e20076d3471c89c1a764b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddc53faf1164986cf49a4a4b62d230282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac757814c50eea144efaa8315b37207b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054745e4c6ecac5c46f7806c24482621284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6c64b6e5e5fb88f3e162eae053abc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55685f8d9f89609d7ec465c638c89aed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798dc806fb298cd8ae3375d3033c044287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67e7a9570d710113824caf70a287aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807614b6c509ca7ecea8b9c4f13fcc08289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5eab7294039ed81427ea468c4dd6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ceee2ac8df6dee6b2d3f4e195dca7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d144bb19c762608a3cca39ffd1ee5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c9426ac23d893da09aaeb99e043bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa170053761dd2bab2ff3dba789641294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8e7be6247e65831cddcf4c8148a16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5baf1bd5e158ed3ffd59c97a8f785296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4f6eedc4dfd3705d13da471907324297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977ff5bcdc927a10758d6a77b9237a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdcd1311ca9afeb372806ed6b67854299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb3da72543f5b76c0fadb89ad68e2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75968496a39b8b7fd0da8cf7db6844301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90da4d99f59d876d3a86ff3652dbd5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfa65a0cbb4316bb5868af398d1f2c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefd53b39ca5b271de2eb99254b8db7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6386c13565896fc252ae93e930c887305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc3b5e774777fbe08b9db738b0806e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cadb09d8d4ca0f2b47b88ff586a434307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af140c6a106a9c13433bef3a294bd684308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a081e4c2171783c1f17e84deff3f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72079cca056c34e829aff8d1cf7bb98c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5362c55d5442278d7a3f726b78179d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455fcac06e7487b6b50338e35e6822e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483d911b28a284cb182f76fd6650285313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc371579f60f17bd8e872f7a6c5c50314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ce49281ec505194641d674f99a926315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f205bd8c7a9bfc04ae34475ad44398316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5f4bbac925b653a505a020c7c1f33317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3104a5151553ba81a6dc67bf8f76123318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c6757f27df2ecb8567f414cf0946b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32b0e9f9e4c568bb87141f535d0087320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316eded22c62433801727bfcaddb3dee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe34c6b41282337f7c897bdc0fb661322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba1ee91bcd5c5c2983e38a3bc21cc5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8bea3663bb95baa90371a75c765ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09320cb83e76dbb271f45f84a2d29b9e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490649a5393ecb1ac7f1213343bf3ab5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3575e9d3f866fb233802f25e8d41d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652967b2ace17caa2f26c5c562fd886328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f01fcd096a84406a13796a53a4159329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a92c6b3eb78a4cc38cffdfda7fd1a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c780e5be1859c9e171af13872bd68331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734030dff0c2c032d432ce0a9d3896df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1046b66aea09c9417fdc10488de3110333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49670e9e9b1f0a9faa3849f8096d201334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370a5ce72b4a042a4dc80b21274ca23335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae03e2a24f077d9e244b2d34d6189d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00ea531f95ae8d63ee09a6a33b493b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e4950cc9f9c8c88a3152935cbe7e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2c7dd738b6de9809440e45b5d26a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafa3f0cf5fc04fa4b96900e07a0448340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5fddfb0842ed498bb0400eadea2de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12896f65e4f79c124614697498a50a22342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f5e11d8c6888d9dc06dd0e03c234d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979dbaca0a694a3747e9edd1da3ee29344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f5031e3f5af424ff4417dbaa329a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a05eb556fcc460475335455be39236346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cc2d08dc73fbcb07deb6b6502a184347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63022fdc72940b045dc76252d040d74f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10f2745250b970d05aec9f4bafde47349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd20fff982366f5a33dc44e3e5cf02b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3010deafe147f912d7f3bd76c81287a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f072a920a34b3dadf6135b4de2f77352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5b8f19ba18b5ad7bf3ca2ddb7c0e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895e7ce0192c0dab58dfb8109b638eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453961d5282d92a6bfa40e4928ca19de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa713fa6c7e14a911624d93b9776239356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd2e76846579799ee662cc88ff79e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81c944961b96dd8247ec8fb481b55b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f452fae18480f0dc7940be2b75d104359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83488af9a747ccb4bcbb726541b0acc3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144da4fcbe867cf0b9438d1a5875c13f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c29e902bf270f0c9e4a4289f4ce4b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70c4c74beb52d09f81f0da77ed7d79363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29c75eabbef3969d53d52e52eff319364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8033858085c46c3a7af9b6a09a43e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdead04f1cd084af495f53f8c237492366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b2540f8a09c048d19c14dc2af68ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1048d9595e98bbcfa73b39df0865dbe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7517feed9742815b072f7631f12fd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b54def9d5ffa409deeaa294e800bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029297c664e16a02741b2eec2b4e80d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999ca8a76b2825e2860809491326c77372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433f03d67a5bb52e0c76d88e9b9ca8f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685425f1ebd246ef8b6b5aea3c4d694374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ebd4b0eda305e0d8d99dd2f73bc4c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbeeb45b9c2e82287c7646a1b23110376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79830a47c4599db53cfe5ebfda7e3ec0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf89b5f556206e52551988b7922d49378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869c971c7676f670f2d1f1db970b667379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e041297577232beecbb1e29ae51173380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33bc0243d9883e8cea3aaa85aebd77381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a101e1cb0d735bc7f8b38124acff7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29390d905a6a9c90d38a15511adb79f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a9ef9a411947ac6244b380ed1bd51384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f223447893213e8d3e020b099b5cd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bd51c19f755b5b93d3bfac4d238a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea029d09f0ff797e60629e32348c76387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652910fecbae696e973ad48b0b7322b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d8d18a48c6ae9a11f07992900539b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432b6661cc3560720c287da7c8e3f74390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e7d33a993701bf7f78bbe77d28833391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca9674de43838de4ef0f8ec2de2def392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e44357cf0fc4157e9aa18759f3f8f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdbab216b37ef5bd5b42674bcbae2a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d14a460e8be8a06ff1544ba17880ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495c1f6e7f4ffe2f08688efa5d8e833396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca0011d541801fa6a0902491e4ad1e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404b83b055ca2ae362efd9534a725c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f50e932bf1c61521c3740ada8b064399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cd661475f9663ad501f84e2db3287400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fc2c0f0931ee26dec2c2ad23c91e3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10199a850f951b4a79c77af1f5cecb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078442a6d11d67346b24e94282be8266403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bb28667ce716901c3da8214890a2c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b06dbc40b12f183bfc7ac06bcc6c0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fd004167f6563b4ec2a1c984a12d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de37b73685f9689356917fb765d24eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c3c7871bbbb0bfe08b699fe5af663408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3706d5d882e623c5dcbb47d827bb8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb47f07c667648b4528139a174c1a2d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1486b2d9d2cff16353f707de8232e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c51fdb66bd7f4895f808fe51905e9c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc26a6eb5c138b6e556034b688e752413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022db6991845a14b62563c9a7817f03414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f9d699b8e00cb085d5afed842a8e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda30e59cc8e54d614d008f80f2947cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64383ca1d77c2f05499340db6a1b0f8b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8e37bae18b45d297d53553e85d23f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393508658c097513910fd06ee40eb765419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e909dd22cd35e780289b870eb6bc95420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1573b2b44e26dcf8cf8a830410746e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c41440984db327a3dbf9a5997d73b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ebbe68ddcb25fb4f8183dc47024a4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba745915b7107c65732b1671762806424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352c069c1875441bb0d6e0caa8b6f91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254f2c048fc5a4bf1ad23d301582e9d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2322be55178dc28741f85020245abf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341da9831c25b54deddcbc7eaed84f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5510eab884521c2c1fcb0fecd37d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc953e939881b241a327f7830daae13430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788a748a4a260378c90c35e8be2b43a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fa415d51a549163e58258bd01d2f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae044904cb775d6cb9edd35b7b4eb12433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb07596b7399016822f8e5470acfa1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfc2aa248d84a3797e0c9f18c95ccf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a55edc5923842801e8b4990619fb8e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a43fd185585ff14d6bbfe4f4be01c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c428db10361f4b6640790808a84e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6c5e2d55304d2a990d51a3be9fa7a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b822ebe2097f51fa78549429ea1c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94036ba04131d2c9903711044cdc86dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68600d043a8f0e95e9ec23a652dbe49442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f25c259f3baf38ecc8fee387bf3391443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae56137efa1c5487b8c37428ca43c4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f39e2cb9d28f9aa20c37c73cc7c515445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b60563285915a822357ccf93831f4f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1a4a05f74d5c13c94609d1a7c36a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268973dc601501346aa61fd05aa77db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb967391d4d57ed494e7ca6acc35b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb21757b15446f09e08cfe85eb4bef4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97117ac456045bf728877cf1f95f5c25451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a02c1ac969abb88d349d538d83ec3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed851898d4893628c37695bda23c4503453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb022c2d4c8cab22bf9b9e9298c433454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b463c185e534d144f7da3a4fad244c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98fe48379a3ced797699803e59426e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d63a872cd19d981ce41e91a9299cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac668db6c4bbd293c6090d37a8d321a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd86669bbde9b1d0de3a29837fde25c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6dfb3aa812f5275f7b97a8ccd7c02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561a45cc86dbcd5168079ce18018c0b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d5b0b60e5c9227a486a911579d77f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9770ebf4962cb98da241ef1d0bd08ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c03fc3ca0f65e5c5de4b188281c5eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d39efc248d624ba7bc8577a6f6de12465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd688b3f3de6cd95bb34492e61506d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1759b5e22893dbecb5ff0d6a41190467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291eb21df7d23d920ff063a528cf3f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488687d5173e4a8c1987c67fcb15e42b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f70d0bf04254b79f62a668bd8e6647470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b44c4adbf0e4f3c953e294a91f421471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc945fbf91087fe6c6a1b7066b2755472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44668c408b9ad8ad548ad6cf9c5091ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77310dd77188b5ef8125d8fb73e129e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84817f09d3e4cb595f5d1738af9ceec0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80bd5c2a01b4a293226dcced6c6757476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097841d5a183aa5e20235b3ce80d5fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdc5df6ec91dc577ccc61ee7ebd692478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141aca0f8b4aefc39bc6005add070ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb7f4fe560de00478d9bf942cc6086480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0384ac9dfada5aeb88b6d914e137cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66744b376fbd63a07948413497b87015482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8bd279d6f0e60662daed56154e5ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33587bea371faf2307ea5924cf7fca0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3920c42202b42de6185151c2d8f380485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a91cebeef2d4f5ea9f178f7f25b7ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e91c8d06ddc7240e5afd30922825fe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe63971d11c727bf6da1d3c8a1321c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761d25305e11cf5fe81fdb6f056d08c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17d4028ac16faff2ca09fa4130f7e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c70a09986f468a06529de8e8dd444491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b37e0a57858f5612194cb6c37a7d71492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac43e2fd9e4b04e51b737847ad5587493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257472639f7db6aaf598186e617f5f48494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32110147c244f8790c0d09b66d3c882495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6c8cc7877499a4b32c43825fbcc05496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdb1605eb567f1a26212358b2968e7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858c4abb023ac8d8d0d7ff7686c2692498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600c990080163de9df951cad5861197499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f37dca57f7b03983e108d81b541c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50fa1afd11a0bf82a9740437544525501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f53a66ba091125f267af9da2d5525502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12901d114edc8f3571ca82ad32faff01503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cba96f1e23f51f741e96efd060f0f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccae1d8326ce78eebbe109e2ad42eb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e051ca9f8d08b33c5c43c038a0c65506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5d9e3861e8940f29706102a83b2fb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5baa95715acae8caeca877320ac8e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bac92b4d2c9c9995aabbdd82eaf324509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798374861a26851f0124cbad4e9b8d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e3119049379e613dbaf691bf96240511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ceb96dee02527deb6e2be0d008369d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815562a0fe859f76528dc52c58202d47513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa71b58e304ed0f19cb194ce61f0dab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef157731ab7d235dd5052c3c8c6938e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a172311e3267fba58505f7941655eda516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6521b927b3fb2915862e3a10f473a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5158e7b2dd691ba78e8f2631ebeba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e479b52dd8d830c1b2ccae90d0eeb66519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13623f70c17ddba3a242a29ab57a58520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bb5a2841676eed92d9fe35b557d67521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a9bb0630b2b20b3180be2e7f3fc2b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a452e934d724e16620310921d992c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6a75bfde42f07b73a073ae576c052524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4890c266f7d46bf4d4a281083c6241525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe2b92c03ee47979ddb08ca4a46f50526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f898a73e594b40607c35ccc7d69797527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a5c603f79ea27ae406c46e8073b8c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91e24653d5d787a7d7ce2cdbd4baf5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42826cff2e7895f17ed277ce62e1df3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af303d0b03790f3676916dee5ad7ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa3b27c43f50742d00b327d8252279532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed397e0c26cd279a23817f6d2f459f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd25384dbcfb35d4940274d399727be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346a1d3f9fbf4cf89c820a561dd9cf5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603187e2737d352ec8217213daebcbc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435131d234a73c3b2bf86bcb0216af73537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420a4b2d73c83b6a02830ae01df53a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8fbfe579b6f215c17a01329355773539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70993b0269b7782b6cb57ab87720d503540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a276e3bf3556ef79f12fe3489566f6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa143e0e93aea4ffa98ac051b70ceb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f8401eb6b7a51a35faee771e25575543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdfe34646dcfb5e12ed2f30b0ab1dd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3011a74df5e8fe7cd1018e33645f31545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f60cceb9ab4f01d89cd02c7da3515546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d913dd59315a5feaaf83fbfcfa142e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20de7e12a12339f807824acd018c8c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953ed46fd70354a2e0712b5262d7e91549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c55e4fc62b3a94710cb2ad4f3a4ba6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d7da00a216e2b0a6ccd9980586e06551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417a825cb23255b16b64fa2e205dafd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c41be620a3c844a70ae2eb8ef1b3f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ec8a4cd500bc9ac4309ef71a9e012554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084832c61ec1d30f78ec5b16bba4f34c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a3664e001a9339590bdac630963c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce3385493ef33688f144b18a68016f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658447085ce3a50016cffa05d3f559f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149511930229bc0e22507a162fe8d2fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bf564f299e3292ebfaf50acffae01560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98d729c3feafa94bc4ded872e394e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcaa600f5d5392e8944c4701172b817562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5761242596088028d2d21066cbc94d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31e688e55e1661976e9cdc817fb511564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1746bcca4e5700a2ac1a7cc600140565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ea2cd41cc45508bc9a86c658dda50566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9850b023bdafe0342f19eb0ef650d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0a2194ea07a1ea032788887efcb29568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d5eaac3e6f76637277d0ebf7e0b7b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a682d83b0b4c115178d3383213a8e4f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0ebe20ce480a92494ed653ebe1e17571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28084c1617f0ec6eb98d9d299c680acd572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>