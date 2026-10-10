--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f234b707149f2d0d629e838a22405c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfede28af18f5dcb6d0d26e6e9cd5ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327ca199467aec00ba624a707bea5223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca3dfb5b8e14d74d9bb77d8593f3224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87b577c50e3797adacd752874d74895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0b09e769822255093b91fa12c23fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ae45eb61c2d52a5d665d4e779c16f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e51e5d97fe87a41198c5dac52042f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a0a8682e2849b55c3b09954e223799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa081c5d1fc2961b0c90bb5d78a9fd9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb5636d56e7f8083e6131d84cba62311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2913592aff420d0ec474c160a4614712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302914b05a04b0dda303b42899c68a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e470f785cabad84c4765fa756a4a4314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e75821a373b1f4ce8a294a1781f01815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c86a313bcb49627f8fb6f3c31f0f4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dfd465cd264a90436bf7e3c70d0a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4564e690e10260fbf646bfdb500e34b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e0d85ad80933a5e1eaa742775342d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df407f6be365ad5b745d1d647aa51d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dd69b754f2d632fe9a3cff94c30a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a620e1e72547898d2b37f84292e5a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e1a1925d7db249f775dacd63f71db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141f694a9cf64936289d831c3d2985a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b8930ca32f97a500756129e35becd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5cd85e48339ff9b2a65b73a05000a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8b62d020fd6c164a1306016c63c6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c03f17d1f3dd318725896d218d1e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ed156d1863a19c4ccd1b946c73ead29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df132626214976989bca0e49b58c012730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ceb7b27a77c1eb75137f73e5901a1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c568f641a28120263ef7700b02c80c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379237702cadfcffc3876bc04540ad533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26d3c3b06eb97d8c7350b6274c1aeb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c257c8e1ea564f28105ab1964d39135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e72aff20791560b907b9cb33fa76e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebb91318e67ee0454acf07461fd17f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72117f1e62014a769f472de217d8f39138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02260c6c49857bc8cdf4add4d0168739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4000d9a7392db4228b33f7cb2472be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722eeeaaa115bb136c0f1f5d3848d6141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2e58f6f5a29b7905a781fb1ff369842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945272b04579fc6b3cb4afb8519ec39a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a50c93c96a9acffcf67ae3aee8530b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524532a4ae6565de5ad4d011eb2019d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c7165bdd2793661e12eeff5dc3a1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ffe78c8f84834a463d4e19ddb4b4c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc52590d8a6564fff7baca80e36a63148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15665bde81a01184e4594d083b838d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35cbdddbef65d1f391de695b82ab0d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54df6e5cc49e9438910bbc91b27904751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526c7dc0384fae6d51c1fb59fb066e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a2d01605e502b7993b9dc60b4182a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca84b2373ff6c7cb927052e405784c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508aff902be0f17ed8611c3b0e3659055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdcc798cc8f3ceb05bb1fa762fe16156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e99d8eeca871ee6b304e25e0d9d0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493f40f32cb44f443372d51724e502b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bb410168b1f5e92e518590db08d6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97aa999a79119d893253988b408aea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0794bc5c006126f1bc50cb9fef7f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa8a560caec46618ad1348a3ff8c0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389007ce93d21637cd5c0e6ab89808a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2981ef878650f8568072d3dcbccadb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9462d68792f4c7a3d5989e79f563d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313278f2b02ac9a2b1b4486546beb8c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaba5fdf225c243ed22717e1b46806367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfca688987dd0ff8322323c321e994268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ca9a292669dcb261d7c12ed489cbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ae011d2a6fc83a05f356cc43922b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a47785dde780c922a455931be04ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc97e701ac71692f2c4aa26587a50572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca34a5202b73fc565c3d66902865de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ded4403f07cede051f925f4ae427574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163b5fcbb703467602ca8b03f6685ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fd2194251494435bb7c419dab5f4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369f3340a5504864affaee541ef1a0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d33bce905acfa6cefd3c49bd861e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085946004c7f6624cad1d2d516ebfc3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70511f7470def79f62d8b9831cfc6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395caebe0334550a01121bfaef2291c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48b2732288960f0977c965809ef33482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a070c5a01ab78cac875024f5096d74d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540074bc1dbe56949885c2235bff992d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befda4d371510aab04433a6427a398d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b01beacaf832e1c20a2cc1159c87a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288348645db549b60c700cd4e955abe987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94409ec846310a710c80cc0c7927dcc888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d057eb142f62c1694d1643caf144689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcf0758be49a877876c9ef07046ea890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a685a40095051eeb0967e6f029c27a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfe9ef8f8e4a7bb7432d1eb5c9a0ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d7b5753a8de5a8ed8532287d1580b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792a5c08887085ae1a92714ef9ee52094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122943a230b8e56952a5f8a608d339f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d082b22104ce129d6427f52eab93e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e33e8a59f3dc1db0d209ffb7cb432c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834559c4db9befb06ae8d9cc84f32b6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5be5baddfb86f1732e1a5874bbf7f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b4accdec76372b7ff151f6d37344f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994461899eaf0e604b5c63707fc209b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eef35e26433a5d3984827d58787dda102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798751d5feb64f57372656508be36eee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42c77ba3650c714424f8750f6fdb97104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faa13d2e86f3d621d0d9af5de35d84105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7321ef850b9069bc6f63a270e6091106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9934c5924515a3dbeedc100e6ad573107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e279e896828f6fb1357b47a2f48976f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ebd3b65e6ddda3891ddfa9f3fc8c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6d7b6f423c6087e100e9e815cf9da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9091b527fa69848d40fc5c21bc7bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bae882a2594fbffe705c0a108addb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb978fa138af3a15cb5715e7ae38a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b38f4a46aa37191a11ff101ee1ace1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96191a5e4f09b1a67c569bd80255674115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fa3fe1a622ab31523332d518396f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe9146b3e97a0b96e28a6beef46e52117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991474241fc14bec1ac033df2bdb2ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54181d8a55f3630f604be50e8348fb0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dda78e4816b57cee7f4f46ccb6dd43120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0733e52b080bbfebe1cdd620cfa29c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e51a3f710e9454fed33e83a829749122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1174a5cdf8af8d48a0b07ff98a8719123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a14ed119d373aa5cbcfd91ccad43e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47879edf09f947cc9a4bd68fe3302a46125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc21d11a1500c07bb8132bcdfca697f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617495e4b82036587fd469ced99a5d7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9966040b860833bc33e5b47fa40e315128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcb774253cfa077b22cf0ce4caa9f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beccbc83144b0d07ac7782c1e7c0ced130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6002f14fa6caf70faa85dd29f63f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054a1a05b95fbde47e1dd813f0e59a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1e4c86a48742a9e4d726c1687efb2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f930d9e2467edc17e43804468dc734134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a98e0cbe84d7335a28ec22a12f162135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101952098c875b9a5accc26584bb976136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225101d5176ebb4b964ee522c6874de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06db8071add5b9ef4832e33ddcfec4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3da5f09273eed717a691d8ce70595a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102ba12e0e6ab11d9443a242d47fb4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3db5103d0cf96fe09368323eef16bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9da868b363761956310c1d62d51dc2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756df18b4ec2634c060b16171334e494143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441000165c706a6ab4a535c4b0beccc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50baf1d381c6afab947054f7aa4373b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77437f7442bedbe519dce4d9fd4cc8b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f5820e4074e20f80a095021d2101b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef36321cc170950f200716204841775148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b35e26ebe8619e7126f1515386ecd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609c68a32c442e94e304c4f5e17a4f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc81370eea6a17782ea8c1cdb44f41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b119c0f4a269ac7c5399a53f898ba24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654338f470c00a7354ac6236d55b7be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc04ab02fafb0c04f059347edb49a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109b2b8ff005ee5eea3b3f6b87be00b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93634df9b4d137ba072bda9a1d9f7be9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25a4593fe4f96a3646e115503697ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925502a569ab87547b15ffa5c4ff74f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1233d03cd21572a175e98eeb209b4f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ec77de465c57a887fb8bcb54002a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd64f995c8319013feaec352a510d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734b805dd06bd3b2640a4e6f39610f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a92d71905f8f184b2c1c58addd50ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94566bac3209f3c1abc5b6f8a64e0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb5b2deb9e8a1e63a5fed46ddc7af7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1926d35556acf9662c62a4c15a821a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a476792bfb08926acd9c3a3be856e2a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6cdb21ec66755aced8eee4ddaf625168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6c0019dc13f1f7b0e3aef10da6a24169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4f7be83022b838bfd19f996182815170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb08e4034b6904ab41bc5a43b6b943171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbfb17a5cbc6c4a4baaf8ea7594a83172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0ff8a5fc53c8b26cb756132e20d17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c076f2823b5338fb265feb1279632174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e760cbfff4cf36832646abcbc65c742175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292444434fa041f08f337161d7ecd34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b94bfe9a2496a5a9274ed6ba232b1a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32823993945f1fdede719dfdf0dd889178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5a5ddd0fa7e1d054ed1e12d183ab9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d543f04ed45b2c945986e3f0748ec5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfffc805623172ac3c852206f1ea1ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e05a5e94328628d18d769bb9833ee1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9051d578a7d4a4a13cdcab5e7da7f7d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493cbd4a47dcc7b9a69616d0bff2f02184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25ed01ac4ebd7bf1569d5b21c4d582185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b39e768ed7cd290ad4aafa61d7868186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed4b47713c3fd069c78e97156abc84187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee30e2e0a69dccf4cd90ce235ddad9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678dae3c2606977b64dc54674de5c5a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c128b580c42a1192ac9f2575526400a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fafde38704ce65956de2b28cb3ec7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e7cf3e65f29f0c20a7f65043eaec9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42770379af1586a77d8c91aea17fe1b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176754520e55471f470acc059488415194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83929aefdeb2175137262ce3440fa605195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4835b51beb3b4df8baef0673e3525e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ddd6953500fd1925b062f8db11a09197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e753d2af2d2d3ebc4cb108309f390198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31fb0b99c8134f5f0aebc362548155199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba66351bacd3c33b893e144066b6a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992886e47ba8a881edce10f4745a14a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb81d1e8e45dcd7f10b896e300eb19c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11891fd5d01dd7d0677d2702f4f8a4da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47592b794fae6b99fbc7652e226986204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c1ba63a3b7584a892c0fc7d8a855f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0a668467f567c76ec7510b1d6d56c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef3ab7fbc0249060bc119bf998b473207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2d7ebab40ca1a69a6c0237d381753208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b596dd0d5c8a0ad3c37cd46dec3079b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc3b518b7455ce9e4f17dfbd940038210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda836ae5f7505794bb7bbb28eb093d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca7446e764022170666668513cfc64212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a8cf88c47135bc1429c2967e8b2fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc51d1eb786d2be1ac7891f901d03c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820868013ec6eee80c0a3705feda8ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79517249b1f2de57c3bd312d85466cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5ce5b4f950841ae4793b82702d547217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca014a1065869beebd3a7f4a9c95386218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb79d47801d53f9e6a0b01cfe52f4ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00708f337193592ff38c2bb211d3321220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc8401aa79fc777339d778fc0fd847221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40419ab38695e5033e0a62dd32dc863c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105d4b09c234769f6ca4f5e65a52b8c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f950284109f6681c3fceba1a618e4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5de27d0d0a8c0bee77ccd231d5aefe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f42325d4cdade5569dfa5b7432fa6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd428ae873eea6636fee7288649319227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4551ebd70fc1fa8eae390259022c89228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129f286c3ec8be666eb3acdda74045c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf6ffb1e113bdfd079bc6f3bab8d91230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e90b1ae720d3960f2c815c808bc6c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba93f123a3f7551a5aabdeed041449232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66e86f552f42835b31ffe869fc218d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fabff8a8b586983fdbe555969a178234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b8df14a27e87195dea92ad055f749235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490eb48873f2266bd038d5dbaafd42f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef36429151a9d2a1272cbbef67039c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8870c046827ea07155b0c7cdda1db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15733a678fd14d15bc6379fde6c3b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8c09eb2694f17f00dfe11358ee077240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b988e451dbd6c5f0e77ff3d428e2d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab3efd8bc08038d2c1881092719bb8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1200406cf240ee4c72aed4af15c3672243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692c3d18da391b95cd87038b7cca0c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6ef7e358290f5c069aa1153ccaf20245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70daf8115085c270496db074925247246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90cf8cffdf465a61eee6cbe91ca2c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bc27fbadd32dcd3dfcd2263c4cb28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe5759c96b85dfdd9b73771ed5a207249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147d578189dfedc5b883cce30af07de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851b11ff1f64f3e76e52cd7ba8c61e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebc18c7d20645973fabcb807f1f78d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec070c265ac27bd72d94579c3af9fb9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed761f1d9938297170db68536ac16c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349901464b00d8e4b01e0e01f7948b64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a34e5511fd86bab04de43f3679bc14256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0d980555f4054161d002b569b535c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782e15480c01d35dce74a33ee6cc1e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945915eefb0be155c26b28352c3b6fd4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5455905707587a628fefff8f8455e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854c9597432b7242509376a1fbb13b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1872be583fb81e59051026471a929262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edb36d4407524a5ca9f4c74474f1d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c9e9d33e86222ef4efcfe121a4446264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf649e224d2cc360b7bbfa51b7a2ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8968f2db5f84aee11a7786efc69a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ee045607ed9ba15ae2076420d5583267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178ecd5d5da07510c5e1ced9dbc0c9b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5c32af607faf57369085c536a624a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4d72df1d085104cc3fa350957682b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729431d8474ad45eca225fbc5fc75ae7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820b56bb73b85736d849f3aa8b9ae88272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace002b26838404894fd1323b1b3195e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ae2c4b4c40e2b23173daaf9aae01f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8b8f1113ea07abbd7cd0f3e6c1e35275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017197b5c1fed6ccc3a10eb8bdc3eb64276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6d3d8a2005a67422a35b8a6ffb00a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96d331f5bfd54c1d8b7e10e634dfc6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a0de191207fe9ee4a53a42620f259279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb29ec298307c6789e9d6b2060882e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f494f8d976dbcee663eb0af3987b52f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642b364dcb63e4549a850272d2b4156282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414b29f5a1024f2d420efe0c28644e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5e2bda466c6fb399718628840696b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878576c7f725225d8ac734d0b971be9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cca324dc77503b4329bfe24b8c30d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b0463d55dfb9c4e45dc94b199f39b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebd7e8aeb953693ac662b4891f0760288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5ddf13f0b5214a7b82cbf2b9bf099289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c265b031524905ea91b07e75586b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bc386027c2d5f7277b981a4949413291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3cb1961b2c1f40b561a61f567f39c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2b933a9ecb509e59ae1b8799813bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06361d62bd2dca4a7bbb2db97e33bb66294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77245a12bca26d816ccdbc3cdf1502e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832025625d686f3fd38932a24be4e08e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8152233c85f935572503513f273b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55984074b366b0e1b683de1881a5df72298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619048dbac40ba3e85937c670442ee4a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8073789bb797cffa44c66046aeb2e08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796b7383e5adf078fb5044e6d8cb95a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe673c8d1f49951f78ab2b700888e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddf2cb2f05b8b7c7f1aa8e91156b53303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46e754081010bde9a1b6a1f3b00e67304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9749eb45f898e458a56c2c8110ea371305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927109114b0ac0795aa5583891e61a4c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f269a4caad045dd2a7d3427d93cf67307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6440e2c5847a956867d5c6668c61abe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc763e2d78042a694aa04f723c36b53309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7c80a41d8b989a9cac3174bafdd4e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b77db7e371a9c75f108a60e4cf20a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9191c72e38cea616d78364057be5f88312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10306487c742f4f16c6644394b99a4d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3aa40794c1fff8e6939f78ff8d0a7b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68f56d0480d0557b3880fd34c735e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a271b30dabe46f1ef2d89130f01cfb4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45773b06182b3f5981f7da3b3f35ff08317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb49f4708feb87899a576272cfdfd06318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59999002c621f8e2a327f31c180858319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77319d08cf87d0220660596ea25107fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848572617119dab04be291f11753f353321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ef7f3b362b47ce046a80785d99383322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259206eb84074f20fb88c92f6fc09442323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4221ac789463c187adb3802fc6683324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f592665a6813ba401bc923caa2a34fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a97181dfb98d835bc9f92f9d1e707d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42757f283b2ec477acab7be7d45054327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be28d0a4b0bab0311cefb9529ba1bbe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d23fc11932502c7a4d64ed98cb9b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76cb5b2d946712f6e4f17628127ff8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d148ce05145d8bcde9536def519c70331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405d77397f425de8f2ac88c2b56ffbb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7a40acfc2316385815a45e902d622333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cba28cb3de3cf537d395940b0ed54334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbe870d1d0cdbd4b1df76a4b149463335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92715fc9592d9deb1be800a2200dd5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659e4779368bf69665b7184404f8b50337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156ffa69894fec4aa98ccf864568459338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e6cc02a3b150008b13f313f88a595339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db8c6946f002ead2299ae3c99f25db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff845d9406682ad687c11422c9854f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a9010acf04a59e03cbb8eb64f536c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335cf52a305063841743f3956d47103343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee692b398da8f7ec13cbfc88d433159344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed76f89473844c96a1af9da7a260bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db3f43d2076ba75a5f8fe000ca479d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a371fe33794d9d2b0f8c48840b7c5b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793061e2873352269e0dc6e7e7a84a80348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80212c1496c793017a1235024bcc319349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf1d73be4d6fd5a7842eaa49c9b8ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37e2ab88a592c6241f1cf841e9127d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66456f1a0efa801db6d9ad823b8999c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee761fa3bb846d3771c8f4ea9fd238353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921032008428cebf17159fe55be0b88354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a79602efb88f29e6824c59cdef1c81355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c3f4e9b4fc3562cf1fdc916850689356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e965b7ed79dea1b83a006f0b362caef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edcfcb98fa0a94e941fdd491aa2dbb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c1a539e42ddff032786ed9e3f4b81359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb7e3b38e05aa65ac2f0c87c0a426a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3224011a3ace4a55a251769395a3a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e0099b6237be8de8219be1b97e6f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a8e07a4f762a4c13c4e8fbc051f9b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce253eccd5a8c1b7291846b8b5e6de2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77369d7c245d695a40c911f5b7b181a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fd570377ff730102607c8b4efabf6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4886911800b12a6c7bb6fa70b6d0fff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c81a71a2fbeb8484679d9662c8dee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0843a2f353687d24fef95a5edcc3d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be95cabe19fe697accc2f343a02b406370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9fedd81a2ab0145c426bb51f12d3c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d53a5217ce79ecf2cdafea5482c26372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca6f93e79554b121fe47d6af900793373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7bd49a71ef98f72ec4d4117cd5870374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f5a31f757f44508c65f9e9fc58e3e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8eee8145e3978750fa5662190fef2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9257dcfcd67f8086ba32418b32daabd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad335f1d79a104b9734acb6e6fd8b7a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de7d21f7ad002a99de50de874f1692379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d918f53db553b3c01afd97a6f2e63380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae74d8b20147e6e68a7fb8f91ced805381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08e9fe1d479307bd105794ab857a81382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a92251d4998fa1ed80ecc1083ff28383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ba54c48b3452ee65cf7bd63e45bf2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12949f99ff08f45a6e8aa99dcd333cfe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bd9a8313e093e7006c45ccf942f74386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1cc7d7ce1541202ab93606d8ef870387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29e0b8830fd695703ac53b1e22d954388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd689e5a04ee451b7498cc9d27970b04389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e70e3a4336c0870045652c4f7f743390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3fb14d16e8ac0e7d30ce8e87d475a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e8a8a550162cca72ca73c51287464392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09604578cac7587ef0b9187af49dd3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a8e8ee33b70a4011e6a3d6fe46020394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885af394e7789d358b360b5f89d3e316395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddad14f91ebb125d205fc89dba7058396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f374671d37821719cfe063c1db0f35397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafa2214044850b0755786d57853217398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a276f67c244860e1872e8c7cf3e6978399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d419c1f2fbbf26f5bda046de81c1607400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753daf0603c2151d0c0498e623fe40d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f022e2a02e357ca6a39ab46f68b025a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013d3e4fe7c11c724f1faa2fdd5d470403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a63f99c90259212ad3a52e94e7dbb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2094458a0f0f4f6c447eb79632650405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594ca680ad0948ee1a4752812a4adeb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42520c6f7f614aaa3cf60e725223bf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cc89db2375d82097c09c7e8695fae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7ed4aa03e920ab19aafa98448d40b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade3ea25d7f6fc5f7dbc3ff88416636410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16e1dd42779dd0654c41cf4a86c19b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf40e6cc7019716178cdce4a9944d26412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef3601ed3df6e5b0c1f3e812e69e54413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3a4469e03f137c38f0a8bb9628089414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c7fede5e2756e73a802ef311bb5b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7cdd8e909b970682cd41ad813deac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128102cf810257c878c8b17cfa95fcd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a80d01c23c472cb258d45b526f6660418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881198007756a047a31c38e82e736a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59a3b1199c238eaed2ef5fb5509529420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2a29ea17ba03600d47b3c3d83b3aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c201936619235cc63b4e5c6d8177899422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c954283669c59a54c62cccde33c43423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7414925aa04e5a6337aa211fb492e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8691c1694df0dab203eb913a8826d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4da97a4c4a50e72957bed09b3e866f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff39efc4d7d6971dc5d079797883e59427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f09c329701eee399ad5dc8a6d07dc0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e0b99a87ee5832073e5b226f297ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630ca0cc40061be36a0a648ca5b3405430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c458b7ee2add13759fd835f53fc92431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07002623faea423fcf180ed09a97ab7b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea385a591b6c1bd657536b327d3e1faf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885137ab72d72a19f083f86fa9407b98434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3bbc9031699c04456dd2f1cd778bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb868a47e78bb3169c97620116ebc58436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1a49526a401c4d73b29e746710b44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edad1668267b7415cf7cff126dfae6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32bb363267945e7e91ab6dd9712c03439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb87a631ac4203fa15b6ddd3bf52c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74975d88201c113601d831d611687a36441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0843ccfda4d962716535be9b4fe7a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59de558b223e18d4a15f78b5d615c2d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0326d419e9d57c07dd1a9448c71d40c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bf36e9ccd3c99c93874a10d110f81445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdab541d2b5e7d7cd9a9e935b7cbe39446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984687a6e69eb2cfb62f9d3fb8b6be02447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07f00ce4daa54a9ab360dca7de5575448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b04cb586fea534c8f14d8b7b70364449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1357aef36bb475b6a4bc912a6114ad9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf75d02892140bbbe2b7f479d94c0aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69a9a4e0ab5b7ed97beb872bc52b82452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088845250e5592f92b762757908128a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124b5b6147d0a4e0d941317a71bb518454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1663c149bba052a278ebd68a8750bc9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e224d131c6cccbe4d4386f8c771367456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a5e506ae80dbdaebf8981f56e4a44457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c1e383b5a80bdc0f698a0f400b273458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449ae8229f294be240b12422f4988f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f82abc277ea027017ef50a9fe836ed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7db2c09c363b8d0e8b2b3195028f67461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd5a5a8a208e410350c651eb62ddab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4f53951f94467ee919cb73555b4ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259ff3b160274ff2f0b0ab768f0d8e5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d34f79f720106abc90fa048449f035465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fa6aef4b0919307ddaf917ceeb661466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ba92103d8af8ce10cd0c897e6764d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b8c32cce0d9b4d3554cc42ffe95f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743355c18c58b9b0b6036eae0b500d8f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb5159aa1138c803191903ffa00215470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a358593f6e12a446c703ae9f9ee9b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c94788ce21d03a628572b7e0698e94472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fca6e10405f630a57a4dbc1abb0c4b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320789dd6150d6d62d2e3f3fff745be0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b921c061f50c7f1fdf8ee8059afe01d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390bc80c3f2898ea373c34c7e15fb17476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9996622aafe01a4e2efab6e3bf504f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb81a1cc7f4ee8195352d33c69bf50478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761a1ecfa0c130abd277023985724ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cad89d3b759e9f6d69522ee1626656480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8f00bb89f975a2ed1ca1936095d1a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a526cd20a907e1d989f362fc0463ed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178eb93ee77e7b3284802dc65472c24483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc6d26b6245802c0652aa5eb8a5633484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2225a33baa075a155500a2c0d005f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec3adac0f78febd0338cf87b1e345b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cbcd04dbb068d1fbfa0cdba9e4916487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c4a43b606b36e45ef7b2878488758488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd07fa70e2deaa28859265a6931c238489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd66838d098ac2d1c0e3acc7961c0db490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317a7c8c86ce41e777596c42a08d8fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7d8bb8763667ad8845b3b17c85efe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4934fa5b161f6fcdb71181c90c46f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf22546f5972a9e994ad55702dcab5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fb972588a2602296f11dbabc4490d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7c7ec52ffc7be1d570df1190e7302496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cf15c35742203b510d04c704317c5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fb17c91aa446614a5148cf048fe8e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23932f945f2b38f7d2e29a1a10746e0e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f98bf7f44c06b2b96e1bad3e6640b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f9c9f4569ec489b1e1690c85ced0a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3d266d795d8fb9897f92c2c28663e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e955ea2c53db030d8511497a29f70bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245c709a48ae763fb79ec9546c52895504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39dc64863a662348d68449975f4a23505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cff836860d867104c853ee93cce4e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644824038abaf25c9ba16c8f37d9924507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b391320ff1f665ea2bd3e94d483c7f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805dfda3908c46841cb8cd44143a3b3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a33f66881b99a1db3eb7c600bf75f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5f6d82c257f690e2e804177770d3b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd264866154a6f22f1aa60c278cf99a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b0398742934b9dd1b45cfc4d038c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09b7d45e9eb721cff50b3a6a6f0a55514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a464bb42c63f86e3bc1faad08964a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023ccb0a3e596e4353d77bd02e9dfb0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43f9b5b3ab730168b80dc49d0c2b69517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc814772a5c2a9976885049229c8f43518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776c4696a4de4b08becc7f87bd49281519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b01d4b6ff9dc2294c37e6b4f0b871520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66609fec412016da637c87b697f480521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf04f5ef26915f3b6569e2f8c04af9f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7681e6bd333822b88c879b24c94cb2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e98db3da9fe29dd9c9c1c77ce01246524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb8c2f532bbfcde45a0c679e0b855b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee211862645251c548f8178930771ba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e440c7a50554815009e5e9cb720cf1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac20d32ca32fb31603865a374f364b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313af01eecbe90f516c1c0656b5d9230529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6c4c52cfffe92ab09b5fe859ff3b5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc3a3aa48fe09773f3a183cd74d342531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b32adb2b4aa6b066ca1901895d1950532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de00b03f5080f14085a719e9771917533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a69a2a066c754252c34804e07a1b45534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91058029e61673e0842ab3810cbdb1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a022b590441a5e20bfaf3f76b8a056a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040979ac47ec1fe600f06f0d19533fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887cb907b4d0d6d3819749e8182087f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66427912d9f177237ce3a3fd0a2e3bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd0fe298fcc4ab74eb887f58405001540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947f131f9a05e2c4ec7325b220c0f3f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085263f7b443e9cf4eaed2b87f8d0a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb59d5b71bdc2d6fe603a27b85c447543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3f17a1d1cbf63601ef9486be53cd5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41be55127d5ccbccd5379e19dfa2ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760dfdb74b69e6eb85c28e6caceac06546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c33a15c815b99454041c52eedbfa15547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa28d137c3d0f7615017ac3473057f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674c11376dfa867fc54227df3660edc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233980e15e60cdf8e595277b87cb9ec6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b69cad5a7d639dd84573a0ecc27c2c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b8ad172b9a8386ffb0f57004bd705552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04f3e8a2f758e210c17a0382d9e179553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152b41debb74c6062226c8f3cad821d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427a0f2c1599601847ce0bf222ace75555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed5d77288e38aebc75be3cc8ec0b87556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed974c0192d515715dd0c218930c2c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4864b4a0a942e4ab5c4829b2c9d1001558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a8ab8c96cfdb283f10a06bd5703ec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bf726f1898cc660449b444238e905560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50763b95f46868c3e6195e127036d6b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66716690bb7219ae3689c338ac318ecf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d241a61079b72a160c549fc70e4750563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249e8c17c4c06f08a4191fbb69239bc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f36a99a0cf65776d0c56a7e5b750f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244abdc693a70169a50ab0f545429e7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e95c88ecac046405d88b04ca558c48567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b537aa3a44715b0fb8a03d38531c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf903ac47e1aa312b30bcae3d3987d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049500fb1d435690ddb2402056c1f233570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a171e764e534c633ded1846666cef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e35b740051b647ea5d44c0118fd4dc572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09632d92c1b51644ae7efbf2d41bfd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a42c54f7c9df6903a1da1b395497252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e538fca97a49ad08f872cc38ec73cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db888079c96dbefdb32be58f787328fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967033feee3427827f106e078b43e9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7b4908fe1b4eb181699095e5d03fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f042f1c1a80329e25b576ca2aa02d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64bcce74e64f35bf538fff0e5ef14e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c279ae03116cf75571235ae7703279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed90dca11c388eb319533475fe2e6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4c699ab17609c6c1ade1d538cee9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f18a6991c5acd6d457a4a8a1a9e06a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc954aa6624b254658b7e8a6ebaa150d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c938ac7fa03f32681e1a17b006cfc2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def7c5c1fb838346441b308c2a934a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a3a354a8fcc3c380881b7a106e81916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffd7f76cfce46c7bd09f56e274e0f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb6051862ea889b1c98cbaacd6b77618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332dc1bf5489c4f29c290e18b3eff8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a60330588807f5b8f7c27e51c5a7220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803698b74ad0d750203acdcbe9c4c24821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425adbfb4fb7f4fe1c3143fbac5b28f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596dbb3dd6233c9105b45cdb1f8fc5623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf698b01673c444192f2f225ba7362324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263d1cda92cbe44bf94e75ec66f71be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf599a89baf3344e4e542d7c39a32b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cb481508ff5093abbf85aa6081f1e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25ff25c3587aed0a3080f9a0378c8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d533c35f7cf24bf0e20f08c1f271db629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48e031f5b42ca82ec98dfea4778c7030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db74fc9c755f346106827b2cc7f460531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc237118ff1a68d7de6430b598fd0da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419eceadaa9a052127d515a58ec5ed133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73867c0522ecab94b6af3a571147ed8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6e297e16f150d38277482b46444f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f172531731f3650e25918d5af168b3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d0d3dd21e9ed9b38f3efee1b4928137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda33011cd17a6d09e90a441283bb22338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2433281223e11ea28b381c027fb4d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a8d8b6138a24d25a27864b7ab8b7440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53158b5a9e7e7dd62dd66911842716041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261f5f7125f295c055f70a94939269c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b52bdd0cfa529a469caec7b36ed1543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf28eea59ff01fe3fe82c87ff580f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514799ba01ef8661214e2243ddfd357e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5485d7470adfd0edebde4592b8d1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6eef870f0cfc27a63297e09e28b88d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443ed88edbaf3fb56f1e5db69f10a0748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15812a324ed39ff282d74af403071049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c49dd20243a0b74742ce5d85194b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c346e92c81d0e419617f01610a10b3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862af715afcd0c27f1bd46d4272569852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a40b543034842e7bdce42c5d83aa853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9046384e42f41a1c0ee3fd763afa1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373da64ecb837cdba6ec21e07c6aefe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee05d038e6cfb7236c449a4f2b1d53356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec9e9af08be8d114d57d127d63518c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3caa1907e39b03c5cc75ff348d926858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb625834be2a955b14b2d2ae6df0c52159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28aacfdd52dc8645785ccddc182f43260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24367c949add87d0f38563c6d86135d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab4d89f94681719821a7b57a8df31262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecca09e2df15140b9e80a1827b3bdf863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a50faf24203224f3a5676ec5c99c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a40c2e660b63eebd1d908754db43d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2760d2a2e5d02deaa5959941d51b9a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a3e725024ef5b6d7cd2a25276b23367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3aad6690ac25756d672ea4be6354f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b46e97592b4f325854f565204cd71569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023261e6436fef12ab95c8d612909e3b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdbb8a87b7e7bd97980ca2ed158e5271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455676212ec0f48b5e1a471a2169954b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04766577e4bcd2d78b3dee2e82eed3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dc835aadf40aba0f54d73e7e5ec2874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228f1ca34ce50507d33dcf63e692ebb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2f64f740aa81cf0151a82ee059ea476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6cca39e3a25e3e7a7acb8edc381d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd53b2ed8ff439657455a069e3185f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad3302dacf6f758f4168297de1490079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349aac3b2bbc3dc50b3b456bb3fc7bf780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cee790ef39b370980123da96cfb26081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a628fae290fe56bc11546ad26287882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9fb78ce5eb069efd23714175053c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bc8d939f1bb3298fbb5b165a9ffeb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08344b1f61cf9bc02235a933ab830085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd354c2b290d3f1ffecefb61255178b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ad20649532cc5a96c2026df1356aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73c059b62f8e041d0eac848f5ec5d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0e00da68c919ab2cdf1243ad76b2d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdc824bd9d84daf2e124302e30a33d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b240fb13a0cab45cf49197b4ae2a6491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598c054eb5b5e4063a03e90e656358792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dd9957135a9f296ee1c0e8f5d56ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced43448d2469949fa75261542f7a6ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f303af7aff15aa9d020720a0c22b5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27063e9da69a18fb9f580e4abcd7b50c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ac4caa17cb3e336d8a56573f1c2ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f046dd445e8a82bd4ac9be92b8044a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9650282f949dd255ad7ac77584494aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1029587f45bf0cfe708951fb9403d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c6f8f65a371cd606630b986664bbe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90254352e228d2191897c3a412283e3a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7fcfff380fb9cbf8a797ea97ffbe8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69daaf20f6f0356e3af24d2f7767f050104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e771b4446512da623f1d2b8319c773105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de9eb050b4eef02e4fd673a87d6635106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfc26114613349686e5f464fe9cf59107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031d8a79506f5ed58284ab515c541d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80e60fdfceeefb76f8e355d91039d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d658244a25425520f95d264b5d45f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec187cb0bee4bdeff0991897dac3b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59565fe0f06eb294b10a99e760b8b939112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29604c409fe8434ed61c1af629107a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a81ff9a1ef431ba4c10297da66302114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918583b8fcf03fafcedbd57477efddf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942ae40224a7bbbed1e2f9e5091d832116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7215fbeffeea2f8d38750a50171ec1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7e530ec8cbf5620ef1e580778031c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460bbc41b4cb8f503e8488c7e55ba88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb088b893d2593a266e6efa9be2473120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b0fbf70ff12b50a57f4265d3bd536121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f7391a81cdeff8087e82c6a721832122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c3f918ae2b62722a44139bae36720123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801ff56500ce76a249274e046a7364e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1774373c17a6d690ffe7d01509aee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2724fe7dac56b969ed88f75e7f33e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6024fa4ee0aa8de5ffd88f05e1351127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7084250ff98a96a45930444569213128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc400e675b1d7bbe9adba57f4b0192a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be2ec3d9acf14359400fc38f3ec6ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e83cacdb217476486811554f16bea9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2105d9664eef8eccab143b1ddc2f09132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa088c70d243536cbb63d89b084781133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b32b49313402f1691de32b2a283ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559d93e127b96853ee7410e4127504f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9089d1443656b5094b2c483195395136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa15b9b74d2e7d66c9b9f29635b0d23137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cfc92225120cc9582a19b2e7b5ed7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296ad633a195e717fce6a6308713dff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29f44bd2dff871256df1cf68b28f14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5b128988a6f52581240b4392ac884141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df752ece6e649d4b2dbf9c53348eaf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e6d3d2bee36900c4089f8ede8f5ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfdd3e75849cc36e76a5df3be1dfb8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922388e3562a3459f5b78328d7fb228145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18749efa9e1edd9328ad1da4df2ea3bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afcf90758c73a4075654a4f69cf266147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14135e6fcee5df7c578165a64bd83f1c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b3325db6de4e892c569e08163aa3c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d16ff910aa6c3432b64f83bf31c471150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b95e563c5ebd33cd360ce8e3eab47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ab49af00f38e839e439adc38899a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb266ceda6816b52b00f53e840ac00e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91f58761b9753f8ac2a5468f24509b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb7cde30a3a8e88376a0480c371ca4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e7916e9f5d30efb3f7d02d9b030f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e43fd1300507abd51f50b3cee504fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7270f2d891f0eccbed6e8b30897333158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb607fbdb5172c29b5a0622f155a4e70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef28f7c98cb965a670fe132d7a8a68160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e47414a6e6d0731beabc99c867f77b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2331a8c23774bdab2fdecd008bd234162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3bf120afca0b562a3241dfc06901b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca63d7abfbbed7e79e28b0dee8ceb7f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad67607885e25a4779e1b254acbd64165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59543f4c0c5e103a95211a069f2b2427166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c9c5dac62b93cee5e5bd4643c17e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9689cc33e8d6362e72f1e70e8325e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d232fedbc4374f6b80831c5985fad87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e6aa188aa8d799b1920713c2bcd10170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcb3c1b701c21fd305812633f9e340171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac29659300035a4b9139692b9117e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89ff4850c28c23fcf65a554f1ceaf0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad8a9a2006abd8d3a2e32c479a0004174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99a1d0c90dfe4b06f900422a9f74c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625322087281c92c3cd1c8633dd6c68c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c786c46541fcb84db01cef825fd22e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca71b98158232b71dd992c927069bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62544b3f82eaf229793054421848a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f874ef0aaecb2fe8d5f4b159e6de1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350333ac4cd40d1283ee28a6bacbcdc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0b898810bfa15e88cde75d09cc870182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ca4ca86156565d2dd4f59db424105183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891ba77fd44f0edf5d152cc1efe8bed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560a0f5afc8abf93c460af9eec72d93185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1f95985d9732db992f514e343303b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bf44b2d0e4612ed555fdda63e5a29187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e5697f329a87297f19e44c873f9bb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a19f460a23178e05ad06a21f95b6e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b463e03c08fd7e24ddc929faf8a4584190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0a673a5c52a80411309b3cab2b753191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d977f21e4e0ab11e042e7fde51a12a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc423fe0e1b0f102848866158b5dda4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec25468790401a8d126a419da35824c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fac44b22586869b7ce1f67b12d6dd6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1aaed4f8bc4335b022901dac6120a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14907ec1c97db36f2d9b6af5010b6cd5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239006c81793ed6a974bd4162c5b037198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8482a1a4c063e66f91f5a020d6ae3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ba7086bfda6d5daf51305e2747031200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25f1c4265732fe7f08e121613f2916201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2383543382649455bd40b351c3b0a08202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2965be1bde96983aa227a6d6fa03c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64084fed31030b99a7214aecb2a5b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d66659f86321807a29e5e96daafd9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e52e3edc6aaca9405e8c489189a0c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e172952b7921e0d5adcb1cfdf2627207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557af14c697cb5452f28125a71293cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37139deecdac8f89d553a96f2d541a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae99a319e9e1091d9e8de4233f88db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291981d167860493cfe64a8e6c981da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fd02c4ecc99c324a70c8394a18d06212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ff42b26aa4a9c5bc4c04985bf68ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74d6d7e7c87ba6158a0d19b36464fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d364bfa2988472a2a8cc6e6cc8fca3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c97c28bbc9eb9430c7f2bdf882393216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701bcab4147c7821b96276bd25bbc22217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fe47a9d235c54b206d801dd0476d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dfa22e68a37bc37bca0818c02e6c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef988fee1015a6903162d7f32a82a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94970677fea6885a56555244ad23b506221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f19a88790e0ee66153337a85abe18222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534925020e27dd6258bf310addeb5b8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93644e94cf512e8a92ca150a9eae6b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8ed4173db6c2c00e5f0bc2de2e547225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9d5e7f65804b93f2fe50cbafe836b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba21121d91bc016c3aa6489c655c6d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9991f4b8864e6e4bb441deb26342e97228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c0e5f6353d52fd3746fd12911b621229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e341a392b09c2f1c42309e83c9eae0d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da42680debba7bda46c1cdf711ed0f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5093b24b8bbbb33e90341d9a73d5646232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7f46e20b5d5bd864ebda152c77e72233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d582d19c7ea0584b792d71d8654b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e62313c0fa56f8a972e5ae5f1e871e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb387e181d6c95aeb2036f191441c7f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cc558e5e5843283ec148b8279477f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e5fd5e781f1f77f19505f89e5ec62238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecd17dbcc0775bc93634cacc0b5edc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0665ea6514533d45ffa6516c9c2f3b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a242fb7e956ab1575696fe4cb3c5b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ba92b4b321999e24ab04c45abccf7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4a890dfd567173b9918da6254a9e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb208645b312050c9fb12d2e0939c0f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ed8691bf81d8c9ac94655be58c72e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35423165565d3f4772709fa672b23b46246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a3a75e6cec693e1a144f0bb923329247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855a1d8debc9eb0f24d2f5935efed71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63929dd9aca054c9b496841f466bf20e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c070feeb89f0f9e6b627422d710a30e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3eb107c6f9f1f110d1f392f9f726a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d70e328b4035cfd67bb3ecb52154fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f7eba6115f5feb64cbe99bb059148253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092468e14241daa8220da7ec700af45b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b14415e7d1c49ab4f28d49452d939255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064aa8135f852ec14265cfcf308d05dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea624fa2721b861bfbdeabf5646d70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4619c4d35ad54a62aaabf4e10857c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de3804b2bf40f55e52233821291a9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681262c05f323ec25756154ddb5ae7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40c076e177947498a155a48e99fb70261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fba4dedaadfdecfddbfd90a75bd60a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973bb325629e4ba3406f774fe0fd0d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a38ffce68aaec63fa640309b2fb392264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447b0f1cdd34c5f7cc7a85087629522265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8909a9a4cc2f87fec90c577578a6803266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d6b14adfc8807fb28e6f51417a25c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9e44e4ad0c482d065be87e6855481268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d81b1cfc42894d55b3b61b1a91ca47269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd53f358f183d0b0b9e24d255be1603270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f2b7445fb31d92d8f250eddcf2523271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795164006d4d4108beb841b2209e724272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd561b5efa8c071fc967e195bce5a4dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a2a6d3c76e09ee1e0780883e39b5d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e817306421fe7b9d356f64551d28b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed3e95d08239d398e513ba6d9548b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341b91fef186f2d971fb0ba37662953277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f210267e0deb27756bb111fb3d9654278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6511ba324fa37d274303216203998279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60360ba53d01a96c0b094c0cdfc51b16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767508d03860ab5bc772e706a15f0165281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ae820b63834402186771f28d7c3ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769c3b40a89a83ce33f6b82d06f1a0b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171b0a24709bff983595bafe7aac5ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f67fb6a0ed80a2b9644e8120d5dd10285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5efeb12b089aca527795c2fd2829f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da686def3bd78119ce534965c16ac74d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e90dbddf7aa49dccd054c15d92bbd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8d39b98fd1f0340139d605aa097b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb01d10b4f4ab593738e4b0f1ad37c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fb134504b3f90a898ba185c53140f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77492f838170c503403ad42bfe32204292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1927c0f91f4986daec15e3c46e4b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659ca4b627f430a8d9b3373f989f846294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680c85efa1c87de5531ac6835641e27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea804fe7a609fa4d977388f3549f3ad3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35582f023e3228426b8968e25985e1d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5850e0b9c2a9a41bc4f281ef7dd6dc3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a1f2f2e8fcab6d4ea948355160445299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f6424160e82abcd709aa7195714a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec653ee0d1256ae3372feb0eef235d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c80c5b826d5236359662d787146cbd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61e91109b829832c0fea6a2382e4f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47b2388b8167ab85f5828798927afc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c6c5eee7a3283d8a00a7978564e09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884afb5e3e34eb43e20e2d3db246cf6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a24436d26ccc5f069062cab0389da4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02f00a8439e769193d5ad8e8e7a775308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f18e394a3b2dc3218d08fde57108f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bfca9836becb309b7c6e869751a4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb8f74a28229ede2f9de155403fda4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af1f27616b27a7b39fba8072ab929e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566be0cc4ca52c8a830944f506cd834c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdab2afbf2d88833e6b889d46e735a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b1b5512bd134bfbed4df5f645cdac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ddbde8f18aeca6aec05072f7a0503316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40c15fcc3831dd7e0a673a92220cb8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ade27cb8f3f3e6f007844802f91d22318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb5ec2fd8c0b9dbcba1bb36170afa4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fd8efb8d43bed454dfc6e723d6eb6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8869c03272ca33e3fde894c77f8b18321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62549aec3cf3ead1ed77982b4968943f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85df0687ee84338e2ab04b65a37ab9a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0cab0d6399ba126c38acbea51de6d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53285e89600758203fda1beb8899b77d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed953542023b1fe9a62bcb36f45ccb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3989834e125ba73787274b3fc6b47327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7206391e317822a3c8f423e3b50d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc74913dd540c972ec57fb09a08aa0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023494f52dcd061d29048e0ea5908e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbeb33aaf3c0391933da93d73a0875331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe6cdccf0cb7934c91321961d78960332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a794842e8f5b75f2a1393b348ae8984333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c4bfbe6d6b6c972e4f37933512c2a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a042350823912f659649c427748311335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cc0f3bbe46845c503323f89134ebb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9747f7d4fccfca4fef1e8abd3ccf5b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff88d005a0d1af78d1326e469da4d41338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb2d0b9691327b896e7b239da0d97d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211f9bef2530843741cabbe85b216d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73501056676911fac7d5a04c18f3d062341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb28e27025e809382997ef3f75da38342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1db81b66d1a7e2db04c225712785a3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384cfcd166085428e6b40d4c884780f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf080535dabe7977587b90aee760662345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb5b6ac15963bc52b635a4021794bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20d4799a0e1423533ef1f99a192775347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa0929961660887073a858720116d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598a18072ef594943a505ba376ade24349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8ab8f76b4a9c3c8cb99c52c2f507c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bd57eff755fdd7fe67e21ad002920351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b1ee442901617b457d0f743aa23c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81ef80aa3da2e9739fdb44995b410b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc1d04549d24a556f2e30918e7eeb1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9371bff5ab4552243381da9456c4031355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08628889e781653a82280b685392573356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4211fd1d09d177842ef3c32e2648bef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccdadec9074cd67018989f1b02ca2d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5c4de803c2bbd979267b83a2f3e78359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e45907ffcfe889e048e32850ce353b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c163f1d196f329c0c59cf6c2fee77e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffcad3c9b07e589405f1d7dc20f07f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e2fb129e990d0a7db7216b7821111363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc2e524358e24c28c1af25c0325d9c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920537cba327d52aa157fad45fbf0df3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b458f1fd5d58794e74db9adbe00c322366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c345cba213c224782d2620c01765e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3e086cb66216bc118a6c62e8d30a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e8b4c1702c768646c6bac44943fed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df458d209fc1ea0521341f86b425640a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066ce71ed0e2aacc0ee7ed111118f23371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9be3d3e3fe15d41e826e05c0117bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bcaecf8ccfcf26d4b0da8dcb530b9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8690977a4ccc612cdd4ac50712a59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495a8d78ddfb3353e346de31a1e42c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a524d82e517f10e00e2039ba06d74376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56382760557df645d00df382af4ff9fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea75aeae6cf3d09d2a408146be434a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c74adc954c1fdad3cad3f34fc365a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf45cb369b7d082d13c327877df721380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a79d703b8dbe3ac7f993d8a454fcf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08965b19e562c623cfb12c49554cb37382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e14f7fc9befa03158bdf975061e5d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded821b8b5cd4f7ecc8ae355ce1b1473384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5bffca9d52972a962ab9a9dc41953385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f174c8d5939342e43f4e93a86e892e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552ae47e8a06c83ec4f2275bbfe5863387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c25e956dcd2ad4920ede6a0ca22241388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8103412943c77e9236dc3da8d48b95389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c684cfd6d9bf57372f2dfdfffc08b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144335cf50e5176d3d7e6834c3d088e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1c1bc8e6c63bdfdedb4a6d7c09996392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975cdaa51025aa56b32da1431cd0455393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b39283f26d748d74aa9346e904ce5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad83a280163cdde037964681c609302395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ba87a7bd29bf157e82c02c952df36396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15ae175004728ad78bd8363c43b75f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678b86ff132473d49a55cd49960b897398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f22a5a245d46aab872fb84dd7997c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73266db97169632ada32ecac54926472400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd23ab324a3b9ad56ec55a496b07cd3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991053488c1bb002f2fa37f6e3185731402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a3c832b07e6233e5f22331ca2046e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658ecca220459588196c8c2ab2f83f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614b67a419647bf80ffc3dc59a83eb7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a84253d44bb24d649cb80c3dfc7f70406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8f8a8d634a5909998c49068ea8a9c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e74ec239c967731ed16b16b76752b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870f0848fd88c53fa0c3ad13f4e6c98409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047ef3df6e44ab5338bce4f2bc3c5c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fd54a15f3f08bcaab8abcc1bcf7e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3daa416f7dbf6d6d6d8bd19d8104bbc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a233e7ab96b1b13cd52386d7115c61c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c016f9ba4f11ccfa779e5c53cd8d9a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de98154191a203a7838495ce1f568c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6f9072b8f399fbe83ee4887865d5c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934e163b147789c115ec83d5e830dfc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe0483aa7102615cad16c3ac7dfce9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db285b4bbb6319ea4f3d0d4c069629df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d1abfd6a60bd539a82664fc18b8f1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0906cd634f8007388d9cded7f5809421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575aa26e720ee4976e3ea5a182bc42c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c73dbb8ec5f2eee005c2877aa825c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cb98e1e20915e48adb24dc53b16d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6dea5bb9b58b85cfc4b7c0c1e2914425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065779f7ea125c45ebaeb2f3e1b7db3a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14445b120d056d41dfbabdaf3f890c8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04f1086f9aa00d173f2ae7ea69f5c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61649845f2bbd85086b0271a8745b845429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f1712936f628dc1c296bf086995d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50ec5796249cacd6999bdc3c05cca2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9c83d049cdc344a964a8e08960548432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e2075174f01d1ac26713f0a9bc853433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37da439ba8c57dee4ab5059dd31134434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c64d77e05bf2f73a9afa4cc83a1d6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1350cbcd1d376ba95c622e1006da31436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4e029b32ca0caa0faa0681a60a38c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d435398a693b89750b64762844874d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318532003ead370d6636cce6f6b97f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa08a50926bc2e8a13ccb80f5d9aa18440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0edcc430312afd640a2de0df96c5c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdff301042ac39b261a287eca6a6f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c542c5034308163f0b155559c3b4c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414828e1b770c1a3f1cabbc5e18fb88444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519424d0850b4edf52c3f78964024480445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35758f5b8103257fa7628a7bfbe42c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c01c6f82ebc0dadc7c23361b3e8dff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e390027d21abb6fd7193d27236735a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178145b3f39f564d05fd47b01a6f83e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f451e8ca11ea9a2d988a9bdf8ffef76450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c34318d10a3c51fd2ad5436cde3e51451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b110128e97dab7b1003250b12b2c34452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dea2e6e495367065af2daf63a69da4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4896ed7897820239cd1dac64c6cdd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd11ff45225e124e23db34539128c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d37d069f27c0b82634ab46730e29c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a4fe538a8faa89cab74930036b3aa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482d3467f648c5cd33d80561b33ba1c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191e6d2c5d594912f1f9c09b5b1ccfc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f42406d08acd7b4f6e367ef1c6d30a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049ab4dc7aa9fca25c022cd5042381e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8910fdf5e874473f4b7349f21172b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97e68ed38626cbc7f4c1c238eed182463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5455dda3e4bce9404225ab1f77e7ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fd38805c432d017fa22005ac37afc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b9a57b1c8c179f13e9c69b926333f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0450f33f1cd64b6c826a27d2fd3df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b584fe9b3df434b7ea9b411bbb9786468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e1c9d11a23d24de3154c9ff71281a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af6c338025c84e57362e9c3c599276470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb575f7747663a7aa7e32c24e9f998471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3b5caaeb0cfe130180ba044f53be1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cc8ff77e95e0f65dbcb52c01ceed4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb8fc58648d9d1bf8b1d88249402ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cf10beb57703116c08e12a939aec6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67621cde42905a56184ef871de0f79476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef009c11ba9dd10bc8f9808438701442477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9aff0cbb634c6c90ae9d06e59de9d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b78b3df993cd4efe60010685069ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c46602bc9fd7256395a8824798ff4a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bc02e7980038b3ec84e0bd87d9cd8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab796f3944f1c34e34e91aaa133fc7ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f38982f854f85a0b1030fe2ad70d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f50d2ee648a2391bfbebfe4b207a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16c589384bf38bea75d0ec0eeaf63d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f05837a105be5d5175fb509e9f932f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c06fbf530bbdc96a1105fd0baec9fd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc179a81f88d140b1ad8e1075338bc1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac5f9902475e204ff7d59c2ba5bc9e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd94df5bc7917e56cfe70ec82964079490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c475afa58f3836f14b0e4818394839b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20e225e408eca074fbe72f788fe458492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdeb7a9d8a6cc631d11e41bb21ae44493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee7319601b018f1d23933bcbb5ab01494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc0e0289e85773d01a5eb6e2200c9d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9aae4901b893f5f60793b81a9297fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce184dff3975208cc722313918bc9fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969b90faafcc01a0bfa53ea82f3c636498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae3f5212d24bed1b75d78f1186bb87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dcadadb51b00c4743a9c156bac74c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2416e28acd5ab1d76476bfbbd93287501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855d6ffb485d3543aff597a7df89e41502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0f64d8d11e38cbcd20c99d994c97d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c1a4e0762e071707a1befa3cb01fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d6d7ead24c0658ebbe72af67f88d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447576897ef8bd21b27db0be846cd149506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1fc1a563ccf171267621e427cfe32507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f382b4b60925e95a15da4ae1e19fe9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744915bbcf7537f251be7aba24d914f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9157e569abfceab170bb586720e099510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1d54bee2a10e190ed92def10d2fdb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227d35728a9b7cb289cf4218c2a3a6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f3d73ed56e1e73d958d288084e3d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9eb228610896155cc70b15c894ad9f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f59584660b05440849a732d59d674515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d591b5600a58ebcc516d072e12e640f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bca60882fd6ee15c65e3ecf6e15cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e62ff2ebee93e9a68947a23e14dbee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d5992192566e8d578c58e059ffa30519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2d03f71a7643d55a57d87e47d94a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c117f8f7aa7a1712f0fdbae910ca5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7117074d79d9b7b824169257e55faa3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85734214e54adb5b5135b2a056d8835f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba9ae58cb5aee465557b8503bd50ea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81eb5ec978710cccb3a4514c94be781525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a38ce93e4ff4e30b19af4b4cbec3e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49c958b6839eba703b816e9d727649527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82f268767d39981d058a0436bc6ac2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7363b1f184d498ff2eca1bb9d1fae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f25ff42fb62560e38dfbfc65d70bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba00bece167bf937c93f77ee5cd0e64531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de45c003c508a3c5c384f636bc323f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d72e4da4e6293abf4d0199780374bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acb0250bf1c668677de4e63bd14955534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391adf14f9673975aafafb77b46e922535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db200cf2f477f33df115612d5b8bb057536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049766f65c23f18d063115b0d508a964537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512ab4c8b5e3226365cf45996f714af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042ac439df0d048401c834d0e028b4c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f2ef0046de68a10dec7d37ae629a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70187e52c7f5330ab747bdc2547405541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5a595d653c667040b5dd2f3b20c63542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266e1b42b2cd926253abd51dc021b61543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcb5f8d61b5ae5873e9b4936b4f07b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25940b5d718149cec870970819ff4029545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec54f7a3eb2e78d028aead576f9c70c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c1c7e577f650270dd6256d507a773547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a4d2fc2bdd75ec677ba62753c7ae5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8eb6a53b8dc3d8abde5ff4b47b288549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663c3bc4846e402a52ddba202eed6a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf209c5b2fe25fb5e41e2563d2dadf9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be32c2da5a4d82a1ff35684040b0aa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f430e05c6078a8cf8bb37019c6ee114553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb985cbbeeed7837c501da72997292554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f4a21c4579a0ecd7ca0540533f832555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804f262fd95ae18dbf91e7405fc38d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d24f66bc1764b00b5326a24fe99d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2adeefdfd56d61883c487771bf8ef2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1321bdf008d6025f3e416529ba6bbc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e466b1cb8d3fd06141550c83aed43560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca10ad82230e89f729ea06cf445ef9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cc774f11e66cbb6fd4063b8efc68e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335eed41b6a7029a50db66b571cbeee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2195c54209cd55554ed8dafc5dd10564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840227b1c30d3d4764c62896bffca31d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4f027bc018df9d828c2351af138b7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3351b88e86d2d73dd2d51ec3b7712c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f146a467aa8daca36da1180e8af010d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1866ad0ef163aeb35afe4bb1082eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc023e3b6ae8879d561fff35cdc5a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ce8b28f1d368cbe1845c465a06cbd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3c019709af517a55fb08ab5e2cee6572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>