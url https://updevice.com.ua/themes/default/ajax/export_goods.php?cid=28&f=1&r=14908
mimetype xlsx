--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496df0fc808bf6a7f5b11c0e5224b5cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5360d7490b226abad3a44ff3744abc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c91f6160eebef64b69670fd76d39b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f380b6d5878c067e329e2d3a567cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92324e24f295c23b6b1affb729a4545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10780578c694617a806c3bcc746a7a966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cb14281cf82ba36ac29a91a57f47c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784d362fa25c10918adc192d4e3e7288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c42d6454bdcba24ce12b1c189ae0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d072b22a3e093a95f8a42acd06a9c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f414405dbd8f99d9c664d0e23806f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720888590aa0e5d4eef2024aea8fe5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a534a98c9dd664ed4f29593e02fee2b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5972cb5a368ab2991b3ee76b289ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597644d65ce183a2faea11970f40d1915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c918f0c8e712b92620ab06fc2c1b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8929daa2caa5deb2d51a0853920d5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e9d76d75c1b6c7cb6c1e2efee112718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c50935446592d0ce4cb625fa9e400019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be563b781edc8d679db5ef2ccc27d1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077e64aef941009bd6b1c4b118e605e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42c54ec7a3be29a97c91bcbd23543722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7e186940e117b699557915f1000c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9615eb3f829eb0c1956f3d848f18224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fa1d99226032ad8c9bf4f2412354425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7da0952d20b49447702b76e53df8f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0267db8fd39b1d43f0a32c25ae3c78a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e221f35791dc3428dbfdc4b4492b8a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed51da5f06353b13b0fda497c1f99c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7c60722878c26db5b0e8f53885da730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ce02a497170eaf0afa6e1651ed66631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d3dd41b45a3f052f67a13c290bc7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b190ef2d27df7e5a64cdbf3c3f0c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8d047bc1f3fe756f775024824846c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211de9bdf9b33b0feb4b672f1e1cef835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bac7bc4ad5018952fb18ab1fc487636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8b3c92ffc12f3c93d51e2093c7fd537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af6b3f4096c9ff43143f19f2e5098438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5428e1dac6b27491539eb15890ff9e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1e07d34bff69996794a64a748a53840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11e417921f048ce4925b27313d228241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be597d1974663601c4b4d67dbec7524142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3a7cbcf1620d11e32219150b2029943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f69bbaa25393a4a26fee5223454b5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45f8351edd834ec1837455c31a21e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e175d4eb04acb664f2d9aba8a500c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01619ae268600e9c1100f8047749af0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ef30afabfaa451121342baaf38f9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab91dae31ab2732cb97abafc4ff03a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6ad722943d482205a57e7e7c115d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfe478a74b44c8ba0aa1c73464687951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2849936fec77b2d8abfb211c2cf41952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d829e5603a210ca3e6e4fa57cfff2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55defb9ceb510250a91134c9faaa9b1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaaaf4b9f6d88a3e6baaf2c231e32955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ddd733952a68727095120c08d16da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d731ba1ad18bcb4c2ed5955c98956557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50816476eea54b17aa062605a44b3bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f012260231dd7da9ee46066cc086b5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be447f82e651d2c0f40843e9a0fc231d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9f9d5a6e02a1029ea7a336a85e0bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c08369137e5c00c057d5d36407263a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689a51e4ec26eb044b29f43dfc7833363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18125621778650960e6cc769529a17964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facccf5abc8e09d8e239a93f731f6e5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406a49595cadaa3dc9126abd8b443d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0424ea583aed133b3f73de7d7c74bc167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851173490910efb8d5d9a7db18cde48a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bd67f17a4ad32b0caf22e6c91ebd369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7465dedf79d98f12a34cebf4f886e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a6d2726678ac5d8d0d48ec09ec6f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c2ecb10c72f908b8b968b0039a6ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252fbb96c1f79892306577d0679f78c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac57386cf759307fabfe11f5e5c9c8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf8bfc45ad8f724d4f38ee4bb3fc3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023b2a792bbd849336e0276795a857176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eeb4254727a5642ce13dd86a88f00f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70605073b8219a0ae16f98ba341a0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff3b4b34b7181e648ffb704b6bceb279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4bb035ad802b9713e2ae51ca4c7bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10a2050dfcd923131ad62995de81b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c346d0ca8d6ae63eb47978a6a28dc482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59409ccba0b22298c7f0bd48997321c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bcadb880895428c594b5e0203f30d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befefd0a31d8ef97ff95da4f358fb9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b222bf5ac3bdf8b0ba65f86c228a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fa9d241f099cf2c4390f599ef3c3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d758f1d489e228ba7848f890af3d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78994cf71af6688dd994de636740209589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d0ef35c83897237b81e8d284d05e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea728167297f5b6b02e3ae254e4a0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846851bf5fba089ce4767b158fdfaf8a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c45199d03ad520f2e01f953c890c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b00c80400b7e81e75f6a75400fc5d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf411ac121335a758d2dcb58727f1195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06cfb0c9e110e2b46b6ebdea09395e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d24163ab06fb8eaa41a17a9e80e61c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b69ad46f22b2a34c62351f139d8cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25905239f29f14071a24d5bb93b297799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead36d5d8c576f35b5d6866afe73f62c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589adac62c9ee237c379ca58aa9a5512101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af9488275d71a0573b8204582d6dc3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c4bccf14c3818653e4d80235b518f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa06c19ad3cfafe6cecf3847682f70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be85ff0dd56073a2721b0f129239a26105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa689ab0c86e89c27f30f2aaa1de347d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d167edbc283dc0594653220da690d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dd7b6ca5b0ed3da709f8cdd04e508108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39fdc7ce5459852f756373d31c3bf5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac977e2de5ec6edd8b9d27ae4a2b47b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44ce669d1bb30a95a2d1e1cad63c1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ec16b61caa90ebe22d57a97393c86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f508bd74923b792140e94b26bd0d364113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49af893560bf794a2d7b4572806d3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1208a5cb60a024425d7b8f86e0cf4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6e0a702f57c89bfc56a0732e49b69116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2e5cf329b4fa05563eef145c4e8f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a978bf6bb823632dc1953870a596e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7c30c20af5ad793ffff238c56d79e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e906b6039c74fb20f335a0d96b100120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2333947af804fb5735f2d4144abd6c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531b555e823ff9dc1c2af9f41e29ba3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8144994c07efe7ee9c30c756271517c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af136a9f04d3994ed513a14b27a51184124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a84d65c95ae7a2f2cb997ad56ab9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56239b211dde62b7e42b8f93c342b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece75da865d474adbddaa54283050882127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10972dc3d2d28de803212f46710a4f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b565a73aaa9cf436a240bbd051b98a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afe281361a03d8ba8c3cec4dae47c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73288b1ee8a3347015ba05c6b8f2b297131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11868e578b6ecbc86037f05daee9ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5742bd3ad45cc5de57925fab8a32c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074462cf10841252b94a4359ad34bec5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d7166b99bf1167e23ae67d64476cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6280ad2b76e2db69e821a4ae1895d5d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a52f8dbbb28fdd4aa15d8933ccb8ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b7184a284b06aac58e0a9e4c929e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f4fefad609ee8bfb4902327374bbf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4050f753b1aaf74629c47c32b0c007140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9768c5112c3c05fb8de043cba82bbb4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d69ffe6a1d783d5f0f0ae76f3b6b18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544000b90e3ed905b30f12baaaa48d83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76455c381721149c30b4ff920bcd72cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669449019166b859179b25fa0a87482145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e923e885e0b0aa006b3003b2b9e62146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bed681e5ce86837b0953d3a5a43b30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7a49764c7eef2ee5a604beccb661a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67de87ffbf386867c2b1881787eee8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0878d72da761c1d9d6aa500a7b2a1d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74f1f874da064c4ccf9fbd76cf0ee6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffd23814053248e58f053c818dbb6b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e372033fe07745d99acb6aa5e344d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacf1c4a48415292a72bc9aa6dfe214154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d480ba90d972f58bd1b6cf5b1a120155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31191e65fefc43b2aa6e908788dd1f39156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d2d7ab5b4f8692198312869ec7e14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe46502cbd43f3ab556cf91299cf20e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5b132b3ab000dd2cd73dca8adff6f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdb139d37525217e9ee32f5bc7800a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed836f2d461212881518111a5013b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6354bb259de4ea8aee4f814fbac955162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e011a4cbdb9b1985168bc0aefba78163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4ca17f4f1a8fd212970830bd68ba7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61262f4a6af1f5eb8b0aed236f142121165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3e1d1f9e5dea9210293a0762e11b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4bfc22bdec652f45c97b7ca3ea222167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81492e10c6ff5306e3ca2577af28b7ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510ce79946bc29d863f6085132de6bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab19fdf1f3ab6e3d42e739722fa942170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378f754f00d2d271e1d995cd751505b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15156b7db679a0c8830b2020251311f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51441b85d52538d4461bec86f3723d05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b525bbe8a00b20339d7742542313c6f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3f777ef98e550cec0a48d92f24217175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cd8338fe2aab02f1b442ffb11beb3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed3612ada9530a03584454bc61b074177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19e2f01e0760d5326f38fa3b76ec22178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b62f70f2fa95f5c215168ecbe6854179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24880732ce4af0c02893d5f97c15fe3a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f7e6cf6688f3497a9bee98be75a71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175eedc95bdaab2183287c9bfa7a4f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a008303326a7ed82aa43093b7d03809183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f351ec926f93062f17ce7298b525ab3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accfd033b2eb187e953a564c55d9cbf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415c6f240c6670c97cb9f3c68b8c2d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216bea669f91b052038a3c76a6868cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f46e32da0e2c6d3c5366c2e8780744188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b36d4837e22eee088cf6311ce4ea0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c247b4ad1d5a9d864fd7f7b56543c35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fc376b9b03948163b07a0f1abc747191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2645f174a1487035e3069a1d205e775192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3637788250fd6d3008e11fa3d2e8d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c533d5b18a590388caf900f344636c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164b5aea8011ca152465f7ecfb9dac1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a26cb2ecf634fc3a3de2a92196d90f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0592114569bc258fb97b3fc994ef7bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa0d9c988bd5e5f9005bd1d87d0d7b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2895a635a985186c20f1c1249e4f1b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a02c447ebbda71a3c7ae2cd22c035200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795f5ba60f8e650b91c88182ac9681b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ca00c5d8e053506751d44e1f816ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f755c4628ea0c04596282c5b9e490203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f157b995e23d8f876eaab273a699555204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9a5970c7b5b19863122ee9722f059205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a8141ba76cf35f95ec9ddc56a8c7c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec73ab538ed82a4137b3acbd043976207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f51e9ce0c86cf2eede97d96162e0c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a43c5224ab8f033db602848f42b57209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e379b42a660a351a31dd0eb72a85e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2764758e1928023e8a89df932dfd92211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c31a8162f3cb49841af547ff92fb47212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bab9d98638507e9964401b6ab7fd8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b838c4f8cd770c9b456a7e71a1340c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c9a5845582e15a3822e2fe4343823215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e79f9c081182bfd410b829abd3e00b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc87dbb8417a9a967d620703bfc12c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925fa71537aa5c81fbe313b379507a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed420fdd57e1c40e5590552cb36ea2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577a3a151819be416b11a0c593d5c3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90508f403c4f6055bf0c9c8ffd1714221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc4653ea3aaf14d098ebe3ec2a51ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6442489d93277b230712d8a6c94480b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b5e8f692cfff269d224a2e1614612224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006957a72205defff71f32a5c5f30195225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826707ddd579b234c47a6970a7c7aef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d98e8217be31f886cd6eac73456638227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c7b24a0017df8011e536238d9d7af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33550c0561005b143c5181c25d0d97229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e5e16ded04ed3b4faddea9160b97e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652f05a0d14e3e665ab356a263b1e6b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee582b1c95c28751d7d670d1dc0aed65232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ef3ed338331a64a68d202462ee2a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0079568bfca88451ad4d08ab1fb0ea3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937feaa22f29f67a8ac0e213aa16799235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211c86afc73abd35ce7c3bf5ed824eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57040137437d89846613a264e4e70073237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872c94e862f4981f95c43ca6254bc63238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e567738412502e851abea9bcdc713239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714420adc2c36988d5e174129ebc2e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f9320db8250e662f0fcaf7406eef5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e17b8c6030d8eb5bc35c00c057486c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def5841c20ed7c4025fd06fd1835299243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d9a7c220b5e64db41d438d289d64a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6ed102ebccf71781595dc40e8685b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20831a9bb177c0ec4c194bacb9900d01246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733a0b06725e9af280d41539e82b5b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca10e1ecd29b84e7bb19540452171b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104338579e2e0d290c87804d83b61f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47c15cf18ed4dbdccedcbc3dcac2be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4361c999e276e5f05f59f7f5f2d925251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce72cdf429fb860263bed23ffe37de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a867018ba22a70640b50c33f90ed49253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a6dc4d046ace29360f21ae9122a40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc244e630b705a8f4255160aef549b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de439332a0700fa7e4a89ad67d83e7cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba444df08f5d0b7f6ebe43224bbe56f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b16a7980ce359a11889bde57fec8a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e74b04325bcf7278e2c870cee89441259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4742691c424184de3df7df996a8c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2c47cf1fc890dc9a51ace5c014b99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3efab4c6c83f029a86bd792433163262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff19cb48bd38a290b898b2c630c35f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8d16bb2af702a50f72cd1453767e2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f7727aabffa26bcb994cb85b69fe0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a73d8e1190cce06d16210e280fbab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a671796a452053ba9b739a2d97b03a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0233c1cb07120ec0905f596fc39e3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbe2b7384e9442de78f55249953906269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5179f95c0c5983da277824b1ba90c21270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182196380ee3941ca8b026190ee4975d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d15483371f2c571b3021117b8062f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b7f6f737f096bc96b5c77f834272d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2481c0d0dabd50a47ce7a45c5ac93274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f8af334432975e8853ff4a8ed7149275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391e0e955732b957b2f300058712fc2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50b946759cccc99bcb29b5def89f52277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5d14d5087e9017c893ea63e1e714c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6dea4d57eec020662a29516018a39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb29009bc5db64b5685f159a2c95bf7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a7c897b0f3f648f398cac6021d594281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86557463e22f9f66653fda3057a0b747282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc2116095cfa42dafe81a4628f3380283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6a8086294ab989b53c0b52583b57c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780ed13ff5a1c4908386d2665467e83285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb585c07a6eab4c8baee51baec4dfa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb33cc7465870cff3c8fb3dcad4b64287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067241d7a03206727a8688a5dbaf5a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194c05d59c4d5c7fff3e84d46d5d5ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4871c8b02dcf119d2d9a51c585a153290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a5ef4b9095a83ea852e2a2dc9e37c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53145722c0952c3d7b5faec586a281cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0295111cda12782716f9d12e97257d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0fec9975ea2eb8f2f63b828ee92a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339dab3edb083996be72cff23ce451e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb77d6110c628687b28fdafb9a2789296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c614622e769193eebd56ae35f8ce45297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd21486a9dcc7cbb38bb9e0ce9389e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa30d91da37f1aaa017f0b12e450f80299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c3277e44c169c689a45a1aef16978300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d19591ced8fe242947b7f8a1ca832f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e2808ecee3211a697400057e79530302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8cbccbd28859c6042be4ef73f7f5b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62453b42580db7eede995dea781fb72f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f682f3b7776882bd0b7e4fcd4d45d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89ef0758fe4e9a884389784141adcd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98bf8d4b724f2bd3d90994c2601077307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf18ed066496bceb821dd67c7767fb4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c23b7c71efedd09863fced90f9a02f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8d690887364c7f601e3119f4ccadb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1c024a35156ecc016b4f5a52c435b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67002d81856f98f8ebed08f34fdf3e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5331e2d821cf3f53e0cb8984dc4b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f5059cccb713126231a9305175580314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c197fa2c9684cb5477666f836b4312b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24185827b73553e0b90dbaea04fb994a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ff33da11c88a7ed601e09658a23da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a16df13f09e8666f783de52440aea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48941f2d0528f5053b726d09c1bf4ab5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de64c9ef7a5f321ae4d9301761be18c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fa86c1aab6e4ad26d167c54f3aa09321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d81e62b12dea3bdb856cbb3198c90322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5d2ce44756e1e8644bcf79c1490eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fcd8c1bd92f41235fd557bc0c591d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43600adffcd53824df2f03d73b33149325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73422df64de5092b63ff7395df5c3a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a1bd025f20a2703453586267be8a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b16726a84712550735d92abc76b50e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee63121074dbea6166d17959c732552329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a992015a6fc5ec2e344a1f6305b8cdc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0113f546f8acb566fe89a5b88f7b9ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a92a7bec61f5a209de5439c87be4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4bc1e4bdde6de1bb5c1ffb3a79b28333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a197954a576b4074bb17c067dc232334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54910a05784fc684e2f76d14b45d50335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62a0b21b14770c5f02bdcdc93a890d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465e33575b276758202f4fd3fee29bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cd2308855491b50f6323473520adc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cb8ad27fc0c09d851ce23456bf689339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31837995824427b56199753a1f1ccf21340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a4bd780dcf1e1f95c83750426cf4f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4fe9b01735300b747bae233efa838342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec5ed9b10f337030126c67e43523dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a086fbdb93b225fb7fc75935ad9d9a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8f2d541fe5065c05f9d81b4009a6b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e28da9a38218b5a70e2389698a034346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b54d72f24d5574783d51842e25f21e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f58c748e9b9b703d4c7b6e27a3171348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8435b4fc9d56715266562147015de4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3476c4832c629b8b6f5371c85006e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f6ed4c5f2751db509c62f2567a325351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be490f5974d25272fd79c5bd792cde352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2001c3d8a0868491b15ab407d9a080353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e60f6dca3d4b6faf1ccc671d04ceae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f2b029dc2ccdfd28921940de96a80355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868615d6eaa75d7d5101c1be7724ca02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31bdf26608355eb9f558d18a23c757357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba0d8c072074946312ceebb4a76d9c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151753e910b9c4b4aa61156ccf85ba2f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d2e29b5a36dbbbf3aa4a88e8e9888360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec407b0eb14616f40dedf952735453d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea88b8901370c7c39c9e74b37aba90c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6102ec369c5ec7888ac5b912d9fc4e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e991ac0741fbe6dc4ac6b24f8e631a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fc1a7cf94be1346c79cd1cf425614365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b093fa107f83ddf90bd061f360fb5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7cdd91237012aa45968243945bbe8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474757c043daff6bdf42dac309e110c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27481fba467b5caaba6ab56311cbdd9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a10f19b4bc5444e22ca2b9dfeda20370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af978efbb09d2ca8d60d2ec4cca6f0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fe4e7a6bdc0e551861d44111e71aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d28215637e684fee5d1b331871fc70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d7f44dc5a5ededdc95df7022b3864374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed558f9f6cc3ef7a78319bd0d47ecaaa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c185631bf652c0b99f214ade47fc5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c6f5375d9918bfc1ea454ee789dd9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41b590bdcf48371eb1f0e14258ec44378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931ae12208e0c7febe79d5fdbdea7c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fbf2736b051f71739642763c052ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb8cecc6107e4d89e40ba709938887381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28b25052a7258143e519f97cea7b21382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178506592a52b3add242953d9fb62f6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99379f21ae8e6c7be188d0048ef1ebfe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c93f4ff4c8d82048de991fea3ebb4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4abbfa13310d4cdec76b9bc033009386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c37fa9558669bf8f237581ea88408387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b1e861475372ac112d4017191d7b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d8004a68bec9c4bb644ef93a90092389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a429c9909d5150cbcad04d1c78b125e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f9fb3821b0af77e755fcbfb7ea422391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40358b14ca2c47e93d5bb9e68c731cce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535b1a6c39a41b21eef3ab7f3270dc8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922393d87a87795ccfad30a6646899b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86008a5a7e3623e74b95cc713f817eee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857c5d936ac566b55b8ea750f7406f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1435c78d186d039a6600c8b458ac077397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cbbd1973c0d4fd27c7ac7b6c83928398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bfdbcadf86f6ba99a07ab0601b6be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3619e5bd2a3069857fdccf0baa87be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843bf73771e9dd7d263b5aa8f866a3d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f693839c0939abcbffcc271284e98b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb74cf8a8cbfeb39fa8c1206619b13403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51735b213583146a13d1981d0c4106c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cacecbdb3b9ca7b5b8a752bd30c78d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c2f27b062260e937e5e7409819290406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a8e361ecc971158048930649974e6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b668aff97dc5fd823e377f69052ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00073863c991333959f90e9d439b75d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3753f8e309580c5a5557c494565e211410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83dd3fd88abf389e76284bb09678915411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bb1c94b811de797926209ea281180412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2c2eb8062a8ee9f98dfbe9011a9fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fbaaa017c0040770d82da974f6e56414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c19232b583c5bd02c0f97cf89ad8a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e2dbd082715dc8fa08f05ff502ec0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfd6c22b3a8e67fd576806778cc141417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fc866ea9e94c1892368b3e04546c7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242941c09270a761c2e840c3f3c7a78419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f593aabb9ee8e5e53351282916cbd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2954dbd57ad74507f767be480f0962421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5e3e3cee3ff1c42a93dcddc361566422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ccdb10520e8d969fb15f4361aab98423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44c14ee14eb4ca07f8ccd45ba410b1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36df9e1324111b88b980447ad66462425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f0a6205fec5684ecdfde59dfc5404426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ef2b6155c4686108e39fad0d05d1b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7e44a93f0aed98171745f8a63d560428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb9f30cf216a397789d8b82dd8020c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc838338e0aaeebc40f29049bf4a3a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81b8a4b6f7f221fdbf4fc946916df5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dd35fb6a41407d714f47af95846b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4feba827fb1183bd532caa364403fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfedf00313e3a98b14ab5b1b9d3b394434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2951cff944f7144c0ca0b47b317163435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa10b1299668b3cc1339a1925279c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f668ff4c9c4e32d4a972226a66151e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1ec654743650f88f593aa052c6e6c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f51e7e2589042ebae2406c68112831439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37770d229a3885cbd474a9daa4d970a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e887c1dcdd50520b3a0f4547f25bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281b68964fd38064e2139b619769ec8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8909efa0fb0aae29062501f93b9e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a0f2df39156f077edff1a9726e47a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131c1b6ca2caff15ae3145c1ea48d59445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75dc8df31702b1a9612c1143a7112d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3c04665f4aaf568cfcd6ac478424e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649a2f62da3dd4790ad4b02809915e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee964b802c07c7bd35776d5f8890fd94449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad31e9eac9311f8c799001cd1b63819450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e75180655af380ee9dd2d9b5d1bcda451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb70276a7a1d865b9ebdb9c07ad25a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61232bfa5feb1a17f77017d2e5c06a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c54e595d8575e51e9be786f9b63d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f23bae458bbbef27916f476fe7c64a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6565c67fbc7779bdb08361c4d008519456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f06765ba752453f23cdbae6cd3cfd5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec33b221a0a68e8dca59346a9e077f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7702390a829f4366b8d4e38329aebf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c047516ee355d6b8e4e1d25b83b3b48460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36564e2d7fbef94118a68d865e035a77461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405da13fe919c2da5b325027a74a26ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0922bb465c9b3d84d4eb7b655ff1d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97333b4f9e0cdbd5254b1102e88181c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95048ce11567c14454e4b204fa6450c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f494e96223ebf9674d2f3d38304524466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b846ff31106c54504d6c8c9cd1df96467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae841e3d0fa78888cf046b9295c8192468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f1518ad7ef11b2b8b4c591a377eba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29bf97422588d357f8ba9b42d91ecb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24339f8e38da34bc546288b55af1ffe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde84d995f76be5dd71d3e59a9d392f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f246675dd46a5fc30130cbe63031b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b894d53a502cd5ca2fca76e94a2f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db1dda4b44e4e2e3c98e4892a2fef4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f929d55d2d93c2d753ddf5f448b16476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868702f997c4b0ca7da1a7fa8a1e91b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaebffbd1bb5cc8a3336cae96acdf35478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a098f7ea37ceafb53802913ee1fc90479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a01535f8e4715ae1bb79638ba8245a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5509f8e4b984760a8a77f653c6bc06481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345f4f98a1f8e485244ebe79bf33c1d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e368cb1c517ce79595a39e56489681483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc07125a2ffe56279a4c1942938b50484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3967e9e981be4740679c11228540c72485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a333aad703103beed11e34a07c2e8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0771843e571fca582fa6cd133f2d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67f1d2404d227ad9a94e06d05351db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75931ae498bd79688d6cfd07487aa2a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca9d574e3083fac3826bfd69001cbe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff568848e9056ffead7d7721a9842ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e753e3d0b908e303b68260db4bad31492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be48e7e22c18e6d710bbd345939439493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6a6aba3728438c2aa14381fa47792494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998ea1ff68ab07931ec965a26d5c6e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699efae34c5b54c19a31db9a2594c30496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82598a0507f29947f5115f0c4f909c65497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9f134d85f7665e9b40e23625cab54498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27319ef1c301d691f87bc3dd7ea92fc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40181d2dd34c0a39da72d3699e0e7119500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591ae8bce2038acc74f17d8c6b9e7a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ac25b0a5beea333db86f38f4489d8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9f0ec79e4f855f69f555c5d60bbfd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9a58cb17989c0452f9408039686ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dec7efa3e816c703c130958327da1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e016ca9cae837e0d8374d750295d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017a683d649115adc24846bcd754626507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19e8749b2dbd1402dc905d1fbbca2d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5df699c77699f4edab152144758a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9aa3bbb8b4c4b2ad6a2dfc407a1130510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1a37e9079c5260afe83bae6efa6c7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be077e53d1ddeabf5e17d6ecaa86f8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4730e7f62ba02762b3e4de54ec19fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313783a9018e6d65846d05b3e7371ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0191dfe7d455ac379e1428c349f8da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac8c7500af253c3b269895433bf033516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700eae8999c6a724a51a68edb9e49f7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721afe5aa8d2bb784cae39b0adf132a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7702c6ac84d5f7ed0ff0efd731a7f0e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7b883ce5aded21c6f6ccc2e51451b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12555144e3f9768cd4060dd5e6fc49521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ba09b4a73653e4761af836900c2c6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee66f461352c42ccabbc9c3eb72fa3b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abef70d30ad01a32058381f22dacab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c01fa88d66429193de7f0ea0f8896525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31eb805ad6fc61a0be4e76d204097c6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b7be4533c34c3ddfcf3f81f883339527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81971ac857b2008aac23ebe6758a774528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ea628196d57d13899a63708296a33529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46178d3941535416ea29ab21671e390530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ff41c9837205d69448c52bf01a381531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327133bb9f2c42d5bcaa9738487ffbe6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cdfe6e69e9eef6baa110886dada70533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e75ba63ab62f5f475f98fa99dab0f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb459c207222b64cf696d90f9d42c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247a7852000f9306ab173d79729ed60536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d7b180d2c3c13d88502bda5e302a6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9410760de8667ccb3a1c9ddce74da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d2aea8b2ed6679e0a6658f4706add539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd5fa4a3748af7744780b4f836281f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b36eeac73d97b8a0019ddc5985fb8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b72f3b67d6caacf343dc133c59658542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dda293b6704a3c842a9d6e7dd4eaa6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f928428a137aa71ac9556838de7970c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5ab9d648873e20fbc6f806ab8adf3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dee7a7f76934d0a3033b87a6325ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c62f313482ac3920362741097bbc7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cee2df08afccb2c3d4654870d39e5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf033499ffdf1a33e0136fe77e5d181549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e244042bea329df9ae48c2df3815c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8e5637471bca879f2a457ae1f1063551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59eb628e4dccf12e9d413c87e1d859552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b6a7adfb4799b9be961ed36698732553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f929d243a7a190e2d1dfbdc211cdb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8755fd562c5c81bf90bc8ffd76b6491555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70779b00873af1bd2447361fe05aeee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7f764ee603a6205a898b426c0a778557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbae82c436c0da9aefcfbcb36ca86c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78341c4316de22e3726a236342aed2af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3922c9c217ecc3af752ac4dad6a457560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d43b5f76ce3d3c7637545d5be709b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b05871ce7811a8688f909123b36110562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f654b02b3958d42b8b36c6a12923df2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f19d36ef7fe71354e4686e7bfe49de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424266343216c8fba84e8fc86297bc58565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec4d0603ca964b4b60657e6bd8418a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9800754b88986028b29961133d772c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c04c4cea867cae733a8b7ceff46c66568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028327e543aaaf965414b1b6bf895cb6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbb620c4ee77fc7994dd145f00bcae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1f49c8125150c47631cb9799de05f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70680fa651cb373be7bcd62d572154bd572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fc650d48a109a9db586c8d6be76c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296efdf51348fde86f93172ba6034c432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32c43901ace59973a4a2922ee2f9553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d55ccb8fa0ca9dc7d925b37677f994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a576861b91adb09af10f7f88ce1ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef583d199546a34a8d2a94acbebe09f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215fad642df3f741b2eb65cd01af8467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6649d43729c9ab0537c2644bd28678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f6044fbae9ef730fc1e2f24a1b4979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572131c08bf49dcbaed5cd3faf835b3810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0ebc28517c8c88ec50aadccd2fb8011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ce09af4e0b23498cd101b4dc935d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b330385ac86a81e2afaf433a4527713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc1c9a5c183bbb466c391cce8985c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0a37ae1b9f11a67be43dfebb369b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126628757c61d6b11da8d0a140ca99416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac8f40b97c8df501cf8a4ff07a8a1a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd35090aa95baa9a676ce0d79e999b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4297e75c9aeb2c42f9d8de8e6881f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782ce6d65cab9487b0c791f035c574320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43920aa760b4c5d376e99b870914a0ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8bc2dc4a75b0b2ba79bf091f92dc022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ac31e00b726cd8363275035320cd623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b95719f3103e0ff86b3e59116c789624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1605a59dd959f90e151294242205c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4896d12b942fa4a5222e10a45391e4026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ca5dcd49c655ccab4b586beee9ee027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bf485b7761f66babff8421734c1df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a09491e516a1b6ebc725b3f036c4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0d56877cea63faf69a030cab159f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8687689b4e9baef76af0d5e440d63731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf278ea38a12fb209225098e3af9a40e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8452b9ef3a75ac5d7742d555dcb6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2f3a5e685e5d049e18c06fbabe46e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84e0c25c0a3cedbb951f7b14c60ab335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ab5ea1fec2bd08360d12cc6d133a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef7e28ff4b536162f526922c40655b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ac796ac100f6e77aecd7835f2eeab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480a63b65bdb813a9fe38b4ad6b857d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8458cbcf78907a2cef89d8a3dec1e0340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7a2e55c93bf264f9631ac1fd0c65b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd9ccd153361ef947b397e02d0e9ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5ae9b5e3be9ef35b0e9037a3a661143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed14e7a845bfea60ad360a7553838a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b94a53312eb1956bdcb0ecbc26b0f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f77e88f5bb1d59e2f845c76c77ad546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af3b039fcfc10a93b712c87c14622f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c31f4e35795cc7aa729558ba36baa448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fe85a6523e43842b7a28ab71c46df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f9dda2248519e015d2ba9bf1efb5250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd7600bcf630083675f6d22b037d7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10548a67ece79a5bc6f6fb99143aabca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfd95e5f56236961ffaf40c948241f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfec53bb13503dd772add262185d82754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5667681a02b02d62398fc84c6d22c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ce0ba3a50cea49483c265100ca6c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29583f63aa6d1e1af3b8e518577ea3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bf704fbe1c06965c2148eb24e8bdc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408b2b6fe8adbdff641837b2544ebba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a263384b43384e716f5ec93e8367e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e17aa09a6e2895f98fd8be9ac8910e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e4bee5e38cbb97b248186a2c6d21d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6e093ecc1b157d40d268475110b4363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9097705fba92aa166f528e801bf1b0664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9159e83c2a2b006f3173daededb9265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea158ae6303bb3f9c3da96a7a7ed7ff366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978b631e6b7e63b807802a39abf5aa467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c241494ad0def08c67a1dcc088a18168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de51f8567c2c6c0c0d97d56107a67da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b2d771924782f8a8b538cb158537970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f74019d1c3e48be4ccfca84bfd23f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fda6f8509e8a8741805d5b88450a0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978443bf550e84d4f9431cbf085ae98473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4899bc568b185a10f8e4cb217bcf3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed615a54a219a1e64e1c0e80e8210475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbebd00ee06fbd907dedbbd0bd063e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcabb6f99d11b7250ba90c1f216fc3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41966a93d0e812f8dcae7efc5fa799378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef150ead1161a5f244e78562651e69379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710c63c56aa364767725c3e2172aa2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5decb09a09f1a2e869e19faac871a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a598d35f3cbe2a9f1d4161d195d03e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80447b14d67f9880551ae5c359683c5883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49762fcd50ef159311667f32d4f1790784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cc94f8a9f8c35b80c9e919424540585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089bc0ad8f552cfbf8100552dbc637886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599eef5dfb08f7307a5964955051d77a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bfb14f75c02cad197accf5dbfcd6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7af26ee7b03171f2d514f874a6a6eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a35f770f197b696f028005bd983f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67944fbae47bc7f316bc265ae59bdff991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c76e7cae289e2b30e6350e22cc7ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cac40865453063cc1ec51a49c1b23093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd496072e0b16eee0f4e2793a185a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b92fd730a5efd2300b252a41227d8995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53471551923cb65595a569db9b717596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b61c3a024f2a2f4d1362a6ca0d76097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751fbf010572b7f9446c9c9c379bcbf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816e2f697104f614dd66522cbe5ac3299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3aa00dc61bd8152b35615524f4b94100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fdd13758d19ece854496e69104109101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea3aabcc401c9338dfaf385e41ac9c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b83fd28de26187f9382d6e4114d43103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ea327cd3cf3f70184280ba80a6ad5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c70951b0cbea937f9a2bdc409d8c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f78bcfbabf1a980cfb89d4b1f1a8c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36fa1108f6a04382031c43fbc375b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb27fd9e4656ccc0807323102de64e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f4cdb61956f8f6286be48bbb01dd9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ea07c7f55996976d15abbc141024f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c940782297499c63785e3f2cbb175b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb04d80f56a8ba3966ca044ebd8b190112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff924baa644157f66f5342db3650c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0d32087639581c26d74be104d56bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b6c2dfbbe96046fa47934a3f8d499115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8b756eb448cc3a4c96abd76eb8991116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c4e09772328ef80d376de0ece5bfe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812c2f22153c85835f58cbfd60d4ab2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5d3031d0252454824e3241b37e8a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567259c43208465630b63e17a2540dd3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b967195d285cad1ca4904a95de5a4b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28f63908958d6e0dce9112af8e28bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f720a6d6e2dfd9497fa74b2716c8198123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be418fa98ed4a83945b502af6b72412b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df37e1d536d98f0149a57d39c084b14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82040fb2df8ef5cf0a48fae8a1803d68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18199446e348b4184ec0019c5c7e1ecc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8ef0bfad08aff38ae69eafad46765128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873f5e5fd0a77b6d175822d61396a5c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bad2778aed92363d1d3307a42f4782130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dea9cdc1542eb6abbe39318240e80131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbc064ec3a10bdf4b2fc2e7f56c7e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2330202d7314a879402cf330e2f7fe0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9e4e83d6542956a62f70c869cd13f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ace4b346ea869d1f472201276cbb2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc67a14edd0c038796a1704e4acac91136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93884c7f689c0a0fd017e5fc68973cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc468a90e4bd57a139b78053e391ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b25e37c458e7078d67ca7917a10a28139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7ee56d0560a97375837304fabda84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dc12a8f74b472956d2b00d133ba74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbfb5c28f3c009dffa9a553f94f231142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741c2b9e2210f8e6dd08848e2aa798f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9564566ce90eb2edf2d3a0a2140f120144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524f9fae5eb4f8662092fb6af8ae5e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d8e60274e41b028abd4cd8d71ac0e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7fbb5dbf1a01110e7e7a8e0ace8a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37944f43bf562dd28ac1f248fdb9516d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c78aa5f3b633946d27124f9297b39149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94614fef99106b5508be7f3f8e12b048150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23a58c2737ad9e4c4b3f0837fb7c18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ba8cdca4120095209912fa0519877152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c090bedc90f88b5f9c88989fca1d19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595b9960831d96368e2384fdfea0ba2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013918c005f7a578fd776b436f3cd97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0020edcdbe0f2d7ecbf8feb82bbf4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a9d9d23b2cce509cb6df013072dd7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dfcdc1a9ec4d69623270af31c7983158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f99c1e46f52f97cf0e22aba2c13ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b10ede857b333b68fecc7a5a70ee85160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834145ab8152e7b791ffdf49e2d73302161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771f2d2dea2ed9d4fe7757c84b8aab3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e961e738e471b54e9cd1c53a64ef031163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87eb91abccb8dcfbda15cb627de1409164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279587e452fbb185419113012e3b28e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af199926ed3803dc7fcbbdbb73cc76e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc0f0127c6a87258a47a54160545f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeda728d81e7b4233180e2b83ac238f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825e3aab9f01f539f6876ea082cbfa9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1d0d2e37ca22e5856777ebec2b447170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db511f53f0219cce3c546e3aa23fbfb5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ffe689db0590d297b1a6953b1520c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afa37d307548f3ad157a1352430851173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f07050da296f9ed7e9d880f0ef2dff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a7105f15252adcc0ebfc00b75f36e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc6641ad57f6889ef37bbd01fccf10176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4e82a26e3ec6a44dce4077e95f0bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400f28ae72fcb90c982a7736a5a5b5b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a172b60c323cae406b56e182215ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ed7f4778ec0c53f517afd93f90509180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37948a0a88283621693f34eb95d98e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5d6985a73fab7d8f8c96abd2c06d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa101070b29d9ddff8128d8cd750905183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a4dfec3c7c32270747f58a53d44c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fb665f06649b14f081e7185afdf73185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b2cfb0ae4beec2472bf034c2e2947186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f975881d6188bdfb68931eaf095164187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1592144bc686819ae13241d75d925188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0ad59912667b5557c420450fac4fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1180b9912dd32564c02cd69474ab9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6e0fe997ecedf88dd42bc8561314d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7adaf772e01d68f6672997a2ddcc29192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9141fc9261d94086b103dcb71b298b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f9355ffbd00aa3b5193fd3516fa8f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d97248c09e57b738a9d531dc44415195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd82473107763484033cd3f99b6912b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e810f2f53cd3d6eff5eaef2a9748c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e393611f7699e7bed712c1f330db6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4aa38b27004f88031fe6feffc5898199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794137a32c778262fdbb95d753ecb802200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb066293b2db14d4c310e8f8b91251201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81c9a002eee52ee418d90ec1f060e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a0847b229a1e69a5f14046c4fa2a1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32d01269e795f592b3b7938b00ce9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7bf8778de8a52a94d70ffbd5f737e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaeec01255519def1b2cdef127efe52206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432326823fa8dad4d3513df3d08fc60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18056ef2250d3f74b9c0a5b17de1b33208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bd13d81c76ba53fea643fec269859209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546106ac1bd1c7e984795706bcdfdec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2802ca4be61c357f2015a145f55b3b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec71989055406ef9d0a03b28d4e8aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b1857a758d433262f759cd3b3bbeb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d9c7844a238ef7ab856f1eb73be7d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d4249b85c84c204fbd9346f0c4f14215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc07bb85a0685c5dc7a8f794047475216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90679680c1c5891ae3b5037f59069ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a97d278967baf89968eb8fa88a29f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c278f42654cd6fc0ab091cdb98e6918219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c83f02f0e0a9d28a80c77ada742ede220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4f20c3797b3c3117371eeaee39dba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14abc9e63020ea44c7ba164e1c40a19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d062a9fdb7eb0af015139c77ec1184b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a0c7ba2f67a723e86c9e0f77000f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c351608edd654d998c1751f4a51720225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43798907b6525606a3b48a0c718ea7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dea4c0060f9ae25641cf2725c6b4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900b8338968522c60f62d8d3e62d279228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fff7ec64e5a046ea7fc275776a15a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb47fe3cc42331949fc32675e699250230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb225d1a3cebac7de8894314b5443c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eceb43821bfd5d10137c777b4ca169232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a5e93a51b57495969666b9d8d4dd7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb8e0d2658b55874e0926ebc86b20b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f71416f2996f40d62fe44f66be2ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ebe72845b9a34df25e441c881ddcb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95178f114aa125a2bf66fa6a908f01a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ad3be9abafc2d7606821609779b9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad13c0011bde189cabc5833a760ffbd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167d32e18edb04bd8ef86e4b482085f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ca16b969992188e18e915e1880c96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e131f401f677db5a57e130b15e37b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad77c55101ea687a1a8e0ab01b2b8f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce1e6e8976676ebb333499015bb406244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be0ceeca57fbc05cad7c8834c3be96245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e967c8bfdff4900cb50359b695150246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec9402e53f68e161246ef0969e677d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b481a8396af656a531e121e15aa49248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89749f4c6b366ce74ed6e1144269b967249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260dd0797ced39e965d476b600e4fad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cfbc99cb7dd48543cc89bef1ca679251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c207b826e8c8e493e9c6c01f7f279252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dff09cc604c76988905740a60c82a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c22e5bd0eac177058802fd8d9b0086254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4af680ff0e83400a56abeb1614668255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c20b35ee47642de9e798f49a9fc69256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad4700b4f053d6342834e5ebb27f9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563c69c9c98b3db4be5770fc59fccda258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9af6a806c8dd451cbd4f778a73d6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9f36c44d8482bab4bf997e507fa14260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294400decc592ebb996a08916b5cd32d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb34eee169879f388fb4009ed904a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fffc7d69bb4036b491e9548822eb4d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbfbd9b751995e4bd0631a40e941a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c049ce297263a40551741659b15e5cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd88fa0d1a636f83036bc9f524356ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f10da817ab50da77db55bf6ecdf6d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34eb061d264f4162ef646e8160cca2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69e77d1f5b6ecd20ffb65739e9d9e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb47783c49b724192cbf184208a8204270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364021c5510eca4910a6a44f857e999b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d516b4fd16afc2a6e6ffa110e8993d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d3725959b79e1bcbacd8f86e457a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156c05ca126450fed2edbf4d1d19720274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667420a89851657bda6aa9edda71bf5a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eed950635e2b55b1dacd0f54609553276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3b9a9330d4bc90fd2124e35a31b92277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd5f86d8849b6f32095dc5ae6120b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9cf430029beb1fd0abaa0210ff3d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bec01ce135b9472d5074b81af3f76280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892b532b83b053d82de60f7983c5739281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573a253e2f109ae713a3d15e16ea8ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438c3879dd55b6271a2d51afae603ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbcac1661be943e0c805f67d4ae149284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a440398d58fd8c40a4dfbccd885b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933e16a27168b21826465fac0117cc0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53711c5ccdacefe44846caa462c1f5ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e06d6a1b75987b16f5f6a01bf5ee8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7afcccfc210f5c1a4533efdf6ff6e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63027ee32226c6c68f9ee476d574b95290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2342db708100b4a5c2ad7518177b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394e83e7957d3a206a411bd953521cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7155e8461717cc6392bafd6f4985cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a884dadd5480168daee7b86ed87aec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32388e258c31ac33c82babd4e74bec3b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaaa8fef36e186c21873ffd7fd12aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8f1e544ded3c04856e146c4c8e073297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ad25b47ed69d049ded76b480e8a4b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c72de6bebe0b0665403048b515da0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9092c4141f296841db540fe13407fdb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca116618556f4c35d4d4c346a67908301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c948e74dad82300ad315d762d1574302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5208586f2e788c0a8d2502f3996514303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07592083dee0191ecffbf4a8ebac66e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8a674cbb21e50cdf9b3dc8a6aaf5e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcd7b5609aed330bd26f0793ddc82d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30cd7dfecd3a8c8dd0362a712cb878307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee4293e0f294606e469270b17fc4d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131ed778565fe8c7450a7e12d862543309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a436d61f0e0913b717115f766a38c55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e40da51c71dc8ab340f5fcc8ea4926311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d88c8711c1335d0e65c88d3fb6524e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d6934fae75ca815d540aeab7b62ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37804472c04e9b2826435d79accd1971314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fa0412ecdade176b0f066bf6a9d14315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fd231086bc0dbc6b7c85478ac4b62316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0afc5495ec316b15f112fd3b403e77317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaeabbd818afb5148c7530a8caa011d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b153f7ba8017c5d69c6036b9583d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bb9cf769d0b203eccabb84421c6b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b94a948425821d3e57cf449ca9bde321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86021304f129e8f102fef1c49a5347322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f51b8e337874ffbcfb1ffb1a449ac8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e880758cf9eb3e5d1263699c9403ad7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696f0edbe8cebc205f0516942ac0f3f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecf99282d763a1fc46722fbaf4b6f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a21a483dd8fb7083553e862e87bd87327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea94737713ba65f8d177528671f89b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dae66cd3a9c8cc3d00ead6606907c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf07988ebbc7f077c8e0dafd7481b91330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6244204870f7aa52b770dc8f2011e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e338f21236755f614a42f74ec471c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fe21de8d53c358124d591a602b1a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ac6d2fd4a4fb4d0fa2c85858b775b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab60ab73ecc30d1da923cd9aac520a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4923f95cfb07e565303e179e0490d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2780598c90a4afa82469ba405ca27c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f41eed14f0322dfbd391b48c1c8c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1364976ae69006320134ac228c109339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de12e1cedb450caf0a43ba1f8cde83340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059054a1deee04b0f833ca6887bfdcf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c72cebc80b00104337744c63117960342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080ee2390e2d3f98e78c65c5e399915343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07e156479a4b753cc2eb2c42d0c102344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a369df0a1d2b867f58a50b5847991345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ec4d55fb3619d94cc1242bc0eacff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50920d8d2d484eb9d9c820c7e44e69347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6fbc507024efabcf017e1d5d9d793348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20749a7b9cc46fce9f69b07c8bd4fa56349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec282945094896fb6480929a76b035350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f750adca362be0e6d3590b6332e74351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7091fcdba36cef613c77d65023a34352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd386258dcac22510b4415ff4a9b257f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be8e992e591a3ebd36cd69870405eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d110600baecc3a17fcc8495289311355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e582e55047f1688e97d1eb77c69afc0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2016f230d0d8afa16d66236bb362322357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609cca94a40e15ac2ff7d5294910df9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9a6d381529a96cf77bf60dd10fae5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb97da250d71720adcfeaa53337c4c5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4285e36862ed9af2cab1d2cfcb33433361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591c7ba94b3e050e61230900309a4ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb962ff28bf2ea0ce589777de38adf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71998672922c3f023a779d4ac8a3e06364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbdd090edae088c0e4c4c9e6f07a1c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dd346214237570a624c1efc80a74a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0500e5d230fd97d3ed78e685460c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c252585205b2576caddb96fafe1aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e1b9fe7b83b0456e61b652b6d3a27369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6de6e2dc15eff83515291ac560e7e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acd63e8afb2a08fb043d50090bce38371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60373f7fde03bccc63070f313c5c729c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a8a3b00b217a20d0610835ab108a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea83761a2a397dfcd71681e7490365374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4db6e013b1dd4585c2c919ec547e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958ea78aee1401cebea4d18d32b2fcd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e12676803e43bdbc34a6dfdc8f6a6f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4466ac940afb28ab8fa1f91c6f2f28378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f447cf807958e6c509982189b913a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88802412d671527c75d580003855ddf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0acc2cc2fdd9309f344c417663d1d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e08dcd18d70326ccdd04b427db9756382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a92dfeed52301d730a3a1550e5118d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78029bd952f617c1c9783209a664ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318d1adbd749ec7e57b4b90f48b649b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcadb52312f676e39ec70f7c76807f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25637ab5912db69b64e6247ebabe9620387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209ca06710b899fa230169585cc7116388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ed430e3a4e8a5bd19a09d0315eea8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5f7efbb9be3d5a92e4df58d6a77bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d120cba6bfaf1b1805d0f2e6551f2a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a99a92656879cd3ce13904b8b2d6f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03e48c2f991405e684aa8ddadd2849393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c3375930d32a5343671db1d4d998f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30379a73d72e61081624c1b97c3acf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda67991aa4793d0ea60f7b1c243cfa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00906aa81f77cf647bf745a41d33c51f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08499ff817fb2091dd1cf70d15ec5f0c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda6f54343022fda1a766dc064cd246399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef2ed5fcfc8d3bde83e23524b8c254400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055812fed43c240846bb9ad67809318401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d487b36afdec627575efc0a7fa282402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a902ba9b5f9b06440602c58272cdf3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c71eddf0e17002b58325f99c9114e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898caf3a0d033128a9b5e8414b23793405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b991dd73b36969ebe6c4e9fe21cc3a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42f45f22539da0be79b2cbd2b37bac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf555c7567d90e99a4ee62e63ea6188408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fb54f49e812d0cd8c416ed2270a70409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf441971cf3d3b895135306224916d80410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d065c6f42d318dfe578724b803a93c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3453fb85f5afd3b292c4d4f31333f8d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a0a45b23a90e1c4dc58af3cfc9bde413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c369824dc174e7ef1600d561f9a51a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394818412732c552ee7cf9142c360e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdb5e8475f43a9d36706b491f13244416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b3fae7bc325a213e6da113911e527417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0b145a40b0d55450e16754fbd4f82418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae5d5814af497a398879ff6ed4b50e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56a60d608ea1fcd2ee55c3a71cd210420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f4f36084ed5f7e7425e24f45b0083421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685503831ed90aae1f2d9f4a69363389422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8489cfd7e05840b7793c19fb31dc3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd0a030ebcdf5e72e2da08d8677c6b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ddc2604a850c64689a9beee804c1d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92919415bd416ea2c4c402fd5235adc3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062ffd25ed039ed85ef06b085808d69427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e87aa2cd9160d2af441ff40aab970428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c12116f7773e6a212c4822aa6c237c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376777dfc20499292f6397c92fc203db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89d4561b86f790546ad59771387c3d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86119f3a6695ee543cb3b785d141f966432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ebfaffa367c858c91edecbf658a86433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f4981350b5c55cdc1327870214f3f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55098507558ec996ce8543f8b8828f82435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689c4bf24f31c2af60ba13b996174b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda2407c7badbc6699047147b9d4517437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c651cdcdb2f87fc07b4ea7f5834159e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353533ddd10845958ee23fff6c1daf5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c504ad83064cfa6b6900d203da2698f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1f8bc297e7e2a9386abac0c1f9c72441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03cebb4f4f42bfe822b84f94ef7456442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e257dbbbe5789eb23ea3f67f518ea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56603ea16e36c0037b57141d8637b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ec2f4fe2a51cd5b45dc03724529c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0ee7640772f16900f71d9b51f7832446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14713d9df7fb911bc175994a6479c2ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e743df245c414539b802880daeffa25448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec38ff88c7693cc1b6bf6c04d0c107449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136d72795025e70bfff53a68fc58380450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86d2f9a57cc276563b1171a3a2fef5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a23015cd7063567c5de8168605c12452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12a9e0fc3fabc7e44ad0bbdf6dce43453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33b19d8b791907de1b1f9cd28bcbbf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494036768d5cae997918c7f7c0f49e25455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7a19ee5a0ecfb71abcc798779a488456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841041b9de43cfbd263678a52feb3942457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61c76e2efdbc5e61c229b5887e9a6c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7528f9c496a7ab4c3e65856c4326eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbed256cd06569ec9d55f4330c8c11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf18c9f8df748e6642787e4aa8c77b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1e1a8e0ec5e4d2ecf5ea7cef46fb8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd27c4657f029816bd968f993c67541463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05bc40679f8e439346fd534c674a29464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708da1ce7569efe70cd2e0e9878a1038465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96874914ac940513139dac3ebbcd6a3e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df6eb53bebf63942139a3fefbc0ffb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0aa7ef685017b2c47527f9b24c0fbc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361064d316b24b5dc3471894429e3d59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e559dbc507284ae3475681ee2070050470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc88de8e8bac6fcf38e145a541a6d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c986a90e6e851c473308928c89063b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e6d506da39b04a8b51631b370cedc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ca83aabdf6822e54791da52291f46474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bf4d646803fa2812b246db88fb14a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32870ead8d5053b98da5c2968088648476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaee32738d777a856086ac2fea2272e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1a1a27be6057fc7b6530a2c5ab073478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e84aa09e97e526737615809f650c20479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30baf153006b9a8a9e10836f8b107f49480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910027e24fbcd9e12b1d79fd06ceec2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2fddd5dd29c22b53d4a37f626b3dc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66d3d630d8640aeff18c47e04b535c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5300b62d7f450d90aba25e43d9bf1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fcdb2e00f2b3b19aeacf44ca2cc55485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92138215b724368187fb5ec67640284486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a30e8fb9f94a8dd82ad555aa378aa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcd8efb015088c5dfb4c982b047840488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94b60872b6fc05a25640c3a87ccc46489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2209fd875ad7639dec8e8b98ed265a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac43dd100e87f1b5a2e3b84d8119ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25be36ad0197500636ccc2b147f9bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6942b764fe55a97b8e42e13c2b139fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188a2c0fa1b81041578f2c88568788a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325f5a555f4764b13ac97752c8a6c0e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d347077b9fd55efa3c98a1ea74ffae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed23272c2f58244957e5b0d5884a597497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f203af6fcca5400f017b3d3e32827498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f64d2878113cf7feda2205fb44770499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b614e4efdaed3611b0c67090bdb89d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cf0ce7a729ae16ffd95392f6fcad9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab279cd7bbb8d8affb2ef689c8ccf1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85baf56fd4e48c1fcdc30c0668e1899503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cda183269e5bc681864e326c0b2dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de8b2ef3f727a9207400b67c66b69f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356eecfb528651d9b2e22b4281b404d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298d80022d7e533f1d7f6c072fd7b5c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eaa9d904a53edbd365cdbb49284d91508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5be4e5e3b24773fdcda8acb155fbc0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4e28246556d13c50d8fb2a397af58510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4591851c8585cd453a4cc7c9d7c6b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0840fa914bfedeb330080c61e8c7ae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9e0d9484391a7d8070359bd8b009c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2d0e0521c67f3e9366b4675f11540514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319513fc1892a97ab76bfed5447ff35515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3077969955ee45048b44a1dcb2f54516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a56fda7682ae99fe4bd3c58d05a90517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288013b16a1407a77bf935af010c067518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c440b7641f921107cc3565dddfdc9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a677fa707e3afb250e6ced434dc551520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece320a0edc17f99642c9e9eaf60237521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d90bb38058d2de1aa4b1280ac7dbb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d245e66ef720d1bc5dbe9f9b998325523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c731a84f9993ad8aebdfdf501f8d28524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fcaec4602b95e3b9ec91d39b7dc0b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efc1a69ac2a40b3143cadccbe7f645526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21333c3e8d1ad1b5d3a8e885810902527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdd3771774b53f9144088cee2bbc90528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5989e8bff80a9741cb55273113345529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b1ba201c68c14fc36f76e9802529a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5b080650c9116c35e8d953c16badb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c94429506cd334ee41f84c0ee0333532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b7410a30633ffebefcc235ffb24e9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a18be3235f126ebc245c16ad20eff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8d9be86406c5e81e28b058591019a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d6a75dc6f5bde39707eefacc296df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8485c67219ec52f7228b8efe1a6caae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52606a41fe0e3e87e19034922ad22e15538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ca5bc9b3cc6d53f8b70a0c01ad608539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1912571be4e3375d0dfe21d455d9c02540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b4aca5040bb8348b552a9a603d82a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c0a61ec0e61f5220c8ec53decf070542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bea8d61181c6b4c7a2aed2f9b8022c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c548206d2ba33c09571adedf12aa7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164d3fdc5110d25bd0c4b088d10e1f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597ef3a9e322baaa57a872b984048a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a350f1fba30292b4aaf598504328949547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db48d989002a7021270e52235e7dda548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc04c668d3c489f9d1c7ae1516827c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e69c040bcb877aa9f1efccbbc34d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab5bf96fa9857cc2c8bfb90b6fc50d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e376a0b7d0c9e7ec4505f75a1ea34552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d12b101017447492fa0d99708e80d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5820380208de443a9d160353b743a0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5ba635faf5b17e404e59564107d84555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03281384881f32c6f5fe035bff13e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a3baced5a0016c48cf2dfbe66c40b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a468489dc69b20a8e108cbf6702867558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849764947a4d44efad05efca6927686559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997680dad6962f36ced071f2d36ce833560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3acef5d458cc658c4f1ffac1e42e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2f6bc935737f34dca91ef03e7040c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65790cd0d369358b09e5cb87f617bf88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8969331ded59943515db972230af403564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1212e5f6316d7af689d218b8337ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20380f6c61db7f450e833d2518dec0e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52c09c6b700adf70d17d489254fe84567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692496474a65a3fe3d24c0d073a4840568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7575c2faac7bf0bf9f028b2a39328c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba4c63c861747d8793455189d62cf2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7a7d20bf89cfd7e4e13364639e359571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9f135897bb2a7d9f131e30a204813572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>