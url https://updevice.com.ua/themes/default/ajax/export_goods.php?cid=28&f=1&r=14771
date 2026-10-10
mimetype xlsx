--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79506b57c7a78d1624eaabff283dd06b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbf5294af4e9978a3e7ae8c3422bdf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abecd249ed1c4da16997e38d59171153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b944997e8945f0bd1bb7b58f243074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca25a68414a260c787daf06b510c4d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead4fa15d7f917d0b82067a892c174f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd8632bf40e09f2ef193c5402f60e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885619b25fa349be9b16c927e67926808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29283a6e97cd8a5ac2c01d59e6c14ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79438f65f767a5d80e2d8d970801556010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c372da5c8912a23add78f4ed0661311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a03d96f9ebb901b954c8aa24ecfa812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7c3240cff14c9241047a43971738913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6b6786153001beb673df891383d8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06dc88368971bd21366dc44f7c402915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce3d3d8c95c3c28cbf9378bdbb466316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72655c6c83ed48c2e09ab8cf3bdd42bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5102eaf7d9e5fb859e78627df89a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565cf653b30ce0cfc4fdc1686a8d7c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bd33d4d290fc5025407537900f29820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb424060f7877a1568a552609fca7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e51ab5fe32c8e3842d0d616624d6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c6bbda046cfa128027b4e3f74cdf623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7643f8a0229376a0749fe4400076124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3d7264eb0dc70e9ccf59f1acc9bf525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7e1df34d651e79ce708440d5127dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fcd52c97f7c02166d543f63f94fd527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731df5d886cbe92600d720bfc34220b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490daf4fea2418b1103aaec9c2efcc0129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcb19d3e6bef04514fdd1b3b7e1a8730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2475a9bf87b59380618439aac6850731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb8123a2d0d34bf03466b7c104bfc032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf0933a55769ecfc319fe068e11a4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a7f4a7a65b27f4655e1ac542053a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f5ffa716c5a25744adc215d02ed0c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfad02aa9681120bb7e5c79f280b8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ca15d8537443ed1fa1a2d644f384737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767307340dad53a78408e3395111d5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b93216436697952f0a748ee5645ce639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83dab243ef48156177705a82adf12f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce8c68d35204c1630395fede7ba9f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d17a82de3327d8620936764d97cbd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e72e7949a8d6ebc3ca330bf1d01b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a95dd8b641500194f3edd6bc4ac7e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9657e1d359d181c931cc86c5f5dd9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803089d42a6fdec0743913ae034c6a9146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e11808eba1b1d75b79bb440865811647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a01ac59ed07898dc9ed10c51387db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e142132236c87b9b9085bc13e072e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e72901ff1a72406d6d604cb5a8268050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faeb23beb166e9c17c758cf6bd4ce451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a92a10d3f3f07b09cbabf68c7ea4cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb359d9d434af16b9eb5e919cbb03c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca821a8f0c5b983d8844969c864c3e6654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7fc96a6b4d0cbbacedb7e8e3016d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7d02f9047bf1d759ab36cd934d44156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ea48d00ef6bc4bcfcfe1cf9647a1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dc5d0f8a5e25407bda6ade58b377a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20871e0c92f945b71cdc8e2e88ae213d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a477726c3d52b9a0432e5112f27146d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2deae84ba23aef404bfb1d4d0801161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71521b3e8561394337f404d8759dfb9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274754c85c6afeb0877718482e83974863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f002d5e5b0b74986a1db4d3c08962664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a0ea1125bc8fcc81d78a7a5c087e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c35c6bdcf728bd25c37b47124bba1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e9a4e0a2ed9d679eb21ff854fbe9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb1138d542192950a177e393f9e2a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a6fc58fe3b0bd0a442a2ad1eee1ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd38eba6a8f5b645d78d8f870dcc16770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ca393878207643467c9e6fe86289d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc928185b769087d0bcd2614432130872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331394f1f0af005e09cbe122949c339273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621b27099ae9948728e224e1b7f1c7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4319a7ade07e110ad8d5906b8631f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffab220c81eb06f7e9f369617eaac4976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b86f39971eb6eea9d12d578372718877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f637f90ac27729d95f02e85e2205278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85477c9e3b9c4734cdd3bcd819a09c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974c3e903a9761502ec6a1c7572985180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a4ee0a166d0cd9b44c947c8cd447781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343b3e538e5d2f2ff7a0b886e419a0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908aaa3358066ad1fe6f2b90b2efb70d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b1c40139c0962d6a0906bd072439b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20db76e8d861c2cbc24c8f2050e08e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef449f9110b381fb39e2d9be6e5960286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f968cc009e894e505daaadac095a01387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71230ad0f6f634833e132add0bc15c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae924b22911f02d29a1c7fa069398889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867c620168d9d5dce68475c7c05e20a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff50122084facef61b823436db9c48a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f98d542a2d7724afe25eedd0cc103f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d165829e50cae527359df36208f99593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457ef1bdd45a9e32770871977e0ba9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bb6ed297a9d7ee0e4f1a1ac2f745795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e983a160a26221195807712375a9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0c073a594ec715c3a5503361e922897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326c178d0b765838fba67ce3153813398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d197feb431424c825364f3d7828f1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681479b0c1193c05c0885d346b834b3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8229f079456e4d539bdec351b0a6c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236602a7f7b073a902eb5ff13d3a326d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fb0b8a5571acc6ece6d2bfe712151103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f850bb2b3b59208750acf0e296053a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4f3b19faf2c029e7449ec2c246028105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc64a4e59329f19e3bc3421ace7c6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da383b8579ef52ce00c2a999a837a784107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cee24e088d4af0c1ce637fd6ef60d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93e0031e78d87368b21547b7e5b06c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4eccb90b4c96aae59c096bccebc1a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba37151e4df9941f2bac0945a5013d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee512dd223e95a4e7e844853f9fcd23f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd2319ee38982778db7b28e64f7337113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce314500ff99c889ab9310b614f0f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a56af94d80645e3a72db1567abf024115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd42a6fadf05c3617c60614b9137da9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51674699c88d3ec6124a564f5b43b1e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acb13d6e5f6a9d477d8b6df43c983b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae5cb870f4a5df66cfb7d4ac46f7e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c29302b1b11bd4f4ca729e074cd29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f003d4666b41070b73aad88c25a2147121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27270709f66e981e41ae45e5d573a9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be371fd51d1c3e97fa998ae7ad0532b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701958c613ee0089640358b0ec1f48b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69caee7cf62dedf53d5fe21882caa179125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4751ca2f54875feeab9ddb17ca1722126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27448ad0fb21d02fa2d81d74f1d5ef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5083be73d3fc1238797df3bb0cdeb9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9525bc2534b01976b284d9bd590a216129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624db1e89d723dfda48a5bd14a97e9f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd50f873615aee0c5368a1dab9f4b55131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa42e678f00f927925338bb5cf0226132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfd010ead6ec59cc1fa6ef2317c382133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c8cbbc2244a8e6667d29914e6d39b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69751b862c7cfb409f1d93c201a07f8a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92165b42c32ff740591e005ab473fef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478967e2fdcb5489ca157c8ca7db71b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b838caaf2725be4d47fba21831b9c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0597fcf3ba75df057d363c2c2423c64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df4cb73ddb652710d72b92f5fb9d78140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2fbe5585a63e3c8986abde61e4eb9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b84ffad1d7846c084ffedb8963ab95142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4069e84debe3dadc5277ee0ba0153143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18ea411c5d188cfcdece014f1bacb0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf2034aaa8bfcebed03d46d2c1cd95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35c0211ad7b3d4ea30cb65bb6c1dda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c223257f6464010126a0a183652c75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7e7391355ce6553b762023c284459148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1568ff024566c04e8b74a3db7d9411e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4003f3fb3217f3d4b9b4dda1a5af60f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83376b4e4a428d8d5999f9548d12786151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfaf18fe15f77619d92b30bf9bfd1a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493dddddb311e3068d0823352449904153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fec45a304755d0f450b92d9d1468da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fe8e003fadd4baae10f1990c7c4fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14fdc026de9776354e15e671e32e17156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170a5fe24b76f4e4c8e32e8a8e8ef31157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8030a86f3125e2c8d79a1fea387d00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151ddca218a4c6724ef22ac17215669159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed6d8086ba4fadcccea9dd276def0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb2296edcd97e33fd7b324fe9f9fa6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998436305e6c529294746224a3c46e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d9242a52c03626716dde5910aaefc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0bcad7319996120226d3ce872a842164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75fe9ec002a36f3292ac1a9edba281165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920647da34c4a18875edbf8198e065c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e54e9322965cf832144c31e63a52ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fde48fc8aa39409fa7d211e2c79b45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d390c98863069de3a1b35e1f8149e73169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefda74cd73a48657aff1c1f482a67eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd9a541fb1d0f96eb38fbc277faf13171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd244bd3bb7c539466661cceb21dbb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60395449206fa354a6b6170450522e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360b5e5b3b98301cbd2702d8832a367174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339f65ebbc491033493a3270844eff4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74406464cb8dd83b50c3715bcf5070176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b078b65684c6d683b3d44174d428e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50611699b2820c6b5598cf244854115178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c076c111ecdafc7c266b33079fb425b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c809221b64d7873e6ffcca01392cde180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6730068a3b39d9e4b844d1c4ea22a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782f0776bc74a691868714d9489df13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc6f5d25d1ff052f5203f26c51d0e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9f68d518b16f9c225a6f8d1fcf950184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637debd9dc687e6c29cfb3e684ac19eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff66f7c2967aac7f7584ca3bd63b56186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee21b5286effa4453aaf428e5758e3d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b02cabeb21e679c6d00112180c748188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584512b024a2fbeb33b6afb5297f7a3d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c72860406a3e9fd21f977a34949789190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972403227effa4316c50d6b3e504866191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1a7ba98acc12b11dedc90dafeea2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278e70c1b1fa0f029b250cbf61bfef4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfca9519a8be22f40c104440b683edd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8a3c8d8aa6b78ad2080536295d5ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cacb2aa4166eeee9df8112522e2220196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f37481a3043837b4ed434f4f63350197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8d15bb354cfb497f53b7c48a59449198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bec09eb7da906c0e5c33d5e6127d9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252350a71c13672ede6e1d97a2d914de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f883bf8dedb44c5db78d6bdff6778201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307214a2f88915a95c9a2b49eb9adf47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc80f3c14608c9eed836234352fe69203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbcbc5097003a7352b235c0a2b1b76204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea70614512678de8a497b1f387f064205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b8528a6d6a17c6ea49781af5f1273206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1f13216f2ba042a0a5055f4b0f716207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f906ca121aabbf1c38102fd1797a478208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a55bc4a58c4cd0ae4073fcb9d805b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa8960ec72c98a8368a17cac961dcd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd1983249a04b219ae1cf2a3c23da1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f17f64f4dc09715b04e5dc88dfdb6e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc7303f9f9bec7a10b1ae850dcd3ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d585a945d08ffeb91372378822bc59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bc9d07e9cfe57edd227d0405e0980215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c64f0b72fdd2a520a8a72c824585f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea601989210d73cbfd3fc3ad9b7804217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff3eedcefe1e858553299cec92dd5b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6ea60382018869bfbdbd1811be119219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c5f1d0b644f06bf2b2bc3f7110c8e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc58cf75363edb8058a2a470202688221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83d5b498f65ec4990e8574b027f7d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff51c3f51005e2e86dcc05c938635f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f2317265ee39df3a2bfd30859bb97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d205a2fa03008e54a2879047483d98b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e6d8f35a7ae3edcce03dd90d65c56226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3795c20e0724ddd9018bcfd3f66964227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ad28f1085456863cb2a605588f4ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67821e95c01413eb9f6b53b10559c6a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749dcb87720e91acc1bf406d4f80674230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a4b28c7fc93cf94cc931eaa0cf5ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305415af35c8f4719688a9762dd0373b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fe37ba36c9a6675e3d156a1bee2e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba0080a324374a9cc8fc5543b4d92f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1467c20e69dd55f168345867fe69b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159cc56d20d4bb587a885114c06da26236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4982d0176a0914927fd0c1ff0e9d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834adf954bb076bdf39a6d1c5961c55238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca7f09b084dfb1c44922c60fa851d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb36a7a494d6153f5f21276a878fa1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ff0b0301b5514a014228c671c766c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a62029a898e016aa52830afe2fbc1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36d095f72127cc61a83741ac77f4da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6999d5d73427c15270f6325672f7b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541353a16a5d152e6a587cc4ed42cc3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06316307c9abb727a61db8425e7b9c61246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3ee6e63871118406f54ef77ad8ce7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d97f6332bfe64da9da0e99ebc2658a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3bcdf9d45fce462c470c06fd31cc2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5cbf3db733204c1504975c43f8910250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9b1b334a8b49d83eacb54a8902e54251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df3103742712a259d4a1c81c8a73cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b40f86a91b99671c186330e593721253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e006b062773760c9e2815e7d310a445254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806895238f3a6fb3e95a5a9cb62ebbe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfc4872364447525a5effea71425c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca35508f85cc26bc2da794db39a0e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b591eace32a1cb5a3dcb1b7239d33e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60b88317f86a50a364cb1d187efc84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3393a9ee57494f9c8f9c5ed4ee4160260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cc4601cc6c9082b5eb42fcbf5dda6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a4470cb83adfccb877497759db062262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071939663194e774149c74d43f25feae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eecd2ba7c2d7339117aeaac3a0422e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b4fe4fddfdc3f2dc863216d030277265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589f3b480ab27262d03793dedbda295266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce303242d930dbe6f3ce07e51ada0234267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dd4b2bb40f934c9835eb959319b3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56020aaf24ec3a3c3df1b0df3416ca8c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3988f50fa2aea25ad3a04cdf3f8946270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a06d588d5d94592201fe25df31860271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f133f46179d55f98619685f6343b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e737aff6ff15760a78de3f09bd24dd7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98d11c61f1e3c353edc1a370069451274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d20664b58657e4e22a11a2729ef74e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63704b189fad773dbdabd0ee9fe295eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6bd0a4bdb4b8776cd74f9209e3343277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a0e586e0ddf25ea81684ab8731f31278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425090b79b4fd66311d781ca8ee409ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa3321b57b6d7d163eae34ba6a7359280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de38df6749cbbaf839212fc3d6b0b7d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e3068afd3083e6af67d243bf44c81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a47fd0bc9ab529d459e0d57d948351283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cfa12432f0bc219286c57060501f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e60b09e0696fdf83403c1482bf07d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e974be8eb09f5b68207e69e56fbf5f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13646cf92767ce84c8e91389b0d729a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c40b2feb9ee8515c89beba80bc10c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779c3e948c520906c0163afee20d17c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d5ae025cc4cf11ec193673a98a4aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2101899211b4cbb6b232851911f32291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b6dea1a10a263731c553863dadbcc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f75149c70c1b8a6065191c4bfc7658293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c0b030609be2b6765b8f54aa386fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213f9b8107cc75f4521c3631b9d96de295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2926738e6dc66d50506fcdda3dcb3f3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a940246aa9a7d85ced730d8024cc12297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e54c05bd71970b5f70b7e22047e0f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abddf31255ebef8be4758addc35b38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd047e88041010875ff0d3a4e6af101300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c1c4132020f3486cb1f5472b8f463301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ffdadd9e4da8340abd7834552cbaf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29549e7a74d4a4eb4e346e52603e63303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627d5ac476062037dd623290ef09115304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af47d9e762068c6726f8bd06d70c6b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ad07114344c4075d44f8d89d7de69306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3f52f295687d112cf43b65eee6f42307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02a32273cf97410d31ea1263fdf91d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535f6e647c7dc038341c453478d7aae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0d1ee5ef8ae8708ee3a2b3feb8a6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495f0eec5c3e5088f9de62c902582a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea665fd009df35056cd53e68035dd8e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6494f427488c181fb79fbcec7b22b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683193837a647b1e6d6c5b0291c7ef3c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9041287499ddd127a0e3dba9f11dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748cfb3d154a4cd74727ecbc7037c7a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bc1bac93baf1a8e232a4264baf5ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3b0e5b609b02f60e164212c42962e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d08777537496d0da91e4aa0a16db5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d56e1b5e17323b23ffc018b6bae8bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe46af127580f1057f932f57818039321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132e5d503c94e2a4709cf7cf1fc4278322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b95f4221bf3e19eba0d705ff02ddb7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6b03d28c1aee0de0520408f86c66b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead08804e18ad47891e2ae3da7e5e2d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9cb0662c52c3032e8275055b7ce35326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f469615867820d9d59a16258be46f01327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef60dd657dd2d92d0037e9cd315393b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fbed27c63f41afb53adeb3d67dce9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721f09b5b7c8f5f235944add8e6aef7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159f803d0d8fdd516ff9e49cb7b8f78331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3554b4457b83df721b91535d0215dd8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f56522077e6ee9be88960517849159333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514dc3e19fd38aebaa1130c1ab336ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1cf5ebbd12cd07e6629bdfbb59f99335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d3f7b9d1dcd437d615c8e444ec6ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df033478c4e0e0280b4df6eea8cc9613337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a3498fa9e5fb087f790efaae0fd0a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7577904b4f63deb4967d503431e68339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb4bb4f053967272013a699e45bc1d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b12baa72d12599c41c39735b7423a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253ebf9172c0a90eaa41f2c11e8d477342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34814a3765780e4f0c39447c313344f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482092abfe95a1c23fa548ad1e62432344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d01c041a98179344242f3a18a5b4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51f080a9341adb58f1e37e60d43ea3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d87dbf7a52f777f1f2c780acc0f13c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cf78c2ba9399c6af5c9844256059d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c74d55a63f60566750133eea480f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10ba710aff18df038c3bb9fc513759350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f889dd9e4e050440cd0dc19ff3e01d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11dba5b9b54393e58a5b30fa49b1ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806ca9c33c243e20cd519325286c2bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494b730c182a97a020fffdd63f2d0aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb34686d371652df0b850b7a0ccd34355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893367e745ff71478db7a4f065325be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2625c4f26ba3a9424ef7cbef5c2e68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b7ede9343165d59fc3636c1e674c2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfa99761b7722cfce4199fd6a66e71359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cc476f96809ec1f55b69431f133f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa989abd5ed4dbd030c623fc1008de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decaba777ac4aaa96ce522153a46a83362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdfd153668ecfffd290dae68b1779b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e30d84790ea6806bcd2c5bbcd9c03364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cceff8b8713c45ca5ded129ea9a611e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7bd7f4625ac3ccf65a65ace45b84c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91140056c510d8b829797c1fdf1f46367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51601e631658696252d237983af6dd9f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98c41498f5a3e5c4edc2e26543ff3c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b75d5fca025ffa84f7692aae24df6b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffa4402c8fb6faf0a0118985cddf6d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97cc532bd7588f78db4ebd2f6320a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20952483e9b4f1eb38662f1433d1ffd5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0305b67ca7cc46896bbf11d6737d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1ca918d76bb939b557f10773829ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06bfcbb8e95689b6208b66fc682551376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647d448bcc2b1d170e18d388d53209d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fea191286da26af5c62aa1f6706a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5bcbc81709059de569a0b429faabe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100585d11ebd96d12bf18c752b571caa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0e016b5010e0edb79eeace5f05223381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6bbd5f80dcc9477801d06076e373d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299398cd726b69d61b12a32df888eb8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdb23b5e04d0672132d6523088d20c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71569b7d9f9da5ade81c146ee03e7866385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81c9e65f6637fa60f8ae6d33586d25386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba274aa62d4755627811699ffe8adc14387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92ea539de60ec7e5d0230822f96016388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556d7be95d9a6838dd0a95a4e6a5b1f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74f787c5de7798351141b61e697a26390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0a365dcc41fabd09afeada3e77408391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab08c79e2b90f68f19d909fc09e6dbe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa55943ea4a0be7dca8da219ce622c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536be9b35f963048b7b35af3a57c83c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e602a65fad03ab77842d2a56afa08e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba934bec909b2801f9dee740d646b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161f1bbf3c51dca11f1d063e15ad6d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8107dfc927ce58b1ed6a984d87649398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d77bdfde497958ab2c6396ed21589399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc8dd9fb31e00cc18eaa72a736cb47400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653033a2a053d9f9d4aeca290ff18f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca75e4f7d637343e5443d21017a56f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a312e75e465ce59b1b54931fd917c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c7b26fd94875e4be0a2938a78cdd2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360a5b947f386dd688303c84a4841a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb969242426fe22c72da9744269a90406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e7551d52d4b1c9aa42d26f8570a96407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c89fbcc4e7a73cf853335e43d541c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d15ee293c12a7264a3ce520241456409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5483538884e152dcf74df3adf2c566410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d562640cb94f61b5a99d44f819f56fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b458b2ab7fb858ee378522a1719b76412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd82dedd0937ddc9e7c9be5a603c723413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb01264b1788ed4b43fcaa75347096414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343bfae57769258b8a89c4b7c401218415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc69be9fd1d1343962ad7e38c238c2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4959824b3269dd0c375f75e38d918417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813910e85b7731f03b5b9df1451b28b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283764cd64b0b075a94635fe15e0ef84419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f0149de2a0bc6afb248205d459623420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c953b14312ce6eb9a5d36daed65ca7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ad104cef17f3797da15ad98cbc1ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72a33b275f7f4b4662eb3ad9e120d1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de506aa8b50aa0b315db64e3027026424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cd5a0c8003702de667bee990b5c0a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c6f3316b179e99cd8a9a3beea8eae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374baaaddba17f1591ee92272312dc90427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe528fbd6d0c8fedaf57655844dc1e14428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089996bd6ffcea249947ab7895c2580429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6b4ac07d365e35feadc6bd773a2b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f4fb4cc26e9b2290264ab9dcaf99c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d88ea8c4b9955f39c4fb088a1bb03432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354a5cf2c1a1eacca74d7132a702093433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441aaf6df8650a1ffb55c3134ecfeb4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e585df5eab225e479bf793df89563f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4cdc3e7fb1f7f17f638fcb8c56f75436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81955457da10b249d151fe93b30d104b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109be9767e8c0d4c54616ef48da822d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bce86f9eec4eaa1b8736a675b40553439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4217be7aae69761da661ae54545d7db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4734d37807dc7fc85464f2da31eec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540e7b0ff7bd6172bb85099b5c7b2fa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826825c89cab331724264176399c6cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cd99ac09d24b6127abe936a3f3224444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c330e240c2fdbe0feea2285219cdc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbf7076522071b68937488fd66a724446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71208640e872f8ffc0be3f030a2b7c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c202a3ddcbc0d2aea292b85e8566e56448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c29390ecf2aaeb0f6fd42233615c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc02200162a1fe1b6e9364cc63bca3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213a72dde3d52b34909a76f1a6253f6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5d29ef5788b8f01d8d55f43db79b2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68aff026719f09e25be1793edd3f55e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2cbdc1c25cc314cf4a52bc996571d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138964f9b4c9e5a48ccfbb2a9f17138455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37550d0db256bded532780652fbb3775456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a5f874983bb8ffad53e8cef43002c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1b2cea1dbf2660d732624ba577184458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482f24d23ee20a89bc8c61a81756972459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadea5fd726cd96a0fa31ae79bee80d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092601fb8d59a4582c5c145c5f0f5051461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1f0ba4a586c1eccadf35ae12244b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e44d3a3f011833cbf00e439b87d015463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc300843585ba6e61e7bf00899be57d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c874580eed24b1879458f9a837189c3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6d6bdc1348892c4b88f5a1d27fcfb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b74f3bcbfc08e320ec8d8e50ecbf59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88dd57210990b3aa1baf6208eaf8ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70a7a56e886f569d2bb0ac28915b52469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d65ba0b74842da7fca35fff9d20b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad79b578e6463042b1b13108b49cf7c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d22ab09a3d42bf296f9c0eb13fced472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0fe62c8c4a890fe4affad005dc9f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd91dd762818857855ae13625a23b45474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e879b6220bc7310b3cce0b57fbc57475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acb3d7aae85599ae04b3a1983656a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb918f787993e43885cd5ffe6b79646477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca42128c58c519bd63322c7ffc4969478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5495a27159aa1445903c46e76b7795e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2585fc41a7409d3eed23aa5487b9e9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d11f1eecd6678e85b07949825a06b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07b1ae7901897d82a38af50cef9686482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91703b46da9db01b099e98b2fea35540483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc04198833c444b7a066df17915435484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89149143f21823a8ab3ed212ed6b0f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adf4fb88fb9a9df5ae0933bf7a4016486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1d0a95d42cc80fbb3817570626722487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca133d1168cfc6917ceecc63def007ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7e899f86b6998f6ab7a89093020a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49699b19052916e72081d97c6ea71899490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd745560c839bbdceec4cc18c7d92b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a55ec3f93d259c0cf598c9a6e07f5a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e81b53aea4dc27502bb62d748ba630493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b4a774b9daaa3e72f9a179fb3091b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae5e5e57cd1b8772da5d1de2c7d317495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c71d8092eddf2f2d3530a22cd631a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ee105246ae8935d63fc6f2d87f420497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645bba3a8e2aef40a2dfbe3315108a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fc04c010d9b4bdf38ae4dc5593362499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00c04ab61ca60ecef2bb8b5e148ab5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333a4f8cc8b69c37c7a394815fa76b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0307b8b46d8ab6cefba348042dedb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29920bf58010b572088d1bf3b3356a59503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b691bad55f928b9ce220d0e88dc744f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f85ec9bb8d57cdcf904bc67aeea7b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad507062a5a3688e674abc11c674c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2c3a425be9576e6f321e5f8032f2f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004fd6cd93911ed3547d13eebf00aa4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d13e954cbe385014088ecb84b118e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561cbcf91865ea7ce16184d9f0e61e0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd50b9c36b29c76762df9066559f447511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706282afab5670e2f3c631979c9f657512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee52aedbea3f8316910087f9c59fbd3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaad5b4ea12a349b1af7fc487a5fb4b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f5a5315ecfd4820e4e27bf79264e4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf47f86b3602707d1ee8761f777f34516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf77c3dc35b0c7400bc5130f3b0642517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ab3b25067acb7e0357e4623242325518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882100fa7bd3de1a3aeaa33fb8ea2a4d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43117d5c8f85a012c3fb6192e014f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98653ab35a956b7e22da9cca439a1fc4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7bb7b95d9dc887538bd434ed5826c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b557e57d16dc957375b555b5948f14d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ad2e6c201f4c0d78f75a4196f33e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed05168dfb26f8e58e177d2ddcba49525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e172d9cb463b1ccb28b9588d1380f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfb8d5a512cd727e57a0db7cfcdaf6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29325a506f5a7898f577b5cef56aa2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0b56e9f5003869c5ee1578a4144c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5b450662646a2c77a791df0bc3a7f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d18b3f5e1970b45f9fdc9dfe633c81531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ceb606db516090e4a0bf306bf923d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdc3b9233f091c300ba68f941983e5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d924417ca663a788461c5d83ddf91534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2970164b552162e90023c2b289726535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd8eb94a3c5bd264a121030fc69fb9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796eafb84117c9538388c394ba3dd3c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fc0fc58071f6bb500b4a0e312cbbd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa9c54e1dad788b4512d03f8e6840c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4cca03c354d377730125b165f095a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fb2d5f8040775545946748beaacc8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5d9e6149750c5d717652c8f367fd0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e6cde509f627d89f7b51f22528d85543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b304810b31584ef64cc986b6ed9c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37600fa305951070067035a59f99c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191050e42e4523c79085493128753eb3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caa9bfb9ec5b4669442fb05e8c22d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c826b2579ad1076d045eda18b553c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4370635a71765e03c215199a6185e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183e696b62aad69b77a4b0a6342f286550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714e86368977a42a5826837a1d3de74551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2cf1bfb358ef54624a731d7cb16c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06b61a2eda0610c70fe5fae70e743b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96f71d0f842f0e3dfc02f4a92849f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe00d819f37cbc7ff124a560c5a547555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49289241ed2d9d2df62f8dd8ff3740556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64942da564ddb16a7499b8648349ecc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea296d27f03cb34ab51b91a0920a45d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f43e6ba4ce65e3149ed20027b8aa6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728ff0273b6ce2f523d4ff6d20be935560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe0444b7640e83321e3f3ed74e31e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe888544b5c279c4f66243851bd8813562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7801efa234fa5d800de5978967d62d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb246b18481522b50bfe9d221c7e48564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02696a49caf73fcf3ab48fe6b2195c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08912e28b8235f420b78b20624885ba9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9d02db65bb0a25b33405482cdb3ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ff99e4e44c87ebad0ca13e87205b4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830422cc0ef9225958e645034e58c3df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a56d6e4e6af95c695c2cef493a7c7e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f005d3f3a56befec309ca826398b8ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2bc72de010b7c48b4aa533772bc77572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd2847b0ea3526ae0f064a6f340d221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09513602202f8dfc875d09843525472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3894f386029bc19a5fada03aefcfe133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063dbbba8d2e99dd8c2f0ef5669317a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a99025c77387aedeb97712e089c5b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36dc13f1377a71cd2bb181ef6303dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44d93dc1ec7f03fff9b24e302b365d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357415bc24e050c624fbdbf12bd86cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed6245b0311fa40ffe193461e3f4cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bd4ae422178afb97cfbd30f8fba4a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179bd122a1cd64b6faf3d4be019d66011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299092d34461cd5cbe4ce322561f277612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce959b1e5e8bad1e9409e19bc722b4513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a670c92321b9b68753a141bc99bd5a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd479ebda39eada826502ea1b49d43415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafc576d52918f249db8365574c13ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983adfb315317ef423ae248f8a371e7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62afbb9d19975d35377b4ef3e9e144c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46a228d43b18f2ce7fcec538d284bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa06deb658a32cec95228eae44651f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe7048aca448913bd63fa6b1fe073c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249eba16b6dcb18028e0287fa0c4d85422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab211757608c209e76cb1a369775f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a60ea9cff4172ef25581d57ab70f1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc196b3363c811c9c573831f4e4f4f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12d60d001c7159e15ccfb469e0806726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916e488fdd1e66e2f78ce0ad738c73427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afb1d96eae0cf55d39be0750682d7c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7e056f9f8849da1b2908c14e780d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8aac51c1dcb4228b243f5dba8d05e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2bb6045df12d4e2c4946988bdb70831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664d8de9daf934c092f606cda25adef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1066adcd8b66db8e2a9229f0397f1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47253798f52b67b83e9479cc44a74434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf029367510779859bb79b0d8385f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc878245d81f82f67bdaff4e14b005336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a56c92258bd80ed101e79e3115314f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069e92d57bcf07400cf80c1240d9a7238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16def2dd6e4142009753079d7079aa4039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde25d84dacbe6fa0fa7f0e6d0326e2140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62aba21740154acf76baf49f6f0758741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955732e2ab5a7eca859b4172bda3054d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bb8ccafdc87c5b51f6b03d21aff6443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908710a6f267e3f2fe57672638bca63744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcece04e12ebb4b610528899f64d9b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36d337ee34cede7f372c531057c20a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfec977c41cb94fad399663cdcb22547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1cf3992e2f18e520760d8affeb00b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a252fe2e2e3e38619a88ffe880d3ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c57f0df31166617f4ce2d39beca22750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac724a491d1e75a1594193ada5abf651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85284a89a66820bb05a81e6c7a11817d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f8ae72c9daa2718739229ab8864f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6961c00189fdcbc071bd90ef176a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3f917fa9cb293b3d1bf7dd5024b0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cc139018d15e8fa72d5aebd268a1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb31fd57018745f018d5bedfd73d14d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64caa398c32348a6348e96a4c6daf83f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092392d0f04dec8a1c17417bbc8995459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df7b96a49d9af20c6568be525c53dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700d141d861d36c481b168de138a9b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5ca3f9ad1a7569ca3d074cb749fbb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0969c4a651fa5d8c87c7d78b12b2cd263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702bb781e249f4c53a92347d56962f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cc6acda8927caae574474cc4b90df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239b38a557634326e7bc879cca1099166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199ac852e4c865e73849da2b07f824e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f82b71bc192252a908405f9feb15b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58423270dcf6a852b467a0a494f2ce0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3fe2ca2baf3b4a1e5489ba987dab870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbb51b0b9e63fee4d5325bd0f3499271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c821b138cd2eed2f175fa506e9ae63272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184e92a6f6be6318cad689f038a32b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f47c3e9bf4ae50819faf758bce5acc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb8f65f38ba113de3cd4bcb5ce66ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90911ac0356d0b2990eb3b64d894f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee40fc92ffd64efc310c4eed73acf577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae19fbc455ce932f4ede15d5fa3f53b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e18cc40cbbe40e8f4b9f4cb7be469e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18280c1522994f6af3e757df458903f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a308dbe8856149d8118ea18a1c466dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3db03f659dc7290c9eba043d27c6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56ff19fe647d2b574b187723c216a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2288b28825e28c1b4d8f859dab8fe584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140e7245a66cd45eadbfb36582d543985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45a7b6fab9ec1cf30398cc4c2c6c3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514792a5d0fd75c352396401aefe701f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718d6577a29462ed84cda9aec38a65988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb844f2958c07b19aaef91461ae44a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1751a09773f980024b3367baecb0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce715c191986898f33c4b1b13c001591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfcc58b651c1c5610fe23cbf220e4492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796d369295b2b671e462c765567aa2f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbc8041f47871a0063b4ed68bc1c1994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04151d50a9133db5ef015e92a5fc532795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a6fa2273a5acffee2bfd035c4b4c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d28a46954b8d94eadff274884db5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee7718b9324e4580598d2b43f9683c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177f122e5cd889d0140e82ede9ac54699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27732b3c7c59b63cebff2fa528ce281c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794b3b627a7c6732a328c1132391151101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d9cb013a8f531dd4fb20ed165cad2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b56e953bf20b932681d614927de601103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a101ed60cca443146328eb727673430104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7198e087f58ed8790d86f9ee2f65df6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57bb45d351218c7c9d7f0a7546ac30106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b9b14d328d462f83a75d8156bb388107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9485ab576fe82e6f8ec73428c0d16cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca981799a4ff00e2cdcf4d09f5d5b29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7822799ebafbf7c16ddeaaa17e446110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731a52b94c1cebd067ce390670e014b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669a34ae4ab9759e255dd0e169e267f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d1a3cac9878ac9127c4e4661e9af1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545d9f3b345ec5195a1ecc34a6cbe13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1ea0ccfae87f086050c626a174c7c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af06ee0dc83e26967c21eac9b887cea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ceb738467e0f0961e9ce0a7b10525117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab61f079a3c473743c7037a12fbd04118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc480bfae74a059df509c89413f359e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cf9cdbabae71c55613560fbea8c81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebe224f9a2b1e82961c5b6eb6674c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2771d640ff4dbacf2c7b9eec742ff4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dce75aa950c138bd2c63b73848255123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd10911987d759dd7cf0c1edc4eefe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff78f8c99fb4976d779cac17d8772ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14436a165168bc9fc4cc80ae1ae9e898126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30444b2055c628bbac656c947d59130a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455f95e0a24f7fa2b7c2f8605c6b297128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1723c0957cfb40387edef8e22d563d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2311930b48d9b0546ad1c059d3cd8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cabeb81ce18d3043b921361dc97c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1b5f41bcd052ee849a390c3f12094132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cc70c26a02cc9a4a57c05adf97870133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f2ea4e9f554a9c4489bce2d5d4b76134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8aa66931dd63d635f08a3f0a3933a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fa88738bddfdf9de016794efec826136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb2ac3d97e8d9405ca5523a8bb0bf8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb40243a3b825358bc247d929fd6dad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c7009bc097669648209576224b0b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2572b524dbe4375bde437c9015a22140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e1533e1845af6a9f1455b03c5c17d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f7efb31bbb3ef9bb71671d796a420142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12547c5e54a2730f29557e4c2585c83a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0339a081530f8daf2392eb0af751d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136edfafe81432c1ed34c8e89dcbb21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af061969096b214586b9407826d7e6fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87135bde7117647f8ab09f04a14c06147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705847d882bdf9d4ccfe4797d2bdf02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5de04d371f1c1f3dd38c9b6cc8801149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0ed09e0f9a8cde7b3bfb686eb1913150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177702acac60e78cd888c3360c6382c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40567e45e1f99c10916a54c31495cf0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16206f46529a0de8eb8bc87c1d5865dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457d130fd70c1a18f4b8a08e41472e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ce526ed5ff0eb3c039476a2e579d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c97a125eed1c5e3d88fbda44ea0948156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f22baf172fc59adb3f9cfcccb934e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7917729c6bd3a3538f5f39f74fbd7ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68479c814eacba4302504937582e0b55159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6409d3875bc61d24d01da92d76c08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de45bf54dbd8d12d9406e538203854161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eea678e94bb667e3cb8a7db3771726162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97201d8625fda8218cac23354feb76ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a89ca0cdb8875949403db0e3504f9b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32d3fcc51151ac9ab98583c60086cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e68fe19ce470092e06710d477654f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a3b2ce0b82346f5700c2b06716706167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8085d4cd4b692c3a5be6bcc7084f02168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a2246b51b74ede7dc4b6d078dfa4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b368eec554203e43f649b5fe7c210b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b2ffe74633feda09470b823c727f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b9d94acf883c03b9f74ed03759e3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382eee38974d7204b3884b98f2c82db2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da815c77e6b236ed7d519686b87b6ff9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d965f37dc41653ddeef1dde45fbceb2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fce6e32ce4bba8d32b6ad6b81db375176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdfa8eeb241ff0607cbb55d1267159177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffde40fd2649a432c477859f2ab29d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24a615196a6216ddbc2ad596843bf1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3edeb3ac29d6aa0ce04aa3e472c07180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3eac2663ee4860f3c2a24707902bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382b52391fee467953c65d89b42e847182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af7089dd3e9650a81f2fadf982af02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d819fd69abb1d9840a868aa54a9bce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514c1f0bae202cc083a8e42c3cc877c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c123ac21b336d9a8204955a2ec13ad3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b324b6eca98ff2bc346414d19ed0a65187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0f8d607840dc1c7fb442ea741e11c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f10f6688123b02138ac7876ba1ad02189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d7b296011aee5a06086f246fec23e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee74cea20dd8669e19048d46af7169191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad61b0afa3fb9994fa2a66b087bdfa2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09ec424185431fa59807389f4d7dbe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3356dd45c853918864799bce8e530b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134238b6232509a217b7f58bbdfc66ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2a889696fe7c8f81d6fef453aefab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741eb4088ceb0720881bde81254ede8f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90747f47f05b5d9d737987f6974fb82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d210dbb6fb16eb22567d99747a726199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b674a678394ba1b2e084f85cd1633200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4f6ca5b65d7ca6167ea8939355820201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc37220183aafef2f13071df06d620202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28232a164bceccfdd30340cfb58d8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb79490892f8bb6cae1b2d49838895204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fdb6401d075bdaefca66c82787d56205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ce7d35606e2dcbd423f2dac7feabc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b5ea799645a6433be1ef6a29b8673207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6429694492e2144c2e3284c15d95d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f009e68f092b9d4ad0fcd705455e682209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b45c3ab63a80a2cb6cedd68ce56686210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113524ec3e96eae7c3fe43ea5fcd5a3e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec7bc8df7c949e105957b8de3926d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263ee3379144b810004c65a0fd40a5f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf2a58b1ed8d8c4da9b546bfb3bb4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee21e9c8ccf1b484e23358c09e50c44215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf320a918b1b5f22d2ec3a8bcb50ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15847f0fad43331f352479b229ae489217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489b942e0410da947b082e8f723f16e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb7960fef1cc8045993e1347bdf3a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c8d278f7625255b525865cdafaaae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18261adc29f0eaffd1dd86810b7e944e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afaf10d3e88225fd48dba03f645678222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a5bd85fd598a4f55a66d54fd22fd0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9f046ef83f915dea547b5bee64a65224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c2ccf66444a9e878c177c870ff634225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af41760e0b79dabc6ee58dad797427226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485be3cc2a463e6a9632cf4f16286d42227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f618b877b191c93e4c051b825c7ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80160f551f6ad14e760c7f535e1b297d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e22882c0dc678261adc32bd82477de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472518c2f1ddb234ffe6cbb8812f7e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e06021e3efc074e07ebca056d6b152232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370444457fd5d042ff45bf06739709d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae578d8c3aaee42ce7ab83fe9272c040234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae374af86b36d8cfb21aa383413e405235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c521edd9937ec13739fa3e53349765236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a5cadcf33a322f5cf669e226b84d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c43a5c0dd30f7e2bf63aea711cd6ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf3ce4ef0c8a23a47710112c366dc2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b1b6923f6a1fa7783045e52468ec8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427a0f1c972442cf45d4c564a63e81d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a86e0a5259dc16866a82bf6ebdc42242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee52cbb1d045a642b09ce91a1559f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ec2a2fdbce3eb5a12af0de494a1b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c95b0a7690250511d2bb22baa716d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aaf488c207ae2f95684527b12b5abf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0390a202567d0b5f34529ddfb37447247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafcea7df5d14ed4ebb107093455860248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233199b637f3eacb530829fa152a55d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47874d66b85bf010cf8c4241adf628a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac65b24a7286131ae803b181465aff6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b61a6eb7b7cd961cd4527f45a9f531252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb203bb01a2ba1f0e7cec9415067f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323bfc401689ee301ebc076b47aaa66254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06fd3d34895fc38297523d8dca36ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ee4a1a8a448c9e61276e079bc4dea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c23361f624f88a58c1805ab8fe669b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114e68c2b3deba8135496639df9a0fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d1e394160b3421faf5772c6e17934259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455a772585762df84f84b09c92379f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640632b89a4b13654caae85638e3132261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c58a09c759ff0635885409b733646e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ae2ce6562ec2984ded27af84d7c36263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c99b9d2944a342c36518b4aa9fb352264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0930dbddb84d2a08ce01f0e847100c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4e1e9c365f74697cdab851f4cdcc4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7722e72225474bdbbb3c3d3ca15b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8776fe7e141b15850592dc3580748268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7970f718bfb14a862b9ca1f8c71c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afad5a980e392694774bbf364a4ca76270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db00d879ca7ca00d45cb8a06ce110d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e459a61e2626fea901dc48b8929fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d930055edd3c21798dd7d48daff186273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af9377be0d41b29f925f8eaa43bc73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7af08a8b15948beb91e5c7cf8b230275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff09e84cfe9725f878cb86a99cc9400276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fef448a2de41cd11f8c3071d1de908277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024eb9ad2b1654cfb7a9a578d3cd26d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ce204483ef7e619a3e03b54cb9590279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37ffbbe5920ad49e106e1c03b3268c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6853997aa3ae01b1e708692808c50281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e8ab8b9cefed040f286e70b6c368c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dee1344f64b34377998f8600464a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc772b6d54e812b0ccd81180350db727284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2abb646ebe0c22056360c04872277d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d44c25b801a3c100783600fd04de11286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966a0d3ec22f2b0636612842db53cfa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67634d4c1329830b4ba3e9f7a8c9cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2284cd821be416b540c1c81df97c85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3ca3aa658ca7d1d068d3305c2f3f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104302d72e2b39279afcf311201abd13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c765a9ab858e95b827399628ac5a4a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b891f78f69cadaf574b96dbf3a8ee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da87afdf0345c18788b01728ea049ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8310aeaefb16b7b91768f55dd7aa0c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d7a22cf4c88e3183587bb91289cd0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb2cba9f48a8d9f20cef8d0c86a463297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed27cc50c472ff77fc011c967663a37298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2b484dd6a7943e50132dea79d09e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18696c974f8099c28cef2a664276f5b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b520b9fb697f4f35f5f7e28869e4d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0030615b6e0be84e39ee18e76275a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9af550fe48f01ae577b05d52c31f93303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3dd2371b469dea1559454b4208ff5a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a328eb074d3744addad593ffc5e0677305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf184618000d3b10a4575ff414754f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc450d9faeaa447d2a5ee0589f50a11307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e7b208cf865e7311cb8725ee4bb52308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fe28a2086054554d63e068874c636309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea164a55c88db4abdcd67cc87d5ebe5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387f74e7b85f68ab8839ddf2f0c8824311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0d321a93aa8bfd272d168cd5170d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352246f255e4a43eb495421ea075a7de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e2c597063a0b2e8acac86dbf9cccc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fda948f7147ea1e46884ec44cfe26315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcfad0509efb0f37f83361602be270316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08f05f1835b87671bdc7e9bfea9e75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b9e8ec1cf21d41590cf682e303ba7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f0ebd3e89d79d4d4f3ddf22e7fe68319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e9c8a7014a094ab6d8ef1dcd8f185320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c054c9bafbfe9f4b5d0a000ce5a7122321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f68ec69f096139ad06a97b6f7a9790322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eee44bafb189488d898dadd454850f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef98e6ef157f9d851be3bc93d63fd0b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087737e98740996492341127f2525b12325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716fd6813d183ccada135153e1d4af3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dd86ff1c3a230fdc221cad012159e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df660503ae868047d645af54e937c425328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdbb8f64c5149691a018c83af8b5ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb10e6af1220ef9a65a55bd67caae4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2fbef4062c94a5a94c249edeb2c67331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9b022cb585c8e511ffb1b802f80a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe83fbf3a192aa809eec5dc535d4ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7e3817b43cd5ebd451002d2ff94c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a246dd4cbe2845ef03c0e44228f70335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59b66b1946a1922381e0151afdfde8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bf6db35119c4f90d2efa59c79d46f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592b8b4d403bdf07bdc4d98a937b28f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fcbef8b8d93e084aef345bb565eb5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25844ac4e98992ede2279b82aa06dcca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bee39fb4ad3657cc4b4c2671677c51341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddd966e966e06e749a51684540aa1e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9342ec74e4d67700131b047d8f8149f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c99fd4ca942750aad9c0ab319ba254344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95cac97d47a7e59132c56cda1797ba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e12369a6b21d410e01bba02607d1d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d404c8a709f914c020799fc6a47986347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692694c9ed94da09009a27e06d6cf6c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f9426ed8c85529f82a433787f56ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9d3a44dfe4840e658f73c63c97eb8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed42e5b5ca1797dad91befbd6015be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fc6c7f1030f179953bb8e4379cb65352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900950697ef4c6ccd268b221417cbd2f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbae61cc01bc171f11a8d339f1a57a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75849457096b153d7545210175e9dae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260eabc3c87aa28ae896b355f71fafa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb475374b9fc40dd15d83eeee414c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b0aead2b8d5114c530ec26107f964358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08921814d3dbb75b92d36d474b6c9ff3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fcc30e0e6d047ff4fc304accbf3e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01231442e1feaad001efa38740addc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c3a3c2e6f24d39fd68dec720d4990362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df13e11caf0c7f08df78726e99477c4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d882a7d8713704d430f28216211289b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74617b2ade9dba5c2338dad06e98ed49365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a19c5a6f9400aa2b849995ed26ec0b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7307a94e23329fb1c720ef6afd58f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ba911ec09a4966e45950a61bff698368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9418c061bba97d898e2e7be903dfa8e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5352935d7b07063826e35660f4aa7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca36778c2feee646c7977450c747ab3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a64f0b6d1b7c6ebabaf885297b4f70372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3100b988a302cc0af13675615bcbd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe35f22379101fae4c91ee954d6f3a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f20477d3611b2a888e3df2d8c4b635375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1161dc57a02576fa97504d2d92fb5b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7235d8fbe10ef5bbf550d81e962c059377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ef5b810af4949c4f47e34e82cce35378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd95e68d0665fefca75735c939d80e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf1273c7724c02f8b174a618c728f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bef082b188425ce88ff193dd463f25381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319912b26892b7ad622c5843c7adab8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fb57edf1014ec46b4afe5350e7e2b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555ddb2aea8459a5dabccd42eda2518384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756de493f271698f76649a7e5b1941e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb65ef4fbd5555674824d53bfab231386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e3b06c771abc7dfbe6bc63d860027387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27fcd7964668b77355aafa3f4d7864388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9edcab523cdf4eb9f2ae5ce999e53389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cdcb88f1cebcb918cd690b932c3c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722025b620e317059fb1724d7aa75e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b27b6427bbdabca5cce8157e53d5d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a77426256244be7b55a71405180ee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a651c3c56730547bd39f25160205b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63fd3f1adc63528c985cd74320bae9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e66bb462f316badc87960e6ef3b31396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16edec6248d5c083560e719c9d90f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6b6e18227a1873f4066dd948b827a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3cfb259004aa9a002e2c115667e20399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ab51acce2389bb62d83f2e6244dee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949a214c93e844cec54114a483f49ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc3590878312445a40c0674643b546402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80164fcb63080b34488b52ab48f762403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5b8c918bf55340dbf9ed0cc507ebf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab61bf4e009c3ff19ce634ecf18343c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a71a27df3cd6b9df10996dd578fb25406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b766ba2a238b8f8488ca3bb53027872407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6e2f5595760e1a8158eaa8f7057d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdb5bacb07948a00569f2c30d86b71409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aee50abbc5b37f1617abfaf25a60c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8f3ef6286367600c73b0349c05482411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf399ba64cfc8b12a600fa544feb80c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49daf9782c5e146b52c707188308ba69413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819b65dcf2d5045c0d8c1390a9863ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd58f825df4b014e855e4954433685e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467225f022c24f5f13067acfd049ee1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4beacca3bae18fae32e9dca8d10ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767b1e940c9f35e50e21ebd43986fe9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca501d125e0bce19d33769fc5764902419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b6e0433e8f5d11d76efc7e1edb28f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0dbae6a714b2b2a76f69b19bb2f30f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6418f6234d935ac8efea3466ab387f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fc58ed598546f3f24c15428bf538c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a1291703385aeba027df569ccd978424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667a48e4e824bfd5fba31db1c1bbf53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ffa3ea3d3098ceedbc7aa069a1a70426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6719afdf0254d11de5dcf72917ad01e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b965367a9472a652fff8586ae7a9dfa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a60fc3f6d0044210e7c072b4a0fd58429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d054804532c513d7c31e5594287ecd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcdd828606c9536551cbaa6e25017f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0130f373780d9cc75873561c66a627432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f683cd399438f99fe26a230225bdf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2baaa571464009b5b995243205ec5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692caa9385f70c521e7be536a8adf003435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca71199d83df53eb73f5a2bc2068ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbf58a03f91cec46ef49bc21c9c4af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29684f540abfe6998a346067aae52cd9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbec1244d796e328d8ae420e25a98aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1565f9fd3ca5779e0752d05d72e62440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c6a9ffba595226a1ea7d12847b0fc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4226ae5e9ad568433777f762da5eec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79b07eafb48e245902a418fba9f32e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bfeddabc8022b428c72820810543a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c0b3c5823c14bd638f0025c3da29e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771f1e362d32a881157140af9b7af95446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c49ff87be639036878fff84c1a13ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013b9caeb066e6947d045dbe008d6a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a67ea49b1c15a31d72857989cd70a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6711ee4a65ac385bbffab33b229c26450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98130ddb35787acdba40f875c5bc21451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775822f7ff4b0048789b285abb90c62452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1752fba3ea2c45f29383a70aa1cbf3f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e6bc8b5a6a40041be2a69718083a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bbce077bbf689b9a5433f8981ac34455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9a18b17b23379a3fed11641dc880b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d582cf2eca89b92b0d65d7f98951df5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527233dbeaabc102d95d1c3666a2dda0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d49b440b609b9eee76bfebe3d6c3d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdae98a5cd04be2b647155653c1a6e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9554d35552142ca45cd85d721c76c40461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae660a64b17ee82a3c1ab23c0568552d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016238bdc1d0031e19176220d8201b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d8d25d8adc0d90f901b6840f26c2e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366f7e58e85182dd0052d3c862ebff9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa9babf09c35dd08e90bca9f39bba7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760ce2377c96fe6bfb8e68d32197cef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897068d059e0b92b4d9738fd6bc6c5f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301862227a0d019dec9e5ff98676f920469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37c50748e50305898a3701e4a5d2dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b23a8e2aaab5d561637d2444c2f66471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daece571a04a885a48a60dcbd242a699472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802790789251fe2b1ecf8222f05193a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba947577f63e88e43b18ceaa040beb44474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89958a9b43e90a614543e57592f9fb1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f969d1a5ddc2282b872848b0f7436476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48b41f0eac41ea59f28548457ac8bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded901f5a2225fca2e372afe7838c401478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a663ec4fd7f8b127146ccec4433255479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f35c362441b8e0449fed326fb91b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fba23b80d260785dd3c53134a2867f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7761f417e4fa1c8e47823b30bbacac5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf6e81c6451f12f05ee701cd04b84e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030203030b47468c2500040027024949484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51346bf3b23235ad5a2979f9d068c4eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ec9b7eb684ced2103b81a00855741486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812aea2f18977c46a596e9ce7f44602d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e132ef16f675592855464326fdd40a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e96c623242ba8e99ab9e6544604e6d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aae1ebdb3366b86ec5fc498b932307490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c153f6d49ed24935f6a58c204a899c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961e47624142a68f716a3b9825e213d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954f13030b20e8d1fad29b74e06c646493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f31ac36e04ad93ff1482fc2499ce91494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9e7d371031176647d03ccb6df505e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284ecd4b8fdb97009a72098074a8a73496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163166bdff825c6522df025fa1a218a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc422989869bcda80b395613079e1e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b2e2277608a62ff6837ad5ae23016499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51591931b2345612aea121659966fe50500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce76243850c2eacbc1ccabbf05fc92501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dd282a2d7d6713507c1750c1f2dd6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4d29a713df44d83a54fa17fbca260503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3963c603ba88dfb8703be6d9b98049504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36949132a2d3c8fe206e2f91e282072505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120844a1bf214775dc4a5c90507ca07506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e496905c0e1cb10bd28f158ffeea354507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421ce184097d4dba6b1a58001b9361f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2262eb7b01531399cd4ef6bd9a3e6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f3a06cdac6ee6d9725c6dd701facb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c2f3919b3f27870cd2f295606f7c5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e7d0428c7b0301611fef65879a0b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0683ea0590afc53dac706a7f48bc61513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70394e36b0b9f3fe69d11a61d2cddf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984fddcd5e8b03d102cd17c0b5388fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc427588d18e493b4ef9f58ae9952a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175f158f6b1b4179666f7d2bb31fd87517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c1fa2852d13b34f0d5ec800cb4e2d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb1bd55d11c39589f418896078b507519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad616b67f52947d7ea0855e39d6209520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcdaaba4e22cb339813c98a1a6fe66521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04b97acd032931dfd6bcd37627678b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d953de2cc6c88194b6920f5965c58523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b539674971c37c8b495f518d0443c78524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef873e3763169e25454ff095a2927ac5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71886de818476b79db70addfb2af2a85526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941f99939124f954c961c4bb9a349b6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7c06bf8ed0c85d046407f50f1523d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bda691556a6cf2d29df0a5c1885f1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ef7b86230e1c8cd667da7e85fd1ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c28ab1ac618ec24ca5fdd1b3e697c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3aa411dc9e04d00b60aa598d1ee781532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035be294b0bec4a6440f87c76e10d11533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1073607c40bfa64ec7d8edc539a63e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abb387cf45a374dd517d6fdc9a7a78535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca5811e364cdf67dffbf95eea1aeaa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e90c2c35b6a7cbc53def13557be1ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e5ff68816263b66736c188072bd2c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bb854c62274f9faa2094b2459d583539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ce1f297ab5286f6a937ce7b111def540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b91ffb0c3ed7b7759274def24ee7c3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d5208277e060ae9c1e68affeb24f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255651139269178fed41d3e2b55a42ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de29a9fcb11fd7089d23ed3b79cad0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c78cc8235243357bd93eb44eb6767545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53d0dbcd19c882add1da2d5f04d310546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dddb9c0752fa2e228b76543f850213547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6b11337f301472851bcc6a53aa855548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3ff2eb4671fd8e663159b73c8cc2f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae092544695f4cab097d70c4ef2bfa0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929eba91143c1c9df5f4ae122c509ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07214762a579eaac91ed670fe6c58aa0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322d9b51fd3622bbdcfb54f931d6a8b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fc2ca546319b6df711dd30cb33a0e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9ca7186dfc6ef3a6d9da9314a6b7c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d028e50c4f5c72219fea8cf96173f8c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607af9259e8c6cf0ddd324f8da0d5ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61de92539ac557c37a3f85c5cfea8c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c718eea185916ec4005737da73c07e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0dd77f808ab191973527ad8c278e2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395e680b02148a4d006af0a172c45ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f26b915813d4189cb0dc495da1bc04562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4277b4e154064c44cb4320f76e913ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1584eb9f8106437a511ccf79c47f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c0a9688e1501c0861461ef8cd0613565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921468a0654b18a77ae1d563ef981544566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76743e317c3eff61e1a7fc614a6945cb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1cea69e4b868fd7b66de7beae11c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba8ca1846e8104d96aa0a24102160b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1e7817046293d5278c6a01fadf2f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da403facc66fcce6059b55d145c355571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728eabaf0fa2f4760cd536af0624563572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>