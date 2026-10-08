--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7d29e57ab6a7d3811a586b0cf21df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938cf90e0fc1420ff7dddb98ac46a332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfadbdfc079fb4d9640cfd1ede294e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50b616162a299012ec48ad8b60e6374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecdc6b7e717e2d3e3dd864e21532f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77984ddaaf6d96195fa4b5d822a7ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55752baec4f3bf691ae87a3f9cdd2b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335837e9a6c5faa38c0b5940a87898c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f900a7d33d3f966bb5d40bde53113f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff838acf515ba6553a43ac3135ffb7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c19f0aea0c62ad763962898ade031b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe390e97a22f4b1b5873f2578e228512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a81af94f740c546f941e84fdc579d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7e35fe913ae6cc2fe9ca68b8046bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528e0e3bf02022ffeeb2bb781556a9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f311664eb02a27effa8fe28a0d99416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404d51219ba7304fbe2a8b4830c0a0717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d6b72b917649e482cea11bb436f7d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531de0863380eef6314624c668de9cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a150e4705aff0e1831d28a531fc41d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401e317e53ea7778296f0af11dc45ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba383b1a2c8ffa0338cacb28775ff0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa98cbc952d8a343a387afc794ba90323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5663e7da0f58c4736862906d4c54ca824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cfd17543d874c9a9eeee22d7da68125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a68acbc9b76382073aa3f294c3d0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89385e2f25c9b50bee6c186d4cf69a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107011b443053bf698ed641d7898018d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cfda8d35c2269e25cde7488c352ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be538560e5aaee36a5b945bdaf17367830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d3e49d4b674cc12f5472162de733c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a54ff714f970886ed12943853522132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9fb12d65a9590f2e666f704982b5c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6cb3207980e2365adafe67d990b3d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed08215026fc816e4ce4dcd402084535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61519ad3a1c08db5e5fb0d00eca3908736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7ecd8e96b83fe85ed2a1d0b3ff10337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf444c0d6276000af89f7591fa4541ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38049963e1990a2e27fe8d720d465e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750009c3a195362c0661777c22ff8b7240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239bc17bfd52cd81d06f7a07dc031f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657e1231174f4e00aba8fd1ad409d5742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36553ddd514a236f10e4eaf97c56ab9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7f993327b1313146206b238a6af7244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d71e64fc87b2a1bc1c594a836c3d6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9554463590f1396aecc7a16e5bb3046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1232e8a8450dd8175ec6c8af652ddb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2400c8a8104156d7bbd74495f39dcf148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d4af9cf2fef7708ed2d47c763c67749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae83e872433c6e67079773ea9db99dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdde1104ac06a72fb940dfe137b6c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e94b621cba397c818998152d53c5de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c11384d737285215bf07e68d314eb353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185c038a59d5aeff55ae398c40fbfb254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7ceb83c78e8758e4b10f2a05ab3a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e0c33fd88db26357d4013b114072156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352501c4e85de17a6fa87e4efed9ca0e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ba033d0cf535af20a3027cf0881f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ed5731a4fffde09ae55fcbdff174e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab743e9ffe0a3ac851370ada180ffb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa48b756cb19dac9a9550f6fb2afd561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ca4e246e249131e6e62e70dcdf7ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792a91b1357cf0a5395dd7e20ba935663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45845097bdee08e9a63fc2a3bd312e6a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dc7fd46a63d3a847ff55346ff8d3b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83905b21a5a0ffdd26b88c7e0f3b7b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d5217d41d1d7cb48e4fd22832e7db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1bd5b24cb964fd78b4e586ccca6c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f48e79bb8ad76648e450c6ada7278f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48c04d0764c231d892f9457981552570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52267edb8b074959f6d666b8a16d0b0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41cde921028b8e50f3acb4ce2f04dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13154fb32f795fd79690ddbc0bf4cfd773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69bae2520116f9114a472ed7d4fb3074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc08286c610bb7a02ae1993c89d079575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde049993be8cb9ee85eefde62ba750076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352adbed3c31b88f369f8c6496cebb4e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d02691853e3c6835fe0b9d5c5c0f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a75fa0b39eb499d872994d3018b1b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995029da6533d90373a7b79785829b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43de28af73ef9205a0ca1170bfc478081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9c0fc951e626592186127a48a388382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4b00b06f5139e004db004fa53a41083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad76ddeaab41a9716ba4f0b1230d8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60098f71d0706d3597f4f17773ab7f8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee24f105c03a54ae4bdc920028cdcb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2445d4cb70fd418609f27f3ede04787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861adfe2385153be8f698bf15ad71c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a26c0571f00b8c181838a66582fa789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34706b3c598f64fbda5106e1f9cf83190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d5231af6706b952a2c1ff7dde50d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c331b185e2c7db047fafafe91c3a2bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26b2a87acc7282ed455891a848f9c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceea05e4c6623ea88c5cc9e1e01e70e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d5f33778a61d705c11fc6c1d547ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5838422ff982480f7d00228649b88a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dce71baec60162324ad3f767bbc4697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9804995041c1a8abf3d8c77e3e834298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b8ae53fa27c5059a189de25fa75f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557da2d48244e8451f3ff6324990f8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4950d9be11827e4cc0429217292ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdbea3001612fb89eafd5357b6b49e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71260d2386e586d7f3dde4670b486afa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e45ee6d71522030b280b998654a4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7279beb1bf373914cdc3dfb48811dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33933ffc07c0afe776e1c18863bd28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d643a6f8a4a77ce30043b869ad4fc1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ee32e45c1e35f79648d3cb367ead8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc53462c852986bc81ebc3d45bedab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54570ded7f9df33e257b2448d9e097c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d92abbca2016511ce6ea8f4e4ed81e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a390469c95e235751943b250b74bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b3b706f1712625ac6655603e747c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca7925160ed4d68d3485c46f520421114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285804106551e93633f02a533e515ff0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d086b3ce7e994a046849f359760659116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81854cfe8b6c7eb8c4f98a42cca9a2e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23929295818b76f0206223e912cb7e38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313194a43a6b35d45828b28e4c3628f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3b95f13fca57e60176329f0f395f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf90bcb0002cf3a6fbfda34eb3f11c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddc0fcb1ca86fe81e0c10bd51663bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f8056508d40c924d82f2f1382187b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f91d512098ec4a162de0b9b7d801e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4973b9f05e53b891ffd42340d1ee33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d6521d20f81698e17ff5e4bee790c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfc2f01760d8e1e2296b6b6eef1f6c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76d6f303877c55c48b0f12cbef8a74128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9141d6c14e3e5e9cbc459eaed1803af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e69e993d6be635aaf85b3312bc5a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e77f7dc0b443d4e9d6c8a8066cdc2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00321f11c80ccddecba1b6f47cc6c056132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14446534135017bb5b318322f28edd7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7098e2f8db8fb540dc064a3742dd4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662d3763314a9a3a1776b3e82cd5543135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5cfb56b4959b5d7abb7a573f3ca6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afac74d4c3c2e864ef8dff5cfbc9bb5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afb94ea4fb746d4f34c99bf4f46260138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8d2ab7f5da90100dbb097e03f22fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdc39013d6a72518063e2c75359dd6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adca1441741e2399e0e75953aafcbc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a11c3dc2fabfb75ee8ef4e43f537c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c656f0ee2f1eaed9489ecaab6744c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cdcd995922abb21774a3ad047dfa5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaac572d6ef33c098b3aad2a96d1b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8537c3701a0a4b876bf76af1e6dac7d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e57e2c7c833994aebbc391105080d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e992f602e859ac12c2e9390cd8b1e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17de9e33d489fab1d0265a27dd0e0fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242caff4e6c3d9ee9c2f1880b6a9d283150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ff8411acd729c6fe66ecdf64397e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0abfa8f8cde0ad4c42545f18815e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d450a64e25757faad4ff686ae9f9c48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e15f0e4be483a94d03a6c5d37be83c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721a85076d0f52ad2c592e784908e88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1857cf6972252c52f3e5279e429d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e3f289b893ea497f37322c3204bfb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f625e5fef9a35007fcb6866d2b6bae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959801a370ac17eba7f7d6c019d93ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9456a0c4d3284659e54cb76685c41a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cdaf1a9a311ed03cfb58106531ae4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81004415a2f223f581f7018e334153ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997b1a2f6599111f15967b12dcf3e4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe82e84f09e0f81e2f298d92f114d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2cd0918e58ac742e986169c23d161165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a264a9fcf2cf0107bd667907715789f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7ad56e3a3a3dbc98768c7d4315f3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f04c257db2e374afee2266bac98bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478c7dbe3e989233f96409738e8703b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f45550758c70e17d41ccd9e31ee4e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588cb17ab6fb601c7823eff0473360c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43d3b13ed66610cfde30ec42fcb6fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe6f86d036ded0f2422ea10d9ee7e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8ee9b712e7b2e9c4f03ad772ceec6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540f10c87e2c95db57c3073a3ae68d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3905e1144d5971f343c824c44f42343176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb003797f11fcfaa994f729f276f11a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9acf24f510fc3ad483ca0d136a915b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc92a0c2e963d6376a42fd1c35b1a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debcfc7088997cd91af40b3d4a4c247180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3f76c0d970563cf4286b01cb6875b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba007ea543ce6dd001cb23a95498fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b3976ac055bf58748f953139e9bf6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585df37eaec13e68b6a34811d6ab4496184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6424a08db6d9d959f0567e981ced1e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9822633bec75c154ea2d97ac2fa8eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3861d5bbed5cb43d065ebfaeef173d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905ead8ca4d6d774fee2e4961f6d606188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b05e9c3fe37e8d0f1d53ec2220cd9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc78414fea2fafd710fa424f6401d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abff76e48a6343dc5b544fe86757b08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff49c4609a6577726744cd6b503e85c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027c613e4cfe26b6067ebdcf77f6463193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5708ad01e64c48b2a0a68a7ac4257f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca41c475066f257bc7817c09c31503195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bc22bbe50739f38c5dc9c59f3bdd5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4a048231f933a5c1f8e892ef8dd83197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c3fdc258aa52dfb9596e883cb9a93198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc8880c69e6b57e3c0942d6ac35f59199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ddde4310c9d7dce232c71af5ecbaa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70176b9024fa1b20ac97062a3588fc95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdad820295e26584c0abd10c9e407de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41c732df0f2f96c647f39c21b9d3f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0317e98bf6768821f9f016f91dabb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d8c83b9249c1e933f399e8fcb9e0c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5927de21a7c9fafdeee9ad14282ea1e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b94c0afcf624dff0fbfdd79e9a672207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ff4fa0358920c2db5c80e011f8dff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9fe4d9f1e1dd8af959ed6619165b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd1229da7b9b53e501952260de5088210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2864fb0335f33bcf72aae8e6fc130d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5b9d91cb030343e6d814cecf6bc0c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899181ccc2f325c5df7466b42d9ed23213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0407a84a46a37aacd86170a7489d259214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec80bbffb4ae962f8078634ec2bfaa5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabba744ed6eb6f82ce41ab26534a64216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c669ee052e96cc682f3c16480e626217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213009af9353f791ca84595d4c32f14218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ff921f84cf30ec4ef5084b1b38610219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0504f5e566a159cf1c5c2a263eb2d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4240dfd4ca4f8d94ee8302e492f5ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d5dfc670278ff921e5fc5a7519982222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730c75007cee5270db861ed14b75f05223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688923a9b21162a79f3b92d44bcc11aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931de7c73063452f8e06ac98bd9930f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1bba34cbf19bec71dd82a5841f473226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bb08e8e9998f12f7f0904ad3c9bd7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83594f1f1c4cca5432be1afda27fa67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b41357a9706c26875ae46590849ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3afca13a0ddf5c1df77e906e23487b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6ab6356dbc7fbd47b307ec52a2547231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6a1aa7a5f6de0f3738d55a584f529232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979c2311442a63ba1b65d6885f2d366233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612441550b680b8946abf77a088c113234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27782116cb4786da84b3762b1fb53e61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a639acfb0ec74f081f81378998202236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9492a5cd8bf0b0d5973160cb1707f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb71dcfcddf87f6e5b2f61aaf7d984238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d56fb31fcfa9fa1ee88b84fc04ed6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f93bc602839ba5b98cb19587926e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b44e708bf4511b0e890c1553877e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623998b4c8e523430c564b4f22f1b97242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e8eeecd223a49e7a9a81df56339ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b90a29a5d5d0a78275044b7f3e436244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f568eee7989bff2419522154dd4e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6ce96dfc8f09ada26ebd56c6d80e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119470e1efad9196c4e389d113ff7a30247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00bcd92e75abfc08519739a1c66a93248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6d9de0e7f2addce7e98ed44d0c26e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a36918b6156d188d44665c582b328250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a136537152d38d611ae5942b606784251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c468e660ddb70ca913f8098380b61252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f21b4ba77ab1246f5e1ccb929fec36253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31250d983d72526d70ae0c256b183074254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4736813d454726adab73460b6d6de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdb325e8813487f6b1e390ab62f35c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016549c85ed111bd0313464e263defb7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b4a1c6d08e98d55a759f49053a03b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b2fafc96c4e73c2d6b5efdae4e7c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867367ef45c1c805fd9f9f116c4d733260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cff3cd2a52e7d877799e3b539c45a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d9e50f43ae0be5d268a2cfbf92b84262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7f3af78231069cc47a5337a5bab09263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab511cf226912e6893881f87752041264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107c55c3c68b4471159bc22f9ccfa72265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17972f35fb726f755082107759555b5b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace0c7430f8d5ac9c023ca8d45e1c6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19126822e6a996059cb6103ffd4ef23d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bc9fb0b7613d4266d2620b82864c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a580ad6a64d2a0859575772c21429a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577785cdd27f3b0060b8d17fde0b55b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893b94eed8196cf32dcfd6f0a043147272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af156e79cd713c2f148d2caf2f691ebc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919471560c6d0a42b559d1e1e58024c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26784ed50c27bec3b2a3dbd991e7a574275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95389f0760f07a1d1cd3fc85eb9f46e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38e280b38a33610122454e24d0e6e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1a445bb028aab251f1bc471d831e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284732e46d081a6a1b8b9ad38595891c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e52bcf0496b8a3a878d4844e18064280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0291e8b12f2a8ae33828a34418aaa7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452ba1a83a3052c68f376553d9cf2bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0268b2277a91f6d95faf2f4b18e2cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170655975094c15a3b7151625f02536284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdf5c13ce972672662f517c8eeddff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef01ef588a39c23cf050583fc4f8a87286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320c3d5069653d69188e04d4ebee619287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100e45c6f698643566755fd546d3348288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33115977fc534414b755f5dbfaafac58289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfa0f5271e145f4cae1008a73612a7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bec8435b78f19c47113a9e53a4312291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a0f8a3ff18531ee2f73e560d18a9e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015253d17ff488c2401364d4bad5922e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46671afa1f31919179f929d1e9263d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd86b0111a2093966814da15c439bc6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1871f7e89e5929ef7b082baabcc4ea0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a62cab73c670fb4ef9fbc855d17496297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ff729639c04057de36c735a5c9f32298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fe05e7b3caf379cb1c4d4f46636db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5fdbcc314a8c0a28a0dfb1d976b60300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cf3b278c1a434ee0d41c913d11944301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fd29e8d70346913f8fac84d6fb158302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3e727a6a8410b8cb92672341be339303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7a9adc5e1fb0210a9f5532a29e6fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbb4259d6e1b77cbe62a09b45e7e0a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb516c3dbfefa69952a55c225c6e21306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046f93eca062ba38bbca9f70098df9f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba0773295706600475e23fa9231fed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89db6145dc3cdec2c8a3ccf883778f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb20595cc43e3d4218fe1f2f8bead1f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf10c64cac5eb9d3c86d6fd7e8f3f52311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3d25ba68b79853aff0c0eef037c67312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479974732f122740a8ab005494dbb2c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a64ed3ae4427c20c3f8f5740b45a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3706816e0f1bccf37dbf30c5208bb1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce09b9be26b3b12ae9a982a9e3f0425316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807113855f6042b9b670c5d1f29ae8a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acffbb195ffc2a82a903238d7468ba0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfaf4ec3582ad0603d4b99434b58e97319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6929664829240817bab908d9f4d1ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a55c1d6fa72a47873f9a0ba7cacf7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33645c1f12b04bde1c7655367089ebb5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be23ab177cb7c46dac43d6c8c3b87b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fb78bcf1c50531df38f938f94a850324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cfe8990f1e5843ae04b84c9250ce1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f343f9e282af78da1f6b99763d69dba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5b4b97fc53a5f0f0b880aa8cb614c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1d59e3155bf78ee9fdfcf2aa1471f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd1fd63530d9b7d3324e42e32cfc47329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94619bc81c484358b71aa9a8e72727ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9ba0531dcce57386b6c4dd06e6270331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851edcfa0eff7b204b8676f42509cf97332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fe5ee1c4005c8d5aed74b13838457333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b786c0bf43c20cef95473ae8d95a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861531c0ec5bbd9217c7cb8a2c184ef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43499b395b7f5e29182f85a43f4a30336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a56dba1ebcd286979194707082db0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b03ca6741cbe1f6955e3641be0f54d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74850e5527701be06c7b51e14fbb6429339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257ae72be6f8edffd92c25a3095e043340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cefc31730d838bb9dd1a9fbb9dafa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b219d6535a17885b0d16d5edd2c00c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa319b5e0557532f2def46482cf0531343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f6058b29a526dc13839ea20444df8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f018acb185537ceedfee3a850bfe8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba1cf5ff02ab180c698a223b4730c7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9573c5ae85a8583505f609e97d1f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea05529240b33d32990147c1a1b45f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2967ab0e6a0af5682f0cd0a7bbee9d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255585b7a9e45c38140c89214f72dc7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29770e6552f1a1d8f47c3a1c8bc6df5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f358d3462dcabaf0ce9ab1b72e92f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fb21bdbb5f48f4bb154e1a986617f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e23ba0531a45715cde38bc8b44b97a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d761a9d34694a128656543754f73c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998edffedb491b69c6cd5523dca86aa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712918cc33fe1d7c33bb14fcdce58e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609534aef119818b2414c85ed1873bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734eaf1d17c4ced3f9a464bd0540ac9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed0ba08ab4a9460728ac00c1bcb24f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33d33f87b4fa418864dcbbfeee12e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c38cf7a35f11c4dc98a9f5476b64b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29ae5c9844c2df815f893a6df3a036363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeba7226e0d950891835fb92f855763364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b4d15c87e0d00d56e73eabe82a63e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc53d1962a72a6aa8b4c98b3f2bad68366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91db6bba1d4bf87c0635281ef86a41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc23e09126fa3aef9beac3716dad7b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87446e43043ed95bc7bcb778d2c06c64369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6617ff85114e2f3275b470b6ab7d41b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adead1cfd3cb3db4685b2a709f8e710371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed20a4ff0e8173cbe869c46d222135372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f76a061921062e31a0a6d05904a8b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fdc71ae115f7531c4419b6d66be5a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1d084c9c0f72946ddf1e46af87879375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73a8804b1e09bfb1ad050577504d46376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b62f12e8cecc428557600947f4d5d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26377e23eb8778ea27fb3eb0ef867e6b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91960310d312e34217a9b38c0a2a79e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b405d72b25c74341b8f3384b2e36b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a396aa073e867e7f1f9f6f3273b5f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2090845a0fda8a51ac6410a9607589382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ca3656d371a828b5127c3c37009ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53c785e508831cfddee9d86374636e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455653109badb8e07c5bf4f6f9457b15385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1182c71dc4fad93a061894185818ec8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cf222b76ed6040caed3044bc1b9f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b285baa022ef9b697c53209446632f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cd49f2b17005dd9a057a9e96b62d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8063731bcbd7280a032a7cbb6236c4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988104a2c58140b2e2c62e607f2f9ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164be68a5078f1bd2d56e2cb40b0803392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe18f1b99d2ebea4d9e7d9c50c0356393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0622f4ca000bb54b2d99f31ee88eae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c41df7e10b39a8d5585749ec488ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd071df8088c402d519a6647ce39d8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c0bd2c496e27b8d5c5177fc731a23397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a53cbe7408e1883bd13a29aa907c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616863af36e0e05a353bd982f66731c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9c8ae4e82a9d267878c8b1cd0999d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f050a013f4d3729b14fa8e1e892599f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f5e2958673d75f441d3bb7897fdeb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81d37a44474ad5365fd7302243f0b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f90515bac4f1663a717a1ff39a7eff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe341b60bb9e58ee7a9d392cdbd2381405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32186c4357d561e6a20d8ba8efbf749d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9467e494578c8e78e3fd02b973e10e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef574ffe28df07fb45467f392a28c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6464fa003b89f88f85093618ba2401c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce247c0cd06b5e0b491a110397e181410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea10649fe2c6ebc227aae2e11d5b9f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90651cb102d60b81c4af2d6a5d7bad9c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2050579c9d5dbfde388869ca22850413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09158c33c231c8c0b217957371d3a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aca906223d0382416452d29137f542415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8180d5e01fb6e684053b63966860863416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99802cb0481983f7a481c597c204d69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9da6fe1573cb79760b2bc76b1e554418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97885634f497460d7f68f389f3f2a6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc9da652732555a1b1c68aa86130a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64ab21e5a3ed3d8b7e892f40c366f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca7f4cf350a584f2524a585c5523cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7be4d4e310e8d98a81fb945a83d5c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7aed56742345698d94d4d8c617adb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff0e0043f1fef0a799def4447eb02f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708e5f77da1c5b8eeb6cbb794bee502426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8297e8e4c2b02ac854376c53598fdf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776afa1300306001c545550f32f2b7d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9a5972ce2663132a89310a1914082429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9501d1d4afe5e7abe1ca822e93c9b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640464bf9a1764cc2bd037267f48988431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766dfb6358b648a253c488efa5206af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1825bb425c8af298d9fdea82f9422433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2178db882ad0e0e141a6b76fe667ed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab068ca496f47cda6805880e558c49ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8fe274637a427a2c061fb75beb747436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8b5ac38ca34d3c85296230eabf90d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667184617f288fca1a7519530e8d9008438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9df9138fd508a465a502ef35c304f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923f75f31e1a7e19946da7e05158268440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460317fe272bccda1896cefb78ce68aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6bc6a47932033485c71d92db5f77b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c550f6597cbcd8d134706feb1a9396c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe20b90ec77bedcb8f628f8ae06c867444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53379fed87529e5867c63809421d0fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d7506f69666a54f3d86c87755ea99446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a936be90bb45ec88feb8424eb994c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c866d46feb75c77c0c7692da2fcb3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7574ace34d96f5aff1b371ba0d532a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cd38d7c4fab195e80d1fc2d51b2c4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bea1beabbb7ee7b2a2c3e7714f5bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b318f6c2f61120199e6155a6c544992452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1092124d2fb0fdb42f22a38904bf97453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7ba86713bbb839a9326a59d373119454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34764f65d820c6a2527b57c3f69fb59455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a851f866f6f50b91517a1009969d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a28e8fd507751f8da9ea746a08750457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c08168c1af1bc8b0c1200ef13db4b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c83c2b7684be9ed47b7adc048cb57459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953eaa79906e63706722ed56f198ddc0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa363b7b244398169f4e14a45050b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137152b55004dfb1f8695c1a46b7a93462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc808718f7aefdcf4cb8b45f968c509d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983dd2fcf63401fd045c01b80a83860464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f53b3f442f2137889a1bca29d1254465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e844799710231b2bdae8422405426466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b9ad1bd8b9518b93cd3f9843fe6db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087a19cae39373d01ea41fbfca7fd2c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a1d0cfe8e38adde904e4a4fd1eea8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b733f1c17b611f9e5d84dc60a4f3201470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1595743b5dc86a839b0ed2cfded3a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df707a8feb4fb4802914e35f94fa05472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb7d6213d16db9e0717c5910bf61fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb7e8a42d2894be9e1f4cccb315daa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4967f273dfa0a0469541368c1539870475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f5f55c256a2eb13f4c0dd0836729a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edac2b97fb3a7d8e1e2ceb0bc6ba110477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f48140fac3c0e37ba127818d94e51478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885f30048ea4f3e7471445002cc63c3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b362ef9ba10b422364b8519803f3d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730fae27222382dfe35928cf0a383d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f0fcfea8abf951212be05c90d3afc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b486405161269a14ee67e8990c02228483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf344f0bbf106a26f11c12862c56be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603778aea871627798339b9c0e1afdfd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20c998b6b525c5d2e1546284097ea9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5520bce20c82932785beabfc5c67e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006497ac9b255581a3180d225315ca92488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e7c9b618c21d4fd518214a1087e15489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d420fccaac09144e649889fe66975a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745d515dd01316ac1d3f5c365e92185491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c252ca47843ad8dd5febd97724b2ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc057e3fe3a45801634fc9d1ff97aa0e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f166fd4b1670930250e367367e139494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effe96e97a593d146efb214772739bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ff3ba06c03b5edcc7921e36b001ba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98c1845fc7549ed58b3c8fad97faee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bbf8c99fcb40e9f5eb19a635c93df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dc72e6143475924054c585cfbac53499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223b477af8d52bdeffdc70af2d38550500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427788c94a9dfce313bbfcfa6aa23b37501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669afb4ae161ac9351bfdd4179445a0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422660d1e129684115a7d62a062b0c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff1c444fc42e528b8760a1bc4d7402504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca158b3cb2b44be1bf3dff743530c9f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72084af0a86b73c6fbc3ce43a73a0dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589492b37e077fbee742cf3fcd2c8a29507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82887afce515eecb60bbf11496dbaab4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4cae379e4ac2e28d810743378c564509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bad8e9ff8bec422b991362140209cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0978cb28a55c8c835b2e9f8b4d9be35511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75a2770ab0d331cc8d50799be0fc82512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc4b1c8e3820c7888987b4cfd66467513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d9227ab1ef0d08c1d7ca64115c154514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e15699dd46f7b706d229bc0ceab789515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd9d87745a176e98f71a03f34f03fb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752c08c7b53d779269c172cafef063d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0852aee2be7e10ea4cded2e17b4fea6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986e0ea52a771734378ff29d49799e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd78fa8460eeefaa0490f9f2ef7fa17520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca8758150cc4c6e34b16c66ed62d3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144a2fa3a02e6b730137b8aaae563d6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883be1f60078eb9849e291de831e389523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e2e1c01fb08364805e130197f405b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5f771e970529a31811e0376c2a626525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984990d89fa0f4e25b89ad8cc144253b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82388fb5f5322905c81e0d97382136c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1e1993314ed6f170a266c158e85a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fc3d00af69b612abfd85f385bd1cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8608b447b2a2dbfa421fb046f06c9a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ea93f037e2bc8e6fac8057849a5fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6af68559eb4dd89484ac429412e1ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8440447a64a4d4e4e964bb6d5c2b1b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b6d1e83863a1ad1fa3e8ba6079190534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1523e0a0445b91db39ec314ecede190535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb486b82ec2ed12dad2a7b7b28c50843536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa004059fb7d35401a48069c261ef7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b1079e98cd542fa64f9c68873e2f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cd319ab09502823a8fa653a2cf0c3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f0dc8eaa092f59f1f332822fdd53e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8ce2b85aac62a7b66c8970ff01011541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9173d7cafb0d6e21bd3840f41f223542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca36e3468c23d5a8b93a280b68a8995543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b074f958c34168237902c3e2c579e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376350dbbbd1bda2b38ebd6680f0090545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5316211de3e3eef9814a5079592e9c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bc5ffd61eb0e7330dc1d8f862af81547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0448eb894111ccda709954c57383a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f75c976d79805f87292c4d2aace1d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5af93fa24d3a7e7fef951468b6493550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71cbad4bb50abe21d70bc6019d11f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b87ea8f4eb04f7650a6edccb68693d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600509371fec989be778526dbabff98553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1122032d019254306c5f9ce5f9571554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb8669ea64017a88a84e97456d73ea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea64edc8045b16d8ac71d09b67ed8b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c446e28123de99ea5fee7f70d9f5c89557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8ea43652f92cbb6e893063bc49dce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86df70a8dee8a73ca9c2656708d0164559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0268545d628640ff30d6bc2043d91a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1174e2acd215d2aa0e6b588e728c479561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb602d82afee1edcd83fb39092d317562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb258b54bcb8977e39f209dcfb8217d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4f4cb0e0398cb2800568a66b2d551564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc0ce2e376654155f8e1b6a8f36e70565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b25bf58fb25796ef89f0f141d8a4df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab26406af884fad47f5103b9b4e450567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9e582857a43b0f18054d6a4e8bf45568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dda12db22b1dc78bf8081f4ab33c62569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0170c382db27b23212b73283a624b47570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4332ecabb35fda85af8581d7c6807571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d834410d743706fe4ba54d1ff7d23c3572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5e4c0e58d940b7162c93e0bbfb8681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dab28494c4acf80f288158e8fd81d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0e2050bde6c858c1fb244d335e67f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4b6830fc5676abf390844b25419664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50158b79df880ab1935b6ed0b782038e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980f8cb77bcd920bd77856b693291b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb446b6dad2fff8cc59ee8d0786e1e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e953d7c1064bd4ee79af9907ef1e4b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afee4d276ca8988ab3058fafd79eff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76630ff7e3ada2cd88f2a8084c9ce46410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7869e40c1fd3d0e87dd642bb7ea9311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9114da90964254166b6e0b82ec21012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6e53679189bfdb40be1207556c5db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb75f83d8a09538f1892131405e7bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07b93ea9255428c93370bfd3c1e59215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815a70103565903b9be799f0998845916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6707248c47fa009588876858ac4aa1c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11078295d89fa84bf37a01d982b6a5f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf69199ef2139a380a650beb55386419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a803c3ce315e8fef0bc31ca8e096f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126878a2d42ca94d0b29a4f47b1f8b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8dc8ade027b77c9bfe1f70a6ff9c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebbbd0f556f800b8eb9367e561894323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57c9d7d64e0f177d74d2d16ba593c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8d315862f4902e3cc8c3173ef670825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef27d8555362bc555cba8f9d363a4a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c06cf04d1cd39ddb34619d88cbe24127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d1f81b77d56d8d8d9a0ae3316055b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097314faf4954dd509b2e411714bf1f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949a8161b6c045a7e3e82b5e293b43630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeda3b0138928cd56cd17d06b9f737e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e785c82089d0531e59b1b4b348821732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81884f46ca3a7b2adc701ab7f51cd133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0a82a7de70ad5cf010eb3b437d18334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa60a79f150d19cc124aa2a90a0630c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a374d63c43c5e2cf941115db4c043036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae6f9461e7d568e2dc86837848dcf037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ef4b8c3cdb050f86fc08b158d512b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242fc1c5180b1803c0a7bafafdfcffe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539549f2902f2e06b1406ecd08a40ffa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da30ab6525105e06fc6e4e01de8ac641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05794c64fd8c7b1e215390405fc744c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d287f9b107d88d2f19186b0e8ef7d7643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756aa34496e6d3ba875d60b3215284744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d93e80d975d24ae22151ef3785a7ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f2cef403670fda8a20a844dbae46a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512c4bf3589bc7c0851a2837c0f44c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7386aaf31d32522df6263da7584aaf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f714f56ac9ab1a4a8c911e291dbbd849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf448267f176de956a0431265d40e74650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018684c711b71ed1e2305093e66660a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791218a506c519c8af48624b56d37de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05d59a23845a4f4f222cf63acca0a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1053b549d5c845f709be2157b29bb0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72a2b1082fd39a7a7670705f20428555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c243d41eb8268d7f45fdfaf41ab9dd056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa6ac6edb2026a52eb0d0c8cc49e8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09c6523d2c3e36e0741f2e20a7cf8158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49af92e1c6ca47f9b777e03e1962ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec51f1687dfb1a00861e349bcf843fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263b80a819fe116fdcf7050863408f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b207dc61a01b1e358a94f3e33300bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c327973ec873112683a379e0ad36663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b1e4b1bdf33f39fb33d4072280a6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0996d4a58e8d7668f4027789843bcc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc46e00c736ab4109c30febbeb551f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc4fa6470bac11e8ac99261eda926867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eeb6378df4ec5fe2246d937d85ae6668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb86901f935ed347e203df2821019269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc001e201824e63523c538af51579370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39937c500e3bb398efadb94fb7fc038f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84086ac6245ca723b17f43686e3f1a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f20d27d35e208516c95e4bd650609173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad243d140bde36b0d28b212b6fd0ebf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae184be03303cdb5b48a134d49da8a3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909f7501929d9d41f57b5b14e0ffc3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792eca3104fabce6e74fce409a33b0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039036a3394fcd2864671927e6a2c45778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccedc3199414d79bf538a6629eaaab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4c25b475b159204c7a26d301ba43f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c23f524de7600ed2a17546357fb3281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f0ef9ea8b169ec2d4c6a49cdfda5582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ce52eb694976149e4edb44ac6803783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b518fe1aafb6488ac72f1c498d643584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57da974162205b0014f266f32c2364385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46747d074eaa8c52329a7e3a01fe660386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe51feda0ff9cdb0a71fd5f524ca36b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3303fca69ade6227128c71633491c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9172a3ecc1fb3e8fdd96d429db51d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadef2137ea67db4c75b5c8340a3ba090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1070b899b2fe8ae89e2a7e7be1d7bbd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433a53db528c374300c2783f3ad508192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53008919f9cea8da452a25f3007ef0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab225338c347fd948763b776ec84abe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b45f1350ea5ac7302d203efdb5f5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc675b953c99214ec400559efd076896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d8327e32c0255c9314b70fdbf4af997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197d7ded8f0bee2b50188c9599a2dfa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb766213939b88559636a60f91855be299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89618e464e46c252bfd66b31909e18a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553a3b98b5418b545490a0618a5d4e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff850f422d1f23723ed17a42e184c02f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70776a494bb9d694f7db932946a990103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1139003e8b30967e5ac4641205d9c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267203a6307b6da56be2a3c18f3762e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0e353116a79c01b983e48690b9c32106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c60b0bd98b94cd68c5ae391b75eb8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c944751d6c6eb07baf8f1d98a2586108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bde614b7373d340e9222319fed0ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02064f543c3ab45815cb4825bf1c63f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a0805ab9b4c2259d494f0b13850c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fdf97aabf46ab953cff82e1aeb69d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ae317621ac5939ce5efc4ccf517b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e62881cbfc05559e1b318b8a61620114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca2fdaca7e1ae481bc2e5f108aee96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b05e4c49fd7c436d6ba937c8babbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291073a0ff73fd7a94d5c6fcb5979be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a694f34f0e25c273c59e4cd8eccab11118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10240bc0087bf7ad91794d375c6621119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443574fc7e39a551f83851b4da8f636120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6f222995b4f6bd54e0bef92ed5f81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc619bf2a260c6d7a6c574db94f9d2c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5039bc9de0c0a85cb5881a757b89b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3e4486f8e38d869943933ff84e7a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc51f4a32f230142c15628f37cea3e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec6b3d02eb3695a24f35c1d994b254126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c227bdca79e891c22fd22e31723d023127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ed07ef2536ad49072524a8f2f6672128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4340b65f654d276f2f29279ae2291c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e83a513c606803364450fcd40df89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d60acef99d7ad0bad5a53800d2498e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752479157ddd3acb0ce007029fcf96fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f566a9a31360674eb555b34f3ebab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856065d0bcc82a7af173130af1635967134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ede0db67d2963dbe93f31dd2d8de1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8141721be627f25d9c648e5afe969136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545c12a8be212ea9bd6f7cfba1369ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870daa460315ee6772f07c81c7792869138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66366e46c2b54f70788a63ebf74f63139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e86222013829302d8ee41ac07fc5a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da221fb4578b4ef906fbd3b408829735141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af643da3cebda6226097ace8b3e715142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cd4d28fa3e8fa74eb1e461d6b9b9c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada97eef7d70b797b48883323c419ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f4cb2415219ea588680e6f52cb062145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c674198b14642fe263c26787b9fdea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee79f9c49743f96bb6619eac1577bd3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0bf8d161e7d6af22d2acc4e527e4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d305d5fa556994001c39330b96d046f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f39c3fa3d33f7d727f48cd76723cf3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee8617e04fc73eba875b0a8748eaeb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63a573ae9949ff69475cba6db1f20b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccb685025020813bb91d38b08a0fbb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaa140be7fdaa645cc438cdcd3b056154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346973c87abc8a396b008c204bc5df3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08512c6e3ec836fea24f8b15367e485d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bef8b48c91db245aeb98866b8d0218157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5535ad2f8e5d757901f275e5398beb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d54d5b062a8810821ce6a579699c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3e2de6104cfd0495b06e5bb12abe6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea5582015e7226816a980dbf302e23161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4da4fb6426f3cb552a444e47f9422162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104ca6d518523d114407af4137a3cd8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39b36b3c72f302b0280f95f42343de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6581d665c86e40fd959c7b1b3151f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eafe9099f90f88807ac4c118c1e9b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e055ce7d1624e88b43c71a18551e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4dea14e33e561cfe7f6f71362f941168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab09d6305f9be5f21ac4ab3253effe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a91f51007da407ca15c91b47d0163f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7f8da072a887cbb942e16308f1f9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c08d56243560d5af9efbe54c7ec4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a011362ed91aaba15c33764429bf711173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ce54c4563eb11327e54e2c4497192174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9310131e5648255dc8d576580a2a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b4def9e8357e9b43c1a7c30cd64b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7020d85275a1186d1b1ffa03f2082177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8194b488c4a013881ef0a916f5416178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a049091c1abc287e8635d3b7d7622c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc4f67c17af2e3940cf8308ade2108180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac27b3442975c01b20c836b4d25489181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805716d99ea28dcaa7bf7821661d478182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3468993080291c1c2a9e606a2093d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cebf99fb99edb8478ad87553e9435e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58ae3e3147baa9faea5455f236ee81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a74737a7ff302837f1d4875e078f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011454b093838a6f5ecfe12830e349a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6e3c9148f7e91993d13b8b68e9539188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12712f7cc9af6ac427922c06d5e9e7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d10d938d60739b874607ddc287ca6c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f07f7c920d1f6fcc09857b8540228f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1da3015b9115e1975453f7546d641192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54023db0de6efb3d189c45e60f2f623193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e851e01abfe4fa592971583e05ad01194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2481e1b22220f901b655bfd3f6db5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8013dd215208bd7c909451e7e20d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6ea8c1daf8d1e45c5d407d6bacd62197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772790c4d358ca55460ccabec11196c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703f73c0591e9e13b7e557d10609131199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e06f52cc6fd31b9dd43d23bd4bf736200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91d65e5f6a83c2a9f2fb7152999df1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e5af4466daefe22d5e2f901419f70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13092a62a9c617b7b8c220ce07a8e845203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026991ae12e8bd53c1ebcff0c1841f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d655bd9f84a4cd920b4a6d5b111c905205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15be972b89e2dd343cecb8beade0975206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c94d5a5dcd42cad0ea68a44e8d624207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed75b146ee9c88a89a0cd02bd8a244208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257d7cebc2841d558022e92b1d9306c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd87710d3b4cc54bcbfe5ad28c301f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28732f4019bbaa7d690e246ee6f2c10e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3967030f721d0518421b0d0b95a08af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588630b1adb7daac5da645802917d9c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926666931d0186250243c9c00698ad4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211843eaeb0b65277e2c5c2cf28eccc9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622ba1a7c778139ce379936bd1425e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac933c4a72b5c67daf0aa7b2175b3e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599686d334cbfc934d78e24769e0aca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d341e906a3b784914e467c3abb31025219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa80a2f059dbec431d3f0f153d9c852220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6f843a2d7442be96d2886fd97cda3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576cf5dde16a3f4a282e8db8a7ae4cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55112918120b2a33ad28bbebf8d20ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01188fc55689b61ee436235eadaa09224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97204e7f99594c5e01ec6a06d46e10225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe11a550818f39f2bbaa0b355bba09226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c954efe80581c78aa03ab85ed86958227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d351c1a72beef617e3d5e55e200d954228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6b828f801841db9121d154aed52cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7bbe7b3ff41594a1166c6568746ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd98f35a583c56b4d0a228eafcde36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ef3368d78def06ceb56025d713652232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363942b758f4d2d935199719e069b4d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadba52feea01909efc96ffe86138948234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a87da547aaff56cfea9c3e7c999480235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a289c31d00087dcca4e4bc6b2bcbce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73491cac58cdc6d293457851bfa9aca5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8403634eaa37a757ffb0b69e895eecb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01e363453f678878ed0a395abb92af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b6f1d06e2d9a2d406304576c6385c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36231f429bdfc93ae5657c1b6d15ba33241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe2c2c5c84150a2ed5e6c406540a05242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dd065d1d00b4a07b7b50d7c7ece39243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70c3654dd61a95cf7434dfabafb09e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0701742fddf0754acd519eca9b0cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dae8e8ee1f6152c8404ef713cdba85246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639102bd81d5fffd8251616393e202d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed13b33f196e048b1c77e2be858311248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8033b06f8c08b820180e610b2bed7c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c38d06060957e0768bac3ee70a4191250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db5c0c990094c811bd4527ab7d4ffe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b029640eb52f0cac38fc5dd1b817bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea475ceb4f57c26e873cd3283039d3ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1f9af0ad542980b6189d65ff0ef49254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f740f329268bc413db098083bb3a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5bd6002a2dfc609a2dc1ccfd9b836256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dddc8677feb09b4cb62828cfbf2af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7feb4aeb336d5350a01487ad4293bda258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1132791f9d245b701df5f279c298dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b51adce275bd20dab29d4435b6b21e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d703c37fd526bbaa4281f5138ac742261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c80c619f63fc6fbe1ffb620c94175262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c545cb8f9e597fd6e85c3668f97ba38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593896c669c6f72ceb7ba5c29902fac7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c169edbb5bc81a5b9ca7af7c9ff73d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed3ed0e6fc41357616a27d69fa28de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910958e162349d9c1317e2e37dac88c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19401acc02a474d477e5c8ed3ad6c58b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00214e9c5c04f27cef612f6f82dbad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2e172eb6b3acff306f5e69bf049a9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb6888cb3424923a426b25771c0d1a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5d7749e77a643ef50288e61e03c24272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117825b40cadc56966ffe1f056b01b80273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a91804a47fd03f10c75c531e0b8e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47ff0115df7176dc216bb890a6709d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dd70b90ebfda0ab90e8002006c6c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63344dd504e6f8acdf3673bdc152efb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881eca92cf83bc82af95b4f3587c5c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdbac8d92e65ac715463fc8cf69be3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d0bbda7856e0e8381aafb205839dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47ffdf691c548e67fca7be77c3f28a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c5bbd3062acb793ee27c65ef74b99282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f7c27062e76587893b52602a24550283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89083d247243e8a0ea639b916088bb66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14d47ad7ffaf6ac243f5dea198e223285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9712a0e27a518cc11f9132e287d1cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144959d4005f8793a86cbf92603c7be5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d84fe96bbd3d785b75d3e2cccdb22f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984a62851308f25cbd80771c8455962289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de54bd53e689aaa59e007d90659c5f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03df83964d4ce58e91016ee044b708291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d78359ee1ad4a062b1ee1044d72bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde7c382aa13b4258ac4845b38ff922293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746b0c5dbb6568c9d97b6da7f804cb1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cb0219cf49a2c6ebe341297116e51295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f637732cfe296a972ffb99ed51a99296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cde154eede685dc6de68c4fa128d2e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4845dbd8380e1fe85c7d4e0f80ee0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ee3ecc61995ab71e6a6152285c298299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2c9c304b19aa6db3ef3a89fb044af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a62827619447163ad56625c2ad7f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbaf279e0485a3b378a68c79379293302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd9d4e4d09d1dfe768b3e2e28fd288303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334acdd0e5c678133b52d3c581068c08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a6c216da2d9fecbc163724d34f357305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db47cb40d3b50aafeabcf571f03a685306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846b476ab9db74149f34d24167e33a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3346ea8f2a740a18169609378bd5a59308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7325ebdb6af5db8afb8fac165680d72309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccd94438eed1c35e6de3c10efbf7c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25540573b7b24e3594fc9cc2870f9c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35448732abd638a9aee373431cd13c37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad890fd25ae0c31428e4f84dee0351f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e1739dfcf58ac7bd47647609f67d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2168cd69a14c3b16fb778a4ab26caa2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69524d87acdea41bdec5678da9be202316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ecd23bca4a402c4c5c8721948557a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9c366b14f46789c59186b15f06b32318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7403a49007756c20e184dae56e01be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ed53df3725bc6ff6ed5494675df96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38f64dd898b5a06750da35afc53b85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d4df3e6b14df813b4e5077d410fa1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbb4c4c2e9ea02d841673f23f7225a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b04e6a1b7d989f6ee3f6b9ea4ea70324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836926d676d948a428cf2204e990b51325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3129eba9f7aa2b4792495c0bd9babc3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1ed5329f12fed51236afb08898b38327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816b1aea1d3a949df98a02a451a50cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9510fd21289d9e76cbebae086c0424b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64feca4a3c9f41682ae4bf5ee28e5e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37bd68b345d8361f9ca3fb161c4492331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110d7e414201dff8d142c24e2de4cc3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944ca0cc0933e323896a58301030077333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6020650466f01f9690582234ca883a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc794827733b483db19013b7915a711335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2e18a06522cdaa4ab9f800ea4a7ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c766351dbb974223cd40546b579ad90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93233f804880e5130e5a503ca1916eaf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895eb2e52270768e3741daed57d7d62339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd140548b48eba8c3b20917b46f74109340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94694e2a9868e8b0960bedccc6afee7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a88463579b533c4d67dbd3f0a77150342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cfb837a7d95e8f79aae64a93c1818343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7edff09553861230d19f98c54b421344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec314b4db17012b88da88e5726b83df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8479361758b8c591bb24a2b861618346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fff7877a403620658e5918b445d3a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081e09af461b4fe9b94dfe0623b080b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88441773a2220bf5129e589a26716a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacd5762c65e46fa4a0ec04a945bf56350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4350e44a78fee663cc443b6e2d441351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b239fc7c3d0c24283c6c38a89a8411b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8f922b3c899467d649653375d9191353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873df951131f55e27c7fb111f6a3fff6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c317ef2707ddcac00dca9c633c45a64355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88f29f014148267977a55e97712693356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0df7ddc41120c817490fe4727bce61357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281aad959c042d69df51007c8e1eda6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ae88fd84c4494386b164fd1082373359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274380ea7b0e34e71506fc71f46720e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992eba1a5155966999ef4ba33984edc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed371aa16e3df84605d93cbd95ff23362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773df57f4b8c9e8e3cf4742c76c8c4bd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfded908b2a37f42caedbf7ed393ca09364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b25c6bd0fb664d21922918c072502365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6054f5b4b9c85b820465baad5ec6f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca541448a8d782465f42e892126e2757367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c37e2845765f4704dbe179b252700368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565aea128e34d73226f8c9d57002a0e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c2b3c805de58ebdc44566c1604c5c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bed8756bd091069360271c7f5c8d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96665baf169c0e65a852f3e4a90823f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10d7547336addff60cc56e8a120e11373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c99b051f11aab3406f0ae18426097374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a8f033c7ed929c5bcb81e8fcc5b70375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0db7ad2fb4faee6c4daf17a3af122376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cf19b9535b632b8fa5b53639e5899377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c5288f7228a44e2a09e7bd2d1da2f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fd36941ff823255a4b4f61ed0d113379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc3f6895e182bf1e888a6b67dc9f81380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130dcf000578b8025bc935cea9f4fbe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4579b80cb8c3a3543d670d88c642834382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9bbb89639fbb5f823f6c812a54722383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768b661dfb2df09f324bea81eb28d96384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890501a0a552d351a2499e113de42f04385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff3d5a23942e5be1544781761cbbd1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e8906d01ac8570d021acfd56b05c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2861f4e30d94834361d026499c06f16388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53232d62d6cec6e64842a5c18815725389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a74d44b0440f076a467103462e3e20390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf441cb3cae29f009144427bcbfc26391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866d6a853d99aeda1cda6e21901d9fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bd8c60dfaf9383b56943f427067d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94377f97c2a3068f63191276d05536dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032680082491e50f1a9c48f4490a0ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f7b2105452b6f4d172beaed8ec38e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce0fa02afb33688de97e0efd410e74397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8bf69f997cb1cc9a5f968b63c46c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701a3477732422d71d3adb13302cf31399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7956922008aa44ffce4ad2e89ea87400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1ac1b1f0756a4e89e1c7660d86a75401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54011e1e8ec441373950cae8c75d98b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679aa62f8030807f168719e2ca23e55403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdede1ededecabd09c079dc0ddb573e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a0ed5ef8961be9dc99299170377b0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45eeb7dec6ed471de6d0aa5e5d71468406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434b2cbb42c31aaa288c21b11f4c6e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddff62aa14df071f8ed815909bc247a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa07904e33daf7a0c560d6ee98d095409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb169e97ece02a14fa1325661b62c51410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d6c16d6396952c76a7e26e2ece699411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9a13f8dfaaaca77a79c691a1d18e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2c3f245216354fdc586a3635cc618413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bff3b097e8c5443b990479e7b5b0f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65740787a67fac7606ac0adc6f8364b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c340ff80c40acf572303f421571ca00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead557bdc0395f25550c9fe3d4a0d66417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e448a0f3a233ea4bcdd9e6f9405b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e4aa7789f3a999416046583143ba3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e767fdad85e09ce3fc84f52a4449f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431365b24888f07a0e84eb180c7661e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99f14b79807ec355293783a433ed21422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4db2f60535005cc81db225190471e9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7689d2e86ecd303bffd083f304a3319424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e55ffc931cc03d94a9510a8abea30d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a9df175b6bbf123af78b5bb84cdb7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa85eedd3691cdaaf59b5f17646c7b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73bb2e3985ff162ba3e761bb06a863428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940253622c2e353a936e707690bba57429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5ef08d64577509713fe969f466356430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc98f2602a75fa8160f6aa4b3dea8d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38215ca9203e274d03f2985a3bbc61f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae290b5ed9d4c7edecea1d15f02e76c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176e6b99abe63f5ebea08990cd31be2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2440dfc5adf571af4cef6b8ea2ddf6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecf1dd0c1406aadec0cfb94c82dc7d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb317fc29cf420c2143cb416ad3fb9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa683c0e0117d1eb63903a14326ed6f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48165d654a10ae9bddf3c13c38c38a63439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bd2050b5e4cfe6cac41baa1e3befd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92343ab4d5423e6ce4e39aaa846727441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71add1cc67599afaa45dae8ee31297442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c93b1ee7f033c70c8f74a2098a5d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917ee022d2bdd32736f2a7b0e1dda95444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d90fac804a0013f09b3aef12d68c7e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d761c24a1da257623b577f7108564446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920133a8b0d98bee1d46edb6c457cfb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e40730674f9123b8c39d0259ffd91a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864fcbf1c5b3555eaf41ad84952ba8c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09107211f4bb4398d39b89de11d3268c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1806b83c399c0b1267bb7ee8c9106451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27cd82448d46cc4dbb867731e088f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e2612ab1a4b899cf5fd046104f08d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72aac5692c02d76b1e957644157bf5e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6c7ca29d21040b6ba8b5ed09ed2f3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12484dea1455ee87c220f2aec75f1f1b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b978f237084190f757e8a948fa7cb9d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782f86656f9d5da907d4e38bae63175458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8f8b3702d7f2f87a4c9f208d8a127459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432111bba18d1e85d2286f7a0b7b0fe1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236633abce406c630bbac30646f8c391461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdd0c5bb33eb3e2831e179c94b24ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17c20b2391f3b28aed8927f7ca4c9b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cade4f695fe0629d23295ddd48affe3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd8eaf1f7b22edf2229d82a398cd3c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432f15cf0039a258ba6903acf87e3f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1acdaa5db6438a3d9d5e6a8bd0985a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1fe37508bd559a90eb52b527c4498468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d767a7f9df5ef664b60d04009c5e6fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42342914f10770d19dcde4376bce964470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715443de375e35081addd4d470d3e1b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bfb141fc1b398bbbb6b9c724b5e2c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d78d42947441c5aa01e9cda7f72de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f155e4e41d1187224c0ce8d126eb9d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c45470bf06a38c378ae202fb122590475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ae6b5d1db6e3b57bf9c4eb3d3b2da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605e60a7ed449c7c142530a032e1ede477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee806ad0f5ced3ff96dcf9efe23aca3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a3f6000970012af6dd87c74c48da7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed741b0a8ab7b51150069c84bcdc6a07480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21d9864b2282f0bc02af0b5ee814e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acfe22abbdd868b19bfcedb67d6462482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7779ca8fd827712290efdebc744b931483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e50284fde328b5ac949c246abd1c21484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c39e20c863764e574ac80c682bf7be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27973c7ea0850d12e384f502b1d7d0d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dce2c9b6ccf83d6e7d407507ed7fb0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e137231b0640e317601bcd6dba184488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7fadf2772d3dc23db290a07467c47489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d9f17e7def837e402844e2a6ab6e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87449a90ff7ebd01e4ff8a84ec4c7a01491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369bbab62dbce30c48fdfedfe70a585492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d14069caf0f0dbc589b070c25a9c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac92513693b64e8f8db9ad935def248494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea8865084ad935f6a5a9e2a5ce628d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0bc0d7bad9b6dc506ee0b752b0abb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b3779e0d08501803c3854b53399a0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd92cddb7ee16c63fa0e17ee6c4878e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ad65075fd43b4fa39cb42243f1fb6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399b2516039f689614ca616d6434b9d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5718b740e346595a4066642ccf6366501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013c9c8f57e0b6a3fb983e2000c1069502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a889621e4f4770b298f50872f4d86503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eaad662285dcde98a6c52ecd11e05c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a816ee31b7ec6adb263de1de8ebe24505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f969bbdc97d77c7e3fb8599e6a643b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d72afc181cf62447c4e411dc2d889507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd02aa1911760b2de112a0b4f53947b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098fbd92ee3a877e0cc9dd5db9a5505509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ed1b0443584946ad798439299b9fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b761516c33ac8595107cebb945e7a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6575782700c9233db46c0f5ecbbd07512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e3995608e97658fedd48315633146513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221cc22517a2c4068c13d3e5714a9a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8c1bf8d1daf86cdcc71a485ef87b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059498faa41197311124fc0cd5c9e19a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4b985f49b72ce717345d54c15ed26517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c742382a3da279825a235542955cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d142a22724be9fe01876e88dc63ab21519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6256f2e9a5f8cf8b6b06bd3c6c16e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe33a11c0cf05d0322bc9d56843a7a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e392150626dc864cd960824d5844da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba26ce5633fae7d47803c13cd020bc4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a2b56d30038cfcda0c132af2261ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348422e88b81cceec04f31c9ba98c0a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b670ef1bb6e4cc4e5ed87742241c98526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c3686304ee35c8b0a89e328af2e51527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717168bbbf066ed4826906af8e2f1c9a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d0d65c5b96907a937209164755dc0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c586654ea4e11ed250a98b34299b27530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc889ce4f253901b3e487dbfa9c441b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddcd9001d4aaeab8289dbcd4a9fffd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba6191054c6727f805b3bdbff6d272533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69cb10a5d3bfe917d19423758fb023534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99351dd9bef7968f33390ef96472912f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fa510aae2413d6f07a62d9289fc1b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009bde9afb8be248893d28bfb81bb22537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061586f94e83765bf0085e126d487bc6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bb08a6fd56b3816a55035bf89ce3f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d502b244cc73bde7449edb84486ce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce6eb5446f40cd50a88befe92c9314541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6420f3697d18e57d5cef1ec207d4d52542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d81275363d0b12f31f8d9d133f7aeb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26141e45fb3be67a3cddde1c14d5c2eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b1ec180db3d97e5eecb0418b45ef8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2616d9b62e90cb75052badec43baf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa5eff11055e49ae1819386e3118a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec315d5736d468f76e86d7bad0235a10548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdaf80f9b4570823526222f8b995223549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216ad601ebd22b7a5959a3953e16918550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ab343ff3e31569412f3d3db3a19ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b469bb097881676942d3b3519ddabd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46337af02ee30c65c4515bdf03ff0207553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb61f08ce8763fa7d9a188ba9957bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf917f210766dd7b60947d6fb1a112f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab83ef3eb72b99bff749601127c5d77556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48726755ade76b5e415bb1b791e735557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f5656a3e3c253c48dd47e863f1498558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9dcdacd582ebcaeaa1c954616faf8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6c1d3947a7843e23a1499d405fbff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944dc28818ac3ff01f453f2e9482f8f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5737149088a262ad7b0d52b9d6b53562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84013aeaeda3d511ce8e69569804d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55755dd365209b43ea37fd638efd934564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3328e867bab4569bdafef8444b79c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abf5cb60ce3c8357a599f95f22b34f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6e0b01bb7ddf96d70ef843a53c16c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448533d33e204738c2709a0a1b816bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d2f30b66d16f1f966ec18d0b77ec4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f498106d3ee6e2babfc195ad292f39570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d0ea2955d354408faaa4aa26e8921571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d53bfe191e422aadef5b9ee759822f572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>