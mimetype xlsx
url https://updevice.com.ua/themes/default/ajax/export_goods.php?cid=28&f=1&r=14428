--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a421ea1299ad806a35301f0535094ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e77b1a44414f86d47362d2a0b35ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5213d8ce16571eefcccbdd5f4f3373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f500bfaa519baefe7ca25668c856b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885e08f97f50e19b5ba6393dcce46585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e34f6f81483736abbfd43700d42c736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359d864170f49ce803d77ce373d55207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6df1930317e8e6567adb0f479d6a3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff582703f4a8fdcbea4a9d2a2cb2daa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235367b89e3853c61e8f3d016dffda910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98a2c27844e06b205e760f1b3961a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a5749f000c85eadb90ba624b9ec4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5d9f844a7aec2a8c0ceb9a2dbff2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabe507a0a00b09bf613c11084c94ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf8899d0b4c08d790c28d165d7390715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a57c86f6e145be73ce98babff0e7d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9011f24ea2f722671e98da0825dfc1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c070ae1cf2505359bd60738dc50dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4b589fa4c5b54472f16b43dd3fea619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa189444fe152fddc5a90dc50755c7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e997a45c8503014b641b92466262a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4280dca2bbc0fbd1603813561a2aabd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dd39314109178f9b87b21bbe1432923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eaaa44f4ffcfb65c3d00a3caa72d2624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3acdc3129a607d01feb1dfbe04141225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92142e0b71e826c8ba2b6cf4c9f0e53b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52b372348f8fa4bc24763e8d98a46327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf58f9a7ad20d01c84958cfc98a531028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fee060cb90159f90cf20757ab126ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c36fdd7dd7da183ee13e74340bc0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef72f4f98cd5e8a3921a8da124d4fcd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dab5b674ed3db6e63627de1536444e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbce5b7e60b173630067e8c1a2c9e6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f478c93bec8e5a6e1afc6c95329bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391989e6878dd01e7defe444d5cd058835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294975cdaaf2ec208c0fa27fd946d7a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e769a5c396a607355de2ec760bc2537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4afb73d1da7bc172da97f9257bba0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a964c48aa52d8d10b08b00a58a3d7b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dc04cf969004aa3d78a733926d29f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff7a081631b9eb63f9eb8eff6f73de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a8c29f45d220bc05a718c7597336742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d08a008eea3212724cc0618301d3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d0ff11ed9c0f2cf2eb16bd06a3b3744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b0269677d53e22b95fd551c5f52b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f7b71693d26b1c1cf889a7c36b74846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a89e00bdba24483eb4af126711e23147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69260feffa98733280a609195767fcf248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2873c690811f7e089409e2ca2e776fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9eef1a9f65798eee71574ef61c18e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d25e928f67a8f72c1c3bdbdfbd04d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5aa8367c5204d96970710f2837033252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0700e3d6938b7898e517d8d34a4d6f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfaeaf80054f3846d5de71372fa6ad154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2228128d90cc187f47f2b3250a8f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39604e5e1f98f29e4f704575824f751456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760060de75fbd156dcc000e7785859bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab1b074b038c26294233d0c60710b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6eb3cde2870fb4b6a1db2de90a26d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b55193e97751a3baf3f32c08d7b5a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870374cf0b9115aa3146ed9d45b3dafe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee132913f22cb92329314ebf743428a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4f544708a481f642a58f40b55c4e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acf59d36741bb048a21ccc1f6f54a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0ca9221807fbc34c820d664933a1b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ec46e7d9fb55d3a528429ac41380666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414deed2498759ec610524a2e82f7f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d273e4a65f92d0fb6833d9f960c5e2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729750e78b04e03bce6b83e0842cc64b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ec9a785ea6f8415f021c6e8a1bf0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fed7d6567f602fa66519c110cacda71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67d34354e438e49dd8cea66e301f8372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c73a81d58f0b58f8f910c77dfc853873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540f6b07bde3ac5ee8389c9398a439d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd97fa52c2d8d4ba4a6b284178ee2e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504683ab2e2619c7dbc6a7f7f73ec3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36f96ed993e9fd97ceadd7b2ff35d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd7a1796ee09662389396fbc4ccc5078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da033440d386b41218404afa96ae51a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7535af96185bd3c9dcb64c1cb2f26580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16d2a2a876ee8fd0292b3424e7b09681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da76258e64e647859a7b0a4a633f06782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96835d7fd97760fb7f8ba21533d986f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d46355cbe82de11cbb15f61f34495084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804706f0ba96a209c6b734d8d70670785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe238b15cf82b2eb77b544b2aa7259186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2df1d617a836dcbdc72e99651d823c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ddc3567dd55b976ac48ed32e73a1f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c239bb99539e03a1d34ebc932d13c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff78a70be6516055d19d0544b5edb090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5b839ac00a3143b7ada4eed75f60391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e9a7f02a5a754f20cb128a205565992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3ca20166a1f16122e998a7f0a98e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300e8987d4169cfbc0a4ac74f0870a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119e5900deab90346e4b967ce4484e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec5d3a6dd240f561bfbf4d36a7c59396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018cbe201019d883e98cc6e28d318e197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fb32d273ec23ac873fdc17dfcf59d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6b50d5bd21206d2cdc28298e4619d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50336c0c0fadd72857075e389f3278100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d8def98322c07d5b7702936faad2f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d77e25d1cb2a8b410a1c2072af2594102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94dcce57e8495ac3d81928ca871493103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f232d420ba6af02ecfecfc1ed00e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fe7ed966a75ce8214833d5d581daf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb1f9e0981c78a61f0fef9ef25e12e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62cc93e25901d09b5670f9878b9a9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90db3c711f84bde68118049f7782fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12099ae5eb16fbe44d4070b1df2aef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee779125188f9a2e5818b20ec776694110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0019ece8802e339951d2aded49e65bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b65a2b3184e7d3fcbc42d00ffe55e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd430a338ae60648a240d9727919868113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f4b0d279f91bc14142a18e6cb53a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19a031a721a16be8381d49d825c9d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6638c576782392bfc8eb6669fe2690116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827fd2e2f534ca0c03e51a9279d685b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65da22fd02e7fb2793b7f5f9e81638118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01354beae6c1267b62617e7d5239ece4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d2de39fa1916f349405e140a1dfa6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d32f93cfe8b08fedeb7461b8b05f1e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3371a1b61b294c342dbb21d4412a3f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16c6fe102ac44fbb15b9ce21661f12123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add96597ac91127964f3e7d4df71fe73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8252cd5730a890ce30b3ee9c256337e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94396520abf71836a296ea73a479f560126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782b256c9e4249bef0d1f681d29e976127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1477530ff0fa93d0e1a2d791875bb97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8198835c94783a964acc0b6e480c628129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbdf686e702f42a01a0aeeeeca169a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a70f1519f84e414fbf86782b6837b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4128d83963f5f7f92dfd788dd9c9c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225cf7cc784494d5f56e671d46458de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef944f0ed34b475597c5aa087c8e9042134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070ae273fb84242cce5010da1713c8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5a64885e2c0873f21eae0b336e4b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a567f330fc2dc0a9f67daa21d796c2a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab5ad28d123b3ad2d5f3ed004d3ed6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aed910ab11f68cb7e865c20583963139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a15ade034d1de94899e37ef59e100a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ca22d2f79fd893325e459f6606ed9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0770e3a0bbcf29f4664fa192d3443142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbeb050f9e926572c300e3c979242d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844fa38153f9795a982d810f4cfc1cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69784bafef7a675546349476ac7e9d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674cc378f3d8300dda7b22e097e5f21146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9bb3c0c189b22044310f7b78660e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92442573ea5b34170ac507495fb9e3cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2595159aa9e46639bf0e45e220fb2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4393c9742fa52ce35a04e41a449a166150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bb3b0d156520f0e585fbbaca8fbe9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082d1419e14f9a2b6f1ead54bd4d09f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68900db2ca991d81c1e822b65f05d3e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931d135a8b13ace5958251ff6c316d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b097d42e3a715248f7a2cde39016bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea146ade300056845b36d597e5b0ea8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa0369ac41a39319fcbf6f5941a368157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953aab83290b74e60ce0ba628ceb845d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3da2471b24decdbd837675e060004b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9939dcf396967f386ea660c8df8823160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730f7922eb72ad7a5c9db2ee883af14161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2c9fc97cebfcf6ccb6c9123e73613162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d25725d9f58f9fc0ccc56271b0430163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82856802cd78a3fdd14cd637c2b128d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d14276446a4afa368e22e18a496be2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681c4cb64d22ed4b3bf2801ca465376166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b9bf0d6c3b7b14a5a310134a74b05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58673396c270aca43a8cc818f50852168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804e23c4d3ec8a5e42291a819ced1f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04709761fe6bce71e69b75e7e968b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e694629e345c8386e26cd6d29d45460171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd8cc40039ad2c0018076280128d85172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbca54c1fd8f4cdbdbd7f90203be640173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6945000713e352c4d5780abfcec83174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a83ccbd747bbd1eb2fd557677ddb5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9ce760bd496e83c7bbf9e1a253694176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8734b327273e75735c44a00fb67e0c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383611ff9f0b8fc2c01743bcd2c238f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737d37b3acc5653c909c9e87a3b8260179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0cf061e250907ff2b4b967cfbf266180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e1fed78a9bfe0daa452ecfc9fc176181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf4de5b6e92642331aef8dad7f7cf5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb022a4dcc5eb540c85313fa55fb06f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665387d0d2c679249beb598a96c95ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6700aa22531911e38d7f0cde616ac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51b43e09a40f1ab8132ccd05ecd775186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04e82dd26a85fe3dc9a1f86fbe8f51187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452c985fa3c74e401552f50fea2cd03188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3f535702ecca71bbb36b0d4a4d596189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551969cf96e7ea13f9a54a57c86a12ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62061669e4a578f429d59feef91b4f70191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661dd77e69ddd9438af3c32f108a119192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fec7777e454c856eeb93e9d5778cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace52e25a356fa9e5e3d844ec34182d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1ad7e73c0b293d9201d4d08bb9677195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc8cebe50904ed6e142c70d715db32196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424ac33e2b27ef95c15f52ac8e616a3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8719f8814a65aa62f228985a6486a62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cf008c3d4a1a48b283e8d45a0c4ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6f146894ece42e95a32fbbe1f60dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2463365539f53644d2f9cf33c00492201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26a17351d174a17e66e4da7371a09d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04826099a5d2088470800c924fb08f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5af41622cd8568698907f92516df5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e85f0e579319e5a49e541095b105e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc32cc6ab40cc0a75715cb22d75ce4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89b45dc77440b8aedac6fd96b267cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f355f68f90d41bc456cb0d925e43bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fe101c44bf9e1b51d76d6b716c2f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7dc2ba447b96ff8cc3d820242fdac1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f38342e688a70b7b3c2103ba585182211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5de18388d178a7368530734f63b1c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04734c599d99d65c4cc315649ff887213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b00a68c62e1915fa84af530fcedc4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db64bd9859fd5b754b0dcfce41c995f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3fc35b70cadf1fe2b728612576b69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda040c59e6d77df0e18f90f1257224217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4321e8a051a00efb26fdf0db78ce7fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be01278d8b7374ed2da127dc47a8361219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b59d41eac3256287e6cac264dc3eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6189ab1b638a76c7bc68ef726d44b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4197eb1628700105d26948b81fa830222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9277ab6591c472fa65b4d61bf7cb5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f34003c5a7ff028f77f8c1a82d734224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806d19cab8d0e646fea7052bcdb57af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788bda042a2b05eeb3cb6aa49e4a753226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6d936ed80a3bc2e9a186937114262227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a93a2ead8bd9718626360e36239bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372297bac15f4c8418e875f09f54081229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6fd4a2dd82dad908423e6af47ccc6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e2c5dfae23a916b94ef867f8639cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85e5a0224ed97b023335ecf62725f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71af8a5c91cffa813a7fc2fbe058fdf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cedb90f6cd28fbf0d3e3a1eabd1632234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f183125d163ce8913df63a3b16e2ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ec82266beb1ef2ecdacf433cbc8e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c30c70e434379070eb1c9a0860d37d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f69fc2833df3b34b1e4ce3617ce2e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ceef1e872e0c9ed2c834dd7aefdfea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cebcda71aad98cfdac34a4259beda0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496f3a0de1bd6ac5896616511bb25ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c817151123f86fa2a793cc17094a6ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a66f7c3ae1fe14ed7addfb0c32143243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e574fa596ea26ad3f4a6d9dd0b78f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ef724fea0b6fee36ec25558787c2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae2de481e146f51fd270d5c26997cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35957b1debd62764ec74e55524ac7f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6ed88c6782988899ce13ba5f85683248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d2b9baa52b1fd315897918e70b2b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51badca4a41c8310b9759e4a3f96f69250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc866f5c5fc004a84f1cd8fd28655d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459890787f08fcc24fcecd2fe63b11e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b70e2a8aac4b382df421ee33bef16253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387bb8949928e6ce9b9d9dc83a1a1ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d22340ffd700dad8aa6636899908b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c9ad45f0e8e822ab0dfb39aaaa425256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d03b3032274b32e2b3e080efc48e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb7172e0e5b897eed38952ec50f746258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e49e53c44cb9b1259534426861ed0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e93a93da19f8d965623f4be951511260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632ddbdeb898ee3637004e08037f727261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbd1eda7c5370a694117cceada4fda262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e66e8e433d880c9f7998c2bcf3cd7c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fb8265ff0ca4ef61eabb38b3b6cd7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113a769b43f6e9a030963154dfda01a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac779129f86817fd3008361280992a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141837278f1d5c569d8a3c1742bc90ca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5478d2453ed303ed0d1beef2ad3e9df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19092963816b786eadf3279cde73204269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd85961f0013c47a682c4ca83bc7428270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678e5bd8ba1ab6dd4ab408dabe2a59d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31551b249f6d03c5bf4a85ceec6df9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274431442eed9fce5897e760ce8fe92f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe248b75ed17df1cd0f3c059465bea59274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426d662609be37fd5bad494b5493fbb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb311950cf61ae04aecef1f59a51f942276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87d8af23cb1fc6021664a0fe3a1161277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586361866b5864a5291f269fa04582f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925d319fc55930d0fe1a01c9f31c934279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd1f08cdc7a32b9b2cc28309782c6e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513399bdf16afffa032148ea01ddb0ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac42846e0cfe44aa31b23908221ef8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b8c76237344fa296c67e7649b5ee6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c50bdcde9d9c6e61d804fdfe5677a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc63fae8b833fc14ab3728e7ea3d2f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0eefdbbf29b0de319df9c4b1caecf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691a993f99f7e9c929024c75e2db1f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a851800517a1a83bf1eed371795e8cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0eb44302c1d2e3ca52d49d9604dbc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62defd9232e45c1fd7eaa943a62669290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee389c452cd2caadcc11ecf8259683291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed08b046db9b7591b1e68cedcbd136b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493dea65c1175a3351c4042e249e3f98293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c2f2fb3826a391456784d9b8ed338294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b252c9b7ec2cac364bca7c97e165c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d53256955a09852e51cd45bbb1bc0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dae587f00b868335dcb6995c5354cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea820da669772c12de3993002c8f3bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b8707bdcf50fbe253d6c4706278af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c3ae510554ef4b076d9aeba65ede4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6217f173430ccff304240f584a86d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967fc6d90bfaa7a82ff8d193c7bd865302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d815e11eba16b5b636d6e04595d09303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bda26fd4a9d3d0e1f83ec72172221304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d383a9d07e6b1a9ff4d8364e0a8bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94f39df39b740acddda720233a3772306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c7cf4960c6ae97de103cb56e484a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0f2aaed8bdfcb3d7207037e0a6e33308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30657492383ab7bbd919eff617852b77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd126d88d8fae4195a09f2056a90c33b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d30cc7af5cfe5822a685462bd08a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415a9649ba726358ca16b2c0ab93d04312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7e07d227a9fe87c294d40d99ee5df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e951f546b28984d7ebc8f0ffa22869314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cefde7e7c2dbe1e0512193b8d53faa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27deab6644173d4ea190e5da506b1581316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc398c833f29c728f48e1fe1b1eb242317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a175fb2afc9d42f30b800a83be3cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db6fdb738d2e5df547129971b93a73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cb1a4754070995c4326351e8f3c25320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998205e9bb2acd24417f2446cca494ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23c94b98c08fb1d5cd1a02e9175f96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4442d1b2b3d775e43f851d0148cca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd525758a72805449f16cbe959d23f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7b3888d4fc61074cdf0a616d1dac8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1ce1058762287b59e5819d15c2145326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4eb5f417b41455501c6aa57314e7ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d2415297fce2d8d5d588d1f066ad0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b765ee09af421a46a48f05c6c5e14329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753abfb8a36330601e88d5af995ec0e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3753de92d1a6a844492f4db6a216f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192d38a370836f0e0d710718834f831332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad66430fd852883e45246579e46c14333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263e0b1049abef801869e24365ed08a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caac52f4fe31c281cd69a90debc1db8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaa0dbde49263bfe57bdf7393393ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468c61227a3a8c78d819487c09fc8a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790689ee344c7676894a469cab8ab3cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df9dfbbceaa809f91346d2d60e6088339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f545f00f7722825acd0c6fc3a2427b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b65ad44de6b3b43a1ec9364559cd6a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f473f5eb48aabc0382b344b6e03ca6f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb8f076835e9a1e28d60b6d40b57d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf612ac656bc3055e26f66b9e06777f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2a2f1e695b8a487a4ae4639cced28345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495da76e3f77185dad96cba08f3ba81346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e4690907a7f4df27c52c45a5e3b81347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd29faaa50aa52063d3ed6f85587a67348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fa6cd5679483df1338472d82ce5e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b218f8398a610f385d55b6d7337d364350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd19f8260d79e9fa94521cf2b1f37a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18327280220e37668d14af80a02857f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0d96e104fa40f51bc2d2fbe912b91353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6578fa2ca5e19ae66c292d4abaa7d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca858840aff2960845d6a999244125c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23ed708920d49fa807934e7a92f48e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad261dacffc3409283942c035a3e7c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2472467b2339b35c9034ee50dbde5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585d3471871621949afce260317a6a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b3e147119758444897a48552c4a24360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3489e34560b31c904410ba71d74c89361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86508425abe14353326a6fc7304215362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c80ee813e7ba9cd7489a77b7911102363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021befc5f85ab02935c16fef38a14fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01034b4fe48a533a4bee1cc05f5ef3a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26608abed721f6e0680dc792d7db32366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639e21afe6d4186143c535afbf3182c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c106879c37e88b1ab4474e7dfe816c5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674b0d0bfcce3c132fa1b79b3f683a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f634369b667337046cec601ba7ba5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b6ddcdc4d14ec1785d3bda93bc82d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f522e9f1375ab29c985e34128a364b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f46004dcf861f0e7f206adf019d27e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88602554c3e1fa6926951d77cf1789374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42831541c12dd81e3e1d38f0367aa236375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2935f4d10a8b7a015a8659a283157376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4497f536460cf29f0026b1a2921b3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9972a2fcc7c82ac8de6ae4a9fb48426378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd251aa426b1bf3d9e29348acbc9fd7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46bb2e0bdbdd8e0b471d2c7661c7f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade49b7131c7139b2cb82f88e2c1f05381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1893cb14ba7b78b35712596b073ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6a68f97004212fe59c4f7dc20d218383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb0b40ce17f171615075a914fd6414384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307474dc0f821a151e2c995cc613811385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c178fd754f921d549550365e0a70d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496594d46be937a0707b3619fa14f83387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2875b2ac8cba8146299196c4b55029388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714afde204ebb9dab27a541926c8f400389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1327e3f4cca0d2730cce6a5cc2e6f1f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15f1fb5afcb42f0aa4ae0fa8097969391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be792e165987ac8ead94f5e8cd76077392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57168a65a7bf6f6aa5b8ecb3afea1493393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750ad46b63924f0f23cbbbfd1e0649a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091881aa3943eed6b9d36eea4d99f4bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3af75448772e4665d3f0f550f33ecd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ac4c85065a5523592118f2a11292b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f994adb83895c23de5a64f9e4b0e33d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b4254bce0cd2e6e2c1b7d9d9f985b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210f8633610700d7409c595cd1d3e78400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35473bb2dbc4b5b8331505472fba91e3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624ba41b550d0a339f8f427db228aaa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb619fdd4ce1bcdf05ecedc9734204403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9453615f8b7260f18659dbf83daa6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b853427cf069fe1543bd5cf2ce47af3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c21f4fffdfb93f9fdbeb0d605da5c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68977f431ede0d0f24989bedefe368407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f739698e088d7d165647f728e14714f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04ceb6222d4a41b989d936fe15f5f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba4fdf7eb581acb0158ea3459ebcc0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef01e6a1bc02cb278be49a5a7e121c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5440a1833a87657dcd96eb929ca278412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45f47716742346fc6cb15e4d21cf98413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89311075b8d1a3567b8cd7dfed04501414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b06f1070744b096b6ce6f177b1f208415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67644fcd7db82e190b03a4105ac2337416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a177201b0218b27aacafe8353d7d345417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35ecf8414d33edadd01ea76b8b8137418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f409188a6371141e81a70cc01c407ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053eff71b6912f4a5de0dfbd0cc7d940420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb6bc2e72422ba9325eda184a6bcde421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b1792b1d19d2ac40a09a563df13c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c21236ae460fce1cdb72eec2c7f133423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fc55d8e4a3f5fc2ef92004325ea3f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375471e9a0fcc77eb3f441a12259af62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7102ba0357586ea725d6207cabf7e8f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3c240e2552a34629beacdea8563c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab1539e9a85105649c1f4be2f23227428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d90e408ab39c3625a5f640ad0301f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15e8e29a04fde25891106bf7518559430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309e2818e6e839efaafab1b407f39f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78632134b8bb3fb4cb2f077e5903686432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75c9f7fd4dbcf500b63e9705b527eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9895a8b8e828ddd9aab972b302894ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb11af085efd8fbaf9e305844919db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b8cf6ae37aebafe39951df90a320f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8577e0a6984bf51723822d5a82ddc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09e4f83d96d7042fb47aca14151968438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af2ea1bb650fa2ca533298e2accf2e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd776fc8bd659465e628e759097fd977440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652721f6ff9c401c71f26f60e63b1dd9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73163f494f224dba5fbf1c0344b8709442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1ee1ef2bbd0a79776ba037c43cdbf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072feeb51343140897cb3f51149214e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbe8c340162e805d1ddc7733b7117b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab2c2b7db65e3dca50cad349f623ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc141e9b2809de1b7669915f6fcc419447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7fff7042a97902e740da3a71bb96f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52542b21c999f80e0bfdc5e40ede9cda449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b16f8c7895e1d41be74f2a78d6cd09450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5109e2581532a90e0554431acfcab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598141d9aaec88dde93392e76eac0a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68b36ced24a8bc02731eb6f2bd3017453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ba2ac14ece94c946b36538bfa8093454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1eb9a7d3c7d54b024b86712c3f075455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfd7c1599a825c85ee38a061c0098e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e56ef791e47fa0d9f7b544f573a7e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729c2b72318db27f58f168229351a82458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f023117c200078bae40439210b219e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb009982dde59ed76e4b3ba16e211386460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c24131ff3b33b34f9238e2636ac81461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1408c4463dd88b2080e3f4a3763eb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8be63c210a55c70985515b7d4d4be0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab926150491bda2e1e99b6aa07f98a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d02fac1c5abf57c81284d7e9a52e4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca735570b289e21efb53a5edd9fedfb1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef889464b19d487c2d6c924b2d39a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881236d84870d6256f4f5debc7df83fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e8d9fc338711e52ad298c14f71d3d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98afbb0f2a2df0d34b93024fdfda641470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118599bee4d5caf23a92294e352ef36471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707357740256be5dd6b2e3fd5b71687e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc6e751bc1fdde2aae2bcf637533f3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b82b26120e0853a7ec53b50fc72b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46027e89ed2928e6db196ec27d4900e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bcde6b9a61f2a60102878aa7ee76d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79cc86224cbae5d547c008877d0b0e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8aa72acd730d5960878fd2328ca79478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246783669cd478eb19bece009ee4dcf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d020ac28e264e123f43f9c4d7dbaba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9976b649ab6ba377c8c7b7af56dabd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66ee33050422d0488adf9bf5881b23482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07a638f5a5deb5799c95c1a193751b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167947f53528418b7ffc5ecb05986a79484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773343a546fda27ffdcba0f1d0644a6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea28b5b209c1b27ee8d41a1ab629a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773689486a4aebf07d6e54b3cd1177e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5626a81ac43c6f4ff3cb2450f5e5ef8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea54204c46dde043d03b2f175c27b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472639893ac46f70ff6b00ae1b985b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93884cdcfd00b0942e36dc084977bbc0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce6516514c0ea16a4c042ebdf6a68a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aeb110b1a8775ee3a9d0000c0aefb2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d423d5c622d6efbe94a5f2e92f8b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9cd9e7595c830aa3b88aef0a7d68b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03825fee6269829a3bb36d64f2622b19496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81692dc9549c6692c6ba1c792e98933497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ff68e0318e4fc8bf896047a4d3665498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fbc7b9c2f036d505c61aac772921e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c98cdd3261679b30176e1438ff804500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeaaa230651de30a0ee90801b5f9cc1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c405cff9851fcf212d5f19d04f4553502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e7c0047ed63afaa59d0d201ca69d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572b7c0b4601556b2478d01b3e17167504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9536a17a655f6af47d86d45802663505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae70ef8a7afec19687328935dd3e21d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002baa910677752e48fdfba33f1a01e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950b38741ea48b29bf1b1691aa81b12508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d95326499b18ebb4225757d4a78bf4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe10c6192f262ccae8758a8753dd22a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7b4da1d27d61af9ceb711abf8a0c7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51538d7e85e2d8b65677dcf738af8cd2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b1211d8cabc19de2dde574e76390e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc473a76610c07c269a4ea7e0be9579b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c4c5d79bb7eedf39c272efce10bf8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dae3e42fe89dda0027ddb6a0ea8fe3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40524efec5e815ab25f39a552ef3d7de517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579439d0c3cecd089f75d3781b70a8f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38723f73e1fe8e7c037d6b0d8b25ce7c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3272ed7876a680f98548b2d477ccb1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b266c07e6dfc3af653456821c3db9f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487816d2739f77e6978076ba19a3797e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e02a82a335bb5872c360ddcc067215523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3ff106441a2dd6ef7c7975cdbc80a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d523d4060aebed816caaeabe7639df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f26846fa9adb68743457963ebc1847526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6825cf9d5aba1117c24b4a52be11e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227aeb6e6012a0bbccba29fd97abc843528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80ed8fa230ba0ec98d9c6aff2cd5b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbef0fc9b80fdd705e3493b1eb072c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318db93bb465cbfde96426261a26cfe5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352e0543ddd1c7b5c4c7d5d67014c60532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaf5911709f2fbaf019d925263bacf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fe6ce2fc47935087868b336cfd1e5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1a9c7f47ffc86f4602d1330ecf84f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336afbcec5fdff6eb6e6c46b85f0ee8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb51c8eae13a051af39249fe487a12a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6e5cd5b8f08cd0875e5a885c5a3ca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b00baaa30123484ef5e83eb89ec45539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8569368f4f788e640b8bcbf475341a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad7c67407189fabd4f724e9659cd78541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8225a3eaa2364693d9bcabe83da47542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66038ab998b9eab057cfe63264585b3f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cb2881de66bf6a653ecd2597fa90f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41688df42676d7f4ff8b76b966a2aa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c7cb2731a0918c9266c9c8ce7f65f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b52f82214727dfdea28ce0229cbd5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0b40a53145ac50b8a6a69df624ccf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12077a917211588603a1b1c69cf6708c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465e12471b96e35d4c8180a9d1adf5c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561f1bbce19fa565fa385d52b3c5c21551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae3f4dd80d5fa37a054a94df7ebacc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca56ff0d02fc7c9b162ec98bd28f700553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8eb4d435a53758c331dd8ef660bb4f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccbf8e2914746efded4645ecd3669a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0d6b9c5d6e19679860b99ed563f7c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468aa33b976257e9cd656d1fe5a622b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f48accf1a41d74ee4be67b5f01cb79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a775723c64d595ef563624097548be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983e2f96cbaf8a0784658be9749367f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb73848fadd421b188e25f81f1cb14561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184afcc5791f777a81f83462fb35df4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e7efaec2c83f06cb89e862d8f0643563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f878fe660997e8b440289b97419c4d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32c106cdc2e7bcf4664e692c286392565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ec7cf3865cc6d8fbcd0388ddd8f09566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5d520bb0f28cfa3c13070953d2506567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e4346cdffd645e81f55759a6f89bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102333ba358a04cfa9aa58e177fae95f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973bd38ff5b2b476a758719faac2df4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac05ec80ecd85d022bc20dba1c643d6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662256e85c7446080f08c14546b4dc10572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08889da3ff8d51d6b4e38eb055716d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d96bf2f85b92ec1524b494d8e72e552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f22139eb0da43312cc2914352edef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff6e962094d6a741494e0b1ca0a75a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129267a5e4ec3cfda87cb37ff5ac9d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d72371b2ca92445a7e7d7bcfcaa8246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33492fec5cd361144216fb2ebd1788877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac02e508c7ba46d1467fedbb731f8578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d01ed3722006beebc221e09b64d229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d999db63ed0f3b41a4a95c72fe6d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8c021af4b98497b59e619c32e1c1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acc1527cd4111f74dd58d0dff091e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424b35e3e25847b2f438ff0adbb5d9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cccede843bca102571251856f2a99e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ed01d6d2604b3fed679873a73d27315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218f0ca64ad7ba059b0d0cdd648947c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e1b2a56a253f9309ae0e84fb1f9c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c15f2be3028f49672eb78755f4cc8418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f07963995b31a18b329c2ebe0788b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2ece2e6e62e581dc87ae5feb3fb1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d86c57d5c7c6ef4630548748f43b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d8ed2635be9672780cf1f1121834d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253fc57c24ae8b3338a24ac52cb20c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9176334c3e6d67962802e6c3782b36f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb74c15cedb2fa733818356a246b91525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e247def60fb4dd50f79a3bfc0f52d8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f740a44ba6e9f8836834220a4922b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e5387752a74d7aa9edf976e8f6ead28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5adafd56f39fc9682a6b57401990029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1311583d5acef0b049a86fc1c4f39ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874631b4f5b028828e50f049d29f51a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441bf6d6eacf49ccc9b6c99a00b12de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9e877ba49c72f734a2603a26f189133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1802191145b407bbc5167498308196534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551ed366c524ded0e423fac278a58b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012a065190ca212454c9d12940fc5fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e3241fe940b1eeab38b358e959a1a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c1aaae8ca44ed103b5b8341d2834e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202167ec0dd0f39d338a16b97dca2f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12311fea337c6984a1f6e9b19565f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e3f425830128897995731dc4a130341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bfff28f1d669faa051f1b960c3ba642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64e8f2d77367915039ded1ac752fbc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c32881a6571cefc3e6be8dc840de244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a138eb49d650eba85bc2d93f6d74ffd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebda3f51c29aaa76d2ba00a372490c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614ccf69e68acd36459cd5ee53f841847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96e6d940bbcd39a05eeee9a528501e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91590bf8ad1703889ef2d80fb07c9f8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd854ff636801e288fde6d164577f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d232a128a4318b18cb31b8f950753f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70252af16d1e3cb48397b7d5bbf053f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03831abbd4589a201a59f774a9ea480853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a7e4b4dc08dd458efad4bf3d571b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516aef53d8998a9ddda33338193b3e2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f72d4c51d6feabe3057f830ad640b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fe614a46146b5514422605a98dbc957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25033a160fdfe6daf2f47ac6820b8cf558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3537597ca8223b6f63580fb0853f56f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7e8a64b8db98892ac267f27977dc060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a4940acec4f89ab3e5b4294bede6d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476ce3c728823748272252a3146b8b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fc1ddb9b6cb2c2fe180c5d543736963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21706ee044d308dbf6ab8bb74540251a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307a4965b20e63d3e13027e3800c91165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ad6ed5a7520d6526898ddb7aa7bbf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440661115f852d159f0cc0dfa06e01b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a198e36509b4b0494e6314a1ad87f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc1d65143fad83c228327a82c9683169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83affda1d5ca57bdccd2e6f45f9669fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd83b274f6b6b435b4308328c22874a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb2aec2d7da7981a0b4f2c952a47f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523eec32502d059f38b149862ff16de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c8d3056a24c6edda870b45fa3d89b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755ea4430ae9208ae02a1dee270477275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a800b8fded6e6a87e5b0761b8d4352976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf90821976fd8d0dd7f1c10c03bd1ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40806128fb778b48f8981353e95a546178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b40c2f7843ea1ad556465c38066bc279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f809bd94ad898d0557e55646e6db2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d26d642b5bd469ef23d13a01a4500d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f143f37f23e2c0729c235d514b62d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b13d64f9ed7df3d79acc4d73f56ae483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4ee651c0ee5f8129b866d3dacbd6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307db84241ceb56c3ab7437c037b580985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357b8899b77dbcacdf90d99f72ec11986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bd016159f90817fe3b756073a9efc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a9608fad16af4fdad32cf5cbeead988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1df98409faf73c5a137a9355e8ce6b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c04ccdb062361ccb32df20ef9104190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e58d9f71b5483d92c005b66e73ab2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6554a3870c902dbf2fffed4c44f6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17fb9d1d105891914a65c1f851cd6693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ad3cba650454564e0ffdd6dfc6ede94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4067ff8ee86d54e9b7486addf8de6c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bad47cef1eefc10fd2ba46854c19196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519a89fad3e6fa6bf5c714404661ccb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b20286eb2f77b8e886da0816e2a28998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfafd54d628233d98a45c625e4c0e7999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17705aff5a8c00f8fee8be4881ed79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22454926da6daf2ec49dfa85fc00f48c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d55b5c5a7a1fd9e0b8d12b1643dab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572686ce2c1f70453579e115861620ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa975de605f1751e9ec32c291dce01c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da29fa5363e881b0c2064a3072714e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7211e959051255393423d63bec007106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7edfc8118f1ad33b61314cf5019f4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ee51f9d2dcec6af0218a67b6f873c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305c16b6a74ce39b544194ff0db88bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71df369e078a62349139303f410c54110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46d66e186d7313ebf83ccb2d914572111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4eebc9e1a6ad760e34c4cc7874ed63112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1878112815e22842124b4a24411e20113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2508f3fe7475d0d71b24307f3a2d28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c752f7c1e693e62d699eacbd28be0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f75b691b6f8dc23f4dcd363a3b5c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d00d28fbd57252c86669f4478bd17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2073f310da4654e6e32b4f02d6308118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94e1a87aad41065583c5bd771f8824119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8049f352ef5dd6e59b34b010535a0e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7328421608608a43567166faf2815121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4bf6621b55b941e00cb0b8e492ca7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e5be402ac86635ff5f2ce9a7e8fcf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c157f5898769bd1efebf2e3618182124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda8b024b03f9da8aed6180540d7afa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f86ff161eefad1c2998a5ccb95557c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0333a91773efedb9c0feca6f243db9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484c395584ba39ff9b011d82726c1b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2434c6bd2f3365a92e5a9f7b85cb22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20c95abd428dedbe0c902a07158794130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbbe2efd066221b739b592ace0a6ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57def696ef7d886e5120e37fbc0376c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e02abfea40c422f80cfba8d35e0db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783f71e72be4620f36b50fa94392afa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d53fdaed30fab310168714bc5e3586135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0d9ab592ea28cd0561cead22a2be5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368ed14d1c0e9795e5d3da29e7e9c59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28c56266b6175d2052f8dec7b323dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d05f8e31a9216c3ad4d004239fee0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ec0cf283e55a9c44eb34fe1d35e60140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e234f5a246b7735316524d84eb2c77141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa5dfdf8d2246185549fff2e5e1b03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415721d333cd816fd8f960dd9d00c9e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd80df4325a31cfbd0da72c5317bb3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dddb42ae039be0464ae2539a2f549145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e36ca484abbefebc9da8ca15b50ae1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634154f86c99bd45cb64f7680d123b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad92ca59d7ea9402d250b219bdc5f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af378424f0c957c5c676b2749f5f43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e075dc58fdc716b15a15777443062f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9c96332900c28e4e1761a4bbd7908151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc1fe6183ad5f8d13573eb49d31436152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc2007ac9608b274b09045df2b9b81153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ace3fa265e7f71b12cd054ac97edca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189ff54cc2143758788a8778dfbc4f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd77554212ee422a7123643224e0c5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921cb4ff283f29a100f9bd91ab8517a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22447d0b0f766b873bb715d78bd80b9a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a56422afb58da21058ccb2ea278604159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2409a88f4f20484bb4f2e1bd3c9779160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7f7d5b766992c048fbe6e1ff68d43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dbb2142d255d8fd23e224f1b8162f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c288c8d9b5d4ae4613e3c1f64bf70163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bc3f2b8efc40f4a702c0ca210e375164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1af434ce0665f45e310866a06059f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a2d8afe15860e5492127ff9108e36166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9e76afd6cf210facaefd5d265f33f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a228a9a367a5e3f2973081722775482168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bd16559f854f60bff6f06e2c5749c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1170c9bfaaffd7fdd1526219c06b1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06af4459811033ace0be7c4de2d1619171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8b1829bd527cbb7558c14adcc6d38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699923b8a3b1fa1dcee86fb529421de7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9f2393ceb7f807522fc262e82af69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e2386ee60349489661d2763b8af3e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bee344f24c7bc419d8d3d41f329bbb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b23f7e4246c69aef45fac83148fa3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ace4a98123c6d37c4f29555cf48aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee41015ae4423f80e44a01ad47b309179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da5920674473e09835d365ddb9b47d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b388ce9532544e57f2fab02edf2d569181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f560209436541e9a54dfe34d9fd02b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bccd605e8cf2bb0b215e65c1e716bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6927775cbc96bbb1f2904338c655b4b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280541f001c9a91ade7b8f663f59a214185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb801418931cbf87a1308cfbe2fbb73d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628dec39a45ed300f964fbe64820a9a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4f348263b279e80c3f55a99dc481c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad3572dc6515a0a36d4d55a6b7b1b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe3b65709fb56bf13aa246e7890bfe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da8d07b860d51dfaddbf0e73948e5d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841ce5ea1d740398554b3fd06a58ab8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86698665102566320a5a0fcf4114c801193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc435649d8efa5a4e5ea00c09de2457194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60af3029f1d52d3062b67d23ecbab12195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafbeecb334122d87f012ca5e5e0167196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b217fb1fee4aeced1897666adae45b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5845cc6a389624ae6ef048bcc002b0e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc4db11273bd3e84c20cac54c6d8c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ccf4696be86ac4f9cdc3b2ebbe228200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659e763469f99046fa40fa48f1592aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9873f3ba00721f1a9e702ec5b1529202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664a1ea96bcfd47ba33ae52b690269f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cf69855509756049d4e2281415d36204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238a7736710ab409d8dbfb61ba16fc8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf95e007c16d527d19d2c1cef6f7ffa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85922f8b0b823d1982a8ce7431c8ad59207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090e374312b3e8cd6f41c7d60fcb86f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e95962239d8a8597b3b9c70a12a8f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae242ad0b02f1ff630903539383873a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ec30fd4bcb76740a2fd054824050b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da385a903b0eb1eb34add3d7449ddd9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb83a453c6c0e3954536f889b041fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7442949cb98bcb05e353c74c3f863214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727750c7870e2530e89694ccc4d15b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b2b997bcf17acd947d44c1080d163216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15369f10d3996b6b5f4716de208e53ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1821dfdd440a85bdf5817f56431d69f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd30b3890539fa77769a7f976dfa73b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc72d4aece70465f5036edf086ef6e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d656d0e589d3c3626d357baab79596221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8e084d736c35dc7f9892f9895ecfb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dccbda1e1729b22ab6e39927b5b017223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77157ede556f59a4f4cd79ab0fd780224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ab9eafafc632571ee63d3d730df2f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e6452b685fdcfa4e27f4763d03fd2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9445afbd49d2e6b307e2d9722a7a47a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e9408c7da70a6589236313060c236228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe04b240f00be80c64a23e7e63ae0e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7627312a8f122a71ba073c0020b18ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2181cfba05d364be4106ef90d12ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddf954744032e630973034676b0fa0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cef9027208562c07087b633d9a4af4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c2aeefc08d110fd0d1e260a586988234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305361aa9071266643d69e7e2b923fc2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62701d49469604f5e6e8cdb83d0d0526236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e7d7e5d89548cfbd5d1b0da2e4803237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f8da0e9c86233582f9a5b83a24dff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d93abd4d7e63a9ec17ce96e05c2e2a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbba269588c10bd75630af6e1023555240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90338412df01fb3b49aa1c9afb9ddc5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44adcae30fa6ec15ea960a0822cc539242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74249f85b7bc0c9a8c3a02127cf83c46243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d16a6ebcccca78c33d7981afeb9c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa645115e0109e361dd5755324325c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc11b6f2eb41ff3dc986f2731af4df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448307a22f16c2edf592e210739b7b6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdf809839501dbc28eff0fe4667eaa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba66a1e2b16def6f645e3c56ad29fb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756654f41655ccb1c5e83864ca328a6f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026e8dbe8f5fdb76c08f76fa8cfdaaf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503c39e900e62c691c13cce055d1847252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80a42b5d4104215626a535605eef51253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a6bd168a4d355690b8efe753a562f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5b0f051ae41085569b0e8cc77c7a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd4e0fcbfde50a234e1f4dad735db2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6e3d9d4e8834199aff5dec79cb569257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b826b4a67779956bf174366ddade86258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c4c35869fc383240fca53215406df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd12d8142ca9787a5874552d71c86c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e08370da5d07a0a913f3258d89cc48261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e3940123ac647e6c9086fe0a553f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580cb6733a0d5a96dfafad134753534263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9058d52394c2a7ff3a8c76a4e7599a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5857bf0c489b9dc8a886b54d1360935265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b978d150f0e5e51d1bf0dda9a2eadff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1476eba889066e2f27af14ba9f2a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592b38420d9bea595b69cab54f7abb2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfaaf690b7ce56a6cf9f86fb24d6df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e465de66694625f91dec38c9d4072270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2686b0a7061405e75730e3b58b597271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b49539af344a29a35c22246bef7c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146782d789cd2165b5d21372fdb38f52273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95a36e23400e0c2f2eeb26ce838841274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505dbccc8229167bf01de4bbcea06e9b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87629f256c12da97e4ef071cdf88f68c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf081abb449d6151d9b1800b481e62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9de37ba8e88d1aef0e257e147907f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebf0e0242f474f46dee2eff73c4fe8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cbb5ce57747efba2b66b1e080d10d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e9d9a1ed8f6b32f9f0e3b1fd26366281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f465aac837a252a31de64df913dbfd0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47369cbf835436fd84fb059e74edaa6e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b42e0df7a3ede054a68de28d5127e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec73e117b3adaf8a1d55a5f3506b138285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c49a3797d1dfaef6cf3cd285d081b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73220fffbc8504120a5ed008fb3ac744287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa26f111dbab005bc69648d5e57d1c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00236e64d84b21fff5ddfcbd0f442f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148533d457086b9623defca0301f36c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4815e0a07b65bb78cef57ca4e688ea5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602028326ec1abee11608126fdb3667292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfafc873f08a428b08bbaeb56037e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75464da1bae098e75476d772381c62ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4364e4d74e4a3b8ef4e52f709996648295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86766e4830be8fadae6e49a23f4bbb3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187b6b554c04a35d0d8a829a120fd9f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57caee547cd0f918f4b932b1037c2f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d92f15de3f38b0e25baa3c81e129c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdef41a799eba75eb8d12f88b488eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6f0746aedfc47d86ac789c4a2e26c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b31bedfa4701c8813045d206696eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5f3cc0e9ad10181aa70cd6d7c2439303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52c497aab77f350a4c14ab98c29564304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a9c7a3094ad487eb1699b83cb2522305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad8972072af3775759993c3e9e58b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a3295cd16aca0a4468ad57daebb9b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a8c12e895a24e324b512bcdb06b39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c5bdd79097150e264a2bee3cc84af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6b6c0aa767a3c3cb6701f4d32096e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fb1d7b34999b83d3022bd2a91f1b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f94f8425cd90c4e9c12d086e0d8a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522009077740be5f5c32b43750af1ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28632b88b1f26605f50119b7bd0aba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64f71516bbc0c8985a8a26c8e1d636315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea03ff3f61ceedd51a481df419aae2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4925be6ed95c87811b7866c9739952317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871163a409280fb978d1176a77d860ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8304b44a05192a397f5acd7809205319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009a7b616f73230c05b93d89a61ecc7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2254e8893373feba7d880f268bae862321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30aa8f80d5db9c301761fe6dd7970ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07471f32c4ae147d308a82a7b16f17f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343a435cfab17bce2ba7b680d2da138324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dcb45b667e56be9d37c2fcbb20729325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74444d0deb383d4c286d5feea1edf71326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afc37f5c939cc3055bee1f39957d86327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05961134b0f670aebdd01d9fb283bf0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0eb585b1b0d3c6b588797e89bc925329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2029db1976b93f7fa0d87205929f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d9cfbe0db47728d377c8679ae06ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef386e80db073827c9865bba0744939d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856746021a6611b14d9ac1cedcde43f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506de671fb0458fca8b33191a031c4f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcfa57b8939fc9c8edcc56e127480e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c6bf4a5485a8ee4ee8a9736512afd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7e9b99e89277d6a08906abecb5286337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7c2e59aee74db378e9767a7c61ef4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef68b69157b8d7fb78e3837e64f31d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594a37c20dd59245e99c5f983d9fa46340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c033ac4456f06a44b253e9ccc9fa2e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0fcfe9b45ba733d1775eec6363324342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb7998a2d94052bf878b6171a0c03b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5d06d77561695e155dc580560f916344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1a3cddde2eda58a8260e4eec46b77345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae686027df865b2bbc616c234aa2a28346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce0185033759fe01baa8e450f3c8f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d132aa4083ad0f1aab43f88a2db3e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fa7a40ccffb1b50853b2ce7c1f5cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27006671206e3c7569068657f78cd226350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8273413484e756855b454c826d23d8a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d785cf0230112fb27b93cea68f677352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bae5bf44017dd113353f473b7ad39353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fe2f898880bf5f228fc69c8d4d9b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d4ee63c2fb8834f08ff71d10703ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6d3f3e9ad25012942007905657a74356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1f994a5da975b0e349f4bddad2ff8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e3deb55486437f8b2a64fffc4b3be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0b15d939437273b3b9c652e8e91cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda73c2d45bffbf434292304f6aaefb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efacb463ca1f0b60c6b16468c4b1ff2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb501fa9282100e49018bbfbeb21bc1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d455e8566075f27f6def04b4f1b8e5c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8ac842dad680ebb3d6e9c8915bf79364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ac88ef7a1f40c4bc888305e502f6f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf56587ca2def1fac9f58122ba59559366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad312e928e95a3e854857a3fc2ec119367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d542072596aa59fba19a605e17acce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c851831f1145e5aa0a8f60f514d4d76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559ae49b41bc340e0828731da13211c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396ca793191dcc281104e6779d1f434371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a850ca97d973878fc883adf4b1a1a40372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dc2c5a1f2fd3dca0f077a87e67469373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010d41ac346fddae364e9391738538c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f412d04a1fb295e0fb7f1c4ecd151375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85145d0f884759e83da6d643a9f98787376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbeeb566ec48084de23fced3e46d083377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801db0b56cc686ec051da93c24d9006378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f982bd773232a76ea753ab07a51a7d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961bf6ecd7b8f9293baea931470d29a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2e4991c26266414a0e302fa88fbed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805cf6658f4cccc1394902c62d84b45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4482a104b0d9d970341df875fd970f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f32b2e047dbf1996023e0591972e4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06587b3cb084586b32356b6ea3cf725b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcb8a36e1695645ce97f964eb6147b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e55ca580ca37578376389b04e31740387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38105a94c8badd2f5f4341cfe8544e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414355e4d5c718bb0d936cc771c9da0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465df175c38fb61cf81bd57efa5d44c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ce560937b50eed3cf59ae6d382a5c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e201421f8b6367f2ffa1cb2c26c169392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146a829ff15f1266f33c4b82c262719393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfaffb81ca9698e5aa342fb9c23bda394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9a334b89ac19e0a91fe10055df9d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a455a3c3bd9b00d698c8a377e83c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc6cd48fbe4bcfd4e679c1514ac33b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ec9ab93ae676c18d4a55b9b0de807398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95bb7ef114c49f0a64d6f27157fd6e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c424cef6b2e0af3a6f1b5aae41b23400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22818484ce98e0b4ed1e3d79c553781401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca66dad48820123309d1df4712f4b31402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de9839ef3f04904b7277c3649a33c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690e4bac911aaafd7405b01f85a20c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3967b092cd6d2502a8228bbbba665405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e109c33c1451ca1a8e9ce26c3d050d9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd994a267f6c70f9fa5551e5832460407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd28927f85d8de547fb713ca3a11cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e39b4ae50873d9f07bea9df3fc49b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529ec7f41a2a05a567e787a2cafc633410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a357a6b46200ccaf617498bdc0a031411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ead79195751b58045453d6bc93648412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d789c4c6b90f4e55163694697ff2f64413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcfa3980e4a59601a0681a8149fca5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55653ae25ef57199dd367c4d22027e68415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b86e6df39a35a6625905e8d517560d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83ae1825a4e0a3af68997598d09f9a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45f007792cdfc6d8282dc32fcd0376418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b9264f399c283a7e9acdc69e1d0d6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e564f67059c372b1d6f164e24cb11420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78dec4d717b2018b4dad04e07c50cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa9fd7f46362412c24f1b179cdd083422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b88a14282c506c5d3b70031ab844e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeea438761d178c43d7f8b7c496093f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6850e476f97b110cbafc03b71920ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ad1e09e59f001a18e477dc5100768426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4cde39afaa8aa0cc38fae766dfa66427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1be2da8329f7c388f64427197831f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d7a1fb945bd2abe64ed1858f9744a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074022f05bf715eabca4007c00cd381430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9c4cab789b0e54a1e013ee0864f7e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226cf64c959282a7a3bf4c3cf3300e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471b39fe6ac08a966c7f9d22ab0d3a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa529e6c2f905eb03ab0d940d48ce3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084d05e59a6c02f76f44c6d6a1fc2a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d53f98cd48b2baa7e4785f095baf0d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f21d249a2e79de1aa5ee738c9f4d25437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3d27301d73c7899f0232f53fe2d6c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8d908c03cea750193d85016594307439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01648205764560ef309d2a7f7dc5cbbe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25250ab1e86d53005b1a79212197d67d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85679fc95fdb4edc69268d986be987d5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5009c45b85cfe5ab08f7a9c7435b8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48eeeaae8b497b1e5b39bc9aa2967c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce67484d4b998facd00288f3f64f02445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c88457ce210f8050104dcf1c1e55e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05ac2587147dedfed24d2b9ba24a6e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bc43c2b84bbf43d2fc5d9fbfa5ba0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb61d4fad6b28f75dd35087cf9b26d2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbff60218367383f87406824b84e9f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4554f206b5972e6ce0b119a7d8144451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ef87e22e1f7c7ee572ec222a96fc0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f9b1e362afc1780bdf258943c1c89453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7733d018dc752cb299095ae89a9d9c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d8c8200cf9fea6fcff93b17d75045455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9615cbf82fa958226675620ebfa0cf6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b431f4e6ec22de1b501473cd65c8974457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243aea965b7bfcbdc54dce3f0faf4ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ba36dcee9336aa13810272226f2ab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ddff673a1e3781139575fc6cc4953460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44c5186ffb1c9473da37122deb882b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce3a8c17fb51123e8d217b874080fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992d5e0407d98db040eaed074fc2ef8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e0ac388ea967ccd90d9f9418877eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccf9c01363fdd4429a3c7abba9f8c0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ecb53f821fa9beec9c40e2ad1536b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd944842cf2db3aea4ddc135ab522a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd9d02d2461f1b175e8ba55016f4a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e4b5fc520d4180ba165167b450bfc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232a19d0d6bda7de1744f62fda9273e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ea7aed227464c402411e9092f4292471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919d24dc3bb542420b503b5bcff85b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a9ea50a922dd85c67e234882307f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ea809de9d36a012135557f35f3090474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad570ea487cbe38a2f76dc2ce87baa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba815427fc180c538d0ff9cf11d93e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173a7ef35af3d42f08c2f29c4ec9faf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522b6d6b2a8b2fbceca023653f73278478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46279556666e5a3748a495950df00c18479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9a1d9d71a1488469af8480bc1b530480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded020b819be8c1aab0639e217d6323481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828be2b13cd321620080c879d36edc76482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd352a861725e453731c7f88d6b646483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cdbbbfa7f158a9a8e72eed6bba71f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf83f7d6090ac1fb702711281505cfc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bad5c92a0169f781dd3cc9498a36b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b4214411e9e25a366d3b2092dc2fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80970f8a142785b47c3ea98b55b3282488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a2f5417846e975bf5dafea8caa455489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385e4cdf3febc3894704a026b54b01f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114535c391c8abb3d44a769520d6e200491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cc0274725a4ae48b8d1fe69ae35c3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7cc1144693e9ac1ea82b0d8788661493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d23fa8d0e096e39cfaa6e288024f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f6ee6aab7c79e9b4d1dfeee36d9f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae92ae9a8632ef4e136664495bfd8c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4223eae535a8fddd50c3fd4ac1b8251497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af632b8ea8b04a5e2d14e88bfeec58498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09b8cde4502319d4fe92039c31f001499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888b5bea1caf7729daf709c1e4aaef3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a334e12c81956c1d80654b96c3813501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ae6b71cbc002befbdad0a90450195502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd62ec02922982efda79814751c41c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e3adce2dd227720ab89602534758c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5c551e67b924174f3c7f60d6802ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6b51817c75e0ef9388b33314f0673506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef4d89782643f97663f4ebe00d92f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47604bee9b6a731ae179837f8bda722d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242719de28a90020089c299311fd43c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407153b20e0653945c48b03109e6adc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10841d8c55dfead2cfe2ed88262413b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e0248ed6465fb6cbaa50ac5085987512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbb6237fab030a2ec1bfbeffb8bca1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7fc2ed05e652d55a73cc9f8d204b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f836d7ac5ceb67082c9ee08ec7ff2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cc8a722fd5565580eb00a830ebd6d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289eced9415a91044841daae5a625b5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206bc64d7bdcec64d48a027022d78ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f31b963983ace0d6e26bdb309bb21519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442dcdaa42fe1bd289ac42992e795b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84012c4935cb0c24324136c1c29789e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646331590a71fb2153a6f37ecdc8066522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c1842ffd62ab7633d4cedf2759803523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b830efbfe3e03fe94d93d2f9f1cd06e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba574d20ff8695a40a9cf91ca3c84c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14abe89f8763ae19cc47a7379164a64526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2392f2f1a337502ab0ef6453240fbd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd55b2661b01cc38edd467d68c4090528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0191ccb1d7908e3c67c9035b326b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe9da904dc01a2994493c63f7d8913530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f0061fb6def7ee5538c1bec07ea30531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1b0d22f9c9daf830715e1eba05e6e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61519525e5c6c1d5244193f9d98d8560533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a97ca3408afe7da5ea56d8e09453a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96efbd543306cc0f7f7a7f4f551930b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ceda09085ec6b6f7aa1ea7f457cd7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce62c185d916d5ce9e893b7de543926537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf6b3a72e8f6db01353a9e6fda6e2c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9d79c3d581f0a183f2d13399f3dd5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2f9827bbf5b59486f022b237d370f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1991af5395911956c1240ccf7756d24541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8371af8deb0d2fd0d84a4c06c69ca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a049dd7b0c8f2b39638a77a3029a76543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d4f837f989b867e6ba508c41ff626544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998a59e0d93d3062f7bd4ea3d8e5a62545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d50cd3469de7415050decdc81e40af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149d854246b49765b6a67e0dbfae2e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea697f90ed6814a550c451fad4569a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4b5d73239b68d7ea46c7cf2978c5a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f4ae72f1eb46a637e4b26137509bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51f41e3312214b081dfc40a223ec79551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dc13277afbe81f489eb142aa373dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a465a7c7ba3d1279430264252aa1c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bf967c58e23a88c1f2789db6fd1d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719e8e3e0824b9b76586a0cf30a8f99555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3989393520311fec0b8986b9422553d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b232cd0a4e231ee561ce0830f8a07ef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ceafd255a1aa23e0b39011170759f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6e88d99881d51b6e258910258e041559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f121b16fe2176d3eff4efff64a1be1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77e265e2e9756edbe943307aa9a21f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165578e2d97bad8f280554227ca71167562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab41b715ac97f8f9199ea2b9eca6f91563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199251e3f023a3e5a351947d631fdc93564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973f211279ad7ac5951519df16468de565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163e56a37aaa5262b2d6ed2b7416cb3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6cab670e431200ed476744771a713567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148d2998cdbc18067b64d8be162fa09568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9d2beecf604cefca85f39c7ccbd0c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657223e6ed81fc77c58ebbf9453ae857570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4c2423e58572227299ebade39477f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13251b4c00f5bed4bb85dba1fe1d4731572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>