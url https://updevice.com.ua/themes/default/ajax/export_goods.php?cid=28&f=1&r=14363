--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67b0b217684551ba3c77c19ea468931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dd4f1fcf4b2b9172a9bf737bc1bf72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c815544d867a5a31ba95a60fede0783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31957f7631bc9420d7854bd241d4d824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538cfa0741bcdf364b5572a5ed42e725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f36941f6b50f126459912eeabc74826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614479ddfc1fa22497c794fd11c8a2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60d3cb756fb506ba7bbca7921f664a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a689c398dd720f2bcf8b1a6efb4d529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610ab2419be2703b36763b3392cd43a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ceaeca576e781ca19e219ec835f0c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a55fde1ebef1968524ffd8ad42934512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cdefd8674ac5e3f6ca59dba1993d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9350bd01c5740224f200b662cf0ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64fd9369bd33923f75d0d2b8c0f25615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c0cdebee12952a6180de635c4476616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae61a4b2c838ab4c28dada089e533c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838314ea5d467d1cb35dc2caddff665318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c314b77584d9cfdea6fee377bbb32e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4568dae858d3121eaaa3429f495c6920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e735670568bbbb536cb2723e2cb6021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff8b8002fa259c8dd4600011ac41fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322c05cfbe6cfd77520fd776c8f64a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453be68993032a9328c268cebe6869a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0c3b499a31c7ff9a87e2d687601a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02e890eb1f82837200c81efe21b29926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165696acba8fe54cd06ea2f22173f14927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84ea33e54b11f072ffe2a2f36ac45128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567f218bd64579d85a8b310ea50211129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0d4f48da9c7e778fd5a906cc43de330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b513b26a300b290815be503652335131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457eefb93c022902ef28bf6c36a0a6932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241cd6740f67ebf8374126e9cd3912333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b274cfc52d5f1926ff7fda1ada08b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be05e2a97422666ae0a5e145e42d8a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d39e0e780233f0515ca1e82456f5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0f4104548cb512b234ace6f496cf437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95205683005d0e267f2d1b28533a7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd9eacebf5c869385a3cdae9baeacd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215dd3af92e77baecee8bb1a03a437140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bfa4ee613c3abd4c9724779e2a3d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9deb0f05ff4c90d726fd68b6e02eb642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1af1eb5385eaa90ad25190d17fcc4d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a84f31292ec96d3ad65ef9dcef9c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6bc95ca92cf320c0e9f529c2977f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7613236562151cb4a4d502275c361b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa9aa8aa5add93e9ed337cdfddf72647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26e83dca2fa8fa57c5d35d99b169ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aca1ab44a4cc25f88b6cb6d5ab581649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a74a43d5d91c5c320bf976b5aa49dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4da1514f0286fbac011bf10ba73a0651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd49f1ae7829f5f6ec16422efd0112f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8e36e7ff7dbb87b1ce8f8857c45d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcf8407d866a3f383b48dc8b7690f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f500522020b3e53ac46182c61a447055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e545ff99aff3e14e953ec962f0b01756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6438d31cf74b6b53f97c69b5bcfd6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc3c10371e4bbb33df72c142f6d86758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1895f28a221032ec5b8674e93d46159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c153235febdd6c422a8db74e3f4261160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c34fdc2341d7d984338a684dced40961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455657537294ed697a830dd3fc22f3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619718c1377ff4c2d36349768a77af863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73fc9fef7017c448afcbd6cc93afcf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fe5a7d0b6fe6b4a851a0cd94c6fb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e3eabd05eddca2b3cf2086332cb5066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9ecd29cf9870d1bc2637090f1012a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7769e73927d79c18e04c281edc282668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64471e04ea0e714f9865b5e025d0a1f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ed584caca71079c5ca031be800f6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686f098d7936b0483d349ce777e148d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cc5ff562d8868ab5be6a54839b43c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa5a9985dec769542d34e1fff22e3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15ce926138e8b4a3dc91cad74de81c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0316ae3188cdf064f38b1fce35f778e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c81ffeade6139dad02c2f2a93232976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83662a779b3daedd95c9e5879d60c30277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5002c8750333e5392ff1f44df99654e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607c92a9219ccfe1631cbd035a9811879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f5efeb82fbc712ecb4902e386970e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c68d11def176dc08de43605487fd2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e4333caf6d2916f46366124f7b28882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93b71b6a860aa5e23d6ce8d567034383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d20d74de1714fd9c276ae32834fd084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65e05110e7cdb8b6d6c6be746b940085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f98bf93c94bcb288fb1b6baa00c6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17511f0cda13b4aeabf61e74a30e0587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd306f73c5d70b2b8a64a859aeeae2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae46a92516c30dd27a95970e9773ff689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f49e0eaf98229f5811d888ec167ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fa184608f4a95dbadbf788a000e5791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ee33586b93f06433114bcd505099f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f9ee7e067a1985b9f4b8e90f28f1293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06271e9c405bdf0b196706bdf3078cc894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e989bfe82cde102d2c8692357cbe07e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6c999259ce045f3282fe2f21baf4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a70400ac828a852ee9ea24ee78dec497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2e8f0baffc48b36ebba54147b9e5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930020cf15bab6eecdb41354e556bca799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d83f7c3b500bf999361e49baac4b43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8f4acdaacabe204fa8738252fd6d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509be0dea540ee54b86db33609e29078102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23647acf64c940b400de847ab772974c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423f1741ed6196f80a9799a1e09b5b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7edd0fcfd1e131ab3eb44cf42a1ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e58a1b8e67befb3d4be0ed1c035f45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe25c9a7175855461bb9a7d72c4e3f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66ca4555e7c99a9799bc3f635c4a51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed687e13b9b8de491c38c096fb935a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb64dfabc11cab1c10078e73f72041110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635de864c744294163575882f3e27427111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020b2a1b8282a19d399767a85fed950112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c3b2847bed2b07c185f7b0f602b15113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b919b63b9a1072930d7ab4e4b43078d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51832456327c37e6c0e688cd275888115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955265b538246a6061e22d7b81272a03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b033eab9e045afb6eb073abc55c75fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda3d493bf86040369788d04cf38830118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f59fcf33b97e0675513f8ec7db3cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d645d6292c9a4a706669ddc3d57a15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a358cf0baff258154764a376b69e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1a19b21abce3345d1229c3f798e27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2ddf3cbccee0ae1230d6d940b4db4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3797d75bf7d5e6a47851a51ee1ba1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60081aee16a78897bd6e872ab4ed0c98125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123218235f9db8cc692841de341dc12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774d84abd90bdb02ff731a6e23ff362127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f626719c1d66506cfa25a6aeb1040128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973348c3bfc884a78eee7cbfcc26cf1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d540862478653ec7106d986cdf9871130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e566104383511836f3f5ffd0e7eee8a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b1b2ae86b622a18a39519ff34b101132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e80e6db914e7f09dd59c372099bf42133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe26bece9e6a97fce56eb8a46ce4cfb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f2a4d35f778688c240e609396f9eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9248f879e6cefec8a4cfd764edf3dd8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fab48d99823899d304b6c1a71cb1be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ada5118377b1fefe3a0e1d05fd8bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67ca7ab776b70abf80a266ece9397f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d1e024da64011cc3666def0e9bc2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd631ed0b22feae98492613f90f4e610141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff22b09cc2765a3577cedb45c913cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c48ce7b9c674ee4dd90d8cf0b85a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768664c57540b4bbc2b4d4540095d41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d97513acfdcaaca35478d4828e20b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785909812c9f834de2871d7f3f20379146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160279255a0d06a76201519c53e880e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd0c1b4b3246b22588648c8896e773148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a055aeae39c438d367337bcc0a5e6a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbadc9bdb3f05705927ee8b7f77f649150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce119ee80c718a8ad504e7a633d609d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ac1ef2492ba47a722ed71dc23fba7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7d0d277a1fd18c10bc004b21776d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284a205644126eec6ad37f33666a2b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae693561f71ec3698690a176d49351b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7642b4d7a937844a5efcaf052aea2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82acbb313334b597d8c128289bf0c18157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dc0d6eba66f91f9c2d25c0ea1f812158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f4f5da1b7a4d78423ec30ec5f239e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e274c2607f10599bcdfa60c1f15abfe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253a5f1f9b264f9a89bad38e8d2dc90161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b234acf5357af51bb678d9beb2253e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f87ecc2d653c56c66955d6a764100163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710b8ad57a85d4547d2ba62dc120b56164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5369818a0f5c2ff8250b50fcb8042165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674049e71325b42725cac87434dc9d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76014e782c4fe97986c8ee5f05a4f8e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac996d43e1fbbb45fcb6ea2ff4567b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8542084b3435bbf3110c095f9e5dda5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd526f612da70270b420e0d5de2c356170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9baff80b67fec22bbd7e5d777b915f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcac6f167fd8671604dbe758fbec949172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ddaed09e26a812d447be396e705a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0bbb9a9ddba3873686a06b183b7f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad4f0c513bab22a7e93d2627287277175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521de70e87073c9ca868673438660af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffd028dadfee3dc5434c34f94ca715177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05b42a4de0faa7b67c56c05611d6ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66349e8ab44107201d28f54b03e1fb63179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37077035cf155f8ab87630d19b339078180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef0870a1748a7126feac72c698fd11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c170726c23a42cb144ab22b24b5ee7c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9dba6e33e724e84fd67168eff8a59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835feb2051e2265c9df9ca7fb7440483184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751827268f99747dfd85ebee47136d67185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea05e3a1556b98dd5c32278f33302b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b829c973e594c5a913645d3df7840a9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f2cf8f48457b6c9353978691b8395188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54643ed0ebe56cd20b7762b55946ac94189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27b69862b9fc26e737a853c4880df4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ec1b4ffe725ccba818d69eec39df3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ba4b97e3728b4fda86a4c92d71ed8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c064820d0d143d3010b231f8a32579193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62910881a358a1967c09bf1b58e035be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7106e89bc14ed79968cdc329777dae6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b884b769645445f085e38d9ccc83a63196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e725988f2ae2dbe27b90128f4d23f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eed52b60fa301e839a52ab6360833f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ff33362127bab47e1eb9e2d609883199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05a82f1f885586a59bdfbcabbb3df4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1976e339f96c0515950d34220e056201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3bad7898754518342cb36471293aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d022b5343d8b460181b7373c905fec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a5dcb998f69c06e3b762041957dd8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e2e1abeaab8c576458f9d25cf82c7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64213a5c352dceef1531898ac3b8b495206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e81eec058ca8c6154609f487ed128207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ddc1cba2d102856e39369c3530aec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10f28f72c47dab776dd698c56116c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093ef66dd0a817797b4c913a8e617df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383ce3310d6bf6e5b82aa131e8b8076211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe91d4fabcb02898e8bb5e642a4009212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a31a6bd438cc939a2e46748f1b0ec8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b169e010a5253c040bf9006502f79214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd02d678dbc981cea522a735bd29c98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b907d54c055ebeb53c0a139fd7638216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbc04e3d4959712c278e95cfa19080217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd110460854ac2c6b8ce53c2acd97d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79d6cf06e1d9644e003c63a8d6d609219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6edbb959c660c97111254d044852f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5d52cbbbdd477733ea6b0664a347c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a546d82acfb01ccc35facd6f3e7b9a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b52ee4195b05c2e320bfc4790b9c8b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6340c840a9ebc3623e22ee2e8d8afd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f901cd641c5cbe7852a45fac36c37d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19031a5fccd72512506cada69ddaf290226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17b3298480a7c471788711b6f9e410227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e84d65148fa22e68a169b39bd33b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41473def8bb3710ce062324471285fb3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ecf0f0b952fd7ed20696c97c72a12230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8895c119fdb1b84972969114408c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92898978de07758120ec74a4bc7fe0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dea90794c542755d703b3744f7046233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04251711064efa4300ba1a4cc57b71234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70399d75d1d3d943a543074a10111e6a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff7960b9eefc3370cf5d5e20d60128236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3486ce20a868b608c316a3ac68424237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169517e38e837a9b47bf61f0f8e861b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a7015832c31ca2cfd18bb6a8aee9b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a00174e20a04f5475edbb318551e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c5e447c9c9f59513d69139d236dea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ded74235857d6b7b36ec3ed68dd6cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c0e5fd66c1013432110373ecfcc3f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814f8660b720aa6c3e20626c79785e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f35de602054cd9c006703a3f86c11b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d952297ec021fb6028d9947a13488246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11e005a45f213f332be99788fc87c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7ddccbada1134ddd51137fa272049248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab969f004635ae6cb8ef8e157d3210d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327147893fdb83e078e77f4e98f86cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e970d1f69593622526f147784fb3a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffa578e4117b60b791bc46dd4872cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3b6f6b38ddf9bb7f00a6d1b9754c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02863688f56613d0bd4a3746cc2f6ff7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6ef423d49755b117ba6d38d405a0a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b983f62b7f3d30515fb6cdea72c04df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac654c300603e59651365466913e43e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bae2a863b84ea4e5ed37b7c6d2901258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5900d92b946fd751ce18915ef8b32d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de697107415e15b7f7d354165da85b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb749ca445af90710d36785f30f508e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e234cf4c16497d9508a339c1f3703a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc13d4ad55bc833f8532ba44a106ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2b9d2168931562f5bf1480455f968264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a2e6223b6f8cc3f586fcf83708dd0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be252a6f13cf94a728a8f86d7499419266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6de21c765281e458d4172a90e65c9e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22cf403900928a4d94d6a40fb340a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e108cc2eebfb7033b2c162329d8f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902d768fa9c182eda48994d09289f6b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ef9565c8f122fb6c9c77489ab437f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e25a38fabd0be6858a53dbedae038272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f731ba30b71a56487a41b2c934d3591273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbd80588ff08222d14780f52005b14274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d91fd87cb007f0a56f225111fe789275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875798343225bc5703849b9fd4f64a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4046bfafe1d8d6330b1166b174938f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2a60c371fa85f0b92f370a7ef14b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6958ef83d0c89d92a09b51041e9340279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cca6f220de465be875926217e3537280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cd16df1bcddc719d05bcd3e5ea7d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5db0c6e46c44eb67f8edb54b674fc5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76005f7a85fd50891e8f13496b6f8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74b556b2b8799c91d19a4f471d2686284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8a1df15945ac7f00ae68baedaca10285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3d97c6aac67d51f9e1ddeaa00aaf5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec61b558feeec6f8304280df263134287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7811fbd3410a8bce5a4473cba0f7748288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752e98a61b41ceabea8974733b8d5f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d69308b0f36ab117275e7d8bf8a5d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffbd95385ab678b8fc330b0ce0a7ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6324f345a84670fa5f768df1abcd4be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117adf534cefed61ce01300dabcdfa2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc12ebb9b08ad2e5c02477c9ed55af8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883bd9f44566759147cd7ff0d93f828295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40de57e1bb00880031f3321d6475e7f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810c7c02f8b6683eea5f27c6d6ca15f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814069a82ec447aded35f244671978c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4465f6e083a5cadd95f5efc1972a0a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6fdc09d7e4e99d2bf136b3b34a099300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198abfb35a9bbfea25e0947a257e9de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69e0038b5b47f7a331393beeb82228302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75b232d69a293466c8751f0198ea50303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecb49b8ff77a2270dddfabdb8b03e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993d75a1e405240b43eafec5a4b2d2b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403343a91f024c90e01b0c5599d602c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579435b272c182819ee4c4b6bb39771307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b558cb65a70cec72ea70dceefbf331308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40c651b5bd6dae892751ce8bf246b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5978567e02d88246fc192db3c1f05310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab1b1f779f00ab60ac5699dd9e58b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7676e82a3c4f45b8b905b09fb62e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd5393eaaa8493017d4b5ca1282a43313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f88cfe7cac4a9ecc72d85f5f43407d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128324d06361272766e02587756dc91315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e27d9f65c9e2049c06d61093d574a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdbc6237c38a8c12f18901735b4595317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5153bb39075437a075700f37cea86318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac38d89fc256fce5f9d110aa5a28adc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e496d37ffca053c85f4be320350d0cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b08d31866d75335ae05fc02b4379c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39160b4e60402e58fac11481b07a2a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4522a5e3aa7294c44f07f6b393559fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474d2071865356832dbc63578bd20b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739968327c2c50ade5a5da269b95a0e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00409a53c23357f26e92358524cbd901326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e1e095aad17a658e9d5b51a63de0b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c485be7641544bedb5f43f4125c05d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8310aec02ee9dc4a7d5b880618c9d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c88f694ab96616645aada64c6a8c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd35f59e306debff775125dd40db80b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac739df3488650ccc863a4690faea53b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caebea57074f5400d1b7dd1a4dbd285333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894c17daf8d4ac3360e8286821eb067334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328ea4ceda84455ce2d9ed7e944b7c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06287324e8bdb74b47dabc17b3add7d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08181ed7e58280c3e5c0c7704229eedf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30af327ade0cb6ecd3cfa3e11bd85e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e528e949ad850cc9d8577afab154f3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14952ad80af43b1a01ad519aed881a27340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d227216df68b5c0d75a3e0525af82b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b49188d80a3f09c86ccb41c52f65f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3c4ef6aa7e9d2b83100f41285aba3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01209a05e8ab29ebba7cba066af00356344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cb9aa7019a0b4f9ee792e43052c68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be804e4f968fa41b7de3c3b5ae5b08346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76429d10692cbe0fa6d52a8e95b835ca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1f1418900ef2d46bde77dca3269b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419b7df205f5b2c07cc839005282daf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bc6e247f517365e4025a0d02e53d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae2ec16d131a5e79d4b0a92b459bdc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9c6da795f982982390ccf19e34d4d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da62347994090e567d6c3968f3f7b3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afe20c8eb805cd767ad8c25c892ffc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9703476e3bee1582feffb175d252c74355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fa843df4b2831eb31d6d98d57024f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942db9557f14f37f6cb8c0684cc88d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c235198192c8dee976206caea34ae25358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9668fb523914dc20b25dd44a0515a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb1515bdcf243d33dfac741ea494a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de199247ee15ccea96aadc8d4b20e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a399b32a13b5af7be20e87d2cc408c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b97979bc02e18f82289e067e486bd6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d2fbdf1c432c5c33a43ceaa35cbb1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2179f87419201a312f2cf1fea2cba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141bcb3fa4631515eaaf39c8c15d3cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb771ba56a9b77885d86592f8ecd5b65367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdf9333370cf5394d3496a051c771d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02d501ffc4ac6331e277123145d7e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178e30a45f96792c98fe132da4e41f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a5c7ccf7907706019998fdb347d15371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4625f7034374c60197638a22ddee5c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca31d5b9883376f39f0fbd061adb57373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8857108339a2c1e5973cc24c282e493374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3f069f674a4c30d1f52752c6a9497375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487d29a34ef39f718b3b59a92b26500376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd61877c54f44da7adf2b7079131811377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545b6a8b5167ea116db5bcf243fff26378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af976a1d9c300ae15e7e865ee5d37d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd98baefc50198fee4139e54624ae6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7220358b29279caaadb23950049cd30381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d70899b17f1797d9fcb6e00d725557382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a5d319d27a7f431bde752ef8597a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494e81243ade4528a1a11bf95b2a3f7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785db04469008838b8f30ce96b4176e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c196d40c142870259ac32496d5ef2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a66b1af1af98a07e938a2b850933e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d746997d0febb74dd36f5439c8933388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b10f6e21a2dbbe4fe1cb457227106c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c862ab198cc994ed8d827c07441fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999822bc18448534788c231b1e9e2286391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ade6cff20802c48fc8d2e0bb58e1ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be11677bb44e695a0bfa7b24d930756393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3445c8d42c954db03c66d2d7db10a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474a924c8b6122974afa9070efb691b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa451636881e290a2ad5f6ecae69ed37396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26955f01eeaaaa8bcf0e3cb6795e9b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f91dd5667f33da5ed32a013b0e278398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97221e2801d4d6fbd9016c51894a5f86399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0e236bfb59f5de2bd1cb388965220400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc830fce07715774f25d0abeff2e31401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74a78f88741141529e63b6baa375cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638c024d73e509ff133480f1602fb5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7382e6219aa5657aadff5611a1704ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dbf35350cd7fb3e747cf76b0ecbe5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d37e50dec0c148aeb94d0028d97d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b29b70ef00524b8778d8cc7ff32b7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6dd2651bff4259d86e9e9509e297d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c356dea6cf05ab6b90861d482222d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186d56ec7c614126401c4dbde1c6eb9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13b5f702674d405c398b1daf19d16b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe72209dec3e7539638306f6df85672412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb66e99f3f2cca600cfb6f800f688bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602cb7e4b53aaa0676106e4a58f6526414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aae7fd8176f6ba244d3c9e45ae3641415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d2a3caf47092c0d5d4711c1e51420416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92267c720a6d2a844fd0a182756cb710417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637a94e61a65432804b1f88226fb59f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6343139714f605b32c4645ece0907da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6f75ae0b0db68b35f4f84addcb2cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c14d3617093cecedbbe6fb78382ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c3cd5a762716f43dc6a1c2c7ac6f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943278d7d3c119307c1b97f33f394b36423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8751791ddc5e8f1a61605d2be3f114424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a2bb3da1dceee95ec0264373f8a2e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995930397a5c13a0e5f8fbdb023b0f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6677560ace95e2cdf5371612b0df48427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986aac61c4d9039c44a464489011a69428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6684ae1b2720ef2456e16526751b453429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ee79d0b2134274f9fa342c8fe19e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a3f4bed93d12f9984236c62d4e26f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781882da939e51f3f92e439d6ecf6e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e59e67b1fd0b2b42c49cee8657c09433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce7249a2505cf269b116dfbde6c043434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf59420ce62de108272bed71bae7742435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e36bce01eeffe553c4a83a08719c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0eb6cf07644ed6402bead5710e2cef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8e001fcf47b57b1d55372bf9d7948438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a93946f5ad4c764ee236efd8749475439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ba1ec891e2b15b5d01c7147222964440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de744f95811be6d31eb1ace080b08a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b25da3d727ab99573cb5e65f764b42442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178128ba59449abea53da0f2a86d8f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4d4f13eb1987ab27f1ed4396b297e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f5a0ed0acf62c03d534c38a597568445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b559aae9a9fbf796381739f79dc0b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4a98ae76e18d46e82ab081d8666cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b797b6292e5dd918389e99804726c7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0cc026da3ab81e8a8b4c904eb432c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df5dd401ecf235591df15d2338c1e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2763a120f621bc841c855f54255ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5e1bfcc16621f98238c2d2a357720452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30084180ba91b255190a211973ed10453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fe00d834165f0d88c715d31cf7899454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b1e50117e500e7f3dec4ca1707abf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3000f4de87ff4da4ba2a065d59bb8e4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf757946db2c86f40e686247ea0331ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5b43f0373841e4453fd2c42d12249458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e70b13b7a5b31bfa1fbbdde66c805459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3544df323f8d01529c42e5bbd62b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402b6c29906a25bd2707b6a2ae377dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb91d4f8e2b2bf9632fa0cf0f75a11462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac4cd6470518e52fcbda1d40e7b988463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c7492ece6bc264d3415eef4fad5eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3f5259d827edc16f8464af28ace5d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32defe7e27474fcd743c516de4277e0c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2050c12f30a9ed4c3d5ffb0b55c76f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6f6b8fb6846edc235d50d3ecca1e6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e3efb3675a0f74a89502fa8ca6ca2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a328b236de90e4b59a03b0f54224ac7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93479dd69b29949d45070fb1f52a110f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1bfb75ac96ac61d57667ef1c1cea2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602feaa2ff0e6eb39810e67145e628d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0964fc021b0f8e213db2ce5c3c89f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bc862945856ea82cd0f7d09a63a13475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0056814a5170baac07c399b292382476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03539ba4cd6f7d74300c66e62987c35b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fd58b86f49d98900e6cf7264f081d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb17160a8eb67e97806f012a37d9ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59284eb45b84f7c2c51aa9b9b50fc536480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56790b0518caadc2110f0df04fc54ae7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd85248e76f8a2b1be8ddbfcd5b59c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec5a1d50d5ab0ff8214ac1946e0409483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c19fd21d15cdc9b098407d00d3a95484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e428f127a5c3dceb7055968528b5811485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5f314e1bb6a4731c3017adc3f4df9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0a4f6f7c9870e75aa6ed0c4557c53487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5618033f54073bd4ef1a1ff325e246c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f22d29056851d201a2cbc16617ca55489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3cb3ebf68e7fc49f000d53d998e80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15b9d4be8daa85654cf3963e4e57fa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfce79c3217f0cc52c1aeeb0099e6c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bffcccda3c6705be089b40651309e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d583b2abb4a8a91313cb289e4360633494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a525f50e0bd647e4ddc1ca4d959844495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201eb72cc0bf6a94f85c0033d19497e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03083737f15b733c51247214669ec82f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228e0cedd5935c48e8249fa69f5c6be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62beb123ad046b74205cb4cf9e1aee71499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea2600e3086840b6f820b423cb5a29500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431eeabd8ec7a8f70283198e69bf016501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a5ccd3d559ea4807bc66202159a92502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67dbde3fee3273ea2a6c082399d6b73503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136c1c1b358f14d95f9ada1b8119b03504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d157975872a56d2f4f94eb95d4e8e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e358343bd2bd06a9c64a1fdf455a54506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0278edb0e50a2ef38cfcc9fe78dc1a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05669b857abfb112657c3b0f48ccf77f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0e1f8ddc330e5c1d2f96d2b5942e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdc8321b8d14a34bcf1f879f4b48db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf253a87dcdf422eaca7670582801f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05f0d73b6c61c6d443a7a076063972512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434707e88faa3419024953dd2360b54513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae7699dfd1a620f92173dd76b6ea63514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5807c48ff5f6454b53685c12500568b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e0613eecd4cf3f74bc9921460b914516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650b3769ab191582a0cee68d6a98b39517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09291ec434c10398c9fc2b780f73a002518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061271449b03402ad8fbf82dbe348634519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d13c4c28f9e0993a379a58f94cf9bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac577b4f44d24ba4ba61bb35fe4b97d4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1293f1ab8eb4ac4b7e031aa732ce1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcb60d960b1e4aecf78d9695b7d8e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653444d7122ad5e5affa6c06abd89528524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941b8988aa199b5e7bc784138fd1e39525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fe8d0fea8cf7a0672daa2b07bab69526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511155bd8a63d5e6432930126265adcb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb0a07b687d9102dc1b5da9fc96f71528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd5deca03844b2be215835e4f4ea90529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb7a2683e1639ac73bb32126950099530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdd667ee84e0ad550bdb8074269384531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f013dea4cb225267318b501c2971f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e0af6306977849b4e409ac97c064b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca7d4f2768ab72b5fa848444efbbf9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234843ebf8a8e9b0f7a9bb2359326b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591b4ecdecd73373065eb3e3b2e234e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e40b626b6cf934e21b760780e2e1e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdebd8e124e857f89d1f90497d670c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f771cf696d0d11fc287ebf1924d160539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98650908007a6196e108ae95ad60ed58540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb889a2121006a385ed10ead330ecc4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ffb1b4b4194f981299942dd435940542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f933c387cb495931f51cd7cd43853543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8aae7b8ef9726f4148b432c3c85eb0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1318a82651163c73057079520a3e786545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d730295ec1c4eb0df6291839d8f8f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef99df585ea19af5e22183142650707547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af713a761d312191093069936702e1fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d9e31e5622ac09d8b10d5440f4919549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706f7a2bc31bfe6d06e8a3c104f4102550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8b6fc38e702a36a789f71d3c0984e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79690018042600dbafe709fe1620b4d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d36c36b7e79e32da87fa562dca08f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38313903940bb7f8a8a843bf966db2e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98c92ae9e404c7ce9118a243dfc37e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb84f6202e78e33c967a88451fda5c7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc444feebcb13df6fdc8d66ea79bba5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80cbfbcbab57707e4ad24777cf1d44558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c7e6103b37f794350c029c2e99c80559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59877fa1ce336760ed75f2b1d301567e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7998f945948957518913a5de4f0999561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381fb3f57d5180079570a200c620840562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb00cf2cb5f57f323b6f8711b1923c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b54aa13d1321e6a01491146f8bbd4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e155dfe3729a3d09d0d069432eb82cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d5f903f6e25b85078fc18d4688273566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf8105d873f853f05694ac2c8ffee5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f360f31d0be76cdf152ebfc201f782568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578dab0dca9fee35264cf2d2f9d5ae0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337c947ce74d3491575c4c1daf5f9d0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b0eb15716fd4359c6c2b2f03ebca1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98a97b4eaa20f0c964d0aa55b04018572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb2039df57d2705af2e6ef2922b2da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276af92ca20aa476e5017298f94c18792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23daa13b511990a1db95a47eab49693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a933d23bd0167d12c6e6a33c3556a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4986453e0b2b7f648c0583637f49355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2425ff117bcf3e555a2f272ee23b4c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28c71c5bad96ce10be4e6b651a66377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dfcf795779fe3d618b47ebce72fa08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690fcc74f8becad95119b655d6d4c7d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3804a1772d6d6f1fe09a3ea03f1a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2bd1f85da9349eef6f4014f3e5f7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588a27b57b38d4e1e8abba0b282d43b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd1c72bcaa2f72e71462796cee01db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba656e5774d45acf4813640242a0a2fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bade2168fd8629cf1715b3ee4203e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77378495d896a77cc0d10505decf95c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11484d44e2ac2f06fde1da6ebbb4d6e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a2e5a1e94c295046ff73c730802e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4202f3d4c8d63ddfd7693a42efa57419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e15d6eb850508b43c9cc172fc3f41820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89ce601929ddcf170c0102605f8a1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0bfb655f10d6e73a504666179496222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16edcfe6924537e1236d79d158fb86023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e901e3257bd2c72a7e3ea9309d686e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b215cd642b3482fafeb0e69fabda4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a65e5c33ac34e6a56c2fa18c644d6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928d7e6cad03dcecd0cebc78255d56427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0ed64beb7f799d8e53cddf43ce8d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70a52ab2cd1d0fab29321507b2c6ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73900121b1a2e8ad7595f6627d84af7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba5ca92ab565828603670e300a6e2a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308462e01a289a1fa88ea167826ad0e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8c0b745bbec4f59d4e7d588aabff833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dafcfda30e1ae1e02ccc4459600de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07788c435f6f54c632dc39e273051cf735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6925e5160f56ae60075cf4499f4d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73be441af68abc55791ee608bb7a1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31846289b0f89895bec28ad6ca7571638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a25b17e53ba6c2376dfee912bc81bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fc63d3c2d46666e1aa386b70de8c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a339ccd4d45789f81fd5cffb6c2fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b331300806a30d0a50ce9392addf142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba991d469f7945d947416977c8ab0843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41031903511908eb2440dc97459bdcd744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbea0ffd1e370d943dedf8157b6359245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1f3ff09c4074d5b00eb85de6a429046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1192afb6d0d4df006d75ee7e5ccbae647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6b3858ebdcd6721347c95bace972e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37a58e190f4af85cd7c4c69c51c7b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b052e3de352bdf1f04468949c7cd5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2db93fe4e03b59c24c9c5aa622eddb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019150a1cc3e6c6ab5addda971dfb4c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8883c238dd801cdd6ffe061e17c39853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817a1785f5b86053c198be83b9402eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0621d671a6f5f8a934e1008caa2eec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5bdc022a662cd47e70d1db46c874956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ab12639ead163cd61ea92911b25e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6c452aedec9f606f1ebf76c725a2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854370a68610326fc5f5d84e4a8619259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f83b0e8817e782c5a7a9ac226f8fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26cfbcfa2970272beb481f0ed8e95d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252735186a6c2ee373e3d311d221e0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da0c67258ab26209ee4b0bb367480963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25129829cf7ce1b330ca9a484ae0a46b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06555380ed60bb7cc0ca3ecf6997e8c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d375972d48b51371ced7edac0e42bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64904209a50d9192cad217f2e8d9cbe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782450a5ae5ebc012411776987bf38f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077db69dc669180376cb9a6ce53ecc169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e8aabd93bbf534df62c056c70485570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0206723040e9c7f1960fec5c8a14271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75570c114c6cd28482a247a387be8672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b9cfa35709dfd1d83b84983d3b99a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65913a6f2ea45047367476b3360cf0a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a765c22168cd4d5bd584901bff00b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4179c4f3a8537260308aeab15804276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3ab41a3eaf9c84b53ad118757550777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae41049099ae7bb20b83b0d354517e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ec9cf0bc3d8e7e47563a33bea9bed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09857570622911219e7ce1174ba2c82c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe56abca2a670764a91a7cb8e4798fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff413a239afa1ce06788fa0aa846676c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a672fe722ceee1021331c8974e583ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2eefa50e065131179cdb48678643384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff54209277a62581146aa4c364110e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3137ec3ed48f9a0c0905d5e8bad9d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258812793fa04eee1fe1d210498f780d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb195918dbf8ee2397addabffa9c8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002294c973abc18f82be7f2052fc81a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74d2f44e719c24b9014f52d99611dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c34f90450c63be66d5e94390a9a36591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01522b3885bb99cfa727facdd4e9d30292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c55824579425e4fcceac7f87b05cfd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e562d16dac7842b67682c0e104c6a6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6deee04cc8d77b36d41432048f89ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cd2df84e7eff288f04d5fc7f6ef3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813075e7ea42bc848e20d030e097baee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4f3f1241521b37998a0f2d0e1299098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d053edb2ccde77710330fb980fa3a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a5ff67865a51b69294da6e76e082d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d7b0ddb8d9d1e5e0d50733fc86fbb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7913a030f27384292df5e39ffb31fd9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab961ac27aec4efa179a21474b981ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe58e6334a9791d7c594b20747d20c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85e132ee994dfb4c91d516c0dc5c15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034701dc521647d339d64ffa66f75aca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48863cae456fd7990f5ae0aaf82b13107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd917769ff7e3d410526f4c3874980108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacc2b326562a4442a47b49df7773a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b495751cd90f1f43d77ace7c1c2104110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811a031b8aa2a00d2e2fc22a14fe337111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adb971e774c95194c1754d58798740112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf603faa9793206d5dedffa8714f483113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d330e2029a97334cb2f8e13b56926114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615140dd5cbbc63e67b3a93e3a41bd82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ee2027ff83615d4765098eb3a9fa6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fe371f9142abb87c9ebfbda0145de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bc3a39e2fba61fa5f403aa8ba4e6a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa35f5069928b1f58d54867cc49f8b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d503563e8a6a6957753e8b2530dcd8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ce6b3fdae3f2bd128a69316794069121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faff508a37a341c047e11f97030f51122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f99c05b7d63302b5696415f8147c65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609ed0759048c7aa979954a793f99c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb71aee292bd6cfc625aaeb38afcb83125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b07cacfab5447966d4d51e450de44126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cd5695ed77bf6664378da8a65020b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e90bedf5e3401e0a9d2fee6457f92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164afcb7baea5f642f1ed3668a8f22d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d529693f15dca414728bbcc86cebf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf300afaad0bd121ace56f6f3b3e10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beac49c21a56fca3ceb24973dc51ba6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d557be4c34652d6089c14818d29359d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b08ad3e909de8154ec7e86f9d8a31e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a344cf90bc6eb7cce809109946c3e62135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989c35b26348f61c64f202817358513136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdce01e3c3b727a32dcc9984ff0671a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69385f9dbef8904a0df6b4f16b951e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3c9fece90c566e6fa9a41adcc5f8b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55ca4022f0890ae140048da0b352ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e6ef355bd5f5f1e4f5b0ae5427926141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c3efbb50a5b6f3aa1b2f0766f24f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef7a849af83ce5d9df9d54f635443b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86298380e84f20cdb287aa3631c5664144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f782a45883776ee5a41784bae741e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33118392898933cae66f2375f635c628146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6857d7e717a21283c4d0db4279d754147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d110b158da81a92950f0df0020f8fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe087c9771587a7e6871a71ad554e8df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d6e45d1bfddcf573842b541e11ea6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311b18cdafb512a17bced6aa111a44f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914eb8d46e057f611315969790aea13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74caa45e90a2be50426fe566675bf8e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c6ade2ec43d734c1cbd36d94db75e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115a0b5f023148834708f53e464e5e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5a305f5424aea1e6aede38e342638156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffccff9630d5c9e54359ec2897422b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519586735e99e5916764109a658e994158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385535a466de65e97e077d86277ebfe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595b74c9057c31a64ae7d51030c92ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20184c0f7eaa953646301926b886b999161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0e5906db94361e6fb566acb26967b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e2a62e8e3aeecf54242ad5e0de6ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c7ade88d1b39dfe236bf41f944531164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a77d9a6b0761630d2b82e063b9bdfa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885583611c27b3a44eb26f6b48d903e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe621a60733661f9fa16e60a1c9706167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae0c2527956c9807ebec6661857135168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097920242dc28bc2a6d08713a5ae0647169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d658acfb17777dabe1ff606396306170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0342c80005476ca13a9a86018cf7933171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900b615a35c6dc0b504b99b5b1a39af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee562ad2f0c3b78659c1391decb94e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157cbaede1fcdf1319b4187ac497d86174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2099d3ed3cc106210af6cdb25f7b104175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e42ea872189898ee4de686d021bfd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc36452a621566c9f7d021d650047b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56643ba74826e437c2613449832a690178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a053287d1f447d0df350bfc9019c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53845d0e5de8de77ff5dc8c0e917eee8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72f6c1c675fc8bd023ecb32fbd4de6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9606cb76703d29b34e013dea21bd136182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea535502d9dbfe108af20cf4e51d5d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14b2388d4493bec1cbc672b0230b32184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4991d9a3f44ba94992193f5a231d76d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790c0484332d3f4d6ec02c2e4c6943b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0a12a2c7c2e8efab10cb2d669bab6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6d5ef3f959a8a996232b7e8d7673e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d0962ac59f2e7c3a7848d9f4d895d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4735d1d12548bd794a1ac25b68c78190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa225babbcac1691f8be449ec7fecf75191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24224fdcfb5d5b211469103ec3f4d09f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5091f542a84f6406fbb56af535231d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a9f856e47f9feae2a1483ae701559194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b88bd86a0269c2bb23bcf6a549030e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371164be5924f2166b15fc5418f0b77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39efd37d3a51915450ec3dd9b65aa5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df4aa90f84ddd6ecbddd765111a0d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fa5a73fa0d64aeae3d6691eba8c52199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac05d0e12f849cd18fe8dbe047b9896200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5afdd30bd388801019ca0737fc1a85201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8f3515876aef414cc69302ad2684b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e9dd0dbf455fc9611b16ac3372cfd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5a6b2fdf48d43d8643540a6341e36204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bd2e0bea97253f421937a9cf99beb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429b433447a9fb6aca9357c98558919206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f7ba3c5b418159be579da2f9aec9c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4053e3eb212524b22bb470addf9c9cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5d5abb2d38e08de0d226b0d227e72209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade74fa3be68cdb89a3b5c80fffe961210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145dbed0d2744d10f5dcc23708461a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca3e8f1cb6ab30005919a79ca53f04212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20baf0c1b1a9754f695b4a8bf0e9422213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b20b299b9bf6ada7cba2a28676ea05214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfda0f87abf9f7132d076db26c8387215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b901114cf8ef1b1193bd3f6897db3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59754ef18ab3f9f1ee6984529534974d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007c5498d497511902db615c044e21a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297757116a2cd3645f8b7cc89254f66219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5cee458e31018a6351cb739ca1ce9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad5ae39c8d38f2002daf707a70e910221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48684d1e96dbb2c9a8dfe358c7fa1447222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83c8895a70db46eff9ecfdf4719f7b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0dd85c522df5ee352ff0598c1fba4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790508f04bb431f79ab47002044533b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd380548eb0b1c69b33f87bd5475c8e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f433afe8ca97689d6e186c506a592d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d62d3bb792d834d319f7e56119edeb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad459f4f320680c6159c9a896492b44229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e204772abcb54f6278eb05499725d55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea8029c88028fdfbadcdd50476f5fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f81676f318b9b3fa1e20916249f12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef3f7e761753f79e6cc07aeaedc00a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dd7f14d9a6d42bdce1b9ad0a53e93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215621e79ece2a918519a89935af5e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bdcb0698c6be335f5c70a9064a170236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5bc5af23a28720df5d568597b3471237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f4c6350232024c2ac4c040b86e67c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91594d97308dedaf0575657a6f5753239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd479cf4720df1aae5c2977d17432b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1a7f66744f888dc108a39bf2d7d95241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92feca5e5e6130b0032ac4159ff10d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffd324e2bf8596533f90cff13c72d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb39d01c98ac5d155d2ae46057f2e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417a12355c2fa29a8d73b20a4a929f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37271ff236770a3857e049d3db62bd6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002b60d22364cf76462dc5cab96770c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b52aa522985d9cbd8a829c231449fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169b7483109345ab5805c67b1c5493b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7782113842ef7321c1af2abe4472a50250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a57ca800a7dbae57833d08134609c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea575880c1e518afdfa0c3190fbaf2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73ee007ab45cb1750f12c95c3837a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011e4ccbb107ccc19b9ff1b2e302e35254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edd9de9c8fb014436832288f86f485255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e020c8a8ee23c76792d1c8a1091e80256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c6d243945b7cecc2a6fe0125504f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8433974d09e82e39dc962dd6d6f512258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f83e0ef4d723c933a461e003234a24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7e02a723379a79d9db1b3d33e7de1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabc986ea4474db2c3d3661ecf468d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5956a0871aaa778e211ec6d19c2c1c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd1bff5ae4d7cba18cdafd5b15db51263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9553325cc03f64da451b0d6298a22a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369d9b8132aa5f9faac87ffbc6217dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cebacd493080cf4be05da7a56c1dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ec1a6216b331e74916fa763bffae7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc620fd7b8b6449c3a890194baebf3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984abec41b2bcd01e6d327633bf6b6b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28c9e35e4ccf6fa7955af6de1ad6d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850b31ebb15dbd2a676e923fdec3d31271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3816bc95f34fbfd90db7ca16248d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557e4eb7ba817fd364c48c2ef752c09273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150727a624f82b6a514ab2cb41e94a99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902c0054203fa7c63adb35c576e33e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7279cf44b45288a3a7ef297b0382b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf061e4de45029960b2147a40b9bcc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f87ec1ca8a21c569a2484a60086989278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3ef2776ce7f38e6ce349ee232d3b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b19825240a53c6f30b93e7a3d7af57280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db498c7cca8f2d631ed39218e33e26a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463cffef9b5d85190b0e3d33e2677c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261ce9897539115575d38c746fb69d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c53ac6beed7423bcaa1db997dfe866284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25cf29e00f20852060d29cb4d37b5d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda98a500fdb751dc30cd460620a4354286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49859c07a5dafbee1941ba3c73d7380b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619d1793b647d23939c42a2d8d3900a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728609f4816bff6df6e106f63619c3b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ada58ff127408ac0b96620fe6bd7c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc997fd4378d7014106c1dad81a21e96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5ca7a102802013d08c0eac797515b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b13934bae029e0ee4e4b7b5cf34bd8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa832a30edee891503071dba0c4f2b7d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c00493eeb0bc0d5160a982c5df828f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d4547307bf5b0854c3712e3b29524296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc5ef06d8a18f4f78fa032b0206b05297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf26c97e5b24d25c3383a02469bb1c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580f750fb619d6ef0da31b1abec2a54299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf441b3db69d5a7620a6f52da74f1af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f3cdc6d23ef2e4fe261c51bc64914301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58ae72e0049d4661395451a23820a9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49492b204522e60d06ffd5e7cba33e84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c467fa418d6d94a82c789dae2bfa47c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad7a64d72e7c9da75b05620a25f7c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bfefecb86c5491f0ebc306a9f0c9b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a363a7cb5da89be55a4de075b5caa6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c5ca77639833da6c7c58f773d3aee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45745ddcc856da3842ac195d871a3e5a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6355449e3a55a1d42636fe8353fc6e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe1e866dfd51adb421b0e2dc8d7a64311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c3a000a755a51acebea3319e0c763312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78a2389fd384536db27b89f50c5e91313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855fb345a85a2e393b56bc9efd3a5fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b560088446933b576bd92790534bc4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43ede7f3f7494dc124c787859cd799316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4faf98e7fa8c1c39f0417f5386aa8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fef613a7c92cfb134811d2e58de18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0a6f351ea5172f96d3ccf700fc719319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1950306a2d5ae3d39f13156aeeb4e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef1a1cd8778821af713d7b0576e6ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a40d00d8370d16d12c26dd2f93e160322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29930556f7017f355f3e291320bf2d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df240471416996f8bfffe3d07fbb7e0d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d075ba455d1bf91f5adc7df461b68325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa114b82c66a10463d2e5cc0948705c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd345b529b52796267f0c5c36eba81a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad2342688a7110ceee288900291e38328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34d27d8974732a0340c1b3fc63eb19329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3de7d302c46df46ceaaa01fd44569c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2327fd08a0797a41bfaf14c988330f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fd8d52995aeb661a1bd0137b86c5e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252d6edd6bb7bfd406cbe3d445d9e22333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13804264ace7fcef307e1c4d278edc61334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb2e6302bdf59c1f9bdc1fa3d461b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d24d92365200980b7f20769073340336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641929a59b0ffbefeb0816de6c0c47fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b4dd966b7c60fdd82e3ad57f1a322338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec098753e8e72ae08bf4822ddee4792339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290a7d65934e612017122dc18421542340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca45210f66e37d927384a70ed3c1a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8328da2674fcf67523349a6a1e600342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96275f0fe0526322f6742f01a442d6b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b87ac09068a7de2fb16d5565353e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19496dc24f88a1f02c9375f40b053856345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6c54616d672ce998146cf7882fb57346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b309bb76896b8548379fd25a3a03d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd572b4d0c1672dc1e57ac2efaa33120348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3ea9406c85eca9a4ada2f7a4ff021349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fb778ff754c906b7ed38098bffe88350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6caf258abdf9553b2c52e12418c4d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74529115805e03aacbb707f3936e7628352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01584e0aeca19e1f566388d8f824741353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5195cad5ee57194a3841ee2f1630dfc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6c66d240f5f28cbd0078eee829dd9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd447d17d1a6bd1011cf70c8c99ebc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b3c9f07a742f4e119bfceae981695357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc04a6c0312bcb58f367aa86a5ee4f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12e4e20c8be4b85e31a23915ae5812359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346bb8feee02809a7d0e1dd5a5e52ef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f3406f3ba222db6d5ad68ffc12764361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a6ab5457c70839297cba00d20f19c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61c0ab6709dbbd2ee621831be8f5f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ec55c524759e77d7d8ce0ea66e9a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0ed175f4bd4686c9636930586ff53365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44b9fb0a233fd42558346dbd77beca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47ad06181ddb30162bfd0a9cd76109367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a190339a6b8d0950e7faeecdc62fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819365c9bb0a4d0d6ddc84e9c1431fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1cf693d72c735e7e0e6dbd3878265370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774523f32c0707ad7085643ed1797b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67022e85db83169784d414d32ceeb038372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0f4ce6055660544dca0650f448594373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db350045d89af1a03afd0889350bab29374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d889377fb7ba3eebe300a2a615df4d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26b7b42eec60bb0b16006cce47fb2c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d12ed6ebcb9c06a0cac3321c228231377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89890689996d8999aab1877b352cb8b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7f78dbdc9c721fd08da1e6eb89810379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d6a9a1b19477807e0d50d76b82310380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22b9da9dd9848805e4ef83fa5345f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733c2ad37817b4eb06de6fe4cca1073382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfacfcdd22715ef7ec6198b82942a28383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974810a621bdd7479f9be11286ebe8e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08ce20e694e1bb4a8866e83cd20474385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596df0a9710def2118733a4c5d7df3e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecfb55823e2e9ef1378bf592205d7c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a39907bd74665d2b3fc67c41954d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae122251d5d57cecf6925954cbe152389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3f32feafa933d0b8e29261b091afb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d44ae56da8f4f3c803cb4655408f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89e535998f982ade248164af0724b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fa46808b498e5610631aeab56945b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cfc25a8480f7d19a4aa1cf634c439394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4b3b9b882912499144f9fa03473da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02edcbd1f1e0ba496bdc9f0f9b6189396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b591f9aac5a92c5c553d58b332ab54397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f1749e29cc3c67f94541304673305398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbceb03ebf799ceb8a9fff8cdfeb6a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4550fcf43be210a8502ebfc88bd432c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bc14c86f79b853e5b4c0513f63a96401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618850c5e5a6f1e68306de7c90fa93a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8f1edbac06bfe3d973ed3cc034d4a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f7347ac14f52eed7d8069ca9cef1f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc86d7dd098004014b1e87d28a43cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e91bbf3d070130c8794cafa3095ca4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165bda50529bd504d8b0b7a16a31559407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af325b367f5465499ebe1962197e3c0e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4779a69e7baa6ad633b10bcf889a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6af3034de0888a95fdbff773f46e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79aed6d03bd1f6bdefc61dcb7cba5e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7af5af3554b032b6a1b4bafc20955e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a50d65e81dd7fef1f16a33a85921eb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d14156adef35ea00a1ee112f39d20414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7142c2487727c56a6eea35ef820cc5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517b1d9d2c9b52198c6485cfb93c1b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049e582450a9000ee7675014788494e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34515ce607ee4f0defd9dd8518232e16418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28cd17b7d43d4ee9a867535f5aa76a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed8acbb2ac406383bdf36f7d0036cd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e9940f6ee11cd4d07ee97b340b96a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcadc11268992eaa182100ddecf4ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ea85852a60ec1851c6273bf9ff295423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1600f23678775b5af52f862d527653e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78318d914446ac6b544e5007139af8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a72be6562ab7bcf8adfa05fc5b9f7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4143fc13217e2abd5ed26ff3dfb8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcbebf4c2f77b610e1ab6807609eff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872df91959e9d2f6cfbe064190b0ab41429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb94c8b569d84762fbf10c8d5bc284430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d0179c264b406b8683c37a0720fad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba28ff72d8e9a157f97ec667a38ef6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cb56ea4899c12f1ac745dde7a216e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c34da8377be26780f93dbb452654f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741e6c95d801476c5c306d105ec391c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5d5c840b258ef87abc7658e775bf7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56d25e010c143497f1e41b456242ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e06c8e4d0d46d95d47f8d1fa257391438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c23f5e2e355cf1b1421258a7349700439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845219508579259d69e3b4ecee2c8b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f69848693e9cd5a959c664817217d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca241382558fbc9061b79b89e2a9cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a408f5739b61414e6e9cf45160986f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed0e6e4346b5a218789758b70f3abb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016b270c899ec5dcd61df2e29ebe7b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382225407571bc5f0c457d8a56d2dc8f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b181d77ff78580a9c89950de0273b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d267560d270b5c0e667269abe6aa6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8555a7d27f2e546058d0782e859cbec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4b3112d3c5dcc2a64f476b095fa49450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdcada5452b2bf5e51ca5847979eb6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5b29fa6df3b40c6a97358a604ec90452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7696127b9367937f663084655ed370e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87401922d116367c9a89a2de9dbbcf4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3383ac57b4ea9e9add378a89169b0dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957845e1553727306ec52901db6c47b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc406d71f8d9e4464822aaaca7d202bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd2c90704623a9cf051fe7f009c5e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fe0e84d7c7fc4d6038caec10022c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4425dd469de718d571399885e8af4b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183a6720bb08274d710229dba71d9ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ff4261f17b9f186749ea623691cb8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa284fc38a2a60afb557dc0bcd52b682463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67140e5af2d8259e6f53dfdbf23188464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56168edb3073b1d1a57d082fdadcb7fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be027c8ab20c4bd65453222d97beb9e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972acb1c7e862accce20ce7206d4f18b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33942ac397a8c85af3eff44eec832c9d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f0f1e5a60fce28899f8258f1141a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7c9e7dbac739fdca49694ebc3e470470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726e81df1eafc7e4ae83e3fc26761bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276d81a4a0c7f2445910cdc6609813b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb2aca0568d96179b6aa54aa35e0f3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6518dc87962dee2836c6415e3074b84474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d1133408218a4994e67e90dd64909475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171b4fc6651ee392929323e94e29a6d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f84b7484a4a72dc3e023f9c91c8fdf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77146d46f03aba074e2ddc9fb4be00478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49739a9432bfcdbca1327c0c3fb6783479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac57438e29cc15b2aafcbd0254c8885480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937d056fbf245712e8698c4f8fa8294481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5baf2ed188374373693fa270ac4d75d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bf0f737f878aeed55285fb5ea1880483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4f4bc61e2838436f3433e48e84e6a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879f009936bcd362242bb99f818342a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0d8293c8c5e910579ba8155c1fc56486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766de42e6a59fa3527e798b126185e2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a665128466e6ddd2f888b04ce424a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4289fa1d8723c75964047720fd869489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecdc7f28f20ad95143073ba75b4452490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314d2e39bd337790eadbebd32956dd9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa4d5d6f2775bb570b8ded23fe317a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c614f0926d11265a37fa719822568493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8283b4c2ac199da48f5762a5665fc88494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c33aea4ed7a1f2f0de4ca41a9c9a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd98004360cd3c02aed4d1327ed4a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e1a25251cbca9a741b89e8ef112d9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b981e3277a545b241049a14572cb0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b5ba0190cea503f7a233f336892b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fceeb357214ec3e8bae22f8dc49316500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdab54274e8409d0f981175a4a8895501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae485458ff0d7b633738ce1b1ca5cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be986fd2829b0eb3de20b5d39ad094503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592c31ef9fd78c77e100d503f8cc52c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffe23089b7a9a8c5cdac6f5fea601f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a33077e360c79e539f1009f7265d8a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc02b1b001c5f38f25eb226eacf0ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37085c3ba014607698151d45d3dc9183508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5252e853d2885b83de85fc3e19e39509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b34175a450967dfeef44118da137e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5239c8eee0f0ff5c013b7e37f2b50d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b07fabeeb34cd0f997a14ee66add9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26d0c5a7ffc6da7c965837a299514f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368efff2c955f6b68ace933d0b1d3260514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df950340af14e3401a44e9152c4bec4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74bc7e5e17ece82fb2ce9fe30f65f4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5386058c94d99590214ba532936ac6b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7cb79aa14deb3036b2db900932bed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256ad2dd858aff314d374e23e06da96519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06675701ba88854c4fb60d0522213d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427c4dea47408c27332bf78b69dfa2f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07edfe8b5d9783ed1a914079fd7a2a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5ebfde90590f4726ed75c5af9def5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edda6867b420682551be4f86d35d3aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa5adc521df82ba176ab0e7b92b77b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f3b53e650f81582820e225dfe33e8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8a77b67d5c6aeb12f3db1f36a72dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e1c70d925d321acd9ed288acd29c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370b5e762092f3ee9f523737f23ae8a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513120c3290d9440c9c4faf51c65b55a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0eea4a275b5941b108b95609d3734f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b347f2fa6f464e1a09c221de5a0ac0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495044256a994c0f04479fdef143a2b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca912a0bf3b09a424ce443c59a25a0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c88d4005627b4b0410df601e992be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99ec1a5c31048d3c320c36dc5e0bf3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01030e2e6d6f6e1d49057207ff5917b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c556d6c71515bb9df287a06ef59f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6987c9dc293ebf8a61c6664311043539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b251dc88de2ba68b21aa47fa39631d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80288a2a6b326a234aa0509e5778d358541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23b9616ba36ba4ea533db8a31ea26b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ff246c46f8281880eccba6a570844543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942ee5842497e0368ace1d55157c6a2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b409639f57425575d2b138f10d7c42f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74cd73cdce688a4763a7e3fe030b33546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc2e0a43c49fd432b3723f7e21c4a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d030853d88fd34a7aa396abc5a204fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea85d5f10ebeed13bc0f7efa76cee4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bc4941fb1f2532c45c5cff43e91a0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4af12bc23b5a659f6921e94fc29047551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b4cccd36f87a272b61b4815513aa7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29895d70861ed8395fea381d187286d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9611f559bd6b977abed34e71c7dfac1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5b54bf36930f70b3c72d6415f77d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fefab2e1ecdd494ed9fef45ead880556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fa068c0bc50ef456542f75f7d70a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affec6ba2298529977085b2cda87da3b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37520b945f9080ac1a58643c1b705932559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d230e40b9e5f5c44804d9574e96e690560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167b3f56979820a5dfd6090649b15d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7433ada06f138815f9497c36a75f1c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64796fe523b55feba4a88b57e47a3817563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c74479250c8ed43416cc0c74f56e0d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3232c185d9f86dc6e6ee4231c153f3c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c88d26a9afd37b97bab2866beeb42c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b4d00d0a19dc56fa1b1f09ea76828567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27dc728b1ebbc252bbae5de8fbfccc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04563128f16dce9b78650fe29982cb1c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ce236da19741fd541a11fe5db36c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90ee17c51c55534b623c22e0b8392a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e2bae4fd668bf53588a644c276c46572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>