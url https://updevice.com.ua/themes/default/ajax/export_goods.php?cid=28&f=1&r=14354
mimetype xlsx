--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b531301df7a89ecbce007c67c0dd8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae218132681739b541dbec89942d7332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad154ad4c33d94badee1bbb3347705a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58205fe7fa9792ce6d4dd243540b4d254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57b7ecb9f1643ec874c33d02444cff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779a9c9f08633f70b6c2966de1171316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0aaf933610c6037eeb065ca1dd5427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0154f1a5ba82b8c534eff1a1cc73a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82a95db8a08665195edfd27e3ed7709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fc7c71a4352cd92d3540ceec9958310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d1ea9f55a9673a6098851f7e48fd411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62877bad783739e7d1e930c46bf5ad912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a556522689082ed516404365f763413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bbd4cf44e69c2ea68783aaed23e4814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437c6f16cb15073037a57061312f4d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd2e25ddba22b8b254747820fad6fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3fa068c53a22e171aebb734339f2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d26569f4eb5dba4d1a9bb921dfc5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d910dbf3b6edbde7a6fb8a402f4aae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f880e5a2001fd50382a4535143af5cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba00edf68552e19f0230b0800a726d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc21fd49efb231386d5ccc1051832322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c24be06cf6308775e11cc8e0b145e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ba05850a19b4ef90a3b4a2ace07b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c52b021b3366e1463a1b0217f1a4325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b05ce9cbbc19a945f760d9955a63d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd660608480c0498da0b4d4e056fa2227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989d1553c1ebe7efeee873d4324a21e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1f9af565fbdf130ef657e7bdd3c5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f52b96d5b05f95379f28d7c989e0530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093ce3e8caec86c7b70810c20db478731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30babc8eacebe4f5852616a399b50232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356a5bad012fbc5d7cea64daf84aec833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7d66fb496a00a8e662c4e7ed8953834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb68bef9f7e09399cd8a79bda6a36a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd818ac91cf2aaf88aaea5b9cd16d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cde54f336f0a218a767fdcff8150737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b844e96dfb3af403ae4896084d3afa538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e08c683c4f391a2af6ecb8020c0f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9546e9555123e334fbe562dfaeb2a8540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306cfbdbd53a48929249e2bca22579641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a7764b330046c3f4dd80dc4555ada42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e1d71df6283a2d8a166355c6ca18143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2058e8653e8e7ebba227e253bd53244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0f648bddc5776f56720aebfc95b2c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c653ba6e62e19988ec0f9011509de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5c35ff56354c500d5d8dbeeb3cc5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617df480dd3406b023523b07fb48e4c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f060812ca13ce5af2cbbeae7deee8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a08fe297dfd293e72fa0631500eac250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb1edd03485b2ef5b703bf3ec7fc0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4f231b57b84904a66d8801983697d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553069058a4901226c4076bb291530353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13a7c293f1a2435cee82210c016ff254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1770bbd493db4962b42ce067d677155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2a48f99496c71e8a9035517f6757856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b0f5a6943a4cfc4816a2b10cf13d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa713624d9a8b2814555c82b9f87d54258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef7fdd290b2287f2cc92366e8d437b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620d12de47e055d067ff3d15e82848060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6594ba60139dc06f5b45a9a111fa0d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ff52a3c3645b3dd3e1f7f4f5c3ea162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b302c2e1965fc05a420a5dbeec045ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a17400ed81869e8feba23952da30c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5744b2b80a128e8b1773298864e6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d308838eb44998b381b43de08ffe06366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c317089f1cd2dfba7c89100797204667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db3a096fc1d878c3a5d7a7ed51341f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeeac03adcfaf441873b4d3cf3ce5cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ee0c39aff85798e4957cc063fb83570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a9f29bf0cd6b7b1cf8b04391cc54571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cc6a50d4b728fc1ce1f243a26ad2c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c796091acc1108ba498847614316cea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb8db5f2cac833985825e857c5c67a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f394760bdc95f980ddc75f8d8d63675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb001d81c9f83c2c55d944b461b729776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7e4ea6453e9386448ad7ad0657a7f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fa629168e2902ae28b28d9a4f5fe578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98080d9804bcf8f8e2082ea5562e8df479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed1dfd55c426a389961c1ff77cfb8480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ebc074288846ce61c38ac272614ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff6cd736fb9988a0d66ea10f36c23182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72075d4b49c0fefad06202bade11736783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38041598f8fa46d0680eb5ad15c7514884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab61511c7a628f5d2abe97a040cf1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cea38213553b648fe88e1d28cbca886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17147f30cd561530c2c9c4d555c6c31187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd66708e263dfd64e889073249163588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda37ec711b8276c357db169442d59089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5354d1658a8a8b9c7ca6e482523564790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271a61d35b0cf1c669b543881e1b78091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b642a206f3d0d5c502d53fdf26e28f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592af734dabc50179d8ed0a6a874f6de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71173950f4d96327ec50c01bda75d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56140600640db7157c062be4cfea9e1b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cace253e126403ee175f1024f9c6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cd15113ba89a4b80362363ea359a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e4b34592ab12a7e4b931470e08b9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad57e53cd807842379289801b9fd43599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf055dd5ef2c57ee218ba31a31feb6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d50117c20a867cc803d9834263c044101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf833027042f61a3e25f47e9a1832c2a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e75614e70438f893008241289e8b05103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0eb33d2e54a7a207048294d7d72a93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50b64c18a89b6688dec34207d9c367105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2293c513943862646d4fcd8aef25e5f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3646676aa9d747274c645a12ab3d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518e3f853c93db944d5f87d7ae36e7b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf945d7c7e48c19e8773f67fa5513f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298860b8414f60aec8fd7cb5403b6ac8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758eda32695ae893cec9da578e58dce3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3547d738790825f320bbbc7094ad66112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c39be31ea0d1ef32962eb3001873c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabc62548ef9b0f595265292042c348114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc47822fc7d44d7a3541caee1a84b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c30f05940f942396d5f961c77153b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1db29360b4464d57370a9b0145039117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6277df778f3f59836ff060286daac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90954a13cffe707c069f39a7a440c48c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4f9357590fa5dd03e0c40b0d49e7d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f116b0391894db1ab0afa89c554dec9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c089ea3a2d150dd9adf4c2f9e81ba53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1bc4bcac81b6c3f9d6e55c77d42d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9c6c3b88e584eb4d3831d03d0b33a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a747005b8065a065761862580982f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565d84286c00a29f0d9b0636cead8fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e942566f3c29a55c06e88113586e45c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4a9ff186dc475774cf3b845cfed83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe33c3086632b9291b681ad622b52db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094f97f020bdeba72e1b7b61f338087130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28fd4be88580bdd815d8a720bf3c66131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e4ab096b741ec5e919d5790cc8f6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a17814a2f0bfc7806fe2aee1de9e66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c05e193b1b5f91d8b6bb544ef211d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dec78b188ea2a7de27cbd7bafedfd3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c9956bc2ae5d53e206b965f94ab82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e891eba164af33f9726a8e33c456b66137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b34522bf85ce55545242650ff230b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c6a56576828655e3a7e1b3077eaf1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efecf12b1ff0cba6e840115280ac06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e7242107c622bd7def95c64482f12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb12b5edcdd3fe50be7d813ece7176142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0743516119a94d61cc7934fd45b7f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1bc8e3298e3ced1db2853c7f41598144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea712e6bf9078380a39ae98fd205f1a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2e0954324612c99d6772e77849604146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fb0670e810bf6225c650419f6bb25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f478b7044c09fc717e77e25e78fcb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5c23659452de71d7121e114eedd21149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0d3c2a715a5710152db5c83892c83150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01832d6a260f812bc15206fd5d239b88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72de45dfa630f6181cdcaf93df15f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3368b09818ce018cce1614ffc45a21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73227fa290e9f33efa91bef68de9185154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db2ff3513771e18ef74ba9cf8195a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983d2d072f09cc731a239e5c59005aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2488909207e9f9481f21226ea37d694157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c908af57a95f02e23c40289d6330e5e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19380408692ce681bae3ac64e3721d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43630b3774cda59947d01f520a7e1e5a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d075692fcd98f681a8f9e44f3b827161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fde0ba4368f7f76ad57f364fb295f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6fe0f258510e6ba8286404218db94163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0221a43e4d8fe684735f1ddb053a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd940c41380631cd43edea34fa88952165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9642c510c8497d9442aa7365567fff6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d6aae39e8450fb3c79bf1ce687014167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5105282d4aeb77728df56746e09ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93402d6e41482411eac19b4ff07199169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32116546f0b93be45351f1424951e817170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946833645fb706a1ad45b76411cc899a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75aab0007105db51e5c1f8a782e129e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5db433013394bd4045726f4fa2a6b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d75896c960510c069c91490a9334d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c31e3804103e1781237d70c1cdc7bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11629ecf1540a908da053978e3c9e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b2e441aae7026d5b3a02f241d4688177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffa57621889505600897f3e811393e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f32aa81a57fdaa621220553eb67dac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c1d0e84e93666c19e1304c5cdf614180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553a5441f86cfd37c3aaedd19084835181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819a3739d1868ad1026692ae30af0db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645300a6a574a55a70f676b1f697bbe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c8fdbc1888f2f61f35943432f9bb5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf6ddfaa759af7f00931514d4881ff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbae87ffcb4686f46582ff2c65252f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b33a73bee2ff8a64b68d400358642187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe16a07d12d1bd06fa9014c9a18034188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d524b8434bb42f50ae85c48b9db2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a98f604ed48bfaedc80cc27d413f9b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d5e262ba9459c2690d1d2e7e3107e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033e3b59f16430a761100af9701e284192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8df5b07323da22841792c850796eec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108238fc38f7b8e25aaf1f25e1fb79dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07985ce8b188680016762d25675948c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58523e23662defe8dceb5cbcc87ca7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4193db2267adeb92c41328e1508e16197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c4daee746c17c574853af46c43236198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc9f0b80d5aecb1b10181d02a10e54199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbc514a634bf40cfdbdb52c3b43c2a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4bff97aec189b5adcac2ab71cb973201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81114deea8981b9efe28ac72d550f79b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62975d31689ea783a2a8595b93e0bece203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153be81f2a5cf3229ca1f363c953cd6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305f358308bd60b3b3517b16b7365e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb57e980476bb0977d31068f87c85f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02260566bfddd2d38ce3b2c936c50a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147701dfaa82c587966e613a7822b9bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b475855eb1ecaf3383d9a457a5e79f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139965df330bc31c5f4ead61e19c819b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9612cb7014ee09db53285e03bc7abd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20578f904d87ad4fc9a825cb8e24e1fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8d629f87c6a14aa5352b9932c0455213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb95da6d1359caa00638edf96d6c7f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddad85e05bd659679044e0ee6efd05d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cd577f3874c2237693bff9ad7033b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae763fb2b954f014d40f5634c2c8d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d0795f31e3d376aed974a78906f1b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167335b4bc087957f860196f0ad6c455219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c2bb33f498b76eefd66748835d804220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e6e404e6078a59ebee3d1a41bca95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91418d58f3de5eed4ded8cf69f7e3e52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add5b71cfc956955a94b0660eefcb5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c6624a92b05ec1313c22054f61326224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7df8c1351b152cbf844514d596e688225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76f2815b09d1bfc8bd4bebf0f91071226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3467338c063a2d876fb3b401c4a37227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7e1319fa8c888077eada239845927228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3dcdf495477309df690f646bb4d06229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f1a7faf875315db0513ce3d8fb4cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27733e5b92e54bdd27dddcb9a3dea42231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fb137ca957a93ac81b1b3a0e348cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d2651601600a74c910c6497a5b18c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1df06dcbd6be03d77500d299645b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6c78b6a12f5e90b145daf6c094f8a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b77afb63d29e0b52c1df088b4f6d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d142ab47ad8a68fce4a99b1e87e2092237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6340e270612f01719fdfc78bd14e781238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca136fa70df847b2feedeb0db6c7fa1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e545cd37df7e96899acd31fa0ca7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c772601b3010c7081c18bdc65694458241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170b820a5da8e1c421361822ffc245f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9706963efe4c60d3ea630a8d4158b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda0bcb7de755181875f4a2862c4f2a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724589bb8eb5eb8d1f63a7a93279f77245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8aa55da2cde3ff857d1912d49a536246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862740201346ae3e24a9712fc91dff7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb036fd92dfc78753571547b7ae7731248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a26b8d3ecc20f346549800eeb965a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c7f801a7cee1d3c067a3e3fea857e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f0c5f3712cc4030e3246cab4d3891251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934c544c968a971b0adea95a26da9df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d843d08bac5efc2860722007b0860253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c40c78b6753841a265b8f4e120d2b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075cfa723c5a14bb318d34818fbd8bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0340d7d721c392eee9f88354ea425256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91456b9d44e97d01cecb1bd04abb4b67257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2932e7dd65831e2112da12766f824258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949c55e0da6af1198eaaabcfe7535eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870e9a753264ab06ab97b0554dd291a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742f2dfd93c8f5f34f0042976edf9e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d17dfaf76cb3afeee8a00b198cfb86262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938065fd0802e1d17d887be7a72bb99263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f88e73a5db101588b5c5a85d11471264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c15b7bf32450cbe11c4ebc227b538265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879a4f420c2da94aa61c9b744edb885266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37349dbdb49cb1756bdb884b2950ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023c8e961b80b0da39a6d9d6f8210eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d523ea1da82770d780353750b31a57c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5728e27cba1517a9490d0a53bece6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dc48eb9fa2bc04d740de9736e7a64271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1273e66931f34bae850d31168dc5a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec2a84c9a15bdda9f1b5af0386ee09273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5ed31bb6fb469c725bb5b04f09ee5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4522ef448c2ea0b3831de32e0f63f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36639980b3d01b9d9ef1e2c8a855a6e5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ff8460eaf1b2ef51e2800df980414277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a56faa8056357713f56a8166c5959c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33fb6cdb690fce39b386a9078863c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947f27277a781a95d6ba373fc7112cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000886e303b05ba76b743cd0397d13d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28af1f1ba1d852c57053aec95ed37c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac6de2257cfde73dae92807b294827283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972eac4f68ac582418c2fb726085c52284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fddf7f1f0a8c84d194042b2995d65285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd0ac9bb68f233843e6f24843026c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454940db129da9834d233040fc3e368287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef55f99404e6e5c507735267eac2ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fc63bca3c1d0361806f8457721b65289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bee9c2d85eb6b58650e5016e006e4d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e84d68e902c903af56a5ea427c3f8a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9c6e372678bd1fd0b9706df639e0b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9643819ebccd9f27bfd23248c055973293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8d80b8e31a111c77c60b189da6663294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91585aa375bde275012ab6618c9ed45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9af3c77469bfba6f1512b7c7c0abf0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05c74a12549def27d992938616fb20297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58bd5cc7d29421b739266785142431298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662afec5642131db79d75c4541c5aacc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f1d2a330ce9bd2183ff2ebf4f2e6e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11b4214d96a7a8a82ea132211546c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a34b39cbca1b11a61a44de376ab169302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06877a6cb76736fd57873161342145da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae490366cf7f6fa9c3a2c45f76bc68304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebef459d1eeda8cdbbc5881c77dade305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feade8163fb746c8e1cac26a327f9a63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491207e528b81e5d97c6d30bf70a386307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9252416b27413e18dae98af96a79fb8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee381373d38cc974bcdd01b864e1fb5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4585be7dc788c6715ab5d4fe0e8cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cc88f9bf41adb73073f41982784d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820875da3c6c6d1b439125d96d6d3ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e020ddbbb300009cfb947f6db5cb5d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bdc9ab8740ae40f12c34d52d515e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d38e8932d7f647f861b18c0915730315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc6c41f4dc9f4bb44095a71c76b44d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0802dbf801a1ffe9971a7f4bca148e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054b2d6ad5d229b3e8b5345222e61a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31405dc419aed58362c92c4144d1de3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed821e6dd9128d5fb1584f1e2e2a52320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664afb50876e6e07aadf65a9798567a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31dca31aa124e8cd1de3cf885d6140322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9e2781e8f2b6832a4ad7bb75a6168323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37008fafa20be9042948144b80c28e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fd0a4a3aaada6df63c09ac842fc55325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c02655ceeae3af9a1885ae78f205d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2d1cb2f506002d288dd9bb3a8ece6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4f8d36ea5327731c599b6dc37889a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269650daeb9c4e183e2cc61358c7ac0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2cfdd5a3f77ed48424f82ee591fd4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e06b2c80c67b4378a059a16308357f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdb04f94118ca8a0e3cdcdf6d92c1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b8ade36e02a44ed3d8d450363644d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf9214abf366f019def95fc860a7ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483177a86f1a048bbe51ab4cf4ccb56335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0214c842a3d275c53481a70391b51336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8c8ec6a07981b356e9e225a2cc7d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23704ae0d4ab97e8a50c2ecf73cba1a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd61b9d86c13a3ff169dff54b41af70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acc9418cbc8b6af8653ede61f972c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a00c2901c232a9992a2fe07194d852341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba9a57997bd63781cca6ed182610d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254470fabf043bf9d6ce43167b338bbc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a5812e4441eda1f3d2ca8de52c244344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35747d720455bdbc0a48ad38d1b132345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e7f3b6c83685380400d2c3304884f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081570282e60d191d9e66d2c61205bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68641ae3f6240e4c330dbf5f3bd4ea59348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ecc61fda493d40e016fa6d2bc8f4d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f62dc1ecf7ed7078fc6bd9cc53d64350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357298e32eb2d76756b745a9e0b42e2d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e94d6357bbf5848f2f041aaae4c7f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8768d2286a5b37d899b8946df154a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b6d36405d16c499c123107fefa642354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3406d4b34c7b8cd886b9299d8ab4f13355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e1fedba50c9835d25ad73de6fb84b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d605cff20fc8f49a0d0d58f493fdc2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7d2786f0454e116cb100c8d7f0553358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb5eb008dfb9e02c03d391943d97f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ab92781c3e5cd91bbfe441cec70c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b7489054c9a9f81004ca0a8a84332361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6cfb6917fad683825313b4314e931362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51108b065755a61685f9a206fc8a83363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ad228943aebdc4898a6a02ec18bf7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119ec5d0c056d6d55678415f896809a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf5160089d9f2357f8a94f860b2aa4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ec7fbb8b5de83ca6a7471bd446615367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf962a5e7b2b2d32b92baaf99815c67368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b52bf3a3cc03404d580c506e9ca88369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a8434a6d648a51477b2570663e72c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d9c584fca35ebfe3f8bbf4213af64371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da8f821ee025f2f0824e40677d6e12372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6dee9df96dd98b019bf402581f60d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5f8c4d198334a201a2c9ed303ee46374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1297330d12b0cb9c5bacb08b82cab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f905762954141c95eb8ec67bd7ae50c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54a43afeb9bff45586674e6968b226377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d461e32c741bf29084ab061294bf5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4352ae216f81f04d5804bfecd77759379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b401c0a11cd9be9fea3faead372e5a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745491ac86ef07489fdf5ddb63e79486381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313383916a3f76e1363aa4c5f242e04c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcafe751b5e3f4f632592a7f49c3eb8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5483513e2d3d2bef450a1d61099fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0691f7fc21e7901353c35cbe3fc83385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09358f7e01efbe1047def1d527c1715d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18c6c7d65943028ad70e75062038dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c717da6fa9399e78c6c127dbb8bf8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4241636aa1751fd41c8e8ca01b588389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563dfbe84f39200777f85a3d4cd19b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620176bca91a862d61a8088def45ad29391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66f210629a9fc5d072982de659144a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1d90d5812be2eb46566e99028c4bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797afff879db6793c064bd810ac1a19394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5351e6db6e7a68bda645bd8c6f91cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb695357f5ee70d73cf542c8e3f412396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64680769b2e1c7ab1695a15b7e2456397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483385246fd5748c41313d5831df74c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07778b5ac8df4c0e58731568b32f48f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a475806996a4affa855c0e487bd90cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52653b77d8b84ade2528112e2c1cc12b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a317d33a3b6c1f72b81a3b3d81819d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb9bb092341ef2820f6ec808e80355403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede0f339259dc745cfe5c93a7be8639404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206cac0f26d675d9701a72359a6aa10405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b5d2c6831c34811580c55c3df19bd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5362cf92504c1433496e3be23872ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9444faf561876d621bf8e0658eac7b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7aea35ab868fff2ff22243bd94f36409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad96fbb1fb16c883f3822b63329aae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e809b89af3c22e3b1dd5a3261dc37f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd524ee65befca6e592432e7c0574de412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba868c4b0efa438589ffde01ab2c2077413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fda44b01ac5ee42ea2e904d45c5b9c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7496923c10205822a3a7deefad3760415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a37d44f7dac9f33cf38ca744a5d89416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7cb25fa56230daa565249039ea843417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491a52de97b124107ad226385dd644a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f759cf89a9a5097fd4ff3bc0cb0d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698163c3a81d5cbd23e656e8c07312f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813226c9c37a9b738d9215c25cc8e682421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3dc2295d74463df446bf96d2818e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5ffbf2e7765d3e2994fcc68de367d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105eec8ba0c001aaaf9774073fae20a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f556271141df63d58b28bad13c32b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2081f1c11b7188f1ed4d9c7295ab0dd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94d24cf2ec4bdec42c69a08f49512c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6de3119872cc40c32d47a3665ae15428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7915036e5322651fd402e857fa4b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cab45956d5a3f0c3e6506dc32e3caf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b48c2563f91d397306bfb896f40321431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfe335e74b3a7243385e117419814b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ac539678bc9c309e4b3eeed26ac09433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a01ca1e91c2a43357b3c78a3950688434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cc9c1310f1a0d8264221e31aec91d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023af35e738b4b3ef17f9e78e761db8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b587270bb36bf27c6828c83c7297d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba0ebf2955426fea01e62f8899dba6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29ec22f95b1a2184ba469435038a3e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a1decca4f173c273ad1b4ac9b36ea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb1fca18f59990cd605d0aab7c330b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47394289f127d23f386a4c705973c09442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73b676f197084940b2bf7dba0fe72b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b05ab42a49c2867e9fbcdebb60995f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248401a098b4df5fd71282d8afa098ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95e7374b2af8696f3583cd98c5f2ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921e6c0fe44e7f191ed84467ee7d1e9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a771a53d597d91bffdbf7337d7dca4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6522a60814e1801c23ae46085bdf826449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ad138483d679e1d21147581cc272c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde5f70e9f629e929d19a716c16b973451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdea106d6434381ea2806511066f58452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd92cacadd17c8709d9f18c970bc60453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741877014902ff3a5206feb59081b5e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea2621c872aea84530046ad92a4944455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f6bfd4f5f3c4d22eeb09662bcbfb5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55b535b4d303013e5891706f1e427a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77166e86186e94a878a4c98cb9c875458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a68b082aa74a4fa4a0f0d6e60013f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d40046b67b0030373083bd310bde6d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083122dc20fe8c96a6ecb5042ba66b6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5968c3857fdad5f8a7c1cb00c3a92b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d0129a792492c3bb68cdad0079b43463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5930a0395a93622efdf46f6d1cb2627464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c52bd058358bc1304e20998fcc9e4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7362348cab25a887ef531ddfbf4589b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36667c917e5f9df459e116cffa015d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071f7d6629c11acf94487f71ab24559468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547eccdf43cd97bcd9fbd179a79d835469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170edb08a7c7f665b6a85b3f32688f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292049ae7939bb55125f6f90a942009471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0c82691003a531d84c36d819d85d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c396a6add0c181f71a0bee263d5a8be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b2e6fb010c67cdaf4fcde663930d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3b35c11a158eaf53379eebf57f1e7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2241412ef3321897875d5e74400bf3e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1266eb0dd2e4470f03ffc8bac1356f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f374ce779c5c3870fcf9917aed4b2e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb769c5b1605068d390914d73950527479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4550832b71cc46fa089ac73da3ffc2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af0369ab6c5cbd8eb1a988a149dc6f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe80a92108eb9daa5c3fce4794a0a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0659104df2d2966c5d4b9ffa683c1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ee027f06090d91a4022b81d73371e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84a276994650de20a3e4e2b1155785485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0c329261e7c6d75b7b969cb9fab11486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f96e0eeb9c6a59dbb66eef39e62a9f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ff8b9031e019afe8ff6ed997a87bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527b1bb960de92d792bc0049f7cb7c2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bb2e9eec6ee47b133fe38be5c476c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104f3c639bf696e1777a5c5746003e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8411a2d53506ba7aff7feb4c707bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f9fbb6e35e27aceb53c5e0d714d31493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c499a29186e89244309030760d08f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77f6b4dfc214bf1bc39bd684b9da1b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bc33bd363a83277a332d410584be9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172a109e19c0a75724ac5dac4cdf076497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8443b26eeda8e8cbe16d631de20753498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e249ce93123475df64ef401360cae2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e634b7fc20805eced81165b2305fad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad2923432f58c74b814bf9cff11e4a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfa56626838ec31b6dc087f5c75267502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5502456ff0f1e5e16af9fc623283b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d160bf59c64981930e215af7ea62d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d4d4feca91e1a576b042a10fe0881505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008ded4ca9a4a222d130f4083b3a25d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08339d2a4f5ae4360792d22a289ccbc8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080fc2977ee72b8ba390d1c409091e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10afbaadb8c47f02844d621d8a4f14509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a816bb095bd23cc94a848ba218e75510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a7947fe2158175aa1b543f139bf16511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243baeca0462832a010d184275e3f12512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37317393e03149b26d9319fe0831503e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab0ddc0d14443b029bcdaccd05b943514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c08fa7fb5b9bb579e0d3ffa0808606515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20860d5355e9d714d4db75f8f0f9894516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f8f2263f8366931019803993e56c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240aeae17c9e6d448e4e243d8c2acec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71e587e712baaecf1901a7f30968ab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e95105ec84a86d9c511dd291cdd0a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7684e946f08d2cc2a10957a8f7ee2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46b9e817d6d1462661d45be42814b5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca91372ef74625edaf78f03b6f69a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8308411321d65932bffb9e1eba4338e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b02e51444be7771765cd88f409738525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7748bf4b78c8479e6df73347a2013526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7eb98ac3e56555eab6df1174deea2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fcdfdb508b3c63722871e9013e0f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08742dff9da1df609e7abfc1b11618f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576057d9990a4db9065220057d6666ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9f7805188fc7d08c2aea54d266db0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528811a124e4b71691763370ea45343532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c48c2ca74de80eaff9d3e67b3a960533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663582985346dde6645fde39650e0b91534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd34f9bc32c2cf175e0aa7cab8322ef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c6ba30e9598e48b0468250caa90e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9ad162e2a153b66275b8141185ed3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9eb5c841f46a5ca910169e1cbd7778538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c3d22c9442560b81e5ad6ab0db39f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64914910fe1caf41316decfc52b40071540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85208522bcfbdd21f73f803cff246f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf3eb1771d16c0d0284dbafe47fac0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabc12328f3f42b6b0087ed8ed31221543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b2898aa8f74906f2a81dab7f7ab2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b017986c43877ff2f02cb243c26e9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfd9336c73150020dca50c5075041b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5792671400f310e5dc4512d52766c43547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92219fa20e51ee696fe729ccdea71422548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248c68b83eb1be455d291f242cc7dab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c04c8584ca61c2a50c1d516c9edad3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285b2fb90cb3a2241dfa3be9c7a5ba7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aefaecab9179e4bc9713649e158c84552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7d8cb9f031784da9194afedca999d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887503430ab49b4d57b3ae1691f3d2e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8258067784b96a4776daa4762d2bbc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec12d97fb33703511f74ca2ad5a00f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442938f51ad07ea702201f1aa2a7357d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b34c018b8082bce9574306ecc4209558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3b998cc341b99f7d9c192c4bc7e90559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88746d3ce889f113229ce6d421f6a8f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f795c99348446954f81c7aa01e2155561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40cca604924945326ed43e43e4264d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717295f0502e815b32fa428265c46b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8985606557effe643c01dddefec7d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8dbcda1a278946b502a367148855f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d830043beb17559514090e88f93e7a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d7d5c55644da69d386252b0b9ab7c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1404f5a9ed1ecd83b25bd2058c17c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d15fc9d2e13b5b603d1c572573d5af569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abbf92ba71d0fd878df6c62b55aadf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84407c22c49dfcc8cd8b16cbabe9505a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22f9390329659c898753895a913c17572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2227d387f6f83ae6623b146403a9b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bf2333490a1f97bc79fe3af79ca402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9080810c2f29a9e852f59fc558fc913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27ef4fdd2f81bbb9d9160e084cd5e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793dfeaa1e5c73a9644d68f4bf99ae45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d663618ff9ce401513b27288bc8b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34143af7c98a953d80c02a4a4479e15e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e7d80601ec89e4ec522870d7962e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132d8385d92ffcd788ea0b40fb71b549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdcd78f7bfc1f6312618fa7673de8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90a305f86379aae191894851dd370d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb7fd067ad880d35c28f84054b570f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e8ddb26dc04b2bb3a0a869433a7dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc0bbd7eebefb3933088fd110d2ffc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0895cc1e6c86a7743a9a10e1d267cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b62ad8a9629537c895ecb8236f0e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecb80aed496e786599a5d3c10a599117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237425f0d7c08ceea2c7c5f56c7076318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92808989f641a5531775ab639fa50619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eabd58922f511f79d0d39864c2fc9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dbf9a58943f5583610add3a8afe0621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811daeac8b1d079026aede7d796c295f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b28766aa7ca558cb57aa37314a0ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef056683df8d08183c6bea4de3d754724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a68751cf5f6e4f408f8dd1558f189225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3267ecb6eb53438c025e1accfd5384326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94334104ffc3f0350eeeec72284a2abb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca6d6dd5b4a95c2b68755cde01488228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c09d4714dea673f5ff81cb8d8ac5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68fb87eff49e53625718d4a24f471930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1cd902c133156ea6f2cd06fb2d9a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3670f5db51f102ad2accf144aa6633832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebedb56fb42ceb85d418bd7dca3e86033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26a15b00f6c59ab96edd5f803c982c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e60dd55cd2d38d637a741bcca997635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1358a3beff223af7d0d9739caaebfe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa217e6fe3d5d4ef0afecc82cc34918e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42de3329fef7b485879f724baeb489e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e727a789e57334156c3a3e663160f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fb914ca2655c5a95a757c57ee4d1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156bbcd5b9554551f2ef8c787ead59e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fe2ecfbf172b0449b82010a49683642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30356c3ecbb677884d02b1750eb7194443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b406758e64015d4bf903a9489ac40e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925df69dbe6fea04601c73a1d4c4ba345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac2971d664e8d119670e13078cdcb846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093cb8336d814b5bff605508443d31a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a9716396c5513d68d141c082a35fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2e084efb22696a19e92f817c2979f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4929c363da95f58876e879a4281359850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21736ef1309343ae67334a21325c50c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9201b9eeb293b479d36b17ad4d1be852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eae9c0e9cbf1d1101bef3b642761fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c62f6a98b30fa7fa372baf0c2963fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150d85e6507f836e4a59c119ce457b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf63c21ede9f375151111630a8c8fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bb3be1feb8f65f6e84bc16e7fc6b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801d843117c54569ec2f84b5c7cb2e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c460249427f606d8edae3431a3fa65459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1aa928162b23f2ad6a2b8b603e9c8360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2216d719e61f9e27acf292e442e978e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98436fd306df878da76fc95c2f27714162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf89b964a5fc1245d8403e5e8c5b1863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad06d8f39e985703022093df074dc064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567db58413c89d19f82f23162d612eb465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde94a516999e4ed2cae9019effffe1e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d22557ff364d3c43fbbdd7a34d812c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78320bca9f18261de517c627ec7107b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be8fb004f02f4794fb0b81aadbfa2769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa61f2e7f16c596f679af858d4d2c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f154b7f470bdc4718dcd6d447976171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cab623fbb2db64b3ea3692023f59bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52701b1b69a1437f5a0db95cd6c969c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc6dec3be5c427fb8c06cd8051cd5a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5c75c5e62940000612868fdbd572175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca6d372c9df13b59d5ab9dbfe9f24d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a9539f5e4e4448b47d42e30bacf6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afafdb00ff87874fdde1ac7a14b1d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98039b6addda7eeb2810ba554b7252e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d8ac619e4560d94e0569abe614c2680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9772a12e317551d172a11a3f8f9c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad1bc7b6ec2d5ae50e36dfbfd041e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6f49923c06a256093daf9b915be4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032048c29fb7aeefd61a7a2e07654d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984c905ba78bd2f0785188ba5b4cd3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a146159c94bf7622006c8fb9659810086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391e7f0bf50aa302b0a895f1ceb035b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6131460877d08582bbb9c79a8608688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc05aa4f5427935927f7e426dc8c7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c12a00da5e7baafdc5d88a103c445190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60a6af8dffd2306bb787594ca3f58091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1554f0bc4aec83a5f8ccc14463a2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf33124cbc431d77447ec68695bd5f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b62162d949c18bdffac64e3fde9ec394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908c1831c6b5d742f33477fa6c6c2ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf989fe6835ecd59429c3371b59768ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6adced90f6e17d961ec1b2aff8f1e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f622d3d402ef4c3cfa211293fef6ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4a337c0dd5a70c54b8e7ffc5482c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01866abf005f29780efea52707fec4f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbaf6423a3ef2fe31da27687762bac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37322984c41448e06c403aae838f1f86102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9478e6a48d65c3dfffa8f0dbd1fb1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4245f999abdf4969a3ca34a39c48c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b583baac35b33256d371bcf24865c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a0d46944476b79ce55c685c227f86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4ddc79084eb7c245f1d08208d874b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a83fc29e3ed00a82f0f47ae96f2b2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4e6ec84b52cdf89f778ab064eb167109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889b81961d6db2cb4900520805f60e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b156ff62b2b448049cb48e19591ad0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6da526faea558cabee97ca066665a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee568107b482f3fef1dca314bebf80b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe538a55798b04e0c584782ac90726114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089387e73875d6d7587763020da3bf8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a525be6262baabe7d2778f0ae7003116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877a6ad266851202be0966a66250914117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3233baabd76b9f07e601270c83bb7f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cf7b24a805e4e7899f8ce893ef733119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0eb76632abaf19a0f35af472de3481120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5e3209c086ccb40770fb8144e9134121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a224fd9a80333c789a016cba0fb4c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f592eb888054c25b28cc11907768c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fa8dbe4d4c596f86fad94858916c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7782e60f799cfb313de53bb216c4ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483862090f563d3536eba45af2dc97b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117a092f8ff7bf74059b76410054214127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fd6c9be14178aa0923d42e9fe77e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f3151638b1f48acdd7b30c49c83ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f5685aa067ebc0b33e5a346f4ce5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236b53d212c641125358a0e957b6a05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0d2a0822bf4e4e8d4b06610b973ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9c47633fbaf9b86336200ed387e01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242180f4aada9b1e064b2e6d1e42704e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d61c85e527bc5c776e15144cacb10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db2103627e17583b218e618ef6520d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120887b642bf9a2d44cf614aaae9f6c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1040696cccb271bf6030aa420c6d9b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47648aace230b0c80a84212ece1521d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b27a9240e385ad34ff95e8609cb042140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55935380eb7923d1d58475f72dadd929141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2b463d6167ddcc168ee709bee8317142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ca5f563857de732fd6ab5f6f31ef1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f241826d118193ee088a148503265144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2624861ffcc8c46b15b5608610f0e42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ff48b53c69af54210aab945a72732146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497857b799a5eee09a82af3d11a7f21147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70dcc2483399c82ea9fcb01aa3f3a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75485323e7fc2d780584a2e6c0f14398149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8a65c25d1d6d4d45500cc5dc83a03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8938516d7065d4da98d9d59e62871151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abf8569565145d6f17224d0bce0178152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8fe763fbc96a028a84ac3c4f1901a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9991eff1d2bca00f797aaa933454c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2237b39f8848d832d88370c9561f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07033aa5c907d849ec44dbc42d8d651a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d38f51b7289ae024bd7af88b447e8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ba41326c72b80d42cf29fa1103b17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4f8db73dd56240820a33cc950ccc7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4910c2a8721782a60817a11dae36ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262db3e3136476b4d387632332542f22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34aaa6cc83cbfc08c011a40c512e8c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2190d9ee77324bf561b0df17f717d3b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549ca1e46f14efe55a3b7f055dbe0ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6317a1bb84024b7314320e8defdf3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044cc059a4ec5ba1841eadd367453bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd8ecb4f4e4a1ffbc3be03f4d097cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02569dd7218ac5750f605d6e325d54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d00e273cafdfeec214415393b4a67169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d739fbd63b7f7ee56df440f2fedfaa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612907d135a94a58cc1c5961a909c08171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd99a65ece233e1432053a37571b4f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e95b70d8c605e840d9794e691a8aab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629c539aedca2f8a81652536ebb4b56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156e7a60ceca7a0ef0ce53fcf2ad734175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274d4078f3e01d86c28cb3efb560df7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df919d4fff45bd05b3be2e61f02976177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6687e29f2bd19599a06a7809c55c4b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e99e1b116edce9befde81131b6470179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9a8877f203837a24df52e3f13bf8e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39fc084a2682251bfd64e65f47b415181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de717b58d05d8f98a2f919c97da50e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96e6394776e152e4513069641576df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70708f4d3abfa1a271c79b09525b52eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699d7cbb8f1fa77323e14c201ec8dcb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db465c04752ac2378e175901c89f6ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62632d1a73bedea3294088ce9618cd5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd437508d763267c38e430b1e384ecd5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55778e2097e920995a50df61deea803c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f881eb0721a4de5c2eda4f58f1d9f24190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af72ad274d0fd5586c56f0ebd5e4335191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801cdc7df0357ccd7e9815f76ff9bed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fc5375fa59888d66ebc2b3f6b4b5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce45539d6d06ef608aa2db1119ad91194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d492686ead9a9008d31856e094094195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759df1524f4f752a4c26b1af40a9c207196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea9ba761ebfbeadcea6dcebdbe4547197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d261d83632d43908667637943f0f6ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9a666b9aa438e85304702fb4130d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867b23212dd168bc84d55bc14141541200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c9d3bed0f904080394ff62c84eca0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cef82cf5bda863d80d65ce14afd00a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe788272307e9f14aaf46fbfa05c5218203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0745ab24f81739146066254533aae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e14f928bade8b85f677043f2cbabd6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67091116ffcee8175683dd3831519f84206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba02f7139ce4cc0a918cf6ccaff6dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ce1531367e336349d29cc0a796c6e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b7cd5acc1499a5e936871c1f7cfb5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b8b365c2d45e90e1f38fd262051cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf602634daea3dcb8e81532bbc1aac14211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d891d56c807bc56f9b1064d0842c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033d5890df19c6bd0fde0f0a473c3ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131860c3887fc1a8466471034b4d91a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84e64d20faf5ee6ccac9e35bd0853d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead94c51cae44b7d6187197651c17693216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc38c1b1b9d7e9d4a59529b5a43b17217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b0946046cb35b2b1c6104c3b4539e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86685cf9f3c552a3a7209800329fcf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b59f94ae16183cebf56a64349cbbd4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29059867bc13a175905f31cdb8b8c243221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233f540e8a813a2ce7888cecd325099222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26507a95ba145dc25e893238e3f52f23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1fa6afef2574de269e27b7db7c219224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246c55f0d360f3e02efd0a4d1e36022225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ca0397ba41982ce6082c259ac9037226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3ac32ae9a40ff2c434416484cf4dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80c56d94b1122ba0c518605e85f961228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661b47885089c0fb590591076e257eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ed78d38dd362b05114e30e3eed83a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729ea2e3053a93541ee383695bda310231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9b65e604da09b89f84b0ebca9ff2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f386a5bebea0806dd39a6893d9cae2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f06870ffb6e387cf750044d52973a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174b4d203c46eb05f7f6a205956bf31235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1032c7c03803f97d171615879f556b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b0506f49139abd5b50558473f1260237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36e3dcc89bf74cfd1fce2af0f01cfe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e099763b8e1e36022e26d70ded839239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f501039db84861e36427b2c722e87240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5f5e1c9b24380c1d033aa21b27b0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99e4c75085b32b730b91b2729ab85f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab42dc5af9c9dea9a128957a4e1532d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f109cab1277bf19c8bb865300810a5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84d6908ec08dc83f90e1066aa23450245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e63b63b055f44135fafcb8441b9b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0f972f5fb31f5032abef133b45711247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea860192e249bae72545bf330d2150248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdb575d3af441c0d0bd2e98467c4f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1398cae591449f7113ace70e58480a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843bb76413e300a988511db04887603251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033fdb18c7e214779097f359f76ae6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f9dd682d2dbc0645de1dfa8f07ed0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971e0883371242cd9ec7f8e835a3864254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e675fdc1db4389d479358cd807230255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6838749b1a745b18ad7849f33b930256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61deb36c20df1bcb18d3d88a3ceb9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8f9c9af73cb117012e50027929a19258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd9664501c004b5010455367e1aa14259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7b08971ab97f2718a9fb7d51ace89260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5b3cf4a3a486f545485a74db22107261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a367a657fc4985b594aade8837297262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26516a58d56ed477d47cd7b483f8e757263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba533eadf6beea1423a3620bcc3b14264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd6fe3f39570c9f4deba37d5623292265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b98cb5460ae901469dfd67ac73f84266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566bb18122f7a080e199dae2ff41dec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5143cf1bb0801cc33a41e3c09db1c9a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e05c90bd3d30f0a1f6a133a70488d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8ed022d98d1f17a692fcc9043f9fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e1ad0ace955566271d1c854f19514271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ac81c0ba9c0a081ea8d77f7fa09b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c8519d87160ff3f515e7698a7be8a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c2c85836580b9084e697dbefe904c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cf56f94654fc06738f88820f0587e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cded9d82771c27bd8e903ff63805cb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86208646a66a10be91454cee0e8aac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27f24fcc0ad2e5c81ce88c448aaeba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8970c6ab1aaa580544383b588b48c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08bcef1b20f2a4bdd0ebd9242f6367280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf2026b3b919067334182f6bfe7191281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05226f02d1be9ae1734d563947bfadce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a39a7484034d5689520e33446f925283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb940d10ed4ea51f939730b0ef17f69b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5669c4ec159f1c49ce8f40bd21e6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa9e6e24fa366a206ea3cfb655b695286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b28d5552378b58399caccec0a05a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fb762338739f6a7bcb88bf46b2072288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b06e523f4541fe262e76f662fde352289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df1caf31aef4f2837b8320be8e858b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b4ec8654ed454227bf7a23d250f33291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c3a8b654b981708ddeb86c8f2eda2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06aaa5079cbf3e1ebf9254a395a200293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d0cbd0f88fcf54f75367cd0ce1b95294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b78ee944508fffa180168357daf47f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed033339508a11a50e4aaa1be6e0bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db14022be8fcd44c0d858f9da39b415297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbfbabc03c6ccd7a9f31dc1b3e8830298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba942d3916d65ab06a7e4577d18bb2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afd04eaff087ee567f9535381ab425300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe287932c5c147ef935cc1cc764d3c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854d7f8ec805666aeb5753eafd27a1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5c9f67b1ea6607405a92010b57e01303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e7f25a2d0c71adb6e2929239d5469304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2348f8a73fad633d653bbfa6bad37305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ce94053cbe462a9d1a62452f419b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ac561230e12530e548544ab6b64e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c459694ef2574cc075263d9a32d05d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b30d78259b2289cd42a274f77ba5d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2221c81091f134495e6d51668ed2fdf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da6e1491d82e84a575436c6b2bfb8c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b613cb5b875c8c9a310a51f29ceea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a77ec6b9f1d6fcde1f54c4bda78efa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72998612754d2ef5a2b900f34be3902314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad3504af6233f7d3d9e5807cd2ccf9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325eb7fd90bea6828cdcf88189aeb091316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a3e807f038917b093e151918c19a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9e81711b5f28c99be9620a266fcbd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8aa974f251677e8dd143ecb1e179c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284730de8631eb1503f779062ae7448d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05582f07b7aee316debba9aac96178321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6de3d5642d760999f7fa5f9523fe8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927671c1799f20aed12c79e3a25473a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef15744c9a0067d3e420c80685ca83324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8fe9822484625013f738ffa32684c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1811ab0518759a6a9207b01243e198326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610881b74b360c649b378fcbd991732327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285bbb3fba55df838a7db06c5f5b474328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabb5b4589d85a70f70ece69c351999329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91f8a2abc8269db9ef7f03dcbbe7c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697452c1eefc0893451d3b880a9f7f03331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541a070cd1ae9cef6cf8fab9c5aaa54332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5dfeff206439d4b84d3bf50e02170333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61e9bbce2c26d568a5cc2b47e016ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdf39584aa63deb84c5fcd0335dcee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76385aa964a92e4abcbfa71e4e40fda9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f197fef9156d1f6ba538d2d9b39c294337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c0c59c1d634bca00ecdd187ad94d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74662ac5f1e1042ba519ca5bbbe244c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2134e7c48de72db2702dc771013b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412a6d257bfb3fbb1c7d5dcdeb707f2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76df12fac83fbd2060cc3ea6340443e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe458ae5ec7cb9fcf75b235ca3af60343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5abf10de6e13ddb7ed38ca953f37b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d208bf4e07bce2590ac13d1180eac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d6b3cc3d8e494256d34df061d32e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31cc4ae25e75a9eda160622e63892b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56302bd4d601f4b9f6edf57378dfb20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8c09e8cf87e1bb6da87afb6e4ac02349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a4faf4f4bae90ef4e04eb4180f271350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262389109326d3f88e52bb24e8fc2e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a93d9b533eeb9de42eea342a753b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d1ad2ed19d9fd2e22c03326ec20a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98374c3e922ba1e4ea06e3c5460cc028354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f093e6bb38c6085bc3059e14ae4ae38355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306441f5447c25795ef1a086889de73b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8e6e4ed93bff82e021d59630f709b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be8ddc7e1a7872cd0c6713004ab33a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c6451b169b9d3064325a56753d2cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6285ec0f2adbffad01f642839826576360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96036725e0c4ff8c38aa37f0f3fbad85361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5de3071204f6665b311f1e06390776362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84301e8b864361626553041dc3581b5e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f14160f819a43beeaffac023947ad0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a599d7f258b19f3833393d60a8c1e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddd37afc615218d4d24271b65c3d66366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f7016e1559e147e58b3fbbef2a579367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c078a168070bdba1745eff014cb93368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3952dc4bee2e43ba55d8bbbc2878e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55e8ccff13a54e12a57bfb8f61f89b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154035793900756e36cbe10ddecd2209371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35362396924edc3815f31d688e61be81372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dcbf19c35c6ed02691592bd95b9db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04ebbd3d785a1f069828a060aeabf6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba94b8923504fffe0f28834ea3dee5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94000ac5234b6ad54c77f61a09da8564376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70016c790f527b1fb809827a559b35fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3701828b20ef2c0af76d8b47f948d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc5234be1624ac196409bfbf32225a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e17dbee7c19fed47b400ed44caa6b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167debbf14d2a0c38d62453a02e7a2e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a685f902aba3d75efb3f889fa87142382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b890f0aa2b276a4e0520c72a3b510fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99325a0b646ff5c89d377f19748c7b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85096084ad41a000b40c82142770f0b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1196ba183216368e95696ec62516e72386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee3804c2c8278421fc228e121cd756387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c4e2f309970dfbbcc8193060b5af9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc09632fbdf4487cf8c7d919a41a8f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa75bfd1ebef406720b0d7ab3d6374390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d440696b184cda8fd12c196d289034391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb37159cc90fe7e9c3ef9756fdde08392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3b34597b7e265b4011d3b7d591abc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230fbc6001d7eefb65c53940879158b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3eaa888319204ecc4097ef92663c4c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c635fae82224c44a102dc8ebdd4c1c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cd1bde913fea694f33e7d3975d8e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09002d1d999d04c9f0a17bbac4613107398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a20c6bf2608b6683125b959df9ba1e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fce53e327e39ef2cd4ff4e68d5291400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af363562417500bc6a649a09cf57c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b0b1794fe2e1339e648190d886a1b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953c30a1421ac9c491ea50d2afca988403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c11b6215f9662b6d9d5b952541af4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a11fda4eb2b02f3b3359b95a2e99f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ef35d0c126fac89edce0c6a22421b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75625fabc3e80c0a4eecae12ed9d5392407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff749d2b57aff97bb6fd30efbe1edb4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176077559867205e26608faa08f82b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba296da17f52358d6ec5052c12094b42410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945d417f7950e71ac656d593fdbcff2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf18b17375ff630670adf7c551dd47412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746e8f599ac4324f189f4a193546817413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26151125201064c9bbcf16193ef1cc36414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1989caaafddacbdb19dea39cf4437ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b942824a2999f9ec44b74b742d49fc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554482c610c4c2ebca5bcbbb56a84ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65d0935a77bbcdb3660aaa87bfdbfe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d0d70c091104b6677d88a11062482419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5ee6568c63cfaeb5a4a27b6dd131a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1991bcfeba0b07a451fa417e4c75e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f753d03a6016d67f680d8944653631422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648287c341b812d03f4b645b4603c7a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f32e042617f8d5f91b2eb57a71f51424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad7128e86050bafd12045f8909a5ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8608262f9de98d124ceeff87f4fb8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3011644354179fa4c9b14a9fe74bf1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf94ed69fef65301845950bb697e17c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bd98a107e018f29f79a1e15197b76429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a764384d8c339c8a70927c72b7f6a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e419a2b32c757da61611f2fb678cbd1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da8d735c34af36079b7f143ac372fe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725b6445635b2970e8383aa6e7e91c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e82db52c8302fa4c51b7bad84fda4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85884c30be1169b7e63afbc56c42621435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e46b1cbad57b89ef18d36f22162fb5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cf3c7dfff40f0d6bd149ba77166d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204ff7abdbce8ef1438df47d057e044438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a756e81cb36d9c908acff6cc1335de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb47af7d8829650c99f86cc82e47d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1910b566b3ac4a75f569e3c78472ea7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1e9bd1e4232ceaad5493f9dd67d40442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf7d85c502191fcbbf570047b85bcd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522a8f1423daba187e44d28e6225f36444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe03014114131b28f841cdb9fc58b2f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3e2b062399e1a5a224d42093046c2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16013abb4b5739f7c1717e7f107b9a64447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cabdfae04359cdd80b5acda200f5e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5c708498f7225dc7322a75a54de66449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb318ccf2981248e5c99ca90cd10cc96450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738974b982596cb4fb4833ab01b260d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4e582c66502ee892fafdc293f5ec5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53d7f0f54f52bad1a3121352812d3a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb07767cfed5e96b9e194b125df19b2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81faf77e2d3cb286ed763e2e82ef68d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03adab7ed33fcc4c1127ec91464d07456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f5f1bb29a74a43c6c36186ba3aa57457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab5f8026cf66e3ec38d619036e9e63458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e40f21ae57902b495cad6c5f3c17d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43bb5267494ac539e76b699632335e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4188933f585b399c793b0409f47687461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500139ea6eea423169877e1a098fb5cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394453819716338aae5340cd7a9eac76463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787d2364ce4bbc573f66dba586d9d26464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519febf31bd393170e867e6cd495deef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51427ebc3a21da0dcd4a1f6fdc41822f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cf8d9fbdb8473f38c3bacaa047ecc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af78eff0d233df2f8fc543de1763408468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5352f4e99694db494f6937d6c61eb7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3158ebe82d117876bb40c1f9201942a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc13f6a5d518f85979720097682c5fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630e47010362de5bd6a53884bdc5ff6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf36a05407b3d069f03c07fe3f0888473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83058c268c004d22f4feda8e3b10e66d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365a44386278893941bbf72eaf407b8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769ee42f7b46812161b8335e8e824da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897cbb7a07814d3fc47ca0900874e12477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7738e59e57fbc817a622789f3ecc1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab45914451c3ee398625b301c9511b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba524da3568a7f87845675903dbac67480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c8c446707fb765dcf1b4387fa043d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861ffb2c06d0a62a13e2c95b1101646482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b802e70c24ab921b35dc626619fbac9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfa2e547f0b47f28e89d38b59aa315484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1abb8903edf98c59f084058f782ff3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638484cc46d389f14b65bbfa012fafc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f07a55e5cd3e614df1b2ba4359d6f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0061de935904e1ce97d7820a9a376488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da339e99dd2eef99cf706f57e40abe21489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e687962ab87b843810f8692ea7623f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30593f2b258e4f8c5b9fb39db4fbaa5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88892f84f189d502885e826e492ff1cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7afc38f6643d56380a6fdab7ef615493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955c049930db73e9703ae3e60d15f39494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98153523c6c53491bdd2b338ce8f6a06495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78aeba855282af6fcc3977b19a95dd8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153d2b0cdcfc36f5b466434b0e73df4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc98e38791f351acf1f243c96d4ce43498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef978624488fc5c919146a662575ecf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1a1e80201c64ef2eb2b54e50c196d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a991e8cade0d83db4d95a9ef66ff45501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6c948157c9b4e6e569a5f3e879541502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71d760756a5db8569dd779db47026d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbeeeaba09e5dfffda7abd87c41d2f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc242c0a578cb14b02cef874630ad3e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152d7519dd922f5db62088fd5bcc51d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73260919be407aecf68410656430ebe8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2050cef772e733bd481b3f8165e5cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4d61c27c939a2ecd0d476515aee06509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ee8cebbf9259e0c5cad50c7b52d77510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bb0cf05552555de2353f8f49116e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cece61b9479eab3423b202c77ee6e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ff7b7639656b179e8fba6ccb3ab1d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25ad6cd596e62c1b0437c7e56847f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138d02438aa5e72f055241636bd0981515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25ae1c9ce559340f5db921daa9df2d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c37c846e6c6e8bc71ba223a325ed3b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672dda37566dee62978fc28ca6adfd5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e571775c17c112c3c3a1546555ebc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772f8ca7da89552061a92adc55ec780520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb1fcab85a4f6c6e9f7c49713f30bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a7d8d09b5e314af402ed0326ea60d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d133bd1c166e1f70d4bf18ab609f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4f45689b859884280347c2294c60c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5cb03747672a16a4f0753516f514f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30373b14f0ddda141fcd061ff37ee6e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152742b8b29f6658148ecfd73f6e7b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb7ed4df745aa9adf54003f484685b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed4fc7d5084c4603f417f53e37afd5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0360ac69ff06996f184299f66510d9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45871ba78c5b6c9e8cc0d066dd3eaf5b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca42b3e1d356dcb4d9e5b05fae3e786532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7b189b98622f4bdb72e676b755e0d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf22a7b0b374779ba67f6ad34d644c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005ebbcfbb3f01f079e4a61c59331f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b2b216f2fba83a646907f77ddbc4e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f534769093eca294d01c68de957a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296bfb019a911b73877924751f6208b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2519bd40f0421a2a9c52961e2b39018539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c41721d1cdf2e0d1487665fa9d1c49540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d06f481b1c857096b9a6833f158222541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8081f4dd6c5391970e608023e02a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801ceacb94ee4b966fd81f54a273980543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad045315f10cb4da2b04423ed16f26544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41dc2011f0481b6ead261e388ade09545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1223f2afb5c63a052bd748cf8de80c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af313e1cabee6f75fa8c4e8e42f08a31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de736da393dc550927b4486e0407a2a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df14d67dc96db59c32c05725bddddd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d882a4dfae61be42622fd75aa52671b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0929980bfaa4344621b5b70bfc8e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951397e995752be7a11d391ed814b3e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6af0d72b0f7d7f1f152da20d70f5be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350b877525942559eb7bfee5d38bf86554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa38c9e44fa0cce7c04a09293f828fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7ce0a32b72d6c1c98e6b4ea677a7d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515da6ca1776037bb04737e6317e8f7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416f91c8aca6e6982addd719b21cd4b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e562d1593bba557d76e8bf029b7e35559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c755cd6ea521e7c4862739ea39810560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e4aa3a4d42850bd0ccd7f5ff95a97561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60afb5b33696ba2c252aa5142e0d0a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6aa831afb086f13421229aa5f4b4e9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14266648f44d9a4eda7bdcd1276f905b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f8e7edb3a0f6a92adc12fe8739137565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d533d4b7503452353cc82807de6b443566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ea04f012cfd764d5382f144d26128567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf21d7fe6625e6e29e3e13d753b39df568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46353c1e4e6ce3edcad988237707bf6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61fbefbb8d3ddff851c5f1e8f3f0e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd77f176167198ad2708585a3e0369571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cd5f994e0a6cee13e7095eb84bdd1572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>