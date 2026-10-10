--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d631d6dfeaeb52a8d03d528cb858a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361f0fc78ef8bddbbc02024429d2f542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938ecbda6aa43d1893a5426043e6d613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e4202ef4e0920c46466b622b49bd84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f391926faae0e32a65c03a4d50d355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cc25d6efe930b14c9f28ad22ad22a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce04a6ca0cf29a2caa5ee1e7c94c927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c108e1398f4cb1c5ef870a4230ce9948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5269646c6a85561478c9286bd402f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f18ad9e5a61f82ec0f22532aeefa3f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b37fe35395d52a51655e284d8c40411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39c898a04a9677f57b9721b867a75812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc69955dd8d6568d10efdf3893b38f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992623ab724c472631acc9278373dafd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e259402417ec4a1871550f4e8ede3f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c81cfd12073d6a4af5cc2b976702516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9569ef393f39d0647a2881e8ac3bc0217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e16fd15403883468f036f315fd76b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfa5f7f8239b569c4dd598aca66c7c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920d2fa07c72112d6bff6af7413455d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9afa626fc0a010689b1d54f8b2059121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4123931dd71f1daf39b7bcf461d3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259d09f530388611d6b43b48f95266023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab119e73ff8f8c8e521644f90d6e3824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3023dea45f5b1ea59acc61edd0b9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735a2df3418fe6d8c00d41edceea26126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26c8458f75626bfc461982754f8a0327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504234c1817a100e3c2882d467ac5f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d209a16d8519213e3979ad0ae39c3aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500247aae7c13abfd3fd1ad1a26631c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a4eed4b204b1f7a8bc8e9b365b14c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5d8a256d56028938319237c2569ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28a528672176bc1499291bed30bfad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff2b6a3a26a441a708f9e45646d3d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba215e4d8a769199434fb2db1197c1e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c4c018f1771d20e4943da676e2b2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815087cbbb03569c6c1605d96bd6643d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c676f925101ca810539392de8c82caa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969f891cd9b426a7c69c895fcecaa6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f4baa0d9b61b0adb989f86e9f9e8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7f3b233f69dde82b17b24194cf72941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eeed1dff3afaca28a6dab4ed2f800742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd67ac692fa192f04df0d86dc1fb37443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f2e140ded4e62a04ae5c52a9b085544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76db27e445a835995561c8d6a33b5f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399c902894f1ff5b2c6306d33ec0eb646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a356f69dfab79ea62985e90558b2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0515b2102e5619b3e23028f7120f3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963da5f676e408bf16e608ba0d90d3949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436eef489d4e102bd5b41acfce8c91ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30c1ec6433382e59a4353350a6404051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1609c3edd61a2142b5acd01807c14ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd7cdcf9fe2509affd8b7ffa2b121653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be4979713438818b8c3adc5d2e142a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d721ee8a23fe6abb3e5a20f782a7eb455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602614e3371cbf3efcc874d9b3246dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4a4bda23c5447ba01b1e86fd1b6c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a47e62a97f3d824539115c7a7216558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4169ee2d4705f5b11a1850d4606f3b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455be2cf6733bc93cba160c960a1684a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5305e29536dd8eea0e1f141b371a1db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc6f71f5fa7307a55b8eac8f7e029062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f519f3e2fe5bb74c864c4ffcb7a6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5ab12c7a425faf29acd972b504e1f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab4bcef6f77c02f278cf071c9b7ff165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da849a455bef61a2e504ebf325154e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096420058b8a6f9025171ac2ad40bb467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d067be4523cb49489573f077e25a9c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61af85a9c9044d9dc1a648ae31390e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947a06a5c8897ce74e73b865b189edb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3048552f638ca079b66bca5c6df21c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6241695a6fd45d32f0b130a8cfe8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f999fd3fe110eb516676a084656e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83d391328c6e9ad78332e9549f655e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150efe43269bf248f945859a03a1c1de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87b81da688de1d5578e3304c8d574876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed68be3b81f557bf5052829264f4a9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bfdd825ce34904aaca851c6fda8b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72229acb55e58ed787d05b3b82324bc579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927c2c57f754316e550053f2309e1f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd052341dfd1850f659b4714bcec6d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71647df4e2ca5f0d09afbce4e09c83db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30806236ed66434ce61f26e5667abd2483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1fc188bf43105bd77d1ed0e10aba084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599bf286ce78411aa6c30f3b9e2774c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68921582ca14eab2039c62e91602c03686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce74f592720b7511bd4e4cf5dcc1a1987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace6c659f358ed2c2ea86e87097ec6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642305a0dc1fd3cf2260f62cdf20d5589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbee42aa1a2aa37ca2ea580bd66b5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a8105ce5aa041916040b6c97298a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cbebb9aba69951ff7ca66a9922d7692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fff1ca30af821a2c2e360ec15ca8993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b276f0ee6db854655a0a3affb36461694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c246c882b8def488aea4059074cc1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68aa58611e377f69363368f519ab55296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6ca870525a6f8d98b57b64042b06497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718ba534a0eb8097421e4928682b4ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a26b8e6caf75ce84c8a0f5bbf9930d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc63582eb1c7cf65ca920136f7071dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4719c5d9373be585b9463389cb3bb9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe7176daa5dc8e7339ec96a146b9ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81530daa62744503f4005ab692865f28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba37b8080652b5f7518513d1eb36a76104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c42a6fb5bf00131fcbc30284f2bc5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bc00d8f87827a905a89d9a54d280c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf0becc4348c995a3f3176b6cfb540107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a54daa5ed88c5afcc2d0993749770f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060d8a53033b89708341ad38f1abe03109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fd9c77ee6de6485f3b9e17084adaf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bc540516ddca9ab1e30eb49f50b51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80b37f6cfc0823377c560a6a9ff456112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd574f2b02f198c5f9aff18ea0224d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d3e2c1959207d8d53acd324282eee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675c7624e0892a67806d009336817d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182e777de56d6c56b0561ac36a6bf26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4c531a3662ce55b44f8a823abbbaf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307647182c3c106df59f7ab88d2a906e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f96d668f26a8451adf33bcdbd4fb8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fecabbfdbbf5acfaf88b1b70b0c20120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825cc6ee9fc9b369d9e870f50d76d9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddf0f8a7216ee884bedb158c9aa6e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86539ade70290625523250301adf58b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bece8c4c544b8de2f7a81aca41c66e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a95c3630bcbc4e36cd2b2ba94b4c92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce08436c6687d3e3d1e1ded5481e923126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd28fd778f8b2f9284bbd2d61c0fed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7abff6cde5735930eae332113810c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea8b304df36b9c1ccb2ff52c5ad17a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a21387bd8b876025234d4f6ccf2107130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd7fe662b2194ac9b0d9230cf48467131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b418b97a9c7167a9fd4876a4c10394c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e9ef7db29c38651ec07e1b1e91817133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203117ef96af3e566cd47b7376ed01b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c066be5d02602fda41c5dde51037ab3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dc9adac206191243d5055809a055f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89814e884344b412b07199618b54b236137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7810fb9cd3458052091b835ec6e46138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e666ee2421f1d0e211764a85d6a48b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8082b1dab6f731db2c1fe8eefc4753140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d399dec493e04a3814357dcee6e8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930899c3cda26d44319e705ddc8fdb8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13460a2af087d654527581f9cb326d2f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc89111238931bcfbba35e5c19e86b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff2f3da932e507aa4a1c4a681d3f47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68f213bc2c673217d5aedc9ce4c34d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9df4975a8dd78e9677a663879815e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b16cd9a893cc4ce6be2a0532b815f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac39dbee3fbacfa1e3d4341ae166533149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160ac7b33416e5d34e5db8e0a1e8aee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2680eba9368dd4809ed5444291b1a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8411c33f430a2d02d862bdca993a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a709ccd45c3e86cbe7239225d8cda2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d48976ea66da2f6c1210507df591cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ab490417e0ad78a7db5a2fe74b3e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c0f12844e6792a96e9c03681c0d46156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168ae1e45b6dda1c18e30e784f673da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd636b3afeb9b757f79ea397f35233c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7cf50ddf46ef3b353b80571c9dccd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b081282a9ffd61f7656d2b7173bad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9847b137efd90b5a5872ba047dd861161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad6837df42fe6188dd7d28b4da6b7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa330e575f90ab52f431c2369ace12f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474ea28efc28a0b8de5dc14e07f08f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15653d54d74dc2836de841f8423bf473165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203730080e14fd58585624b9a0d3f22b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f88afebe4e3e9df2219f7f7558b0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e345375642def0f980874d463a80ffd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6c5dd0847db32ae5d06abcdeeb05c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374241a637ddcd333501220f234faf4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b60e1510c468c364cf2e05d5977978171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84d043bd9da711cee931983b8aafc2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e59fe49ef1dada0d0c742d82a3323173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab1fd22c75fa6ad58908496fe26be5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aee95f49fa733971ce4cca8f6c2543175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6720dfa6e57e0fafa1ec2fc0bc09279176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a67c51688dba85cc1fdb4418feb997177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe3240706e00ddcc11dae109ec6735178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51057c061b00fe6bf2da94f5eb843e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f66e062931ad78edfdf5532ebe92c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd560958c93de3daf1f84c1206f2fb97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22493ddc0394fb5eda1bfef159a5f18182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d13872b0847a6f445e079700ea55d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b2c247e268ce265de94836c8253be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3c0efed957dc5d57765c8b44e757d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638c68e9520ddd40e52347d7ae17b36186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275065189661a5606b9a9ff2adc1046a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe21532dbb87bd980d7d9be06212309188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505816936a579cd8bebeb4e4a4b0ff44189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6fd42085ef424ae54a171e33ef350190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516c05fe09b4373926a2a85e87643f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6d61ee0d590f96f598fd1e96207a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca7bd4b7b664aba5bfbeeb8d61ba17193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bfd94e235eceabe987ce5e80b8340194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d864f1ebb7353786a3609da435fd4e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38b2c298d6163b4f73634c2f87b32e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519c483248e7892509481dddee79e53197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96787b6d26962c8dac3c9c3030c1d32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27a86b2668dac83e9caf8f91ad90f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0814c5ed17bd1b5ad483212894e5635200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00316205d68f279bb3639eaa866c091201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bd5b9d6c9718de78cff0699386108202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c709c3b81ed8760bba09c3a6007212203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683e2d9c2edcb9d133953008b241ba8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cded92746d68a36be974e3e859f49205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0527135600848a6d6f772edfe10c313206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded258028018357dc648587d32e71d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3eff541001e70a44d3ab0adc3d7337208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1443233bf7729627288b0bf0ed1de27209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb26cad9c64454be4d59840d68fc80b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2213b2de6c035bcb17647834ae747211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba957723e93e497007c4d37ebecf83212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504f53d9b19317d01b13f9bf5541c11213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc00fed50a1eb75f3d2141dc239fef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3203e5a6ba0d58b4d8046de008c28215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3501dfe77e3e3ec66d26cef8bb6fa6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68092ca072dd285e255f92a72bac1d15217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463606a334db8e96e04a752ee987eaa3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d3e7ae4c6fd99051303f2cb63aec6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c61d273181d43aafa91029d7f4f26220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645087a5c1036d630ef1fed5bbe168f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8405d1022e9d5aa7dbd3b8ad4fd53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fcfa17860c653ae837b463ae425ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a66868d24db147f405a1b26478b29d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025894a180456768f80ddea7c1a1d5b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c9b58e26dc1467c2de3e6d389f4df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bf8c049608eca104bbc8be297957b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be6b5bb352862445a4289c6ee9346d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab770dae92384ceece3341e06f59a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157d8cad36049854b29f0cf722e055e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c0fe2092402c21c58683c999445d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac35a97c6fa528532639ef6934e7305232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66550daf730a56573ffb03bd91016b51233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558eff8bd7ee1d55ac03245bac70baec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e0982d6819e8e308becb8e7a9dad1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30015df2396e92234e9cfa042b99940236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c07bbfc6b5468925d4d78961225f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf5eec4c160a183461cd879e17bbe4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faffecc70de0c542219e061b818ec90239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7b0066a4c25e1e4c0d45a38d59551240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51baaffd2fba426929d47f0160915f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd3ba56e5243607a57a552c653b9c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b373991a9dcde5df0f3f9b58bf6ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b87e70c4b96256d2cda452b0e4760244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67842a91071708be784d7a6faebe4710245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bddc738844d3f08d6eebe8f9ff9b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05291c305656de575504a5b19e4c0e81247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fb4ee3b2a43568bdb29788679cbe3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff546ec0aab75ec900b726a3989b74249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbb6cb8b44dab890017344b0111381250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e03272bdba91b424de13d02ab8b3a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d50b72389d0478d55b12d584010d9d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41172b704065338685a2bd0629b1d4fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8d89a1314d8c25d9c5e3d583768f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012d9a9061a0a527f391b8d3c7f4dfe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707edd6d79e9ea646c24be74e6799c5e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534976330dbc42e00f481e8bf548e7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27040e97df9b5e5d23fceb889d8ac5b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e58799c13d106468f03df59d76daec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22260545c0719e40c38e6d4255067af4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629598a223c74b2f3fb0e2076777cd58261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2960bdb26c6a24ae63e0912aaebbba8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d58e8be429597cde2a46aa8f6638ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff88a5f86341e4cdca1dbd72099db6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b45245e339333841c8de48df12d1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf707fa86726d105f056847c69ccdd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89557355cbeb32ef993e1cfd720d945267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265338ee33dc5881d328328bae502e30268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4eb00559ba86c4c7e66cf76bbfab51269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f28b8f9bdee8a37040066a4c95fe1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af540af4c89f37ed6c3331729c1006f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f580279d5b2cc98ce13db81d3beb9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7278313ca1cad3594337def05bb4fd6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96900f47ecb49c198dfa21f3bb1a43a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b01a86db890e6410103afd41d46f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed8318e7be373a3680f1ee4f2217ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e8998362c3e220dffe6cb37996a91277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23325c36d30679ade1d567c4c1205e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd78e13efce259a4b5a02a53a69c3de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464454510d4a67e0023bf6e5b2f43357280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770072a7d77c293faf6693daf8165b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198e06e4d9848273a3d2027523719d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d390dda0b45e4008e73d7abf1d46d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797265181ce135ebb3be27c89422f30284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704acb09fb9eb8ca6eb4498b780a442b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93c005973aafb688825f7fa31ac362286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfad1a334ea1bc5baf2bd3ce84e587287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdafb5f5386a9715c5bac4839f227f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3de013f6f670c229ab267cda82d708289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6676fcb7cb82e7ca77916a7d4e73c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f1adee9cf23f069ef89e2b328a03a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbc02ec89b63d166428ca5a5f9a944292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e5107a85cd9539a0dbf357bb6ae99293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e2d3d3960dc8850915e1ab08199ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81efc44c7be60480c9440165556c21295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795c42027c77d58c515ab7abfc54719296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb9b820835bcf385017c0de7f58baa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1e86c2df87109dfac7cc3412ac42b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f746c43d2d111ad57d092e090dc1254299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e093b4cfcaa1f679bf0c4fcdc78fdc3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e19ee043a9272599265e60166d162301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a666312bcf88931c433e49242d1e43c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df494dcee98c2f437eda4e16456195303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78fee280126baf521bd5b9042f2152304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf639eb7c31f62a821fbf18db8e59ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25a3563fff8db21d0e90cd32838276306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773152e30633de0f532153a66be316f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141eba1b844f78d608987f8003adf4b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d9e7f9855a6d34fdfdb434d7a91ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57c4860dcab90048fccce37f9906e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6757b317301fe04f2590cbb08cb88a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d70262a790c11a9e1d958fc160e62312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cea28f24ff9f31e9102779c1d7f247313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0889fd374151df6ac86657b70ef7f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23789915bd0773b050c2a62dece63d85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41b0f980837720f15a8599e121f983316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f6cef80daaa1b5c04167120a90ab4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14ac0144bf951b29e7ceb5a1e80049318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11175387fb2104e3acab976616df29319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adcba8063280fde78e44d0219e90ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd1690ad04bbe50daa12191098fe70321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54152d53f5aadf0f6d948e74939a7e39322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d949d1a6e0e51355d1c7e1b74223c60323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622aa7c042afb60f5f1738f33e91f63e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8f54997f98fca68f59e15c15b06fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be731bb3e6f49af8d04f0c3f5c769f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7270bd290f8c02917352ef230ba8e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064353699e5da66fdd6e3bfc2b4ba9fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d410b17acd97b11469d7c9c7d5bb34329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f69a780b94ac8f5c734dc6e1e3d2f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf7cc6d850fe3a69cb5603660ac6b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcf0014027ec6e4e0e79f8bf57c3ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e99f3e42eed370ef7c7d638ca541e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e68b4f09161b6af6f58f27433dd856334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35f6d1405ef44002b525a566c3fe63335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798296c3c70462aa6db1c3eb22aa5fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0382022b21905c1344c002eae27c85337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82560d8206fa7b3a9feb720a50fc6d81338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad33764d71e0cbebe0c09d39f750f8a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb144ec85bb1b321cc767c44c1ca4fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d856ae4e13a5c4ca0274c8b2c5c07341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f63392d6b47e3b2864dfdec161621342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36a55defd5c700419f52fd809020b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890155c4b12f1cdbd4dd77733784810344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adae5050ba42701f376a3029fc66ba6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcc2e5b49539181b9d3be1d83bd33d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800323f1b5efffbe47c385deecaf2553347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110c8b328915eef20633b76f7610616348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48ea1cc48fb0a39f7d1aeefa9893d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058a0565dd4e7badde7455de6320abd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e3644d98be8ead8fa0ca7766398da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a5e90f33869a86c084c2b24fa15b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836764e4bc107454f6f5e762f3a48843353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bcbc6f7ec7201585c4d2de168b3dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f152cd27f9a1f97f79fd4ee3c2673ec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07968a573eda16726f5d2b6c98fd56d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283e960ffdbac3691f00fef8a0be7c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c389c3b7539f04b40991fb8828363358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940f1cc47456c667b2ad794a2b67571359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f533cff4ed904bc2816de9d5df2202360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fb012ef52e4b4ce38c842c62c0dc7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4048df53d02b5dfa5f5793497e46ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a27d18e6117c5cd41f6c652cb0ad5b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ab934f98c6ee2b2f3c3747fb8aff6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cae2e8c4ca8f92f4661236b1ac3315365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a887491ce4c4798f43f73098dc6d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dad64dfc4b11654d7699281863e95f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cdcdf4f14cbc04b31bc34e95a5cf8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcf971ddc57bf590b11bec66cf9688369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2e0d5af20bd860736c613bbe5bded370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767f41faa5e20071cf28a1ca3fc1dab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee993483b57fd6430d46b4f7eb10fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec09c690c20767346b1f295ec8040f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdac98068b4d6f3bd2240fe40b60c6f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe89840b5e63c0c99428973c0785ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cf1e259b01a86823da0838a1201e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd154fab994acf2a4bde4f9348e2f122377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428a17818fd858fd088777dc68f9fe3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d17f5474c2944880827d5a61a7e7dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7009074491defa6ff88b543cec946380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba85bf728bfad4063956082796cf2e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe08b70dc69036138b2a6533bcd63b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7aa6ca4ceae6b56d66e0b13e4ddd7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bdbaa071106946954142ad658a364384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d92f343845a241701c73c2abf3c24385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da39e237853ed67abc8bfaa9a02c87386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52928b35c57d47c4caff219e8347026d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caced94fd9c55a7a2a9799f1e76a5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbd68390142231f932eb1efdb2f0b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23002159f8fdaaf27e56fc3d9716c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f9d5f249ef645b6ace2618e0c94c1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407578285f48a581a4f4d450bb3be71392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71a1235de82b01ab864b1c4f04dfb1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec793b892947c94c4260038197d606f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e3eee2fd7c5c94181f88438d655bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be9d5fd4408a224ddbf90463e77679396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429e1f49dd5a0423ec84337918f97fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1abf4f8f39e0c219aba3f950fb77e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03362691a6ffee9ffd39261849307d02399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23ad7b6d0bdd647d8d5b5ab94e303e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332500da0eb9349eb39309c391378c0e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4481a8a8e617698ad52569d2cea2e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f99b86049245c6f2292c4558de516403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09666ccdf818575a15b431db72fa2fa0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63846253264be0d274e4aab329c1ee5a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269cfb735bad602429ab3a0ef421277406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fa9334aea98b0126de966ea306e08407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85aae75141a4048fe3d405038232f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66463675e019935102f4657a35700fbe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68515ac0a46010c77db5532ba51fcf2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89de3995e5fb16f312c308dea6d0c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfe9ce8a08495e5467ab1644ff4ed2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78f064adf6c865c2d20f4604310ffc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1af462737ddd97b917b120114e05d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f712678587abb6520c35f7324a0b2c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4884b83cd5c28416d28c3703e73cf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d0aa48a1a9e27e647a354ca922e66417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1b18101034279b99d42f6509db4df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeabafb3eac7582ccc04a287316017d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ba3d09646a8fc7987ec1d48000f38420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14476973eb6093248d653997ab6a9ea4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051ed9ecabda757b08bb265b5217178422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f1ec485ab0cec9a5e8297f7933fd8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc0dad3bf4de608d538c9c47b45719424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa97cf50b6d11002f9425c209b88027425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a08bdd21909a8081a2c2f4fdda7faa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dc2b0d6dd1820550afef540b9c042427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e560941dd134d34a13d068bd844e5e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44df1e13e0c5ed4f9424642c923d67429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8a033d89ec613202aa2082ef43c29430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b5b20bc42e654f5debd9dac7e5d76431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c723758085c26af233224764220ab5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646728af6092e92e93151e1ab4db476433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927287d8357c1e1f07074293b015554434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e006cecb5ff5f8b4a71f4e089419e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611f07d5f8d40f430ec95107d505e6c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b392742b7b0e0b5043486c45f0fd27c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07434df9950b307096efc871329888f1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27bd12aec43dd37ff28efd4aaae8d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d33d7a6e1921e8b73448bc64df0c71440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb10e44d0aeb42a0c57e226827914c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ea8c7f154c2820d5ff881a603f4e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fccc12aaab3c3868f43ccbc1c58c98443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10c72507425f5500235a1d2eef90a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c002ffe64ac1d6f66a40a7d5c4569e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64637d28dc7c21645302f679388ef11446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1c671ab56508c43e99284fdb86d7a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e19b405e7defb2d8b05ee6326bb2da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f8e478f650530a831f6361d36ddf1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730398cb6567984d3efa18b23b3c4c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3d07fa828a2568c38205624e48830451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9a05559f68950e7cb50c1ec8626fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540de5e836a9a0e04cc2bfab490ee5e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02f9ce4c6e0f593b862922ddaa097c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b19cc5519ac9840a3ce23da9c6865455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48841551fbf7a714d7e37cce3b1157a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee2a57e233d4e8f09fc56eb98d0351457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69737e7b69766dc8e18496d6365b8432458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac120b672b79cbf538adb25fd0dc9e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49eb9f6ff0bbb94a10dd75cabba9ffa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f99036e0d54d0453c900a3cf9688b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d0455fb90b9197eca4be05a077943462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b96622de0563b955a80ab223d5b30463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabffa736dbc03ef26fbaec2b97870a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44368f6dc3f502b38636d1cd279d1ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10e01b50cb30543634f51301ca730c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b98a423b0d3799debdddb28bfe4bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55faab5043a3650210da8eb12ddcb8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231349a6e3f2a4a46dd73aeecce3be49469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3628e7c1467c392a9ef4ca2997dec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e551ad8366c16632d2c9b087acb87a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80662ffdd874ebe1555431355c800f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed869b4fd1fead0eabfdad23f58c52e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945936b33d8c7088954e16ee0cafa9e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b48d01cc500dca5ec87be8aef637b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4369e6597900ffc763bd9d7f90771476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cce285bc539db788d939ee44dc4f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f401cdbd9a5854f447f6e9b968988a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5343561b2a7441badc6f39ac68853a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f388efdde7ed97802e1f94cf9e245480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f598847b772b1343aa609d86d1863b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f172cb2df16f7ccd52dcb5293a3daa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e433f4f60fd860d9b4c58b99102194d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15326c0ae0ae68ae577fd3037d0e3c16484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75922e91746c8a3a90eac0aca2cd8fb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369019faf20b84b212f06ae5fed88b0a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b3849d2073e30cdc4b07f4353ab39487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4ea2984309a64193e96cb63b2061b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba598f2f37f2d8aa65d9ba11c99dad50489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed6c632b6d0c4de4552ca93245b338490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e5e5cdaea48429a21b86fd6b56d0c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67795cb17b20471f4deee37351440490492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c42e515049fb26dbc993a468b8f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4947ff938255f78ff8ca0a9b2e835494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054ceb5f0cfe51aadb82f885dc66c21495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf23f412677b0f95acb8938ca92c21496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3ef95ce124f74eb6e396863c5a2fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131766a498bcc47ed6bf8150bfc981c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7fefa603fac5a93e43db9adf30df6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6b434cb0a9ddae601cb913b3680b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e3bba4248e051feb1ea8ce8fc55da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b600ee2f3320b9b8a5ab86fea67783c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d77fbd4dd4be34c714d19c3d948341503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76e679a8583f73b97fe8b66d7ec41e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fc053a7a92b5c7a35d979edf92633505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5071375007df7560a47ff840aa0ee91506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d4f7de1de950189bb8c6a4170bdf5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814ab40e69c1d890737b5985b8730da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bc37989fd8e242543514f89559d7b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39242355d67a6324f2ef84088982778510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658fdc19609cd8583a1ba1c32201080511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f486ea0c1abfb089cfcd53ab27986512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2061901062bfc98d0418d03daa9177e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b9b660485f3b0f0e6772bd143a3d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67b85f3c229feb97b0e9e640e38642515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68148ae56d599a23b87923f94ea219516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d4dbbdf05c1f802001701b2c4ff20517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d6a530952dd671397a53c354031dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da241efceb1e248318ccdb69a7c032f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020c11b504ec246fb0241f97eac8eb1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9023d205216ae2f74c5927354948d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb46d179960629e6f7c5ccf8aba51ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bb8d3eab5bcf2ac1a55ad0b8bb149523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cc2dbb365452aaee33e791dadf177524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f05c41ffa9a8d858311ca9278c3a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efa88fdf3c40efb8976b8d3f43e5ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e050b2e89d035a8b0448058dccf2eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad2657a243aba3bf04aefbd5dc71f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765e0770b363c44801c916641f85722529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f71aa186bbbb2d9fab687e1e67623530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ae563803b2b7e4b683f4c8d9acde0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b0d907e2d2f3c3e403811dd1076a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fbc61b3d9df33f30a16ab11867858533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd52eb4fdd5ada8da4a7cd448cb170534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b1244e2f16d67dbf0f39fba411e7f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb7102ddb16f217f0da7be1e57474a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e56389cb6613aadf14057fc2060538537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5351fcf9303efe189daff28464823c6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f2f37f8eb269652011bc044d4d00f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf749b914860efc02006568c2fda4c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57766486db5eb56c5fcdf6e42a7bf1d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20177c5d2f929baa47718075613eb1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526a1bb164b70befa1bc7c1b3a011b7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f238ed8bb8c34fa3c3eb3e7e302db10544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d403f64eb865ab7f262dca1a0ca81545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06145e2605ab6c584b462d2c9a14b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c74972fef7430ed9729d975b5fe230547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a624bd43552d64b5d1108c2b8b79a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc09baf631f10274af37872c1c9ba4c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed968ae69cf6c9684c031100158a0951550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af9a63e617bc7aa1d68460c0bf68c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3faa33f0bf8c0bb1dfc5628f29c81c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1dd5f79e9c2435a63003e4bc409c6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03716d87fbec637cee27ae10b4780113554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06580878eef00d2111a063da86e9e61555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd0e441d8554b7a081f7fae4031c37556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223283b1b0be285674790325b80dab2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e140796e8f9606dd2e5f7615af2392558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8481897f2e5868d03c47ce5aee156d5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35034c35e8224a4e0b468f02d3e8bd43560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be97fccd8cad3ee0c4cae8357ecc095561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59258289dc14b97e343a234665b29539562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc054d2193fbe256bae72afb4c9548a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6427f690b1f7a10609a078585b46d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dac6c0bab80d6d7d6f1258abbf8aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899921cdad01802764b2750dc73e8965566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dd81f073597907548a4524ccb18bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac4187cdcdb7f0c4ae7cdf9c3579ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddb02e0563585da443b22e9566fecd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26b70968391a3873182118aedeaf7b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b7150ceace8c2f39519fb4426e927571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04c0e5a95b46dd18e7d552f6c0e3ce572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6211a60b4a31bbdaf3c233fc54d091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83dbef471eb6a21a940facb2d351b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5803d3e1c8f94821c6b7216baa59f773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233b1ec916f3cc7bd5978387ba3a8d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe503877917f037c1ebf6923a7968115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662186ead0821af838f3b42a5fe0ce36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47687b3f5a8ad9c272a5ea8ea0304e087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35997c6f1bc27619bc3de460758063e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82892947239c974802373bfbbcd1735d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa8406387acb8feb5f2e9b4841b59110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33745d5aecc1c2ab6d0e16e577c6af411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbfb622dbafde25c649aa4367e80ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8dd35116dc01a4a3c3e18bbd5bbb113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5684b853ac20a9ea425b790a69a835e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210bd195bf43bc3db1e77f01d27675015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3062d671ec2deb181ad306d8c3a0f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96306991ff510a97383da0f0f3e4ec5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd471e20f12bd514c0abde9bd50f58918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25939e3a33a8d48b92df2533408b3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331f748395e906681ec99947061584820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a781755e3455866b0906eb86a497921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237402b3779aa3f718ea8762a90742b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2210e95f5b24ec61956b16215c9e78323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c724a93a31224b8d5c393a2fa4570c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57be3ff8ef06b90405e7f898a0b42ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff25fd39002bce067601255eff87eee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397375a584f1b54331f84d03b98e4cea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f56354c7ff68296fe4faff6cb60f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac807c12aeb03d8b1d80c9597fe9e17629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec45ce8bae278102aa50af909c5cf2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7666e5fcca48a699846bae6ed468131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946d7afe7276abb62b3f1829186e64e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dc470bcaaf2fdb045802d00a8609933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049b26cc64ec040d56ff0edb09a73d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabcc537bc8adb31f67976da1c106c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea4c0849ba3ca9c2f3f98b1934a16a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab7134fbe9d5960b3004a6d1dd7ddf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1e6772f38e6600cbb43c2e2d10fd738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3f368998acdd83df09ea0a8bff7fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bba12152caa8f0c35e60bee316e6de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f143c1cccd1bc7e21e6d5a16b9bf7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c75a1d85112e4a348140c0f81aa1342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7c535b214facde702cbb70603389f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c4c1ddf433fba4f956094d3141a2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7afa42b6a98a7b5a3882156a63a4345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3c85c6e7880d70919a8e0f5b1250b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fea9225d9222b92ce05f9375fee7b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504a71524ced05f955f3b3bb3629f1248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b53a4a4accb58dbc71962d6431521349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccbc6e1b5e6eddb731e243b013a6f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb06ce97b5652955022746634b03b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80fd57c2bcfc8d5ec537937793134452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b1e4ab6af9516c71d0b8fa86c1c4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02f314f566860a9acb6f98078aa16354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7127217625c5fdafc952c730c8ef0055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef240fe8e41a82a7070ebeae8e9d3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf88201fea75d0fd829ef1cb3bbbd1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf98ca3ad6aeced60e2b057d6324e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c2b20f58ce6eb3e48c58b9ec6096759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f5b65771893a380fc67f7c1fcabbc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdd4d413a15b0846c3fd47ca1c3e2c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470197b406f2706c121e66f18bcddd262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121463f0e3c7cb3d06d829b373e1444d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f3bcb6b2b9d293c58197b82d17f4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bf7dda157bf592b636b2c52ad168e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30876bd6d6aa1ac4852c92c4f0b696466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654d93c4c93ce04870a3985e85816d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0153e2d58f7e22c7480349ea62ed5cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157722bbe625400f26684611a12c67669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc64e830b46c010f8339e9eba38928f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d76433c6a3524b1fafc39c307c8ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab4c35e43877a43dd8448e78a789da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b616c787f6733498475018bfae491d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab48234f62d8e2d016bd2b27d98dc5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54726b547039ab618ae051aebdebb91575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda79d875f005994ed099fbef05a7fc576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b5c7662072dcca2fdf24d3ad8ac4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ad03bb8f7d227680a640f1334b37278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cb5fe34907b66e01ed2630678a6e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d00a6540f069c92970d56d44d63f4280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698533c88c1a26ca688b42ece34009581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14fe3477c4bca3389722690b53e1f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626aeead190d2b936a92efee91a1910583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b7d9b927d1b7f3524fe8979fa83c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de53ca7b410ade5c0213271496c84d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e2d70326b8cfd7f07e5170659eae886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff2bf949cc93350977ba1fa8a3eb3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba245dc9bfd3f049090315ebabb80188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc404ee3f990e360f4d6211c9a47ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555647d037245da8d0b2fb8f60dd07b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888ff574f95dd4df01cd1108214799c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43a6aa5b304617767d118e3ad3505392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939b33fe1db012f0d023532ceef994293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43ea49c4656116d48cb6d4b628bf5694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83e2b67d78676f0a9b01a7c194113295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26172b717af4e5e3b22ec8f3737132396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6a323cf6bf0fdc54572144593877197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53c92c44d0c6b7a23788731553058098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4443e92d64f94c0e33df0925de6085f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78c462515a94bf21f15028c7ea05fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7db6848d1c9c63089cc15c73923774101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dd1bf342a2521666bf2c277f82e4f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec5f97e116ab5c0f0bd0d49823af1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ac2933e6dc7ae507fc9f028fc1d07104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa030e8d204ddca2f86066f6d71329c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230ec2911dc8ca2a8b13aa4c9aacd3d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864f9d58adb9b36132e42246f8bd2ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7117d1834548051231891ed488aa983108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15060244c5473e071b1fbb092f069ddb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d4c5d2c8eb5acbada5ce22c87d7bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7800627bb32df89c617b8e0d1bfeee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eca212bcab8a1c5b664fd0623f512f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bfe48abfa75c07c349ec5a50409a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c2ee1909967799748c02e58619782114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255fb7ab274e74fe4d8d5deca6c01f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e0fbf62d2c7af42da5134482a9702116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356e2510b7b362a4d6caf7790c0d224117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba08b5fca7a3275d925c7a52e048cf6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0490ae98492b1f27846c34c34e78b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff49602b35f14ba585a45f36748ca2e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72d7b704d488701306fe7cf12e0649121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cebdfc50265cbe143d04c50361fd7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2126119a9004d289f17a8bbc5c48c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1a939a1c82e21437e82a8176014a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ceb8c267ba11c2c9aa03a8e7f3fbdc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0a135e6a855fa3d90c8db79fe67a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a15a8b938d319800b88796f98547af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf598f04656168022294118084b683e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71edd15f4de4305a295aed9e8fbaee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5cf315677b4efeeeb08494d1fefeb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65eff4dee78b99e843ebb1ffacf714131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c0ca01876ee0113f5d0e9794ccf7a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ffe4ed951ff406f1dc3986b5e0ce6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e32d10d1fadb6a1ae44f8499dc56ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd2c7aea14f5567ee7b2de0578d17c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a818b554a479e7e25671fc0f6aa27c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9603d9ad3800b36b31a84f45dfde1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e40b85d4641c0a2c489b8ee6d3d87138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bb75c22c08bc2bda13c7b3c8a786a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8738e92a859648f99648dff70b8b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d023436c70434db8ba20404f3da1289141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeafe8ecd03bbc0fcc6fe685435292a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe63820b9fc0701a281c2a616294d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4a70782092d080420e2aa00bb1ad6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1b6d5612702125ccd76fa86ae7feb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980a7d99e462dced1e34060c3d859db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801aaa3b766f7adbb53b5a73e501ec62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e62eca741b9c41410b9e2aac427f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9a0266bb4ebc05ac59064d1658aea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb131f383d42476decf31feb54b75af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8f4e09a897acbe9821c2c84c38e8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966d9a9e9af955a6756c6775fa5a5bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9f70cf10d20af1925ab036e54773f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf595fd049727da27f371a92622ffd13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ef55dd48d7c6cc6830f48058aed3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c36ff7f37ef8bf57e2dee7beedcaa6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db741bd2d8755c18cae637ae1d2cfb6b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedb1ca88a91e7a1c4cc682dbf26815158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8147729ec360737859c1faec3c77edc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62378ca8751441957c6dcd1120a32e2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07691b497ad5310b8b9dbd4e127b8263161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6870ca86a9f10ac1c1c81678e8540162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2a6a654be899a599a24275416cb32163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b4c3e0fdc5cc7430b943a65c2ccc5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2e380778fdf1f3c24bc105a890605165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d0568f13105cd237f2c67091e61c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3539f5285eb69c715a141d7e82aab04167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4d90a87546896bc0fbe31969e3701168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555bb174d57676a9e463c533272ae3d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446d42c4ac5bea99246611422d8c4de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb123148d71e9c1dd50b7271ebbaeada171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b033bba94ee3dfcad5e7c6016f542172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1122a756b5ce9d30e4672690c418c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be5df1e19c1148bfb2bedafe290e8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf6982d8f570d42e710897058286d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f3a1ef8ff0c607d5d34fac885c229176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd811626c0f75dff052f9b742e45330177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0533c9289e43f1e88e2228c23b241178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf0526f77ede68c32eb384d0d0a508179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f340ef2277257421c0372d397046a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d95362772dcbcbb42160cef6a5837b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c71de0e394c013eb1ce130eb4f8cc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d76d967c1cd131a6c55bb4722d756b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fefc2bd371ab28d9bc905d740e3e66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef881dfcccd26582104bd07842f90511185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb40d37e4b931901b620054361dd53186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67043d61cba242c214419f93e62f7b77187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d25693265cfc20e37181fed739139188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0d7f92d0132992fe5f17169a64988189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a401df5826b625ef8642fbde7e6fe5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887b08614749e1902bd00a3f28b9d4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e33b71ec99cf27c87758ae4311244192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a41375b8c460d048c9697af24ed9c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecedbe1a0ecff05593231d0b3cb122194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cc0cdee66f29f29a92f70ae1edbd2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1344ecee3bdfdc33ca50e36691dd5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91817f5084ace510561b9e59681696197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28548276da9c6d1d16131c27b6f9964198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6df19eb06005bd811b71192fad9454199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7de7b634e34f725ff2a5dcf0a36b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b4630a626b3a3b58665fe1955d60c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35aa4b0431c84afb6aa28d31f93dce9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ccaf3e607e1e7252e774cb25f04f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca30150e6962fd24fec57e6713bcc2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6449da4b7d99b2d3a31ff2b0ff06c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbe5334fa8549f423963537c84ad07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d75ece368a93f294334a63f893fbf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee87c59aba045950b107ec96ef3854208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b6126580f8bee77107a0fff8246d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef293d46e1e31b1ae9bd28cfd6b93a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb98811503a8bc01873b849b3f01bf2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a57ec66640dab56eb6a1fbfa1106ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a6a103d9bfabb08f52dd9e8441c09213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dddb04543bcc18a7e3805a94645062214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34aa4818d82ccc482e981f390c60b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50559e7b6d7fa4097f8434f0bd4fdf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34a8f186077265de9cb91e2c47cc94217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1759d43b69dd11986f0c18b98a61d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464807cf488cd266f4796e1cf3ecf59f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0cd98a985f4be9c16ecd437b5a03d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6554b8d9b059a8359a89c2b29de663221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8fe8ab8474c29dbcae069fc30ce82222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a4ba190e21c2716237d99493194f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bfcb85950d0ba8cd3a8514c0d6f8b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82d68560d8fdb6ce02b9e1abb4a85b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa31a4a823cc8102a013aa54ac341f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c247ddb9d471df99a918c287f67d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3324a2fed26160b4b21db233e51070228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b752c01350442869b8aaee71b15c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3212a5de81cdc8871cc37a90477b551230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9519da15d0002fe1c39a505e63cd5b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447d490c8cf9728500a066a22029cd7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d84cdd7230e3ed196bd6b05dc96fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25514f4568ffc368be792f32ad72d345234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0fbc093ea93ab68b19a34d07560c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b5fd4a3427490342d5148f53cb9df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113379a68b3b98d2646f28b8a6bd24a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e4a1f3555e497975166f9ce6a037f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281fd87f72448c3573c711078bae41b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af21e29b9b2c9326e87768bc417d169240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeed251525aac59bbce1e8100d2ceac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c394f6a1d0bdb5fc8a0d15809fc183242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac21e71f97e5f993e85adf87a345a19243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b27f017fd2bea6d77edbce9c50dfb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6ab2b3ac2bfcdb0614c2e6511e62c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a1a5c218aba1e1184574033709452246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a7d10fcf6fea8c620ad2dc3c98db6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2e3466108ccaeac1395402a6e1a27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17f606547084111dce9ac7d54cb4de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3cc4ea3f24c722b8367b597e95457250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e0ce19f20fc8c2fbba6692da20d01251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce0e9cba10171877b1cc8a7fd833c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1522a76dea9f0235a27ed6125905e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd5761ec3bafca7465bed0a89406c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bee3e3e78c5b68b1cac318c9e80a44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb8d2a51b9fd526b855039d956da32256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60702caf7f220d41635c63078b10f68c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53354b228009f8508ac4c62a385ef41258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061226455df129be43aa375ae20ee42259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb381f6d1b09c1a9133b61ab100c92260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad491c87dfdd2b7193dce7449743c25261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f48a6b8d3b18683236c64ad920ec4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df314a34745d501b43fd4a1b3e148247263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a13b2608687cba505997183f43d7d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c63904268614971d5fa898de53cb34265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decea094435a07108ea43d8fc6fcf4cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa665e15c145496daeb71a7e09cec47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733aa61b67feec7ac976b6dca3acd4db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4b80f180382af5a33d6f7ab3156b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899821caa667d1d2bba48f2d439aefc9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa6ab79254e3024862134e3ddf00bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d05a587f70034f2f55502e4792f883272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d001ee3383b0a81ece5c8a492c88795273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629e94ff8fe5f124abb08731bb93d20274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98205d4eb9cc78bf819f7275aac4c858275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d172de5c9d0d9c7e8c82bfeacec50c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db00cff7bf64855b1637418493e7ff3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f6674f1b6095ff238177c9b1b1e12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f07dc2816cb4646b61657997e3e90279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f761f674af5213336832b11238d1ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51193d716b2165fd534659be79b41f85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059ca78aed15b1a4e08255d6acb9210282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5431d29c5ac71ce889a5b2e6109db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fad19a6846819eeeacbb924979a8a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e084c4079d51847777938171213715285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1fd3105840d2b71eb2083182cc3d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dd85d0de9c4d04a4e636477d45237287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14741040fbf0223cbc761e7d55297c45288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585253a94c88d5bb8526c8c472d1f54d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd19f64bc76cfc70eb41c13454a734290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af187c2c52c5feaf1782621e225c9bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576d87e92d2c7d533404eefbb56e51b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfdba229859b5c7ae40586193f585b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e98311ef30c5acac96d3ad9d403556294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142b3aa059185c7d33865d6d6ee8f51295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf0a30ed64ebc8c01c4cc8f16366ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0da0a7a702ed73ca87cf81aba57566297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9174e645bc5b749ee1ba436dc70dd3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced3209a0399e2c2b722fdd927f1cfb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572e1c49b9373e706688a3477b795fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c380b38d067335805fb53120f26c7da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77e88fb44f147e05099efc98af0992302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ee5f88e34244c11f81e7d96e01096303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdf762e089a378f296ca0522b13f52304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db7f9dfc6963e8677cf3830a4651b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635fe2c9e588c0161b744e0619f01b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870436b222e00039f0f3b21827aedc8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab64e4808f9d7bfa1517ffec7aaceb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec0032dbc281f6cc0d15e322cf3066309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab602e563b5b011bc86950af62e13657310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255006741aa0de75a636057ecbacd59311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e172dd1e13fc57b1728de28cbd244a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17926dd6f039346e23fc5f5afefa4b1a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fde36625fb55354e069bd6d4c8729314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943aaeee43e96e7ed3ff61053c53b78315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45756491bad8264506198a1d178cb7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b7c44be165aa489ebfb522afa5768317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c45036a838306c69384e4a042f727318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec674a0ebadfb4e7608c85c33ae0dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75584bee6680e881558159f4ffce8c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a349ab46f5efd84765be3c2f9844e60321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3366aed6d974947d4eb6c76c30adb6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f23c01aeaebba703a5d75469875c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35501970d320f70c881c46e436199c14324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2858e60b569e885de82ee10ba752672325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7043b949fbcc4069cc7a722102a3b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99be7008fa15a2eb2ae92ece6ff602e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c8c0d07797dd59fa0ab3f9a385048328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8427f3e8d051d7c6463efcadae6c5c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c945b8d7dacaef707c441fa780c41c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b54fe7010038973a97e918c8ff582d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc284890656d08c91da8608107b1681c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09488365a479ae2e3f6470c42189e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f7786c1b857368f46ceb8f34d763b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438c2b85fed4dac8d5063d5c1198935335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5c15727cddbcc5039987651d872c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb17dcf152d29ec74ac48ceb3e754b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398be81472e1180d79ff1bcc60125218338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879745f47aeb7d30d3e423cacc45b591339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28f66f2bb44680c571d53264bf022e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6db5dc5a6f744fe43a8db6ee40da3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89c41194d241c527a1207ebcd4d539342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea2adf0a96c8845a133756597a35a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c7668b6661194e7147e48f7fdd789344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2dbcb4b164e99b43cfd18a5db7f61345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e5e09d50e4b12d93041528a0d80b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cdf7a4b9e77915d9aaf1de4e4ab8e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad431237f858bcde074bf93785f1cb1a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b388dfffb17107fdeede5b5bceca3c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd2686919e78bf1d31360f0d6123b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9009ec066e7b6fe9d8d11ffab413e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980fa9b312e429db9a79c4aeda74406352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2bc9f2a2ab6bb1d9377a78f9d67fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e465df48dd81c4ed3ba5dfe9789480354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6962805a050167440673e8c0b69d5b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c65bed3fff3c7c056a0b76137ea07356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17635d8dbe3bc1dfc17179d8460ddcf2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c592c00356aef797a1a871df7f9fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803a1f70e63f043d730ba84a6dad046359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b18cbb3ec35ef6f3f6a60342d74cce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0ebb8478477e1e1463f62eee3de47361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c3d1dd2546f0793d47d6f0bb780b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78df33f5337d8c74d0293b495dc4812363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b7d7ab9710d37727da0e622c7e012364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e568719b434c31d6b32772c0f300701365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a133f993783f3f4865e4661aea0dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb89cb1d20399a1eedc2edf4143340367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec9d9b792de762026c7cf5f9b2bba1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d286e1445e75d477b5e4d2a56e865369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd1ad269e6acf11fee1c476a9f494c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beed2b84575b726a3a56acfe4a7b103371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bdfc8651ac0ae1a41ed7d5f02058f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539af76f1951df7b8d1b3fe6427d8549373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab29776da301fbbc0d392fa1ae4d7d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db241077de7f27eadf07b64d97c47bab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc38b29ee8c1a883e828392b12558b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368705768bb8de8e64dda7faf5e97d1e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef724675d1cb55d9c30c3387c28f50378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac02e551d76f5ebad8456f2e396c1b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e43259043065d1996b23467b27033b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e6eabfb2a067eb39c35979285c4e8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a19051b79d7f70a0ba17e47d873917382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba11358d58278bfac9eb5043ebce0b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b74935425d0c26bcb435fb9e8dfc7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7b5c36355b80ea6fec0b7c31697b2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873c0c10ca00a9fe3786f938346eddd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac92bbb8db98fb0e679ddfb18e7b98a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b221de62f61d403450705ac97d1bb7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacf024eac4b0ad3772d8c751af98a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd16e491e5435c35b9151b020496657390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c85896030d0a4469af18d15b0cfb32391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b9c3d80ce60d1d9de54530bf12f27392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdabe735ac1d6fd3c95166b7b24b18393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b77c60bae01c12371b693c70b802d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d4a33a53dc0b5bfd5a67885148a9d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f29f87e1630a7ebb4022fc2b7d2de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532f822b2dbe5b2d951387ce636e666397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf0e639a3eced375a0a0e7034750d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b14c2498a43912530ec3dbfd4bb359399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70e091067a06420a8a3919293072d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba4902d48d566274fc3b8215d3c46b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3497a182eb4273a92df2dd4f3caf0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3281be4da9b97f5a8f779a3df44def1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba70d20131db5d8358faee6be88001404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8044eda94c2f8eff1536977d691557405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7038d17be694636e6cf78fb3b947af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a6e16d53e9a23ec2062c511cee386407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85c0bb26d1ec4f86778062f690c0c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22921de48dc73ef9408988c2a6fba0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb1893813b6c8c9aa1dc0a67170bee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5abd6cc8dca88ffebbe55a871eb17411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24adee6c4b52f27e2ab7e725f3fa9d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828b28d3d7c0cf01106e8704431b772413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112032a6be4d76fdcf529be69162d3b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9e559cab742fd54bf449119f1c835415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d106255c06ddf489166e15c0f2c4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed3eff51b5ead46ab979d07e2948b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219a46da281a93c216ffb2a0e9f35a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e6ab11cf536feb7fe16db27190833419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db451fbc4f0dbcbd40e9dc916e0a37420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da4b10668fe3be7e3c6708b348ff75421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f579d552818d6ffaf053f6bd8ab68d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f3a581686ccca20e507fbae43ae4d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd351e57e812fecce1999c99791a7f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062655a260d4ca04575890a8f2c78687425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8eadbd070b77218d3d5f80aaf12e33426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971aa20b4aa845168244e1ef79e31a13427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c1152bdd190dd921c504c1710f332428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7d181037553652b3e553bb5d45a04429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c047f548621db082457722135f4d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39caf89d60a7ba9f2ec351211229f22431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb340a8ad9091739e69df97f9dc25c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00390e75874de2f1d81cba3aa7a1a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b635749e1619f3c73157a662d3d72434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f52533487e50240493bd8647b5432435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248c2c36621a22622e65ca9bfb0ac9e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c4ba8a8fb34175b65b88e3e84ec0d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece10156e8c0907321cc9ebd25b7044438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31acde44b3500d45f986d3fbe11966b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fc28c4f98d39250708f649a8866a9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddaf39d5befabd3746ab9b9f3de63c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c1d8e3b98d201e6c732acb7846d6f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d8a4c3eca8e5591bb54c8bb309716443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255efc8d778b5fd2fe42d3ce9a014cc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217dd528fd28f53a3a35fa5ab85007f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b66b9a1ce85d021ad1a661cf83b6e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844038c40a54876fddbeac4b6db39dad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938b59dafc0d657d72f2fe0c9b482bd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73f50462136d78086b8d7f0e605173449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8344b4de326618a9937b3a32fe9ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d82205c24e12bea4b77cd947ac9c86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd65db1213c2e3d7a9d828fade0f2c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5bd317b2278bede451d9f55413ea0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe37a759313b64105ef83593fbc76df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f717c35796d915f79d6e14eb5235ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460fa3a2fe3b2302719d7d4cb617021456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ab2d6d347aa3465c0b6b646e99709457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ee1ff110f81205685dc08323bc63e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f6557d8e09b13b631cbf6672f22ee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846a4ac41127f7265014d0370746208460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b9759b576bbd7318f79c331764e98461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4278806322b1b0e31d6ca2b4b260f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb707cfe97fbd2f3b447ed7ae09371463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b43da1bc491f4c82884631d6a97c22464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030248a97402f2156a9dfd03be9f5836465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423d20b64d04e30842ec14c1f716745466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131db9ecb7e77bad0fcf99845c44f24467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ebafb4aef4327442299ff52b6ea11468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801f631d0054f54b507fb3e48e6e9d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039abfcddafda8246b836dca70698f7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631568af8183ec67c71b72ce2b5f5ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf99cfc239425d43b7da2081b24f86472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84296160fb6b800cda40abace42cae3e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d5e64d48891029232ad8d9f9132c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca05c6d437b40015f5c8719581275f7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf2c5861c2563ea0aa5152a83549ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62d164c4a37deda61798548707b5e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c97c4a1dd20266f64c5aa4d364c1f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a7024a4a41d0faafc44d7af797e23479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b526c1d5b950daf45cf5ddbff8e483480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968af905d0c1e43fe0ed66f821f51e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbc8f1365e2880bb4d97e54d017bc7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6b47838f531b2a43245b74a45d750483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbc10f5608e8de66ac040cae92ce5b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6cc6c9ba1655624618aabe41a59a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b73c994bab285ace3fef1e2aac983486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1d24a269777f67ac3db4111ca25de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7684177a7812fbe239fad551c5e893488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e19cac646bfda8ff0aa439030d1e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a959bfac9a583618ec64060e3ff42c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641d8fe973894feab1b5aa50e1b526e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642405ffb8333b2c082583fe5b4c47c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0b5f5f2816378abd4127c7c8caa01493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad5dab38c2fd438f1950db214efbad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5729924ba8e44d6ea36f2b345e2a37a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fa2dcbfab40acf239b1ef5f6eb4cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fec2f9d8322bbf5e49b059b87b808b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b2182a06f4c28b6bf1ef759938d9b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4686935204bff9d210c7114fd39602b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17922fdfc36f25cd1fd89f12aecf893d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc682de3d2cd51cdd597193c4c00641501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227af39d003f4a553b349afb429dae7b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd83dc633956c92729770238f261ed9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c37309bc64dd5a5dcef744d1822752504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fb42f62525e4c4d5bae3539a5440f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41368334d9eee492927fdce98e6ff7dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179903bdf5135f6c05dab9b1ac252f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1289fb45efe08de835f1cb179e3d36508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7de6d4cc292823b2e0f1362d91d15509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e715700fbe688110427043b42056a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdf5a33c69b2e39b2551bfd2c6d527511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7c7fd4d4f9f3ba3230a65059adb49512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459d1ebf8e4aece5d3e2e969c1ef02d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520859b77889f16afd55f6c384a8e4d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327d3479fdeab5d4ee9dfac91dded7b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa668d9c3b3348f90a87de8e42c0f72516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022e64274367ed468d556f36de1ebc8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262e9c574888dd5f111dc0e462be1fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c2a17c1f70511f88fd0af74592c21519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642b638cdf4a48a78a0a5ea849ecab7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9dc580a6f59ddd2b0e4e1a5051ac95521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f2c96710160ad34750d332929dbcc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfeeffcdfa7540ea5ed120e46707c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c047d4a3d3ff354236349c1fe2d80524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2312d3010de1ec52da6e2773ec6e8ad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659b89b94423c4cd77b2b433cd577ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4675b13ff9fc97e7b1c5066cc15a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0913c7af2fe7cd572a738f189e37852528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82404de61ad749a0e52ba0be01b09115529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded72c72d2e512d1a6ab0c6eb2d67c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe3640acfcbec7769a2f11c3b39b7d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57ea802f9d7239e5ea20edd5c9679e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe112d9f395612597c17a0faabd56e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd73307868f58898edd2c78deaaf17534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f57ac1b25f522b51671d1ebab88e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955366461377aee7dd207d303906c051536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c984246787f83fad029f383ddb20a72537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee341a84357b3a384179d6827d95a5b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d228f31f441d3ada7d5f91f1d817867539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28063c2df719ddea3f4ad40e7ea72364540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37137baeb800856bb0313cf608af475541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8149837c0c590d775ebfdf505eb27a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41157ad9acc382010d5d47bddcb579f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c19d04170c6f82836b9ccb05873c3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb47bfce341fadbad72b37b46ab53e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4dc240915a26fadaf1b62c0732cfa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d545da01860bef344e167174bea5fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037635715fd91896175886ec41ae076548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696b488d3118b3a86d7a093f1a12d04549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcc76d15f8878f62a274dfe7c19f2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af88c027026dec6f53e8543747cb21e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d422562984c9e53a761c1cb577ca2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24acfbb235fbfc32fd787d00567321553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc51c4bccdd4d6226d742dc768b67b7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f15323335905f8990444b9e7804c74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555c87008aea1e348ab4463996dc646556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2f0e62355e361d4151a6912444147557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9420480e704d6a8c227f9fd23bee3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e75f18f82414ee865afc8744136b26559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462241ad978db4d3abde979a59854bfb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db09abc61d354810f81301a36267173561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80736c35f3ffb8765012a39684efad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc44d1af59b015f1192748e35e0e61563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed16ab6dea6428066859b51e01cbae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9fa6dfad3cd3022891e9678f407bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c67646d0b513e063e519ee6655494566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39386553e079057a0f6444538ab956b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587be157d09b7279e81ecbec4f2c5b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a66eb24c85d388342ba7bbd524bc2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760ad84f4f5db7c29bc1a49a205c67a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826b50015fd2a24f841571c55f7b6a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c03c8939d9fa6cad22d298bc6359e572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>