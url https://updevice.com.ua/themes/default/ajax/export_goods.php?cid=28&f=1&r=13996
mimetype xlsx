--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9fb63232ae21b4a8e11bea83c82a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30449745bca5062ad87cd58cc3b4cdf62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55bc0f5e3be348cda0e3d08a057e703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd3d9d72e48fc024295bb9dd4d4c264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22240d770e8e8d8ebc661741da582985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e692eeb6881eae633c20eea7ccf93356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb02cc8006a54860e18202bebb56987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a60adc11a77c1214a397ce54b694568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75c78136704050a943a77e14154e389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e56bfd5f22d816c7ec34826d4bef810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889e7367a13d73452599cd7499de99e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec249b4d41076cc6175c797e7190cc2412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511a8669c4ac32ef8ea181926536cef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e9ec113505c7e151097d593fb9ab114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96533b99b7dc33be871235fab822c23515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281def3d255def910b0445f408c6458f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42931e7bf11847c60739f8c6d6697417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692aff3013212edb44f3c69b33ab954f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710179e5d9eb9b12ead42356751cd5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b3d8adc3f1371ff5845081c2f9f1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed80227316efa7ccb5b1e5d5a35938121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d34f13d2e414b4889e6241b12dbbbf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d482b765f3fe37f7db2f1a477934923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e47a251a31d58e90c668aef3e3141d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63c6d2a2515cb29b9aecdec059bb7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f4532da970bd6d76e17ff01c0817726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372aff48d15774b329369826c5a6dcf727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf54b863bcb7908146f0e6fa09ee6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759b2eac28e22dc832ecfb022e2164029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc18f30ad0080cfef88751b4491ca330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e98b88e503c5ed845f9c28352e8ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582a0a7831f2b5bcd5f5578c9e510a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411c84d4d6d36ee11faaf4553ada5cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb58d0676d50217ee3260c6068d6efa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f29d6a38db2d2224dd33d7410cca2235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6241b8028307c68307bf23c816730536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21891ab9fcb30e82535c7631de811737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7088d1471e7c689749593905a658038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da369004297263c296418d40d9185039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d12514709171445899579593d0e4840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba172894f57e5b63c0f5ef06da95b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a09eb46e040343a5985746031490b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ccb414dd70b3c99b8082eae020de943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a735ff8c91bcea984711a18d29420a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a48c880ee8c8004f5bcab706c3c7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407c702a049173c876b005e10bbca6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195adbca8ef3ab52204ee6329ec669c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935b03d0b0b281d58bf151718a3bff148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac301da5581ca28f942b67dbe49c23849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafe9217b7248fe268f1fd4be98b77b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509cc40f6ec89c2ef20336cab47841651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1784404fd3cf761cf09167019f6c90152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80192dfc0d1cd5e96b858406650e9353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a22c78144f92e0b1fd14718b4185254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020af6a200606ceed2c06aa3d0dd2a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc58e9b316183e977334f26b13a32a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203faceab15e99787a2971f96ac9a3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29284cab426c6e5ba0e7e3366f007958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad87d50fd20f4b39085e4acfcc8557959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff38ec32af035a3cdf48c9e758fef9b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c489c7be234a6b10bf73adff2d7eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898315b7df9bc40304090e32e85f002a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a36700f92753b98523cf7d8738050663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e457d1c5c4a19a0058b6b09a320fd4a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00599696bec5d1c8878dea4806a76ff265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c8fe66de0e6c11dc85fdb71064a0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903ac743b4b61162347bcd7d21c538267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbcea19fbf99e472447141622e61de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31590df441e46f690b3c666c7fddb869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca939389bfed001f457a80aa892e449d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143c6b95cd7f2a024015f06b8595b0a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df57c522bfcb7ce7213b34d3b862d3072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159828e673fe1b9d853803a156d0b0f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7273780adf401a3c2d947391d149cf374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcab4079aaf2c13d27de8b001c36d3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ebc506bf9daae83396a1f1f0b207876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224c7ff6d7fb40523184d5585a9445277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8903698090781d228563a6a94f3e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273199bd0d78cedd6cf2a6294a6769ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229c3caac85d5bec523c6cbb3c8146b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067b7870df0d8dd4a8e022752c170f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6bbf865f28b5722fa17780c7a09a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cef38f759acebe9abc93093e53f3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb83e8d510fc5c0ddfee41b620566484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ce4b1d5c51ad6498bbf5b8544ff6f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966f848d631878608f183839ee2173e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def90ea2ce8afe91a6d75f184723bf9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b6c29d3e10a6200b7dd8140b6a45788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb53b2e4bd353c1015d023ab32717ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db628b3593c2c54721816c243a21f15290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335a01b7c81f05875058feeba2c1f6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e27eb8d1e7b60f235236f5e071fdc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead02855d26f7c9a6064e6d0521a101a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26c707c3f18e898f8b961861a32cba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c69f1ddc8cede6fe12a80dc278447d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5a62865abe0827a6af28c361c6f3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fc1f2c66ee107b383f99bb5338eb597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844095c8bf708fc46bd754a45c26d70f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4170b334aac532424a400147d0caa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69aaac807948a1e280e40f8e679fb3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09894763decf4c9b4f2e47eea296c61101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6561854098c37c2b21422afa14e5946102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3d732abeaf668da427c5e2ef1105b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef2ae03aa795602f04cd6c3e5510a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe156eea1b8f4dd037ed961463c104c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044b014df59c6aede314d59b66d25eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc780c195414e882fd583013807f07d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0651d1ae48d6c0f793123317376a69108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa21a86411138495a948e80c1acb85109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96322e6133921074f1781e487a951a84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80049ff2d135fec676b32ebf06fb40111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103917b670c29b0f2f65d263e932930112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7e0f749385e0cdd5a4eb69063f3a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29badb3ca2d1a219d2570bbdedb405fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29950ba3e8c441e38e62bcee9a8d1d6a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485ff2ab6ee1b3e8b062d134eb9b792116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e70444fb3bd5fde84ab60cf9f532c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71192eb6c60e09c178368d4a36f358118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93eef9cef57f17729e60d148c15ed19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e18f6691e750e0bd71f2881f04096120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af418d63a2684c66bb5427df4e36b81e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356848118ab9e865a8203be6c235f960122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee44035ba5f8e1782a4b42f75984f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa54532eff59c18bdbf80a2444d146124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f57787d57cbed9f8db126d3cc4daa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae639cdeae5e7260a5a9332226875b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9c492259285ccdfb20056d762a1ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfbe4d1d3c65f32e091202ffc6dca6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466c8ce36c031d3bcc210278c6a3368129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06656e8e8f22b73426c22c3ec7c11fe6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b91b8c250a158bfc1742955718e3f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3bb55e2f8b5714861342a40d50a14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1d636e589605ccc3fdbb4b014e3f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bacc0645aef029fec7f8e327ddf441134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2228a4b0b52ba47a6cc97354db7c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e0dee5446d67da196f92ebd1310f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878170634dedf7829455ae1ea31d042137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77994d53707c8626c627cb9b4e91e9de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b20cbcec644005ab20652013b2a88139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35eef7df7fea186fb15470687edc41140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8409f993665da6bf3c90cf0e145af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819d10c6931689444566dbb4f4e9f18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe77978ab686d91bdb575a9bd0a6671143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e918ec4cf64d2f34e81e477d19f5a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f613c775e539f503f997fb125166694145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22569555a1fc840052acbe7f56412bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1108356391b7aef32b66418d031849147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466b6d9a4448e4bf07b8f97b364f7a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736f65b0cf75309b9f0067b1a55ac89149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd4ffd9f776f907aeeca415a089f10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7f4659a77132da9fe2ac859e11da7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28749ae674bfbe9fcf6fe19f9482689e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e22355b3fff6a374253da72a76327a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2117f9010c00a2c648566345e4224c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371145daae9b9258ba28e8faa7e50410155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b794ea7d9f52d9a91d0e13c9b422f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d828bf56603ef0baa2099bd8c526c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056419f474be4f39a3b0b5956297f7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b25dae0ce54ef0f1f80903e051fc53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fcd6d4e2846042724d4a678235ff3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379f8fc028617d4038dd65056a8a302161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35fcb62918bf0f37c056467e9a6f73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0c6ca855424976f4768acb5ce5d91163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5798d62beeaceb22831d9491d911d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de2bddffc382a7336984d2d36aa012165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f5499894714777aefee7326f70e55166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f213a2c2eb24f5bcc87394dbccd6a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9cf14455a060561aa07fcc0207365168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52acbceb8487e62420202849528f25b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe83a92db30659b5c4e4303abca4596170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfc4cf1abd8ba85f291500c904fd21171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446749b894897315b2cf8b65c4a59a3b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11c7f76ee209877f0c9e79dfcfa404173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad338f3ba894acf4b4e4ee762c653a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424042a2dd9e532123b2ad25353e37ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13418b2e84a4eda4ddf63db53afad9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3ded7a4af48f7c1b7d9da3303c456177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b69769cee1bfddfc390bdb02fe3e32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013695d4bba909a7b60ece6f27d217d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f15e34f6b765831909236163d59a63180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253eb587539672c295128752bc7638e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37bb1b14ba03a1acbfca2350bc1c3e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3c8cef0b92ce72a4108035c867473183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131288d83810a76c2e11786fd5f0bbe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61689924cabe196561064e05f36dfd80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc43be7e95f56c45b347d2dd742354186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ec99f1a49276cb9516714e6b82ea6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09185af69de4110b686b05a16991ebc6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b05acd83a057308a16931a137a9c89189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c7b5a56edf2cf211535ffc8dfb190190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cbbf28d3291e782a3cd386fbc3599191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92765116decf73a018f07a9b8dd4ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a2ba94ee2dfbe917f372c4d56624f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24599304bd4730cd39f987038fb1be6d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6bb4ca8830bd0ceee0b3c245270d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427f57a333d6c1b44f9888cd557debe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e294d626b86b4c1e1a6e4201a1869197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740a3c7e1502bac3cc92679321dcab0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09710b70f748b42742e75a7fb2f484a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e90f5067ad81cee391b71143294ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc431d2faf35e26c6da8e7381e74141201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e4e613438c57d6a98fc07539a286e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34d0547a56edc7732c81c72e0657d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56d8dccc23deafe014e88a59511da5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3a950edb83693f4db8fc8520c6f35205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f7e545031a5b61e48208d57656796206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499658b7cf83fe1a1a4a24b2586a61f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe19090ccae43e5286347c24ffb8166208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9526b62f384d3ba25d9effff287d9c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207299833faebdcedb57b9b2cc715e53210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa326c874c3343bf49c1417a3d46f1f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df776dba272c289b2636f60b242d63212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e787d68419e4d16ea5acc14344baad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e833c9de69209ab1f0b4b49d9708e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513abdf964158e683482c1d25700c9c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66568fb33b5e29a08aff0d0f453fcc89216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b8a022d24f672804c3a4d71394efc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7c413a70464d3d0a3a3a658273082218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c853392fd94e9aab77e4c3723d954219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c09153ba1352015d9d24e12e29977220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1f538889ef71eef3fbc492f7ef5cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c89b6b078b9ca8906f17fa7fc71cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d078d6e6c274f85d17273395398b9eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0412258d1c60b7b9b7df1eb7e21092224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0e79abbc8834db15e473f07395a16225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5592a2b58decf7b9854fcd0ccc34d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdece954d8b76a5548c95ac92752b46227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444c5bfc9541166197ba33fa3bb5b97228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b19a0658cee52047cb5ef5539c50b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5ccfca73ab649bed046dd30a7fce2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dae5df9321c029c7efeb0d101f901c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a382bda8ead78423689fa81d3d4351232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a78b292d26033ca0fd47a72b59125f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40ba0a4e029c4bf094f998b94a8eef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67038f87d38b36147b179fd87835665235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d65d95a76b8b7564bb4d0314eb45cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e66e2202693b2c3d6e2be74d1fed6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54772a1be020a1edc0235ed63e34508d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f7d7485c70298df712b6ceb202bed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32792328e41399d10237a45fef6e4d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946cd7f7f77c8598729697255aca521241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66cd775169c253775f1479c502f256242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567388009a768a88ace24c39661489f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e28e9e8701b3f32355bc07623307f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f088aebb187cbe3370cbc83cd6507245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223b53289328b687f006e41cd77557a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f59e1e8fd75e1e870747948eea5922247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac8f53e42ac5bd1a5fd22e6c9eb67d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fa6a703ae10a1ce46a730c6243a7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d11a64a02207d7bca0ee6bc906101250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965701a2c315e21329319195949c72d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760671e8d28df3fd4672c00e3b4cdf1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49912297a0afc341432410067efd3f3a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b845d34a73c4ebaede885439409202d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cec993a1cbe2ba434a8586ee82c05b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1990c8dcda025e5f68bb3a303dcf9a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5d2a271088bac79f1e107674c755f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42466d815bfe67c192c1e08613513157258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193b0249b0c140585292114057e4031259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745a56725107bdeaacb4e991a6e3678260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c31b26397d8f16a128de8511cb50a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef9bc5d9a74301672bab8c7cc4bdec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77912b2c9022a3b92d48960bca050614263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94d6d5fc786faacb68882978d836db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd5a1a7c1a422cd5f9bca7ba64c355265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec5ed918c9c5b72dae558c8ad8e5a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1c7443dca392957d765e2338e011e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85290d298ab86dceae1c4a52c5fac517268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1cadabb4099141eae195cec369195269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cb23362c0d4abdaa37ff4feb48cfa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75d8db50e7487d97ac0e660bdf9a7c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2265f5bcf107b13d0a3374b66aa04c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94111319b2a25cc869983953db087c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f28a87d7d455f2e84d1de41780f300274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1ba130356e98a93341d36758acb73275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e001fcb364aef7bc7a381f9fe29512f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3cee5337a81f86538610d21bd5fcc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8941b3ea52ecf585413300fe9fdc3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a14eb59954f2bbd16eabf77885c54e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac470ce294c67ede8cd5a7bbf4f28543280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616900d881124ed3db66ca52a7a5cc1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133c4e9d62fe146ae972cc4e66ad489282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddde8ec0210620f0eb98d35d14f02e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d02181f988aae782a4af1ee761c560284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173400d8463f80be1252f8c85a0bb4a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b8f8ca88cdb7cc0bdc3ff54edaa51286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53072f8d7b2f149c6c64ccea1f99c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21049596f4080300b47cf05f0ff4ebc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89ba8c85795455e48e30db88c5dd4d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10114b1bdef98129c64641ea4d799f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabec2817fda189a5dc83619fcbb7f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b57350781fe3c586bafc5dba3c0d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f4f7500aa4d9debd0ffe531fe5c1c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2e6155ef3f577ed043dc996090e83294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18036d5a8a7bfda0206af679a8013378295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113f628fa06187a4ef715ce6e80ca96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386de5acb9d183c20f0fe41d32c3ba78297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24961afe0d80d5c8c76ee9893bef62298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9ca6660b7074659cce5a1c2abe820299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7e65209ea092cd53a2d03ddbc611f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8d62c50c9156ace67d103233a0630301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93075f3b939da96a6b346586f8724c2c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d3435aa7001ff2f9f3eca7b09bf89303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa6959a3cc883fc7646a62dc4194a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bce06652502614606b131aa9639dce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca820d225b17195e51da2748530260c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bb037ebb3618d6589cc85df2f9750307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe10f94ce76ea691d653da610e4cbd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9784f6e14fd523446815da1d45b35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb9ac7e86541c0a17feb9f8a5886b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc005dc0af6cabf9505a03fb6c353d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17773044bc8c0c2e30626127c893995a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9df5276b9bb93f02b0809c4153064313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464cad66871572082c55dacdbaeff84314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231371cbf11d16d9d6fc047ae2d6861e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980b991f0b33ae2fae8397a0aa050cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca42f85c581daea6136bbf4002a5ec2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e309dd5b2c12bad2496b49aac8e57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412af577b4573ce0a5daa25e11eef3b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f06051055f3acbf27bf8a1632b7358320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b15ced437ea15daa56676509bdf30321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf9665bf6d460c2b0e4d15359a673e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c89222aaedc029ab4a9e3413a77dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab0429d8fb95d3b4df810ff20f6e18324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6eb044c3b311b84001f8350fa0bd2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e07e7ab75fdf22960fe496909a562326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59daf5eac0a7473d2cbc0f127c4271c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf13f99c41c99e5fa4f7bfe669f7dde328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18e286cb21eede9277f33c98ffbb97329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1651d64be0d9b8e00916dfc61a05ee6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d49efd6f15d61268b06e956dde63b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61797d08383296fb7a881aeeaf3790332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30576d6a63a5339d832bd421b87f9905333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ecf440f8bcabec8c82f00a9410899334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253210980100d1a70e7e79f75419da91335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe28d6412089e9ce32081d0a12bbbe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e0b6ea4a3baed9c78d981b7d1a4c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e32bdc8951b1c33d6f31665e93e418338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343cee2697cd030f45f2e1029d58089339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eff5c8fc953e8c7929af5232be536c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487275787a8ce5e632671b9d1c0d04b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1517cd5b8005b57fb3800cf80bb788c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55aa4f9c337e4cd2c9b8c479a261017343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412d4b4fce6fea4ad2c1c89c4499c00344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb37e0599a2bc29e01957652f4fd98345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d46778793de4b552cd8524fada028346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81949871734cc8964256f87384e151b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b934cbfd2abf8036c8f6c683ef90720348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c36b2208c6f3d82408eff3234ad2bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b0d55d8836cafa03b374de85f2d6c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb95afe2e9196def6d30c36caac823e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364ef8142d87073be89187f89a73a4c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fa22082f1780a63f506a085d74fe4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06849c9e0add63aeb7c0f2ed1a4bc69a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079d898355eb6dc98cf39bce0e61dcc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2cc80e94b791cc72afc98d2b8dc8c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c87b47d37a98d6221b2187be0458a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b8b322e30d1a7a97e86c2851b876e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09d3e61a1823bf6a5805a6a0300c7c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b09b47566ffe6e4c83651829b58630360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c1e0a1f96c47bb1c22ef33df7be87361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416955d1c9bfa32ab22c5dfd28d28c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf917962d1ee86a368270596637919363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4be871bae93b1c6b8fae6fc43202fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d789484ca6b0ca858e6a7266a0ce8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251954dd1bcc13ddee9f217bc6c99d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60170007b8b4e197a43fe568b2c0376d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12781d6902d93b34b1334e5b6144ec23368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c817398e55735744575f1f803c774b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142eef308dcc2595e4ffa6e116bb9fde370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd907e04ebcfce6daabe8fd88976110e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cab50575d616061122faf73e7c66b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e27b34a8030345a95048cd15125c9d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be17cd7d89d3bf18ddef8f44e38cd4c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dc14936bb6a0f1671e0a31b1e6e5a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360e59475872c6b3cbf535f0d25966e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ca16ade5262eb108d43a4652d4018377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842e6b917f22ac3a04819850ed8df66378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c3f397ebeb86756150e1a6854b9f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36680044dabb5ffe04cb38eabae548ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24805378498c0b5deafb3fd325a64b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6096b50cc12330e698003352e76429382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606c977d836419a0a04e057aae89b84383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe50d8e2dddf8e65b09f0232794731a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be99ae7c992af8b7f2f76afc3d0ec9b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ff916e67e53fda21200c0855b3d6b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a523ee3995cfb1f7b7a1027b6463ef9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f583767b7503d539aea94e9b453ca33388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827740c48079dd4c7e5d5aa3732c04f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9804b67ca43d9448513ffacfcd51bdc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0aa2f1a71b184a14590382de503f2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923fbbcfea326ef0e81f42f8111b8a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6064603c938762af4159d10833a18393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df936e57297dd0883f44cfaa9d13b811394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85804f42ea7504e330c28a9651f6fa5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab694e52fb928fc9847cb73a1623b29396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d4f332b00f77b4d8912f11a2c4bbf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea94467b61e15094b04c0a9fca089a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6c4079d788521739a09f1a2db862d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cffadd3f1cf274b6683235cc6d0964400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bc11021561214ddb10828763c9b1a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281e3561cd48468e4f0e48e77552b5b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12398901c726aea055a56f806234adab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645073595a03504050fc64b839ba3d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f935aebe1bc0be020e02f646c885a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5611b4e543c124d974f1a8433979024406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064d811cc491048908958cb16f35040407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac8cee61ab88a56cbbf3cfc5345586408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933f564c7c2c2000bbea3195f97bae0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4709980d0f38f46e71c36037a2e7e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04810978945ba11885dbbd4de4151b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc4d24b1ccfadfe296336b5b14f30e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270833f1b0cb1dd11d1f620648c9470413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9eec67d275d21afd900da9ff3b730c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25118004e78102657c90486ef64f1a45415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0f9c773fef52e7d7bd63f1dcf9196416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd09622ef55ff444668806cf2a5c636417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457af73ec076081a74a0b5168aa3f45418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a65907983bb69dc172f05774984d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf73bb626281677af30bc5acf3ca1c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de613ebc37518c159c23f4cc9dd738421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1710793d26729956a24533e87fcf8e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae28854d88d293b19d565c9fab3fa98423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26b1a7bf7eeea70ac7f589a29feb49424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8228aa2d9715523e771e4fd57cf2e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355bb67128a1f5f3803c352a0d01f78426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc70a483977c1ab73987a02840c4f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd67b380337e7a467e8b4b99ffee60428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac802d9786830bdd966edae8211370429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862627a3af6fb5d2fdc9dd67aaf29db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3c29dbb4eda1fd8641526247f781e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb70eff28af7ebdbe07b326b59b47e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fcb823cbdc025c302b3d913df0fb2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce809d2bc84e5f6d78d74b754525473434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f80ae877197a151198997a7d97ed2d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b600b1ec786c849738d76f03ba2f5f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afe4f8ba938596f324bff6b099261b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fffb60b29beab40ead3d6e2164c9d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88255e12c6c39c0618255f9eab32e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c874c138c71a7929287ef44363bb2f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f997ab3e5e6ed429b7b6c4b97f99fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca1182b0b960b37e17ee1f4b89125c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa21c0b47d313ec4965f7b1a1a989f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c3eeb53e716fd85e7c87287ec65a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d0263c591a8c7ee86003f770f3369445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487d3c4fcf6376b607391c7f3fa8f22446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86208f473ffe3cdd5fc9a5741b0f2c6f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224b76afda7e6bdd8633b5043553143448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8894e1ff0a978246cd569f4c6a7b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f452bee981bfed1ea621757ce75a4ab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a3bf75287cc29b32eee9b85c2ddd1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d809ac51daa504b7eb444500e73181452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e509ec7bca9f41228edee9672da063c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2218df44037deb850df93b4839826454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee3c77daa2c97e5e82de659647ab26455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f0550d354be17691810525735dcdb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b5f9ed80b5d6cf4eeacdb7dd8730e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccc5034932b942a13a2eb6980e5ff8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135895f55a907693a1e7c2bc78f33fd6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ae40dd44318f4ecfd8f0d7360ec3e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf11e2c8e5c60d8c60c936d5fb6350461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b7f73c0af30c689f10bcecfee2ec2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe43d9ddad419aae347daec084ac861463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642dfb3b8f626427d66ebdf7b4241ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05de1863a36e9df87e497717a37526465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df39f01e9e56608666e9b5554c3f76f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f56528178c84851bbd94dd07d02351467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdad2758741bb675198ffc1762de16468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e88f5ed48bc6041fb9edc08d4965d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30735d54457752ae8d67c8952b2f5d8d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d1e55ca60df70fee371ae9ce97571471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf96f4fb5978a9a10dd47830773f385472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098795e78cf66cbfe6dc928a4a15995473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00264b022f1fa62eeffc6d00198e6563474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db857dbbc98443b29c92405c7c535ffb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4d64ab5f4cc361abd2182dfee19ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2485b1aa7bb3ef4e2eee04a9ea5ade8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165f7f9eb3a3125f63d3594c203cf8d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc58f4303649c0fb60f6510bdc365b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba127bd5ba814801803b2b014eefc5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9706c82870b09fbc86368d556f46a1e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02ed9693dc11ca67508f15fd78c985482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b845900ec668c1e2c59e590b2bf96483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be62232afca4753d727dba9e7b8b091484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dff18ca35c10d514f7a7ffa0b604d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde89bb4c010bd2c406c8607bedb4a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff86186a641a1dce02131259f76ba6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba312be9feed2490e58e8ae6489a03488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a573b8fe0dfed1d9e1eda342f1748b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b3f9a45903b6503a1b9a60cf3e2a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa8e7c8830d3ff5cd13d03d0803490491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc9707211bfd42230bcd0e5330c97e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e00824f85bde62cb3b687c8957104d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945690f6dae73300b779cc1464e6333c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdc7d6453cbd97b60600fbe56647ca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668af27585486a02b80fe54d7c64def496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4f7652015cb98e69071e5e58bd3c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d57fc0094e3ee2ee6fc7eb078eb316498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4692c63a4c4ddd92049930267ee9b1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c244123762a5cc820584accf947f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c7bb9ca64d4b9d8e044f3fe417c6a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e6c6b7be29dcdc75d940a3046966b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ad22bf8de7225c0a4d0f2117b1d6b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b5e9abf9738d1d45d1ccb211a1504504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bb844e3a8f66924e1b64e5d61ce9d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7e6eccf5f2f43e7ec5f2006d2684a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb77bfdbd130eec8e47287802d932d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dbf361c9381c638943c133c7383fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e40f9f9030fc24bbbd9937ac28372509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0083f430666322cc5faf6c4f1f0f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e16db847ad7828fd7777ba63cd615c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595741d0d0f36f46da9e8db1c69eca0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da627164cb914ff976f215cc03a87424513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a6e1b5de9e29688c944c9af76deb9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1185b9f3fbf4d7aa15fc53db322882515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25e21564910e9d85327823455c45c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eeae2b6d2eb8f47fe990702975fae5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01419d9b36458cb148d12a472ba3ba4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5fef5d6236acb8221926b9bb049f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e108014186be5374f7ad73a8ed64f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b79de7181e85acd2ca45d8c3949a37521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20247735c47eb3f15bdca25567830b41522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb26e239ff8ccf81cfa5ba5fbf1e839523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffce44d12ac9673a237db622fdba2d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209eaa9dd05026046c680a2b9c35148525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42fb8a21e9776b7ca400b0bf2e781b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f8cbea491907ad94893ae8a239576527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf783cff363432a2c5ff2987fb9569528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bc00aa822713805cdf840fc48334c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0d60c54773ef69239c564fcb0b7ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1797f2b8ae5b02f989bf61f59787f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2662ba5510cd3037c80d6082f9cf8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ca01df822caba2bfcf9162065d3ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e0b7c12d40a7bb0739af17c4c3d3e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd379d32f3acd129d87bcec87ea4b837535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d757b9babdcc2efbb58fe519226fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb90d1484e1fa94a13ba169da592702537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c5f0a5ea0fed08526c0efb3478c6d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e80b1bc79700c47993d91f4e4aae09539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21994bde713459e5d43c7dac1b0b3f54540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d6396ddf90d9cf3829b8b83f677e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecc31d650d3df235c953ab9fea33f1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e007f09a8a6c9607463f6f03fe7acd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6da2956dfe10878178e627e4fb056d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43fba7341cf9ed4e54af762fee2b91545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb787bae6b126eb9d7a4a65599a3fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569993452bcec641ce9f1a4d5339cb63547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e923b21024f78190a899008ddf175548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1094f7e62ce5b9bafd51591adb63c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440f7024adbe130ab14be3938fe9392550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e558ffa6953c39bfb3e9e9406094b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c4522783f33aaffa9502472263aa8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf01c44ea5c4d3def21d58a4c7feb9b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1495ae7606e27cb76360ad2a4270d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879ab1cf776cb58cad0374d070262ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94ffad86f8ff0adf0e5131fc5beb45556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b333922d3e155e815960a1d071314557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa242d4ba67643f12cdfa6c14afa104558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c02fb6fe9eee5e835ea2a3264d5c6b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b714df88851039ad916580803c384c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ec8b69ef351e3a209535ac1d1c7c6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f280eb132697afea35169fa63bdb57562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad0f65103d61c73f8dc8b45235f36c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a510cde13cbe4b107bccba36fd59c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab0c3c17b0c668716e031434068d58565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba630c0412674e998b8d7bff29b1915566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79f537ee4eb741f95892ea689d0cbc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d64676594af6ba0380f7ebfb90abb0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318846487f7e62bcce19d7c3546979f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaff6e84b21c992a75dd51685b0092570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef31d0d87c582f236da8d7eea207ac1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d7769c78581bc368ba0cb53900c17572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa097b281643a85a6b00000c83b36f211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6acd196074b1761430c5205ecb7df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a881d83a2e1df0a6d469c1bce6a47983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74734d3e9c2f47158ee38df1ec23d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba00be53ec96a71ee28426d201ec8045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9047d77350d53fc7ba6e31cf560816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65541991919a41a398a29a5c6053a6d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da20c9dea1e98938419ae50922240d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba275c48a608b0de4d94f6e6549c5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b828a96bd35023d2ea4eed3db5556610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96ab6e63ddc9b6178c7be22e54da7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01870512e2e9851b624f3d39385fc2fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc797b8cd7d842e3d4eb3f799633e9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb889a064961faf797e8fd4d3080b23a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da19de1a78f988a625064583c2e54b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e5988d50b908263a974d0ad68cc0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66fee8b283e41bab375c6d26f7eb0017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c31b2ad9ace9ba40a10d3e44ad4ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd64adfad94b89240471c1c21ef0cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77878975ea39929da2bb48f9eccb6dff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44b4ffecd67dfbe6ddfaa4db98497121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254d6c83928501fd1824a3a85b57b3e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16d37fbe71ebbaea09137bf497cb3823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39e997a5c8c53f76656339e0a8124324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbd97d22e31c1e244f78217232a1f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bb3e65f0c75ad6be6755529475cfd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94d0116fd71fcc55ee04a7bdc7fcc327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da3749562f7a48c010d17979dd8f2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79112393321d41d186ec2158c4e669629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a32864e00317aff1d0c00aaeadc9730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f23d049fb60b125db7e6b30df799db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2266ba5ec68b24c007d37d1f28292332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df90e08f2acb74488b197cbebc92c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d32eee5c73947db179ce3d22da69a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82ade1d584a9f10503fc343660adce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0807672fa48c8d0597df6c0d1a3f07236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3afbd2a7fc45caeb1e49430d387ddf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330aa3313ad7f457f5df199bf7c704f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cbb5074dfeef1dafd860bc326727d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe72a21949b980d09311b31591a38a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a8ab56798916871cbe6d6d597143641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be851b7d34f12393d9813bad034d0f8b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab37d23b644913ce5b953342be99d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa88882bee1b2d1c81aa204e2851e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf11ab00f15d659e5d86a240d9348ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3004cf96038242ad718508d817c5dc246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101598d448781369024a0c2511cea83a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a452e25361ac1bf5d045fc4da239ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6894edc5c1d15c35f096cc03fe9e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5e60683a9ab68866160578ac46b9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea9def8b4f3bc92a770c786c750dff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80a89dab85dc0fd95a22c8ad441a2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90b1e57825d1077ecafb007c57837b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06396d95cb9c15a346b1ce45316dce4554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c155b0df70223b9aa579ad3b6ad3ee155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3d1af3163b87c5790a715686499d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdf6cfc1577d666ea4bc24436c52bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ff93e50f180f37db8bde47132438158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb302bacbbf7c2894b2c3d48bc23e09f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab55999a4dbc8e7a1b4252e87c4a89460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98311c553ea13f5884c72fda22f47b2f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb0c0c64de87936af5ac6f08e0c45a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30725d1fd4f5afed10679fae18bb627763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c3fd64dd1b788ff7c98c8e31638da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f82b707439b2c5cd01dddf76f85a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c00f8c768957c05f6a89e5e1be573d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ff74e4a2e7affec1fe60c6328e21167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f0ec4456ca5abe189816202ae23ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0501b1da53731a06a57303e5d910569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f62d33a64dc590b171f546c673ca5570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c27b01688f512d1ff4204bb1e960371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5678da5bfc988850060783d2b7cfc172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f15d9033077c452daba24c7fad6e6e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d231283a86603ee6bc3f4116c901a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e084111f69a9205c26d8405a6171b3075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309795f8fdc8e00dd69a07cd49e9b4e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64baf735887d68d69986f5077eb48e2077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc451d4d9d9372801c8256ac84badab578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5fd10d499be745c4ad374b73742dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250c8a0b00cf970e06de2adaa07c08380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167549104a1815275cabeb122b532a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c2c136a35a5040b1cfacf8835549582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96421212e356c60b62e46e10d2bce22583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5bd4e340de08b14344ded80b24a0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0bf1c2393924a9da17202520b5a9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93347ea1296ec458b416462ce0b35186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b573f0e6595e395d1b6cb1d0fe348fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca0eb9de772c24259e1a18c1777b2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d52cbd68b7f4ab99b76a89f3ba11589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c8f2ca826883f80428af03b31c7d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e040630e7bcda6f0c8a7378fa5eb291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2c5661d95a8318c7c8be27708d12192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267746453314b77da6ee8daa357cc2c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16447354534745cbec549cfaf6d187a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edac16ea2f9a53bc8f8fcdd65b3e1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002614250e275334487c1c52ae1344d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf010a616ba0ddf76b68c2e9d7da9f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072ebe9eecfca0bbb9b99ced35b4f2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1775e52b4adee11adc77b6da20beb199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395cc87e0bc31c2e444fc5b7afb363b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79deab580a52201ecf1b461da4a4af1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f985d8566fcfeb458e3d741d652057102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15108a5408435f9ba3113f0b7c3831d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e062307622a72b4744fb6187345c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285da8a3ac36366c715206deefdc3ce5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbffc6420ccf625b3616c8d5989f5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92767366400f3c34a3bfc8ef3093e857107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1084c02f9dd1c17ee7d496fd67859ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268720b1dfcd2460ca9e454b5348ff6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9feca9ced13baac8c4ed29e75bf78d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c85dc28232bcb25f593becc08021b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe594a8fe33aaea80933f86b9d46b0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa72ca758278b6376394829a48a5bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e6cc4dc378852e4e6f73089c96f1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372da50d0815075025db26aa44bb27e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca99bd0739158fbb702e836a77b879b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd539cb43895655991aef38522833d98117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa6101910672a488e11185313a645d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67df4f94c38a3681ab48ad97a877ff3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d88b7fb42ff460eec52b3ba4f3202120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c55334f69e70238c1581383372fe62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212f748ebc5a9ee42b64e55ecd83cc4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fadaa92f8566f2cd83b7ae8eded0af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037ca7062c2c772ece0bc75a758a2a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72433eb614a519e3c45ab184511b9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd6f82c5daa08d4336468b3206cd89126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2cd872da0fed8425b4ec75f4662b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07faae63e2eb4196e178df9818694339128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad881a158f33288ac7e605a7ecc7ded129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3fa942e9898c3d65f1615addde751130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c158141f1c63f4442e39ff37b6bc7e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1041539fd5db1a083697c6a327f82f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8956dfd9487cc70b7b0a006269ba9e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00592d0ed6058515f455b9fe3845989134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4347468240253bf5cfacad964cbd098135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9714104ebc789020f8f282074a5f319136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1913255392c0a391079e153cf1522137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ca7b40bae44c759bec15fc32cf839138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d90c912e7f2bb39e3eb19903961f2a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20900dfb2c842cb90c8211a865c66b02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11823bc819e34da5cf3c11c2ae97b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292ab4d6a5a33ecb10d551d12e7222a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793086afcfb6087eca65da347adada3e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525746b566074a21aaedcbd796fc026d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0333a2246289d98c02480cb204e0601145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faee1612895877eb0dbe7461de7b44d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251927d1cb889ff9ec19fec8d7cb311147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97a745784f829a1f0a599a52c3a024148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf3b7dfe1f1ed8e947b2cf23ba7330149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3d6a46af2f35eaa44ee2381d534e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1eae54fb2d8f46e74c92ed311fc69151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6a06b1a99ffb2af26e553d2819e81152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d560d4c8adefbfda996a4eda5cc14153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ebc88884b4ba76f95d1231dc23c2b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e02f5b776c287ce0efaf9521b86c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25856c3c9a34a631095aa47f9b0b19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1affe82c154e81bf69b835e858f2c2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d567f12a49c0f6208ee8b72b38b03d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cf5cf46c7d7adad48689b628443f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e16774aafc025f4e5683d13cab393160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568952c594219be43e963c38f6f90cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df964cddb9b3d9a2782d7f0718ad866162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb201c11a5e1fe6299466ff5ecae426163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88325f6ea9fb5afe8f64198e4a74f986164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44245b6252091d0cd83802f53890f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1a363fcd1592dec4f13b2f52000d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a903315a18b9100dc31dfbc83100a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99415b8a8afd7282834eb66b0bc62013168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2e6526fd99d2934703b9fe1e82b42169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10973363a18ff111bfca423a7d82acff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f1c4f43845dc41229e63d9c7a6642171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6f6c575876599ef8377f2f5707e9f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95f2c9efb858d14a9a3e9cb798155c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a24c34d1a101989031b7c769dc1348174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb864f7a6e0d908c804969e915f224175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a6b6c51adb850ee60e659fd8573ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8c5c18ba2f894d3f68a6f7e4251d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adba9c925f9ebd0a47de0139d907352178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d3e5c83130dbb639b492744942c21179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ff8f771d8837158095f7efff6f84c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e88533adebf903079bc14f2ec513a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c7db15889085d01bf06121e0dac4b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e9243a4eed5fc09c06b3640b7cf7e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4575394f6aa40bf94b4d0cb4715c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61319e3fbed2d0b4d5ead0abeae77a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134a2b9592f30a9976f40071685ff76186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658ee18a0ec930d9b7c39e73033f15b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09902fde5e3cc7e4c3331067eb55cf1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7198f17114c2cc8393507afe30815189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a339dba42dfad98656d8089b76296190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf7d9bd7db63ed858655470cffa135191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647f117d5762b37444a0e0e5710000b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5c7576d194f57aa056ef77fbed511193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5388f5a19b19646a9182d74c43d18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4210622970278bb841f01c4ee9fcb2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8957022d7f4040ed2a785f371b1657a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11c8fb26bc18db9744376a6a323692197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67ac3cb05cf4e5ec35b39af462481b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecc5c63c880f95c18cb30475a9706b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb131b87466beb62b97eb2b457816b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308334744b381af1e6409fbff499ea2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0450bd4b40f11735b8cea4c905fe9a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936eedb3d246d6e3b0aad9d363d03d59203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93facff39735398786d2074ca5d54f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43e361d463e48eff00aae61a9612f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24e3f2e7064435b975bf6b8c484394206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864270cb14fd789d9fb3a1dfad8fbca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6370e9174bb65b6275e3d61341fb26208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeede41ea70258e895328223025a46e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b222240191064434b92f21a8d0736b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24eb23b112a2c30541a10fb4763b66211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e931e9c385c1afa2ace19d3d6ad2cf1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cb401906b3f036157d6b7c22f3106213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e287f17b2950853a35227aadea891214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef7336c51a519994816943b7cd83e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166afe60b94ab771d197d309489c63a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf969c510ad307ec066ba23340ca2c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b66021db7500f585eaae633bf21884218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e068e494ee8dc56bfc9252936fbd7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2a38ba0cf681ffb9cb13c7544eb30220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5b324a171074e4ed68c43f628b4c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b968f1da8aa0a33a144859bde0725222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ed77c8fd749e5aef519497ddabaca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca88cbd70fa520e3794a561ac2c7ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280ae496b87ce8c887cf6610ec9f34e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b922c7a8920a650677e4c05b458b70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8872b7d91a5622e979fd993e5b7b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43902c7962e942c75101485f8823b54228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34798ba96b5c69a27ca7039f21bba3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53953ee51b5cb5b00768893a69bcba90230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ed09345a5702de5c367d1d15607d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187235471ccfaaabaab3b96311b525ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ed132bef63440d5b19b72cfa66ca5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c0b1162542d28221950f042b9832e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa41850e0e0a16e9abca79751eb24b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219f6e1b4c57aa2a4543d44c4a03e98236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d4a8f7b5c6e98ea772297fc4ae52b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e576d689be35e15a84915c0f0d338df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fab55116579c578452aad9550e617239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae624202a89dda730c6d1a3bd66901a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d901c4ed91b674ca6999626c0a8cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb69a270ccc4a662c674191eec51cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2acab474c9120abf4a0002b62865a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30e6d7717714ee66a620d54dc1a543244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2198c9b454f32ffb1363a2dc4bc5b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0e518ebc86122e854a49ba4e58265246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cc6e4c213f54f8594316f19c20f6a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c671ee69b956129e309fc3a4f5e05c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e9b2f3b47a31043e8f6e25a287fbf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072664cd31ea02208292767d6c3cdede250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b74c0934139fc76f5b6822c141db9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4887b615ca541846841fdcbe112a33b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8782e4dd90e95a2464d2789eb96bd5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fb13a333a907b09533fdaf6ce7bc6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83495f007da44601e082a34c94d507255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d866430cca6798d238bd152022695c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0ccba08838dd4358a474c3d17a552257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfad11e8238d34a675fd3afe42098da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411782fd2e05eeafd8b9d3e413cf79e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e992e7fe9f83375dad2b863c9bbe69260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc3b27b2b33f4c56f6911067cb50d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a651983a15e26cfe5841e1929c838262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f820ae0d00a80f20cd6b2106c4b78c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5d7e01bd556101fe8a301f184fe37264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1adab58b6674c4ed9e9eee7c1a35e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6230037e87d5b9f58c80e532b4ecee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5160561a4828ed2724145ead9417a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b8088385667c7d0dfa0e504a015cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cb7ea8d17507117958def617dd592269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909a76289a3db712274148cd0ce8502270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b1b356e4b8606872b850005f142e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfb2b17d483d5c36090c87e428301f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651ee7fbd3cc19750593043b9bab211273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabf96efc1f832de1de090384a1295b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651895769a1d881687d920920ac37823275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad0b7abaced0deb0f5ecb0e2aeb0a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a4a7f91af076fbd0a588cd7d3146e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e21c488c8de7a2d1859f650468235278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5c1d58c960a6d49e881f5312b31e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408baaac5b6385a4149ece2b6bd164f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50035f2fe7cb20b652319eaa6b24be3e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ba941acd2c7a9f66d770a7e37ab26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63a8641b8193208caad8964cd7e311283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd69a53fadc6dd6e5e86cf77149eca6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591f8c133bc02acb11139e0c9d561f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce496e12e67f67add0295339cae1a05c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd55fd3c62a1d9de259d5263e3c759b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fbcbd3759a1f69096580c2b6dffde288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1fb9767f0291476fc291009528a69289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21e41e57d69c114ba0bdc5071d677f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfd8515f07330e98a3491993993fdc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80fda0d0f9a2e16e5ce08c05428333292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8670dd94fe5b0ee2a5354da824f19293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1326046d666e8a5fb78be6fe39b351294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d351bbc7d678684a58d2fdc3baae54295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de227d918676740de0c59975eed8c85e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fcff6a20aa67e0a733ac67d4107a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216d2c74c92163a4c6c22ced7b078b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed89466e7388c5ce499b301474d7e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a866ea58198cf0a06dde5a15caa057300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f43b25071d6b56725f578d590f0ffd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c051ad523f6daa4ef743f00b53e73302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c178545dfa494265d8ad65bbd62c13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b688c4ec35bdd3cdf165ab5e4ff33e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd31eb0cdbbc120a03541e062565751305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809ba37ffa1196d9ccc7bbd9046b20b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7cf1167c76f27b09308d0e51277ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ecac2dbc9b3022937e40367228206308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692d052aa03a6a703c07ba7ec35ca93309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edfc2f8fa5645d11f391d6be6b665f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2bb51b29722f92ea0cb609f0bc177311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e97a02ad277e7b52e9add52623534312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406184c9fa1fdd91d61820988d1f369313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152ba562b93d984cb65f70abaedd491314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d76099552ff42f64d5a60aad6e5ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283bf32fff3a0c5e612eb5b1654cb2d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e221f901560aaf68f653b9c486a7b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0e03d34822e2800d6ff204150c51c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d253555ff3eb0c7757efabb2898200319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6ce84048f7b664c7469d92eb23d15320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab603aec46b205038484a8372ce3713321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298b5b9bc13514607b48e9d728af462322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e1b1cc6acc4c752b32237462cdc6b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebb0d724c79a0e60b0793459b24d1d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443c562aa9cb3bff4ee1f3ca104b8c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0ce87566d0e5b7ccf2c3eb61cf2b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944e85bf8fb57484aa2adcd0b7103fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f657043b7d0946c39467a760205a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c1fbb0933be8b35f8aba188054e28329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0710c4743a594b3a1ae2ba3991cf32330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24a3efdf13ae4230c12ec4cd4c0fa2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5cf3d6bd514b7a96f747a287710bf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d897c5d9703aac877521c570270631333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a50c01cd2450444d9d66dfeb00edab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f54f8caec44f35ef2994bb49bfc3ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576101cc8f6a98a01b2780264b53e5e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349278c1b831252ef1b76bb81bd6c864337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb45298d18af27253b3e10c1a4ac0af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94118904628095e1b63e4484df7fb83339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e3fbfcfe7adac6a01aac987467fa9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c735d8c1faaae1529cbe34a030535d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4dcfd2cab899626aac9fc35ee949c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6ad95af9098a8c0330f988af6e73f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a853942c9a26c9cfbaf2530b1b71026344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92388836edac29d7c01b3f93c6acbff1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947212abe953ee0a0fb8f8636e07f80346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d2f867874e584f101c4a4080362a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144136c8e7ddb9297172f722d902adf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1854a890c9327267fcbee6ff0bb2a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c1c5745f702fab4c61e898352e2c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f952bafa8fd37ecfe75b1acc8d53e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a23003d7e56338ea2b1efd542f1afa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390238e319c76b5ac8a5d840f2dfcf3d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892c4fa87bcbf9b7295d063c0ec2ebe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d9b0d8209b5a1f41cb7948a54f87e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb05ed2fbe7826987290184cd9d465356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a15fe656ea328a39694791363c15a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c923ecffa1b9f65f599ce1352a5d57c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd883818c6ddce51797a9b547141d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cbe0452771fc234aa48ee82c44cc5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac156472bd2542f0a0e36c2722e1926361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41cc5179ff64c98921ed8b780d18ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce315f81dc7152c73409e4ed29d4542d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b9a59fe4d3a4be651eb44a411e96a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c250b7f7e073ed6c77a94c58645b169365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fd801bac2fb23e1b5bd2a26181f8b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b2d274e14d6a4f9186f20fb2193d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a7e3b7e8f7c8593e3f75d35ab6a1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63388deccccc6cb09c77423956def41d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672c4b174ac51d40ae34b75dd5f922a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05759473b65149c4373188f74f138f27371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af4bc499d527dc35389b13e96dd982372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223b46e4e216c9d5e09c581c4629da8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266798eeea806fb89b3ff30c1be3b30374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2b2770f475523e4cfdde950d98dcd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071f5436fb208d03ee40b57de5da9ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea95ee356b76036d063226ca8fe9a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50edb2a2e756f22130ba962488f1e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e68d0235699e96633f62d44db31c00379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afab1319b674e234771482475d36c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3713078c8dbebf62fcd17d5d214ba1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdc678aaeebb47bfeff35c3d26a8a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbf38405afce2ad92518f20e58b3fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaef44811733af7297e6acb6121623b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230792dd93393fe2d6cf08cdb4904b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58327c2312e1dae3da63e9861bd58ed2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd220db9329e7585a4ca5a1fc7eb8d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43a8b06a0913843fc2cc8a74908588388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e31f9f51f48cd5154bf7d8e9f8780389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d284061be0dd4310e21600ec971bab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243b50b5482f6a52dc1d05e94fd5a80391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5d96002edd86b06771e6cffbd1488392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7ab354a78e7b2f191fa9b05d238cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c919c887b8ffe6af54b4cb5254cfe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c3dcd27d6922621d4965e42f5014a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f169677af0fbbf4d7b753232cf6990396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fb42fe313d89a062d9e3597a77c23397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd8f5062040a2707406e8dc758dc74398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee49f535cdbf7a6c9e24a2c6ca54ce0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4599ff2e80e76ddeae0170c501b78c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e00652a93acdef930cdcd6616fb9c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cf351cf1296ee77b32e3a29ffa42b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae10c5b04ca27a25e63c500d61dd541403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2b9d17e0ed965f2b8b4c5f9686c07404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd717d779dfa3e77c90c6108fcd337405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b53532019ce9df4e4f96eb8d7a2d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e093f630fa303d05fa15eea506e984407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d49cca8f5e689c5b337e9a6e9c9af3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83ee3b014dc54d8900b39bc619c291409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d9345201bf4b8dcf875276d5397a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0831f761b43752d3ea593b7ecc30892411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16464319d332197adb3c02a6707e4999412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c9cbbdab9bb023e56d60756a6b872413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc565960d0f1554dd72b72d6371d475414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880715d13a477f78c05bdb8713feef4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cef48c737b8b2d6b227a3e04653c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e21da04051cb13af58bb6277db1cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8532167adbd1be9b2480e1464ab9766418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e509094415701c43a7e082a92037df7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b69af20916f1eadfb09eb9ed81518c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8c24f5f9769198329fe5555235e3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d091eac70e50db0781566f02b95015422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77579416cfc7d13b83d70fab3333218423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17bc1eb1550134a9031a38fe978992424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f2748ba90e51e8638cc5f02c8c0d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937b0dc4d8bcb79add34b8b65231570426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6103d743d75a54ea6ea05a360ae62427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6af060d03e2639f24e455d6bc16525428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96f54ad6e4dd86af15730514ed681b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310de58fc00d1ea712b8eaf0f31ef28430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d6e81c9708ef09452b07dea28c8e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8fe07ac23fe536c8322fc9ba5273b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8f59c58e64c68b85cb8e0a08f4cd7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdf7d10b2bdeef7195bccf294e9a0e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84fe07108185aeba4ee8798a04b619435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c420dc81d682cf19412182c3a65f4f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903d69022492ae057b03e1331f07489437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982f41848ef84b45a8ef05451a60ead438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd03311a0259dd81ea91f781e3058b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45378e650a13430ced8ae9a1c6f881b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416af0fc4f61a0d33ce933587bbab81441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a7aabd2df4ed380184550293a9e70442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa99343e95106ec09d5fd7c69ea1a6f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae21af2475329873583107a9433c29a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538f7843739cac3a752ea8852530a13445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404d3a43a958a964f2bbd2b0bd7bf95446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c626d7ca88ff69c34ea770a31a9538f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e77a76269156a399b48c7cbba97036448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211445edd36c46901ae61edb540f4d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e750e8284305cf847024bc3e0e7d173450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d39416c4409f0da7fff018b5e3b471451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c575adb0d7839ce370aa7920fd4e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd2d7803cc254765c65396ba1aa021453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e59d3eb77c95fa2e6d4f4e4140eee8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ac84dc32924ecbfc037f2601d65a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b94a1865efdb324229d901570ce71c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1855366922f8e3bab4d3a7472ab664457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbde9697fcb080fb7b0f6b351204ddf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c918d113f80b263aa9e17bfeb4f0a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5319d5768885b83c15d363226c6e54f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19ec071e32e7ff2726cf92aaea5187461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10b4ba3fed960519e3a8d48fd79790462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f553f9f42647ebc1903d4cbaa7daf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871e3c53d325cb8e3196ff67c2a282f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f2adebfe92931df48a723e29c3130465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcab68fb2a9d0888cb7dc977d3fc976466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bab3e547165b1fa9fd4611367dc6a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101fe00621cdb9ab6464412f9f2069e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9db7f5d5b9c95f42d04b9a37a2ce32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e388107f5dc8bacbb0244f92295f75b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d5d23734f760637458d5cdf0ba900471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15f4ef854e5c63c933b93fa6b6489a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc39d94a3414805eb5a494532043a0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c556d0ce5afeda0ca0d01fd4c9f92c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56addd49eea339c589bd6420fec1cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8be5757a04be324bd0238a071bbd4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff8ffeaf99dec8a1f052dcfd408d57477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0911cfeaaa42c6122e6c2ebe2ecfaa8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3c6658c0ef2bfdb9ad74ad485f4f5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08532ce91500f663a785b01437c6e160480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333ee5b65ab5ca126fba7c989409dea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cdd4d2d80bd6ea57b4f0bb6c72891482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ee89f2426a95c5dcc97b563111788483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6dbf11f5df3af4bd66698d1b44aec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a630398ac4aef9c6a259cdaf2db722485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13033697fe31cd12fa52d56a48ecaf4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6f6fb7142fa12870842f593badbc6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53043f811d499ec1456b6656e712a744488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f31dc6c1787b24970779eb01e1acaf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e79a7094139cd9071037bca322181490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2757f184692c40d3af2a15b0c8dad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c73973ea1e36abcf33ffae1b2166d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b2c6a053080994a835dec3806e9d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099a4edbb1fddf331f82f15c155c41b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94d6abf1857a7e7adf0dd0f910da06495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bf31f162afd1d6e8faadc263a9580496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b9303a2841d94e19f75b26c5b6b7b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dffe44ff7597c8455c30449c8395d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f117a50db88043ee045d7902097943c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0291960e4a9a0dd1ff92120817971500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c328e8f2e58532830324f1a7c96995501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fd6a8bf732a0d8642a70f04185142502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d392d7fe098deb9728a236b849b6ded503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e708a0ab6b6d0409945b9a211de2cd8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f015d8a781ade8e5b079f6ef24ab2f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c52446b083e0bfa9b2b3f2c508a8a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cb483f2627b7ac5fdc50a501fa62d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77b8fa323711a64a683978999cceb4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de860007cdc973c28984bd49aebd021e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddc3c96803693816a6738e31a41d0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df164808d4051a915fff9f4e39987b6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305b958de18a2dfc07245356aa4a5d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70989ceae742c5e0dcca9cb396a85b0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23a09119d4fa425630b7c320284827514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188fcc366f342409526dab267a47bf8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91785cf51d060e6f665733ba6b46de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e32b6f64d4c06e81ea884d851df6a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60eb4ddab28bf3307a60b5550afe331518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f13824a05070d4710c2674299b465d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457b4b2840c82cd3abd0abaff5bb0a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5b7da11ee16cc86b833bd16fe4914521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a1a2b0dcfa20bebc66cd0ca2a57f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179f079ef1668920bff5eb90095d1c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f746c95895877f7e3193d678b3124524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e16d97174504226393625d4e78760b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613173b58c7ac86f4142529051144ba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e53e044173e2f11783ad051ff73f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7951e14c896ba44652cbd24e56f646528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3756220dea671d8bd83c9c572f43e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57726aca6add569c4d91e251be8f545530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2cdef4e12dbc8cd6796fd66e4130e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90fd03f0a9b598a5ad66849608a7fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de586002df783699c3dcb1e7bc06a52533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccc9d84d37dcf805ec05a2b1b91e29534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b060d09f2f0995cbf5d2b283ac5c672535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4adda36e225d8939eb44b75967194536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ab57085b4a93501aff5886aa9bbf0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b978088825f38e31707354e9dd822538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f3ecd44b13b43424841530916816f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f8a72a9a0f02aa0f1ec5b5a181f57540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e2ecf7c113d94b209d0c527062a6f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733bd17a32d10da15061a1a475c574d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac792c2b57511208ee93c1b377862f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec68029714ba6f222d324d7b36f49bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40054c5f36e52a4e85a9c29e274b8670545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b546abd119130e59e257cbc977c52546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcb4ba191f0021b79767ea7082890f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f5d53b988cf03e7c46bee44640e3a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9868c82cbdea30351b1a357f67791e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1136c77abbf990915e7c11fb78a0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8dfe56b7a8ad7703a53e2a0d4d836551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa6816f5bcc359df25a20eb82b2745552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b371f03972bc04f8cb574373f90b22553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f3236f8e1024f4a6dd5bd27739d05554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a40070901f84e8344385b89ce6e0d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56049f3147d8e8b9a31cac09608b51fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8e565a63f34dd3da5915c6686f56d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be673643c4541a0beeaae499cef00ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c365d2b92a55f82f88a5ae0ab81f8b2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee48b5c32633a3b3b4cd8a85459db9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824980df723a07b9b518e8e021a4568561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8587ef0732ce4c65c47ec9ea45edce4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca5eefcf592a85947bf1256127cc08563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a32b63a73c7f76c3c355ba358a56c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45c3427f8ec47bd181e3deb7fe1285565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fdd86d7e6b105c4cd710008ba5a62566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84bcd5e7827329bb2efb279e6c1b0f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05348394a7b306ee622634d087a009568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b78021761f77e46e75f9f760601007569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82ccaa94441e53341fa7b4bb8f1cf3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebbe8a2d7bc897ca3465d9006297b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c04f5863016fd056d3c6971f37fa1572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>