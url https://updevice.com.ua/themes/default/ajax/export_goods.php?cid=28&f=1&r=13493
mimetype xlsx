--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311b993c781a0174a61c0eacd6c63211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451e1acb67e6c703edaaf2a44cbc8f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db42e63ae53a3e9352e4a620770887a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66508a7a12ae1abd93c0f080e476ac104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbb21ceffe95f9ab6e035aa9af41705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab1373ec0ecc9a1525de50cc3c365e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1c804dca8aa92473a75be4919dc507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840b0f488e0b73bb54d1a4955e9bdd18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f817254a75cc7ef8e9d6afb3ead2f479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae109cf7e7dbcbdab56ded848b5e674b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518f88f9187d8385a429bc83a8cfa1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef905a1cc81db7351297b3f06e8f7a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a8648a8e8536f5227e4c6d6d88f8113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd912bc3f2098d28a667fba309534c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4bc7e67ce578f8ae93557f658ebe615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bc92abef35dbc6da78480d754661116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41798b702dfcf738991fb80285126b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f527c14a8c74303fe7dfef7f5040b0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efe0d03fd10ad0fa68062dd3a0f19b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba8105fe33a8cf3b135564a85b46ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3637bb7c55e74bd119a8f613541ee621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e4a66e94629a8a3f10ba1fd44f56422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8446eb04e633a4df87a3a76cc5ef2d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d06bb6337e1a965276a3cbba0164624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21679eda32c0ec0e546a227dfbf5929025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02cd8e61b1570489afeb4d5aafed9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebe2fc17c860bb84f6fa06dcb3562d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa45e4933d916c322c99be2fae47cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766a54613c2481c9dccde9ae735da5e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b069be9872740d86564c9b57e79d7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcb5cf78bcb25895cdc9ae1a87cc1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f969a4ce97cc459ff13c4ed3fb74fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a6e83f02eb56eebaae4080ddc1a7633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2447d1183ce8960a1670142f58707034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae749858162debc61f12aa499cf0b3a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583394244744ee0e622b9ecc17e59d3136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf9cc5a7122bdbc0134c55406a701a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72e63f36b6f35eae3b61709c3b898538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cb691dcb57f6dbf411447db2b021539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8fa8e2b29c23a24aafda2b9f2bb1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94a216de57fa8a677b12f89e26532441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b5745d16c4d3c3b114ffef947eb2742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38bd9fc3a69e9b44c1092f1f7feefa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd41113e6dbcad571b311c1277b91bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180a38f868e122eb0c6e09e4481e14d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06178843251afd0b119160c24978d07b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020553e2b668355e36e4bbfff08f026a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3796d507e87814230f9bb2fc9591d8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d321c50326ab6936ba7bf0bc5f11a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431eb05438f376d1ec8a19997a23665d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7b2307b7a3948c48ae686695229de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14372c351afd7a8d5a58d1b2488ed6ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ce71fca77b391de39df2a47286d8253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc337d4c6ae375d981fa25d43243c1a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5a74f4f0f563a74b55c976e1cbab755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3f8636fe37a2f8d9cf28924e8813856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647daf880a1c212d9997f8d2db5030d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a788da849c7f8e0248cc84c5ee18dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0ed6e8a587da1f39871aa3a69349e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2707dccab93738ab67596c5948a92c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6552c703d3be200342980fc419523161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd16a1f3a36e7a373aa001e4239d89f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d993e7960cdae716bc99ab2ae74f9d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f49f4366c00a5f068f99e11b0517564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8d80a8f9623e30e763ed6069c2d2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f5a40ca9919d6297708623360740466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d53cb661439cbbf593a62403927f9767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadd4d15dc4d997be63936c7c5c183068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce216058d3f24419e46c59ba846da769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15f3a952d0c26d9488f02c2c52ee0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704705596a0a957f028f219bcb13c6b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cf71af6569fc32eab8d0221aba4d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a85d8bc32e073520f86dbf1dfb17273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768778b67917dda6c29692d37c96bc8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5e483d0e396fe29ac732a79a7e50475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873dd8970c8d8af3f1934093816eb2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea099656987f023f6f3b813d279f6377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce61315f5b8a24572845406e1ae5e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56a39d89cec5b568bfe09c41e48eb279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288ddc785a677fa92d79204e006014c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b431103984bd1a71caa21e3844aee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e7833521848a3e600d84e4613564282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ba38e4e09eeee9a1d37afe118bdcf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e85508752dc2e23c66fc8ce007951584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1864c147d7302cbf4b9fa13cae8193585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f34fac38a08d5e91ee9c0dda53adc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329fed3655739c26eba85195948a43b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954f11784317c8aacf38f0347f2fb2a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc8b4b37121ca3e3a81b54d12f1a1989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce94359125e48afb42ff9ce5a5829590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2894d61cf1a66c69e8e89b3afb85991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1fc18415ff65d815ddb05741c8a3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207857ec310a5d79f3c9e4f68851c2e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154c1c418c818fe4d86f7c81bc6300e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b489c7a52e201a93820ae8c26365a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ab6f0ee857108aea9dae3baa42f7c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f5013aa86f78f138ed960d80acccd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d3f36c1ffd5d4df2de5426e82ee5498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0448e8ef3d87a3269a117c50a45b74199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97622c89da9aac86bce0b2677d090d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072584a003c085b133f4ab065f53432a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd46e044e274486c0f8fa350848b45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c7cafc5fd593b8d5a486ac7c1bb75103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec50de051ee1bc0da3e237d2016e154104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38799c2eee5cfa583f6df36f92bd3d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a0a917424b04d08ffecaaa9523e53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0e828d541a07dc23359d8f9c17a0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046bc2f4834ad420a44c71325231293108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243132a5dd791df67ba7927683c952d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68257b7e9bfcdfb1fc23a0e2260e0ccb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb7c84fad77fd68c3860665e2d0f6b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba13ec94a3a7effd1932aed357c7bad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec354f2ede693edb4caffed1ae3b69b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a8058c2afd672be77a46f8b3fddb2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd417098871cad8d2e4e8aeab5b6659115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f98155b63b9c508dc18cf10d54aab7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df1692e4d72135de891d4cbc95716e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7924eadd2b90a45a129c0cff043518118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681114799db688b15a98c7df5270df40119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72d2ae97da873cafe16d80281d1c21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af74013cc01741d643cbff132f8bdaf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af75f7b1c66c93a1c8eac49e3b6e9b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dcaef4fae331b70dab5b7a81820e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a349d85f739908ca8d9386d78762c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3bad1cbcc61d904052ca51d2af84f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960cace860f8c4b76a56aa744a267de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50f4cd516a0ef2f2064a0f024402d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c8148d7fc8725c405e2db7635f60c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a8ee97e28b343329cb9c2fff2b691129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e95dc8b2e013117de67f600726ca9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bdd803aad3702ff89946177170bf1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e16595d290397c780b371a40b7cac4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62ad07457e3f896c550800a9a8fa10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f7a979bcf7111050fa0ede3e54a3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0c425bdcfc26e0428a799a96cab4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae95ee4f9e0a4861d87f161e25cc725136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2b3f57060289c0b4de379a0bd4b66137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0ae53d8a5b41a6421d6496f3aa07d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d929bba678f3ab5eef6d4b9c311213139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9553b4134939bc54deb154d98d9ebe8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22852593401e0f75a36cf3049444c53c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d130ba41d41b63e6ccaefb22423bd2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59fb40e43ecd71fd03e74e7bed657d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235b5f1f67747cd043e058abb74cc39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ec590fc1f2ffe70a69fa8470da7cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bbae483cca7fd1cf0d26d9e39f3b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1968beb27062b7cea2db043678fa97147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33a3a1709a46758f3044f0a8cf9dbb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018e10038db9f88a1b2ddd143ee9cfe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343141d97f6d7c164c81b5a3cb2748fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d428acf53230c2cef74bb1239d2a09e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce5a2f04be9bfed2dc3af89b2fc3f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8c715ab5a205cc2ae610c5ab61ed6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc706854995f97fa9e811e0b426a332154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bc7d067f256b6508f0cca07bfe42a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb33d8007e911b6e275844ace23e4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0838e2b1a0d1ccf9687997fb724b8db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c10a86a532177c1f68cf0d1a9e7b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943282b6d24fd03b456616836ef4b55159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa8b750e8d88bfdfd54e64ab3123bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8d2cbf650ad3a9d198a9d38d27cbb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6bffcfb797362bdcd3dae197a2dcc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4d189079dfe2d0c08ace34a439f30163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d0b6b51006d1d074a93a98add95a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207b7bd430bdf9d503b9cb2ef32802a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052e5e1c75494a77a902856571aaae8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf9e658ba0e02d6e866b4ba78fcd04167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255602f2698353d5cae47e8fcad1a6d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf997b50f1738e5e6ac78632dcf09e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a3a23bb235bdc71a31f0627f83e08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b844cb39d5ad46dc26a2b61cf8f4e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e69f58d37f50852b99fd83531a30f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513544710366c4d6356c64861d3bcbc3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905a808e308827ac69e1bf087f569a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af6f637d23dd59f1725f168eaff40e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76692d6b5977a39a7b928eff4d55bfbd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced9a8bd8eddc85eed094f18a84d8fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ef02e1cb625c43f52f48d62dc8284178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29626eef379a872492820095ca092c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07478778d128ddbd6db6782fbeb396180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea75dcf9288fded746e851b3b97fb4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c4d4434c79a477fc66453e70d9ada182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa518e9dc135cbfe946a6b850486a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad4b0279342bae94a39d26c0662f15184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111547b1138ffd63415a018fdc04baad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190120e05eb9efa17c4b75cd0047096a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007348e9794f568591e09d278e9433d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fd0704b163550c9f73e019799dc33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ba3e5067bd6a71b689c14c5587cde189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f84e6b83cfdab039c69f0da49816b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b28ac59db94ad8365bbf7027cb5ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6245a2d8fba6dafa99bf48b5d55127192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17059187fd0189cfd95926e30fd1f4d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ba77cf92263597126152c4e596a63194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bae9a2a03cce85484bedc163437704195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea42632ba24cc66af8f602a4833d930196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb204eccf603c68706018601d0a95080197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d335fcf704c8edfc661f752b97bf17a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021328ea8520ca7af585b4a774a17c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab521d63d921d41233125dbff76ff8c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cf97d97829ff5353c07f7134326ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69952bf611c0086d0fe9c9834d07d2a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4c00fe3fef61f5dcec467db0cfa35203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925077f1940b342023ef67d2e91f79b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249e771af95989072514d4f1f94f52f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ccd23b2a4d5e816d70e769c46bf3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948cc36bb277a083b3c7ef049b43e1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529eb7b76921da13a85f8acf7c41774208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55462bd37e2751dea16bb9bcc9b8ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553e60fd14dca68b5ccc1862a495232210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ab12c19fac5c3a3ab2b6df592fc3e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c79414200433bee57c0d3137c24c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad47e962a01cecbd5e0e287354af22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394bae00ce5c7f9cffec420f8b79183214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d036b6fc55b5da31979d39dc1c425c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb109a715955981a2fc45969ba8ab39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d04dfbf462e071af0c52c827d95a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b62da7b2d07fb9bed0362b99539d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d525cd7f2669038152bc654d9ac6b0e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174bdb1ff9261e48dc1325d5cc502bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f217a504d2ce471638f78fc831e95f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb1a7ff604fb26b1c658cdc279dbe8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb35082eeddaf0ce1d006034db6e73223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb748b39e724b92b6290f0384c7c442e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d77f724637024dd1b2ea626bfb005a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9417fde6c3128a7f68ea4a8c4144a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707df919c15bc87be6148e30c381906227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704afc30944a95cee35674a86bdd5945228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e77fb8dc9d84a66637bd5b0ad1439229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de57a7beeeefbb1e5bdcb5dc792c65230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa58c67538b571f7bd464a1f2320d46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3735c699809327f156a6c6cde4e470c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599b8c346228f707735611985f53d77233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982a181e36a530c430f1d9511cc483c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cad89812ef8655b787ca48566d509235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e79e6c18ce344f0099a6a0b9971cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a600fdb65e7cc5d46246bd476f8256237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167010fec1efadce855653eccbfb747238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d1590114022eef649bcce51120121239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b8d673835878ef180062deb41f9ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6494ab75717725de169f457834e1e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccb91458e025f48532db5ba221b175242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662aedcdad850c148316e5591d76ec0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8e2204b607a05dc050a0563ad1c63244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303fdcc0b5f38049918bbfb63b44361245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73202ea9c97b7b17d20532e8a445b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1081da0bc687d0cd1fd7ffcc94cfde247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ef4858c42c245712d36e636cb1fd1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cceef1165f9da0f0e4ba3e63e59644249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f146ea44060a99ab43d930cf43fa0c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c31e8cd3a697f820b38fe4c78fb53d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0de905d8abd5d73c082670053f8b7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527dcf03c1eb22d75b62a8687a2937d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd627ec1e6b61731810ee8f3ac4dec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587708bbcb48b3586a08313c0783eb2f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac1fa9503f9fb5ca22e2af9a780bbe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffce10f0db25e527ae343f4b9e7572257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6213b6ed104b22e586c146bc1cb5c01258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2561b0667c00cc32422ed37df024fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dabf3e94ef3b295cc766bcbed6b9eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a286bb78db56ac2da8b087ef15d8b7c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657cb618a74d6400d53ae0893190dc0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa973a768516d9c9d7502ac12964e495263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145428518d88aae839eff1658410724264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510b0326974dd5e33ac985ea4a78cfb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9012f039512c205174dc76ef4f4fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69903ac5877d5f4a73e35cfa53a8c9b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5de5c677ac7f1b67cd0b52716d6ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759bb7c594ffe7cdf249907e6f79a3a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5865db45dc6ef4d2156b962c7992d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84863cf5d22c3affc1dea61d03ea7d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c33cdc7b73a2a138dcf3124602b503272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c17bcca04db1676c4082a35782665e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ee8e758d54aa1e0a22613e96d028d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66712cb87b4b46413b1f1908291ac7a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824951346eb5834eda7a0a0ca56e5c95276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953371131d388e9e52f5e62c2d17d2b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f9dfd7b686cb941605f431d614ef1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd918ce52e434c6a391cd58e108095a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249238fe6f11d1e670f66d183378832280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c7a6ecbc71a2ebfee742467e581dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e58c60cdc84f5731ac8c153659ecbc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfb8bad76214758f4b82a8e17cc189283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b239007b1f46c53ad9b80c2d1bb61c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc42693ab0de4a64085facaba58b6e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b2cd504793fff4e56b1e75123545a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80f32e4d92f6cc2e0d8b4dd45ff131287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6485096ca52537c34536f482431041d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b3334f8cd4546b1a91ee4cf02d759289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e59f93a0cda549fb7bc88f7c90b43290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846509099f33819f1e63d1ca48c4d5bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07927f43bd326add80da61f86a5b0985292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f8e638aa2b6bd1fe5fc0d224bbc50293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9a0ad9923cac2028dd937e950cc59294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296b39af4b52254f57e15cb1eb1624a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74412a49a697b2df84e5513220101835296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51297fbcb5fa89053d203f8b1adb9ba7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c51a0d99fb4d43cccfc0d2d1069a51298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f4b6a5aa74bc701202fec0588dcab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b351ca98ebe628ba868703eca5fc32300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d91d35bdfc33f6818ba2383e8f7d2b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7284b2f0885880a2d35b0b2df761864302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c3306a7378ba78c8b72b3487a82cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ac3feae90ad3215ccf85e01646b83304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10b774824ec0f895134f2063da1eb4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362e54ee2464fac8241d016a9ff30f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaf2ef46da4b111f225e721f04f920307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcc94a9d80486ab3b1f2fdb04c14c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40559f166d1918e244625188ccd742b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e021b0e0dd8b9fe7076c21cd84014ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8b48e5a9104d7e58b8b435967e60e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52f5de38d6012930497ed0f0e475a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14e1ab57c3a6d69c5a79c81a99cc76313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29e512625a2f105e8b488b00d7f652314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b40f9c289e079e3e537a1bcb90c313315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5aa89a504e0d6c8fff1ef1dd198b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd853806ad2bf50c58aa3ef946c6142a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43303d5498730f9c90482ea75b1a80d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914650877d09880ed939e9e9d810616319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e50cb87a0ac541c33b83383ce845c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd5d260f695909c7a1fddc4d9cc4f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02211d86c5ae2e5190ef49811fcd0453322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a6fe7d499c39a9894b33c3e17bfef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5cee43df1ddd98f54b0e86036a889324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8599a536490e20c7220f007c8087c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7198fb23d39063db09d16a8853f4cf1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc53e0b0bdcbfd1ecbf56713f4e5dea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1844fc24ab4282105acb366d2a13a21328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe192c6a09571e379bba13508761c3f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc093a845ff1bb7a159b9a97edb0abf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29104a458a2be46f3156e7dbf50e3a1d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cc830c522f7c7387b50835554df9e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1ffec17df69e3d6d1f417312a8edc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a2261f317c37ff5e25d28d1d81392334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d013e8ed2150baf53714b5d9ecd31335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d92ba95f544fb15ad3196cd751944b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f319fdd9b9c1abc9c8b11eb02cdaa4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45d6d3a1c1cbd3f82b8735b63f222a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2613370d754994a765eb43a2ba7d278339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d2391db8ae717a6e8ce4f8f1e3ad5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389f5586342a9dfb6a58646db4af401341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017c1565645b1f0b857eedd67030970342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d701ce6afcec091541029d1b0ccaa22343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f48fc16d3c6661fb3ff1a40e20f25344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7b08e13afb5efd2097f890c17d834345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2819c5a4389582681027fd7985183346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc368f066e35da901a32b21ed6bc8573347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab515dd2aef78536080ffff5ceb924348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b93953400bbc2a95faa34d142703ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b9ceeebd4eddd304799c6733ce0c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe854c56c474c28155632f756459ed4e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65562b17a63ea9b8db8d75545178378e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338d23e730c83fb8beccd29bc30e9e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492ef7fe9d6c5919edfbffe9c6db6a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0050ba40fc7788e87b70796db5b53e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42ab3ec56e28b5e32cd962c1b025cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbe022f247b58fec3b3b1138048b4a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630057bca194b536d2d0275aae1c0cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f5a7acfa30ee5f05239931d43e539359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525a6d35512a3ae96973e967eccfcec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc69b80e25a2a04bf9c05596ca0db6e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db508c783525729cc838bd255b825fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a0fd97c8ea6c124069264a19c5b04363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec0a49103cdab0aef54bc841584502364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c443dea1ba76b0f60bdafb0226eec0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213e6c9f7768db2cad044ffdc79508c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ac6e1f84116e9992570e4346342d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b60cf4706ade800c11cb4474a23b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f9c1f2a504d980e2a699d5420b5ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d92bd0f400c20d69176bafa47cdcd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11e9c068ceecc48871813586deeb74371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac60757c69159d582ea4b2adad5b7e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fff5cfae7251a45b453d3f9d0d729373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbb3069435fadcef39e02fcf6a9157374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f5369993a3878dd03eb04fe99e460375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f632abc050f66ff52ae13b6a7f26fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d5303259c89387dbc90d5fcc34247377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1d06e4aafcbbd809ac965f6a2b75d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e440502a42451c33a501931737b6e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7279061095b414ad9be0e14c9ad425a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485e7f41a0e9a9106b4594afc40f8a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d1ec383125d07db95cfd412a8ac77382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90a7d2dd8876edf9789d6413cde7ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e78e6a89a4f1229d3ef3f2a61b02e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c494af5406935c35b0881cbda81c877385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea99fe243b914df4a7ad2841e66e2d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addac91d5e97f8d6a080bfc0ce6dd87e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a1816d9fe02fd55c76c2992d114d3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5460dcaf350b36d570f5956d801c3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59a3fcb019b2dbf9aadd44078fd8e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d381a0d4158f7999a34c94993b650391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260893900892c9f94b2ae36f5b23aba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328b066a0c14a3c8d3c95631db356ee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e5c28053ac81e0e25204e3e1bf07c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee8634343b9a5fea3b1034ad6c3f4e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56a5d9d3b02f10d60fd1b2d48b10a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56088a4c8147bae2a68f465b7224ff0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd93c5ea9a6c713b4ccd3319e532b8d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f13515f6205ea12616a9f7dba6719399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ffcbd18d8ee3c254b71235962ce38400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b77d53aec3ddb109c9cb0ac771a99e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ec5cb26f4c0c1f83497c45d712ca6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c8918812b089d51690abe8246b557403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3978d168791eb4cebfc7e5344687c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155adc78e4ab13a3a9f465e6fbf0e4a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7e12d061e1223617e1be6aa7b23e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01518e1ea1ea12c77263c1cf41eb84dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8ad9816dd3fed6ea3fa23df894184408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bb59c6f13af3f9ba5b9ebc845d45f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c763e38ad679b8ccfa3a67defc365b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f712f73c002a818165c311f155d1ff1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230dd06534862b005b1e1d674014416412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba870a629c936ce556d32fc13b16e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fc5d1a223adc10b0e51d6f7a692cd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db8369702648d817b7e416b7a61fd8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03176e2099c7bce9653df334b90bcc9c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955b477eb6f9b58b2f5ebf12317e3b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95c6efb83a6c0f53c1f8bf36b1a0dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd076ad4c48cfe4fe88eef6690d8eb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe249d037b85e1c86c8580209cfa81420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc7b234a2568acd4ba4d26717c5e62421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe08f3daf47262bf152859c87a6cb95422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7fcb6af9e2bd44a61d4ce2428b0db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c015b7b5e5ae329a171819a7a314a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23f13f5a3790576de8fe8d29d41065425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90806ba6cf5daedad8aa6a0e3688c90a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb178a5ab2fb8dbec1319b460d7a05427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418d710e6786511fd298a36c7cb4fa1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc88149829e0ee449804e48c9835e6b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a541fbf411505f6b427d1e3ff9745430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2de7507d5a892fd887aeba7c3ff5a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244107bd15df1d23ed12c01017c0dab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3547badcb5f4ced98dd563f24034ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e56f89cf41a5d39ef1814cbe05bb07434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425acdd08e3f0eefa7f41599315edb3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa302e9760a5e334e32ac3c0d95bb7e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fe63a80679f5b443bece5b2e32522437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fedad19bb78dd89aac28a1fe8d35d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23314e729449230460af050d113d093f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04876e9134d107eca774f867f1abfb6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fff3c2ac203b767dacc13a1698bc8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627306c38ebf48c6efdce5d3ed067fa0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d278ef3c61aac986a120a2c2a12691443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafdcc6852eb5c826486a8387360871444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0188a5cb9af3fc3c93aa9bcf4e72e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c3ba3aa63b1a8d4e60998a6b39e6b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd171c7d039891334a086f962ac285a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30d2511282517a091b52bd7bdabe70448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830b23c77b20552d4e03dfe03887035449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac03f3b8ead462379e45503390f1fba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecb033c10154fea63d68b60eabe25a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ded10cd0ebad97379fc7f42a714036452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e26c47d85c392376fc3d0eeb8b0724453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031741324aab31d91c17595d86fdec4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9399182c3ca3f135be1174deee32c7f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00866fd4caf89bca428314514de6da92456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc6d56ff2f784f0edec806b509af12457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193e8b4f01bb9b4537d69b3231aec58458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadf171eea904ff433124fe93e0ff6a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88caa8cdecbe4a86769773a2de1996dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c54e5dfaa7ade46ceb12c0304163c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa5a481c6230a999fd0bf224d50530462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21081658e74bff3526e1d0023d31f57463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58c3ecd905be1afc9b54d54fa852e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb3f098cc4c2d3fb2f18b11e570eb1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728285da61d5f6af48f3b9cd61363d1d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5ec470f6e19836cd09595da4e2aa4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ab50030b5c726e0c226b28564dca3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c94e8743c58746eb8802b03fce518469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecfd387484b3c65b99eff7ab561819470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590490b58703b9626776fe6a261387e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66fed8135372101ba3f52c8c5bec6e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2760f2b6b2ebc52bf079f8f42be12c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6268f1b2be3c75c926166ad15899a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1d149765fa865c62054159162404d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05a50f4a727a5fe5df716dcfeb928d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d71991e86cac959d59852e39e23df5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fa99b88554ef84900ccb6df133654478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1df65e4a78a8cd8fa56881eb86646d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532eb487f3ba8754503ca11f8beb420480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e2a41b9d7b3916cde479fb7b6409e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab0c7d9f02202444f8d0bac44188d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f7621b64675fb18c407a6652e49c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd30fa53fb7fb38c6ff94bca32e3b9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4597778302ac6029b210603f229e476485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafad89413964b675c11f2c4b34cb47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74db6d679070d7b2f44bf65f7d0be4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b4b774f89e80a59c737972a470626488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b8b6ce85c00b3ef9fcd8aa9901dfe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f9c9160f774405610562f68e94d55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1d43eaf4e6dc6860b00b3804c896d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f34d05984b4ec23a4c10167ea9cc92492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe3082d5434b9cfb3f2313f50d1fd8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4aeac8e0ef2711d0dae48d134dc9a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e92af6a5e17539e78aa205f32426d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cea1b00616f3bfc6e72199fdc3a283496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a1e62ea180dc4af8e60a0f15dae7e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bb54cc0454261efad1f1f44a5a873498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e5acbbcf1d548ece84711faf68521499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dc4c8581f4497d4443bf52b0339cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585d53dbb4b60210a3f656e1b3b1f62501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255563da4baf484c57a3a95ca1a3b67502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2144ce7274d4dcf5a540ece62065d5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76aa05552881709bf6730505ce2590d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c84456ca64fb6b0c621aa215f0c6c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3996e08da45c0b1ec08ba5ecdbdf9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d290a550dc6d1111cb944002e127f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6ca71b6f7a24bb2860389025046dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c0f677f026d368dadb93c8584f8a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb5deaf79280689302ae62bab9be7d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c40d8789576d098aefd5efac4546c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e836b9ee80f3a005f213715b95aba3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf396128d41140c243ce349996b54e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c0e1d9b67f476d6349bfdc0dd90a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a65d80c6016719c1e1c07601ddba85515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da2459d814c54263f05708ab625be4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc5996f0cd1deca730de457b120c68517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad744e3b4d13e6a6c09eb7a406a8da75518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b6876f5137efc158fa5a1474d357e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa07510551e56506f3317a12d5868c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303540b87cb0c8e8ea497fbeaa1ba65521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f21cda983c7d99d88de73e74862a35522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbcd9110d409c3708ff9d642a1f7c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399519620cc09bd8acaefec6383c67ae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55b81f61b6033236b2271232f15060525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405af92ae2594d820f97f18ae1b0c7a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f735dd2b44826754b001b8a27e397d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9595b31c1901ab5b48cea6c15e089e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0bca7ec6d0cfa10878a70c174d454529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7c2d3fd2311ea8d2785aa2db10716530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bf86eb0ffc04ffbb6250086237bde531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9899110610c36e13c65a3634658662532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4f40064ba3da95e558b18323c7df3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c634e434b04702331affa9e23299fba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff2b85962014f1472ac0a5b0aa69f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6afeb2ab6b65299a5059de8b28ce38536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da902361efe7418827c33f7e4031263537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d366699207ab994620d60ea9814d7c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdfc468b322d91f987cc40eba14703539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0798970cdb61016cdbdd3b90668d94540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20759f5a218ca8ce02d138df709d1d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776eb06a2a196d11ad24425cb1ef38e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62afd8af603ec776ecea1a80790dfa9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783291df390b1314058c2c20a359f14544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15058587e76c7ed7e2c6c6bf4cfab4bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48644cc713bc3eb19b53d6a857928c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355b35f0c6cc16ae2d9169e56ce647e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17759492e4199bf4aea5609883e7630f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea06be13f8aa1e94ace944ed8ba2485549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd884aed492a6de190ce82f603e35428550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba680d30f74228ed7c91f0ced3a2604551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad9df6075eb699ccb73645b1530220552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f0521b29543fb1942d30c27d20a10553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11bf2d715b5f8cbcff24f51bc22a9c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f54b39e6a17624c4e7d51b8753e68f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02105a7569af7d0339b522249e5c45c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b9066268c7f3cceedffaf730baa08557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b88ba192eaf7743471ded6778c390558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27438ffa42fe24b2f6309e5b145c4f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2e442eb745306b16a76df578da10d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3e70e0ab86498272bd71c5b277faf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f086059fdaa8784bfc545771a62a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086afc293767aae77f1c365dc458adca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9939be1c9eac4c463de345ce3ed15b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90467c9c0db359b1faa11a488ce135ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5abe4152c7695e4dce5944fb33e0bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb083775ec37986d55cd7aa65d4e35567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642aa96b91e8974dfdc821b1264ed026568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad8897e82152ef533a0774872027df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde432e2d9ff0e39599f6fb7c17255c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dcd20c05a0ba34166e58fb58444be571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05850133672d674c5f73bba244e23276572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197107ba1bba77d4397ca3c63112c991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4199e2ded0c057d5f9a9a0e81bd2fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36cc0328c37bf8f580e8c5f1cd3b1b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664507ff20eb09427e07f3656c91b6a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969dfaafd87f70dff7ac89f5e0b76bbf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717953d2705869ff4895dde1a6bdb4b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04bf24d22e189b2a3b5d9f88a2a6057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbda012c245e94501ab66c822dd2fbf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4f3aafb533f16bfe286169b9048879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbe3289f98c6931999c74882087ab610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3efbfd76361ec3fa5a9d91ff1098611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40cb38a4b9659b80d94a0a549540e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422784544fc083bae7d9bc6e91f13f9f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7616cc75871b5c5e68f874b55378da114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f317e8ee56a399d0c5070266e27ac9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c39d1fbc9abf4ef4a2f14486dd68616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05921e0f7ca8bfe76576946c88056c3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f4796e9f9b1b392e683564ec4784218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9432aa65047b6a1f104e4390d3a8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e9adcea3ce04d170307867f4056ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6bb3a0f1d24f82058ee9ed6d8dfeb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80698dd79ce5f6cd79fc81b18edadf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d0b1d724fe0ba2ffe66654620f1ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e078d44f66e2a738a960b811380bf024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580929775a75bb55371462845020973e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a1f847d2afce669d78302dc73037026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647271651bea951e53b6bdc4ad94d7e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4e97ce1063c25a60aec613be9c90b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee4b1df5ebe74b30a86cc3aca34d7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bd414d5104fb67920a4ded30bb75230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740ad0b31ebfb10ac2d0181406f32c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49e1d44d591f5d2f6c22a222babb9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7048e23519c465a462c6532145695c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a7202d24f3f768d7d88b167bc113c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82f8bc395c3dd076e4a7a184846cd535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4345abff0bddb7cd36cd467c69582a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ebd1a51ce394f25e980b6b1cb538c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf47892299d3020a49c7836bf538a3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dde6ad03f1ffcd03182b5508bbffa039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cba5faaaa2d266a58c5e7cd27c25eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b082d9b53f96f0b6189117622b35ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918b7c2cbf802fa655e3431bdba3edc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6575a3ff3aeb8de00815ee2a57652d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec05fbe138f85fe884e625540958dbd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42839379fc884489b74b8affc7496b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f9fd014a2a9edb30d80c7ab709eac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b7e0ca95d02c65e8bb49134b7397e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d458c0f2560c09d8de1e298136a68348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d6502ccade0bbd33b644d8787eab549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612007ed4b360b3ab4e31bc6c629c59750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82c472d9869c435a418761bb44e47d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50418d7c1a6332a44ce4f2be82d405cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b6c53b7c5df60202b22a52eaef64a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b99f58dd5e4f8a1cdfe4e68813c6954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bae1e546d450f2e3f484f39e723ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d485f347eecdab54cc1702f7d412a0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73fee4ac2fb48e3f29c1148cdbafce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493568d50711ba1048cedc883abff5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e819ee22448632b2147d5bc061152d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5be88ed9576fafd5fe12c3619cbaf360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9a8854704997835a1ddb64000db5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193774b5d133d10e6c5224d9d2ebb48662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12333a9220f7310c5afe104b39362ae663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e8068cfa8b5752714ad8f0aae794264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed429b2e2525bae0fbf18f31ce777c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276673cebba7db6dff2dcb42a687a8b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de253a89a94310d38ed5a3f8f71a4c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7687922555ec3e8496437a207908b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557a5d0bcbcba3b4bfcdbb6cc26971c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbc290d116c819f559eb3ca8c2cf0b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfade99b6d3b9aba44d23df5ba419e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f10ff7e9c205254dafcb486616aa872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5f2cb58369f5cd3f98ba1c4096e3e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf02823c633f96b3f48667a09d8e83a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5d5a3d2fb5957dbacad9d2edb440975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192f8d5d6c49a0fc3d482a0e687e4b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53b474126e2ffa576b95345a31c3af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e91c034a1fdfb9d7da0c5edff1f35678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fb6bd33a9e49aaa708019a034885979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34697a8228e3233789666a732dcb4fc280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78d92e4ca580217bbb18633a77a45e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a491e1e44e8fa8fb5913c921915172182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd257f9929b58df038e810d0b97c78f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb2dc96301b7c9950f2303e298b65184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743200d509c5144c85b529b161d9b8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457918bf9ad44caafbe7d9ff544206fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457f931e44d8d7a87c57a6043883f5487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a74585b1df45262bd2c61fa72e0c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0378e48e7b2e8e29c2f4dad5d1b474389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3a60151ed60312ad73751e062309f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba36bd19226a773990493c1f154a3891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a067523ddbeec7c7c96c125c7660e0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf937a9a6e7d2a665cc1ab66ee2b8393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41135c2b99e6826b0a6ccb6f4a721494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc6908167f49e2192e60070dfad29395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02d3d7c1a25873b5b6483c17c44ffe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be98ffb7b73dafe25018d2b237d861e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8975244b5b22d80b381a6d65ab0a2998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb4cdf775e2a7e0731b98f55e414c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002741f5f11151af7112256aa052fdc1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028e2b34b4f161b10e4215b4be562b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b6a3d32278142dd491febc13180ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61872ad62cf46706e09c8c0c34da2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725e1333061189ca6599be92c7c557b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc09e22ddfadf91b6e2ebae1ec355a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33333ab86d571bde8869d449ef3350106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b388a2179c5fad0f0af9fe51e7f06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17625f6ac822092dfd98583db987159e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec15b41a40c48302b187aadac1dd89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9a9b9230cdead0e1109fc55aa7ded110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121a6081765e5e5b41899d0e6227f3d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441e7bb20b93b279c3e74b9aced4c66112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21e31f892e5452f5aa0accd894cb0d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cc14d8698c531c1520c05ff479ff9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b038317f8b33e7fa6c754a82ab16bf9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e69edbd77280fc7b4dcce32c42e8c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadef7643ff66370d1e675d1e0f29d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48edb42f8df99826490d7da96b3012c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb149f9204f5338b86ac2e079211cef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcea88b7a8d45fcb23e8038b619f61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d640eb18bcd4acde68dfbd881984789121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cacea98300660367a615a2c9410328122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e349ec8f3d44b2bf03a4d39185243123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f111ac92fa6aadf01e96e17a1319ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c37c1c4768285b1283ed202851acf6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a27e7fa850dddf15c84dfe6d25090126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ce097d98f5d7c257c7b14d24d5406127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad4ba38a7352064101c7b6b6a8c6da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b4c71bd948c4116af84375516caa7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06b3f5e543b2e6d3d6b20d95226825130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e6767b6679727b9586935805bd085131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0fcd0dfe5ea3a0d27034969449c70132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afac8fd8bd9045c55876286b50a0dad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ee0464d682dd7562b16486050be52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef02d29081a615248b460619254c14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e378b6d161c48172dcf9717af801739136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea548f38c589eb332464cc33d12d77c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5b279cc6bad4ad36b624a4f581fc5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2980cdd54b8a665e79f05708231012139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d288c74faa4f97b746c494c8a0308140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f65099fce48c96c364ef360e0a7c4d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42768baa9c63b2253817519f620f18a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab489c2d72eb124455260cca7f529b99143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8979a53780b7c497aad3fe15baa6664144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b578d3ffb447a8f2548e514772b7441145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6803ed34867f53f86ef30534abf658146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f46a17882e106fd3fe5fd27b45063f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76f86573f096f448a5ae5424eeb9fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b3975945ee053225dbe10393f75e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b743e850d3fbf1bc683ccd69444076150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecfac737011951ce9cf6e601d7e505151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4ce2567f1a22e9f53564bec1cdcc6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7cef7ecc4646f2734a96c43d1ffc0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191940a5e8cb87115bfaf4821afee432154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94e2ef0b8f714de4239e07dea223d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d0061881fc6854bbd313c70e7388c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b37f352889dc233ffb9e2dd39f46b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d2b5125934362e2e5237cca9687ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fef3fa49c346e5c8345d48228bcff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12845c8c70d89f4d82816f1fadf20e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba492ca68abf15fca24218c26971d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e60fdff879a6f5314d5b68260c803e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef780e7c7775d8a5dd5c04f5de3d156163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780c86146bbaf8a1b6a325dfcd741ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f2ec6814f195849d05e73f6be5a4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49372113bc5b3dc7eee8b8fa9150b23c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d01d31198d42d463055ce9ab3e8772167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d960489c87ec03ea515d495a649ec4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2d9685f0b7374496e95e2ac0ddbda169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a786f0826ffc2093cc8a46b326241170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e0cf22bccbb2b76eb3c57571a5c48171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee85067b15a934d2244555607723748172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baef0877962b253910285936d71dbd7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dabdf94d64fad53e83b1ffec758710174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6aa364191ed7e6868e30058487678175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a030bb9b9cfc245324e6ce317f942176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8779751dadaa8c22eb4f5639727d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00538f07e2f7f19218d4c69193245803178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269c9a531e4f9743b5966e176e54f2e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72028208856d67f9fe668bc798c182180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc76e661e9a7990197c06d75d470c4f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279ae5b1e5b01be1ac90cbf95c184ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace2c82a4508deaf8e69928c11fc954183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32fd6b8d72617442d51457c6d2f1b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f82071f215c88e655875b32a68507185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d27b7ba53bbe365ed876fbb02fd26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f2b68753394685a3db8518b7f3b01187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bc79a8d14d9ca8fd664afa4d0822b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f7c480f1502c25b0b601f58a22fd4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44470955958f76e40c659627799956df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d752c0a41b9c6359c8b106f0aff83d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6092b78439ba80720be06507e4bc93c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e28413448f49ffb747cd8fc89d9eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c3144349d03c14c2c57684baf29fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d704b6f02c3b8fcc3ed9665b67caf6c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987ef6e6d45f8bb9170630421e8ce24196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a63b9d02e0ee2408e599503f67e611197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b4a3230f00b2f5442bcad0b9da8b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc006c793cfef3165efe8a82c01267199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea1fe83f3a729927794405f7f5b87b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00401ac8162157bf360a9846d448b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb575701b6642280992b8cd90f142d63202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17d8880183085d4b01d135090d850a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d51deb8239ea344b50d2372930ba2a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ae9ab7404164e1790ccd184ba82f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6b7e720d31f8be0a0ce9c4a4eefa2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1be3bb26c3246cf7557797b92e350207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f660300fdb8c76052b901bf19ddcb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd217e4908711b66b8ba51501642da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa03ec3f0a2d093e6865ef407842304210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035fc48a6b949eb27cff0d4133705a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108fc7d784fcd57cba5116678944fee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c50c00f12ffe0e20f38de232e72e08213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f792e06136644d70ce633a432e04c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51aac5fb8845163ec39b1bd41ceb3c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e3ddb211e666f07f5cf2584233f0f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0aead90612990b1ca454daea9396e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c502e83db922c5b197b93ba23a385c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b36a6f259931f399fc3ebf19b5065e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89727ac96599a4aea46aa261ceae07de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300057cd3ff4a98a9c34382748d46636221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956ff4329e4a402bb533ac3063e48bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd34acc8ac32e62316c0d921531009d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a369473f6ec53051e9d850d66e0982224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf9ab6e2c6f88b9b2d818e41a7193b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bda86caa401ef9980f174d1248ff8d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6b2787927ad5e683f49b8a2bc4833227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012dd17dcb1096cbb40eea94bad4a36228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883923d6d5a9b819cb287d1e3a1889c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a79cc4932a582a3b5b2a56184d63d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d486f7219bcecbb3e717ee85995438231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086355f645753b5e5cb66046a1f5f288232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff5b60239ee6a30067ac1b6638742d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008efe0b60359584fc49c50a111dc738234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5028d79e311e2d4961688a126bfdc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340195852e866eb8284685d2bc5e4e6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5b4709079ed894624bf8e12e58e39237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0df85b2a91c4c08bc8528508fd10a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcaa259182dfbdfc1d3b3236cf38a23239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd3c41f0935cd2675e1112d16526d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa383d478c528bdf89270f02b935e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db9bc65b27b9bb368611c499c1f096242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee13d26989942c08d6a7264ae256b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9abeaf8662994b97a4ff80372e9b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f2c90e838fba08a1f26e42b9165e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892888edcad8a8c8fcecb740ae174ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972afb6973c1c3db708a4782c5f35151247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9aef1ebec7a20c1a59937150add8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989aeff8167940dac85d9c3bbf856cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217da5900e5c6a585bdfa4d0c3138b03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4aacea381184e48bb820947449f63251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3e819b3ebfeab32c2acb880dc823d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5c4e4069ca31e7ab91364a54afa04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17159f20ec3c539b2569bc4571e3e44f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb8841618d2ab5ec80c3001ece6af7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6514b02024d8327a2138ca311da1b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0ef6756230f0f79d995b68c878258257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21ab44a7b3c1ab0107080172f2063f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81149d9c829a0a006fb5534cd1a05614259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bde69d016f5d279c1df719c7acc9db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52c239a9e37781a738b7faa6d719f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fac7cd004573d3184cae6d5690b163262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8af08551ebebfbeb8e079b9e0cdcc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab418696d9599890d09f2fb630d0e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bfe02d85aca2d37e681eefa6c0388265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee922c3f6ccd6f91806c83ebed7c35266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80970611b35bd1d6403fa0af3d8845de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946bab216a23df58cfa2d30120ab817268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee962ad06b16306cdb6a8af5533c02f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf59492ebf9e73ad70e897ec5601a9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e19714eb4f282d60285edd9a99413271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a332d72115d0f8ac15470c7730a29272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6bc108d05afa23bfe5f5291abb84b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2375e4df1cca022e40932e90faa7ed0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441c0e0f155b703d15976d202b2f752275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c125e6476003432042e573c901963276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983beb3c119423622dae07d2e95ca1f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2174aa058049a7b37d5659ea7d88c7c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c261de6ef1ad980d3e4661a83afe06279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e1cc5674e5275cd64127b2afd78ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6e09b475e35f380f9ae4899ec7445281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba85806f258da70e715c986d228d3b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ed64d1be73b6749f2d1882947ace5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286c503e0aebbd911a2c3ca3ae421ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb0bb0ab79138b40cc0d1fd70851cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fcb1261b8d80f4a5bea8f6389f8ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9517f0e0d5168c9cbd6aaf84c71ffc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9b601faa89da60923c37e1ce7c2b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d6ee5d68e98724c42eabb30f2d793289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffdda1ebf536bb21f0f2340b410412290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45a9497269e2c015f3f2febd950bec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a4bdb181bd780774ecfec55454e52292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac237175d3946a12898801ba7fd029293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f666468f414e29c611907df68195048294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b0387e4f6e492baa6cdbe0be849ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20375978a141f537c5019eae1258768c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad85ab5b43a095f16b865e7b1db850297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c35ff15b1c44eca1c3e2bc463abcb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ca8b485d995167d12f1ff8a189123299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed17123071379dc059e2dbf11b3afad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84540e11d6a9b8dad522aac8ceb41f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385895fefea7fdb6468d411708af7af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25404b8b12d2d22301e86b52deceaf9c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eaabf2f35535f547525ed3e4dc8551304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b45a5c3edbac90f5ed79bd02b692a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5788a0b37d1b46cafb048befb3c99b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe3f833230ab3940cf29b9ae2e5557307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca7e6acd7b56d92484e4d515b7489e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a797c6994f54eca7ea7452766229f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219e00960bb90a113ba16b78e9a5676310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d108976ad66c62f0b560e9f1bcf72f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98977f0816211dc8a6d2abe2fd7c1264312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e13ecdde648ce2b4c103faf469ea3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5c2f94cf52da8f3cfa0d1eef9422e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea78e77178952566ad605a2e107d2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abdc01c4e11b3f4c79dca40e3b5a69316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cec9f757ffb671cfbddc35bd70cb9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb5473e37f0cff2e391033ca84c282318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df2726c73a30286aa47b9e31c6f569319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165fdcb53a513f6e585d1ca3a3a0493320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dfbd165df4a1ed705021a64c695cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb53f5486463dd6d5fee102956f528322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a4d19a3419b09e2bd775681362bfa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0517c33f016e5aee6557633fef65f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa3e617f6951a19841a072cf304c43325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7addc9d23c695a2fd927ba6db663e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d488c3764918da1d160a7b1ccb03e87327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9b454a0191072f9dd094b3b411c72328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e376099cc124534e52bb1010f9b737f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45268964e0b286e977312ccac7a7717a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76b579721196f68bb90e2ad0d58ee6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685f2837de42c2132d4614431fce685332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d32ce87b623ffac5d4d4f6326ce25333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086446ed1a4d6ca801fcf8a3cf0ddde4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629fad7388a2f1eb7da9519dfb875d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9038ebb8ef3253da9b9b5aeb671cf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df9477f8d2efdead5847b4e0721ac5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe378824ae2ec43bd6452310f942148f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db975aaac33e32b2a16673c057bd6ae6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f949c606be13acb8c77281a72047c9d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedf8c7c1eadf4a3949060e3d7b375a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b4177ee370fe0e3d6f88100a08d2f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac5a3382f4118136041500ac54a762343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c300680466a28492f39c72988c1e76344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630702bc574d5cd69d7cb04c1e7581a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83a24365a560d5694387fb85281cad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618270bcba2bbfe7548616f8725681a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df61cbced8efa2dd33abba35d0df3ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3ac47638823b6a866f7da1e68e59a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd27ed06184ed5ec5d5cb61298a0e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be59b51ca65a88a5d4a6711393538f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf54a66ec91f82b903f85e044151d9d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6be2e3ee5a8e27b6a3a3c5d80f765353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1005cb1720e37a15ccca622e38149b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f387cac1b4774ee79e0f19b77b97e0f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917474e2cfbb408a06ad36e679c2964356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c273f0d2a156b7283f006fe96a592357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40165b590bfd11f5842c2fc71e133312358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96057adf5df17d835e3bf91b28c979c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84c1df72c4b612b61242e4dd36ed27360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51d855fb699f83b51bf1b0a52b592e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9415124807775343637ab6d18f578362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b63e1eee7b02b3a01d3aca7758c27363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d4517c0e6875ca59ca0e1fdbcc95d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320b38b937f059a45c3bbf492919a21365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14aad72948c525030398312c28fcc85366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b1aa9726b962235d89800e9ea2a17367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc75976805bd42f9be10262db5b538368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a52edcc293d25f86f65df31db692cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e1e802e23c603d94c50e55b2421fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ec906bee824be1ad2a4c0fc882660371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ea46a5f17cc975e5395344d56df93372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19fe9aceb88abde8149929cbe09883373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a57af3bd071de281f76be168b85dbf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77234a2d8795dde1b1a73e189fde9d84375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31958178443b7ed999feb34f7929acfc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244565d518b958d016e6b0791920494377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a006e0e6d2be7b0f43fd2bfa8ed9183378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323ef5b9dcccd1c4021ebe1c9fcc96e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9891388e6def312f72327a79fd08ff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2af736eab1133f389b951696e497a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78907969969540abc9351b8079df18c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed066542e54d5b217a010f1db107a20383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9024d3e91a6d087e792d2f42d868e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef79b1c3245f7d8e041bdbafef07a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47168b25dbd3d88abf5c08b2db190f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee15b2b903cb609fef816f602c208e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56f152c11627d7dbd2644576b74e46388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba9a52d000eb620349e83a67e2a7a7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a4f1a19356972b22a6bc8bdac78f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e441378fed3591f4f6dcbbdd0791d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966e0a8aa5664e9cc1c5dce7f17ffac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1919be133fa308e28b22a7cd6332510393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6ff5199de451d7d933ecfbb60bb5c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa668a968f7721986859cfcd6b44775395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe96cd0fd14c84b8e7d91f75b9f8a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ad81c833f4615fa5932fbc347a6d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9455400d46bf55367addb5d349409f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763b742ce71ff2f32a249bf52ec6d67399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201cd59e987c5110ac0d9afc00d246c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712cfa75e5ce72636eb9c1afcaa1344401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea45ee97c1c5381edb9b015ff35160a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4541057a3736f866978f9237a34b930403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782f4b50cff7f91a87b3a3220fb9130404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8accfcd5631b262aa31d8be7a6ade405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e897d7288083f3da55c3e701e47d3b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12d49594636547b5ab861e2c325e9e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cae1f661dc414085b9c7087da08cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ef992adc3da55ec525f255726c022409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0dd273239c5a67141946469dacf66410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c57af56c61926805bd256a4ee9fb8c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa739691756ca217260b8a1496eff6a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3547764f6414257db9b055f3ba670413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d57ad67bd5cffb5b289becf37a9fa8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be573e6e621d3aba68a26d532e49ae24415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87a17ee5f2294d7b5e1184f7f7def2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db176e6e0d46b10febfc844beeda2d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67595cd87357fb4e998575b313ba41418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6929879028ae03de064ac389ec8c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ac91324d385214156169692aa0bf2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edac115f02530e050754d6ba3b99166421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd03cfeb2fd32d45a4edef68f9d60f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff90eba57aff6b442b0c42c4229185423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66321f7b824b7eb49722d9ce7a1ae35424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1609a7ac6740ab88af4955142396c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c46eab7c3b54a77ff656dde4218a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7aa0573f858c436850b40cb31cdd3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634d65a941d7b736a42c3b8d4354730428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01521dfc56a9c649e256082aeb7d1a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fae79aa96763f72825f9cfc9eb729430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5147878f0d0991899f11b724d56fcf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b1e903d4540c843e829fc701aabee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac01616a5ce10bfc8cc5e80d93fa4c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54026363526bb83a72e1f31de90d3e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcf86587327020598692f7703e5d83435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10db81101651e5963968a3ee63851b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec8cd5dd6f47f04aed1d82dcc53883437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ef4d183307bc8631282d544bf22f1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ea41449ede21b6878bd9c9f586b46439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbe32564f681e8c385c0862bd451e3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc65fa5f529b40b6f84c2772c266df441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807afd168d381fa1e99d4fa9fa8a0378442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d277a7c9e31167c90e454ccbaa721443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e743e54e3b0519cb4ae4e43a67e5b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f93ec9417ad23a120388e0a750b35b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efc644f618075d73f5eba9386404cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9afe2eaab806d6a296b3f09e0dd73447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa66d6277d374162b0d48284c27121448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b5c8aaed9b3a7b2e0301604e55234449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e6f1bd9ab7900296a0ada9e965379450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c8ea6042cf9855c540d6ab9d2fc4a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51beab906f32a7a9c55bb1b7380d2b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ebcdc60f4b364dc26d1a2438e9407453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf6e754ccb789588cbbfc5b46fa048454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686f63a736125074abbfb66b6ca0aea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95fd474b45fa21ea567042e9bc3e55456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370811f17095d54bc5ac5c0e36d41c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895ab9c0bfcfbf48d24070359c18e55458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d33c596390626e48b594a031d7bfc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a7a06d9c414d4c1e46e335f9fb6f9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc858d07aae080fbddb9d48cd2214e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacf580850bdea57ed1c2790fcc33b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dc9fed6fbfa46bff0ae228436a484463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464c2a47787dbd7428fac859c6e1abb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d86ef7a1322ff5f3e85e72fbaf4aff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50c03f31fff0f30bbe57459b568400466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042af6f2591cab77e500204351f6d89467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482c6acb3e22b4dd86a7445512d6e44468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465521d013b73804a5a4306222341c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d347904350529a1c99cadaae740e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa016e697ef955a30e5779fec89d5f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521ccc65fe331827cc89aa5f91c1299472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d44fcc4576fb459d40d2926aefb6a5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed50e5a1ce511cb38d2728967d90eaf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a70aa7d0747749301c6b54e26c59e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893abd104c55913cf901e73eb6eccb5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1244c0b9c70565898a51b8f87e860477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3483ade427678299b62c3cf21852ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187ac43c2304b00be3d163f435e9827479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66d0f99f27a4a7259babd592821f99480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c27641821f980c79e0bbd8c722a158481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb40464e79eaf786144a89ef0e4cd9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78625d5eeb933f39d1db1178730864c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b65cda9aa0971a88709c66bc7834a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35d5394f8c06153502f5e6e498522e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded46c45e5d01e8e17bf828eb6a74306486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd2628454f73c6cbe58e8d3832adc3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd997e53143ab48343805ee652910fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbcfea1919c76e20240af7e8262e62489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22301077aef406f7a179ff4975e65a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53679ccff87762e5dd0b6e9d7427ad62491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13882143e6e6be66b98a57e54979b4f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652032d6092e6169ce6b03ed255999f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dff0f8e48f07ea196213878a31f482494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94e4a2f20c6d82dec0e435f12c800a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685011d45a1fbd28018a551b12daf9dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a3f8efa0477dd95d1a7de9d35d485497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38a8d8b5041daa3db0038e4f19c1f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e8e685318471f1a53cd01f2e4c381499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6c08a1d87f14105d68a3047cf9099500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13df834bb8d729fa96fa88646147060501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7091411e086cfd033f19d488de95f83502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367b6da7144476c44448961467eb15c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa75275f7a73c24d4abfeb36d166987504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eca6a73e8cad14bbb01b93b8d027b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddf12de8dc298ffce258361239e661506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95240c4c542f1e365745d7cf37e1d4e2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad75bd07ef5604a2628e181c914e8ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591ab053e2a5897a4b452958c14b218509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9187b007de0335f9475e3790422b20c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdec979702e69ddc0cc3bfa52fc8e0d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e7dce462c2048433eaa6b7903200d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b8f7453e4f75f1bc20aa04d1584c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c24a60aedcf598a9eff2e40ea79e60514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e41f6c2377af15469e04b3a835babd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ed489ee5f271c0075e559decc768e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc9e8102b45ecbca1bae7b38f8361c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96184429750c4321469e7e7fbe390e99518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4c6ad3c62daee481339aab5a4e326519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a3dd02979f84b785b845a401e22ad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db3657f90ff307231dd8241e119fd4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f23e56c3b64cea323a845dde8ff0d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad552e1046820e22868479d0a96a3072523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801e13e14b7136b2b8ea45feee14785524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec92416dd12b785766288e7b7c9f45525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec75dc0eeae729bc767670e64d9b80a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e99789bd01e4781dfa0620ad09d74527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b704da5c8cf213268ecceed4adeb4d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847376cc6232e143e8913f499c8bd3d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f67aa3df8ece725f97030c3bc563e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e465a2aa2b5c1027c36a924186efa8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d699d215bf1c20ac5c0dce4df49c43532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda21b67e4030eb24c44aa7679eba390533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e7648733c08aa7cee5369073db66b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e15c0591e39b1de9fc6f12840f02b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0cc3afc7881760d0434dfc47b0953536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af827dbbf3bebb1fc6e7b754238c76f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442472be937505d18e97a49877ac68ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4952862483ea48198d4e9441f69300539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e53a37f36bdb70b979f62553ae5f06540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83d3fe7f4d50d36edf98b46e2835e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb6cabcd59a4a58973ddfbd80e9ee3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea01560378b71cb5e369ae529f00bb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c403ec7a8ca6e5d50104d7a1cda86544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bc4da1d3937aa927af9a28875837f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb4f987aece67f2ee025a4a9241d7f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072548eda9772aee8a55d298cc1f772547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc2188f868c17e9ba212900cac8790548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94ee129da636edd5a5a572eb762da3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54338141a02b27ed7e032b98c2049e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9b6f611ea718b19993f3c204acdee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef8b216a5c48169b3b4a28df26ccad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4295bcf321deb63c83bc409805bedf2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2116b5b16aa903ea354d5d1e39a20b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c0f18e6a52a99f27b2449d0a15d41555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7abbbc6ff3d1d4d441ab5b4d65a454556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcf11efa888cab8250cf9fcfbf0222557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48e4a64b8e36201950132050a3933c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da320e454f09bc11d3d89c899b4047e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f82e1db3b135c7ccfe22dce3af4a4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4d13fdb5f57d250aa36618c02e5c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014970dbe1de24bb1291afd4d613b29562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c0e63f6972a773c13376132517dc6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1d061382125afa46b4406964130a7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893430021027a6647bfc6b1f3b1beb0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d5d960ce2cc94ce9859415f17b57a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f856e722ce86536f67a192dee37c0a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0b54cb8beed0cd290274e499becf3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bc06b1f68723cf7f1842b87a4785e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78714380b5d156b91f880c4d025f3a9d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60435f311b09036d7f015e9617e85df9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a04e294d3bf5eaf3d1e018837327c8572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>