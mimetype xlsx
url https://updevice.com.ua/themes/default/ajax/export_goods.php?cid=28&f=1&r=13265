--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473427bdbe77b175aefb0bfd0c3d93191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba4570ec8e1ef0aea849b09b1d2e3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d710ca9bef85703685cd1eb76699733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdbdb78fe4246f1946077e4ca03de04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7a6d2487c2200f5aba2f2e12ddf2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504916b3b76af7e74b7aca0a931e70416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2276068c33a73e8cac726d3ecfa21207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a9a12103a409fa135cd2e4710ba0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a60f42ee6c5aa57b11b6af90749689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8f8fd56af81d61fd6c7161571b58610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd26b7dd1dfecb94f7d1acf84d99b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3c0588b4a2e9eb707ddac0e812fe512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c86decf31570791b70e043548bcb5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0921a4f65c3f507578a52a440bae4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28043397404916ad70746ce04c9197ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac572078351ef068af3341b10bcfceeb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653d9ead2688d95492e15cb6542443217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f98ca17da617466ce6f78bb858795618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8936126f342078d6da6d3b5d5765819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4d65c9d1d45f37f187d5bbe48370420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac2bf206cdaffeb1386c3a747bcd8021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d3f1efbd7ec8e918b188eaf8b41b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7755bddc37ba624e0882a8255340c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1923ca5bceb5e5dd90df4e2f4bd6cbc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98b2b22e649c256ce86c56edb545bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa39dc651cc81523eff55a197173a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3393343b635a0ad1f143db4770b7827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d19bc7c03faac0e83d663b9a38bbd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fbff4e05a264435479ff8def8008229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a57c7e8f02783ab33048bfe0720b9230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c305e71a0396cf582cc273f7384be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b69eb71aee457484844f20ab4513532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad44fdd5e785fc8c03f6defa15c8af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282fe93c4774289a8b121ee845e0ee534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58fbffca79b4b88f2e5600415c18c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4bc95d99ccabfb497af295e98356a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e57505847d8e72a7dbd2792151ec737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff787a1d4e7939557105fdc40cdd9c8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97e7cf315d8466e59eff4ba500c92439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d0358fafc7790d87408ad78cc203140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920324383c12ec7301609b4a1a40ddc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb2eb35231b727da62f9b4f09ab3e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46609b64c7e0b90e0c9fa4ef0e54b7ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc4b223efda991f6e1910d96d81e4244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974e6563c4aa2ee1f938444b3e7964d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74ff3d30146bcd1955b76835144a6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900832e36833ec8ee15df127917629147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99843b1e29411bcc0ccf222f62feddfa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22eefde55fd3f0e7630f197aaab4fea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b1fa607a27c447424b1bc56c2dd5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3335c175e394a1fc541f48dbb04a5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e9197238a2c10e84aeb0e4d8b4ae552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b451d8acee4cb91901e0e5013ae0b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c499e75a0363b30a79dd20686833b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd722147c6b198fb0ee21ec9bc4ac7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653068855bdfda241faac665fb85fb856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a7c5e962695fa48b088759a23adb757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b793d0a0bd3e1628c1f9ea457386b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6a69e4e007c9cc120c5979e1ce2a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60a36fb62beaddd722d205c7ed46ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3923487a10b35e2b28e6938e62709161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9da47c58e3cea018bf55bb2de0748462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c77b3e9145e2df9090a02b11b83d2c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de67ba90edc4124457de6ab7eefc7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e6953ffe3f33a5fd38572aaac261565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c9f40ce0b405401d0a385fc3065bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb05e8a54c71475a5c16027810a8a6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ff50f865e592a0eb7e479e146696a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d665093ab19a88171d05bd7f6d72869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce79825ea086fdc5a2d73ebef641cc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fbc0f48fd9de7ccacd86a1df1b3e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859c1a35b67c4744481e11df4a7364972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1e222a6bfc3995773eabbce9b26ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c3f057a25408a111ecd85fd2b3eae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8c9a7e493476ebd29a560c32b27cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f54d739f7cd2ca51335fe6062f90b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068db6be0fc4ab81e5bf19642cac27d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a133ab3ad839e866861118fe09ef978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507d15ae93ee410f64d35c99a6c3a4d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eca000c6018597e2b3de419ebfe24b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55006cd07022272ec867b8bdbaf99a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bc5812b9306b9c943d6dbf098a34482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce7453df0e8c299a8738bd1dedf61483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf4e70d42d94199cf01164163f21e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09cb145afec9a4763d34eb8535486c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc892e43c894c65c5159a02ad121ebbe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe111f22b9db6b813b95a53b5161bd1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d6b523b1a8833e89eee9a03f2ff3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e88dc8e20a9387f28003e36b89e17989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82501132b47f0c87680ffec18d28b96390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fb247c7b7959214d9d4ee9e1cd2f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec448da3716f27f329a9ceefe868825d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5856d44655dad71cdb1d73e275156493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6620847aba2684568c01175b19f41594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adecc6a82543d3bce04dc93b577506095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de567a9c056fa594d31e1193d1cd66f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc9814765586cb4b218f12ebbf0eed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ec16019294e4e2248ed6ca534f63a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd3bdfbffa35acec194107b5ada16c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d08c2ea2cb165b5ef2603b02be48b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9a4921201781f49b15f4ff8fb9fd0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaeb8fe8cad1c62ddc97e09214006e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61880f38247a31d58c76ffd0fbbc0dd7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ee215a62efb858676876d4b403ebd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10f6f6ca542663b055d72666a1d152105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf0daad5e843d8c51fd5307f5c363c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07acd108736e50ed8eb6403d4cd55f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c946072457dc690455fcfbaa63c61108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2869de5f1e83bafde3c8e66613eed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d71ef9c2f044933fea11dccf09bf5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b23647c9016c1d35d7fcb63ac5bda111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f079e1d87c373130ee812b4e5c5aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19da4020b4c3cb487c73f8d7f3408e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083d54e8770c78663a12aab4dad54c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b42eb04da71556a18b3f9faeca08d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e8c35c5c08d83ca931b067600447c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef137f47428eca5d26e4286ee0d2d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a9f3ea4a7c8eb631cdca3078000eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233b246d62c0bd9d071ea8567bf3d16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d9de0909c516de581e8c324b10fa4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e11e5998df084acf4fc551ac255d29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee031fb48e4c14ecda9bea9cb34e61122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986054fcb68f09c5025d75aeda5ed8c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c17336cb402ee4f0c15226f648dd6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58361e00bed68ed4b4e437c16a287ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16935d10ef0a18629432901e30c7c7f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeca9ebac58ccf7661fbc1534808358127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba635d377d6708e4cb6483e0e162b7fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784f3fbba0d5264f8147f5d9a9c93c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009ba14dd3f4d8d3b42ef4b65363bc9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e09f16260db3751eac08475c609d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d94374afa606b45d54e2eb4251a6c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626a28feac25fe19745bc67318a3201133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949827741eb640d7d15d675112a282b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e6f49797a01ed95cd796eb618d3cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be43ccc59c38e1b3aec6d2a9080ddc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbc8bb2a6df897f336f6f1ccb30a9b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a4df6294da7cc1f51b10e31257a44138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59eeda32c4ca9920ae8bcf3bf26377139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a84fa2d683dcc9f6523eecb015ad1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb859a098a5dcf035fbea5778d9215b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26695671491fbef8af8e3b1ae0f1680142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546141ee64775fd3525ffc9b895fee6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb15892f1515941e02e2e0dcdba1b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fa08c39dbbf02f3bad54030576c27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11151d85ff262445147c0033291456146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfce1064eb2ffe344ea1cc4f1a10ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09865d25cd2628aa86f2736f0d16e795148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140019de625922849bac04f5385034e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92268f5e52469933440f4cdec1ee56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a69abffcff61e1ec3276c2ec1ed39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1df77a5c7f3d51a124e57567f5f2b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd43a1cfcf8088c3a8ddc132a56457153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862ce984c5e56d6cff785cc551a314e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce023a40984eed713ef9517dd83d27155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318116a2d3e043a5393d964615842def156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053ad2e6057e7c69b79ceeea175e6b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b088250db06cb55c832e9f424489bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4268d5f507629509166c131fb1066159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb05b604df8a2283f78dfcfde51052160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc879842d8271f70ebf610166579d33d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a03bd806ce52112ee81238876e646162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ac2fd2bcec1ceb295e3f57ed18c95163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c46452f54906b3a5caeb80c561fec6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8cdd55d4b1f65d53de9e8c6e7f6da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c2daeb4e0132489e76335d3aa4a0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110a98b290f411312160cb2a22bf417167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798226ab44c28b2ec7b902cc701b9530168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea476f29e145ee4afa9fb9c10e7c30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b96cf00bc223164b4023a9e0e5d22c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f695edf88fb7364389e1ca5d2c39b5e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ffffead907f4f087140538dc92435172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b970d9d0b6b0ab941795af3de709025173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b314bb527134e422889a41db25b603174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c14f086ddf4ff21e50fccb1359e580175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04fc723b8934da71bb53128522167a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e6718e15f3ad5f4ddc4a48de099f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592cccd8a9eb8358c661be3de8438f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd58f1e8b31919628e9a9ab1a9904c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef768606c1ccb348a8c48a5017b57db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ad6e54d87dd7d92f1b61c8383dd49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f82a53c7c4ddfbfa452e707901b33182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462d0aebe69d2a4822a5feda5bb24db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cf52e59a42c7f8dc9047285a06b2d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba09ae5fe17d5739255c5a39f94f47185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679fa02319032c4f8b48f39f60fe171186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a595a360e2c7f083d0839a4ec32199187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49660ce6c8d4a36a14701115a6d2984188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb75de3fbc901555ef70a6480b49eed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69aa455156a520865bf44d38c13718190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ae91392e52ebb6d0be8884e9841aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc4630007652543f8af7989daf46a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d750652eb7bebe50bd8f4dc6240790193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104f0165ff8c2f475085dcbc3ea7ded194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6a7a91ec136d9d083c2a5871039ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df68793d01eaea9e79ce5d01115700b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583d4b8af59a8878b9468e63f2e26b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c695070f62f76d50b0cec4a842023198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d75aa6ff4751cb3918b06b3cd20986199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1a156f54a61566aab4813fb0e3741200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03578001ce9cb1c2d9aa527df839d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9aa244aa2505980c151ff6f9841d92202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518ad90a6a8865ce78652ea621edf91203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f381d26d6cd33ca1449fe81631973204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ecdc67609c27e1ed9e88763e6be58205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24b0f671b4fc818c7062888c2a16fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f1f18fe269acfa510246521631765207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6ebda1ffd4941bd623da671f8b4b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e40f0b4c552fe93f71783d0db8952209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac68cd7590b6276ae7d55d68e28be3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da4324f1a8d3adfbd1aef5cc1e7caf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a118621a26a8ab90a6a9cdd0cadf317212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164865c2e06b50649800a3654b479e48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fd2300be7817be679715dbd0dd157214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4790d942ae6863e80c751e3595b76f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737d42f34ac1f02e81c8084765f898b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a6a528180e15b3ed419a69b3fb604217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b8419baf76c5184dbca8d7464c731218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c540991462ee2526b06869a1a966f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9231df6c99c8f5d752255be15cefd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b876e32c4e182f8173d4d3f6f2f6b63221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed5512461d6ce8dc28ac81b9ea6f5e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aaa279059ca22482c0a3994e43444a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fde09edd5fa4bdf6e5b7ad5dbd86dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b87c980eb8f8fbc7508e4b7c6ff75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03188cebe9aa44b1218a39dafd047200226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952b1c8ba955dd0bb7430daa18e974f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5eff85661f036a3049ddee215b6d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332bb3a43d5847fb8f5a34771550776229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766792b173c0ab7bfef4f703a9e15d7a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064f5957ebee745ce4bf06fd193cbff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d547c1ec17006367d8148fdc0f596232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c448d5b7002d88a901704555db8821233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fce8912636208d778cb04b82d4193e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b5cf343b402ea0ef54f0dce6a2bcb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b80e44226b161af6d06e242cd1a8f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365aa070a122090d47fe35f26713ffe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc5503dc5b5aa0193dc8c634cc00c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b5b51c86870dbe624f49189ac3f7e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535faf3a2717a1350b522e3b7cf90c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd359cd9eb02f60a9a80807093532d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e2368b76a5c81eb904136a70d4023242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99512c8c89022eb5a18db686cf8cf3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75bf4869845b0d0da7d608a99908c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39d41544498402475c87b59f8c0f38245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58951f58cc03b4d75207c858200db91246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec467f09527f6a3285e71ee0d162a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab481607ed0e7e0070b9d8e5a619618248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb2e5c24f43539d5933d8f6fb0e8e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bf1be1e59495c90e61c5841731fe6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c505da2212f291eaa650f79d181965f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e79ab1b62f59ff0e49b81fee3fae86252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836a6241f790c0e2196be8c6773002b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77dc72b7e429c5938e52411019fe5b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07201b3ca45b672cd08b85e9d3b1ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b4d4ecdceb18a433e4932b910165b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068431fde51ba32532e913a03437195257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9cbf82a0ce1182eea7362e5abe510258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9f975a3e90be3d9e47b7edbf15b9f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfb47459e6a230d5b77f4ede242748260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c92345a157927584e6aaaf64aec7ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ae40c47ae3eba6b4b731c55932614262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7328cefbb9d12c28989155b8caf5d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e973def100bdf5f2a895f8203cd1a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526592368923761eb96cabeac90ba6ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5df8f332cced70cd7ea1c4d5b8453266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84c3042d16f718e2d969c5baed6031267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bfaeaa4b6e9883496e7067e0297c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ec7d145b790ab6a05374b7a01c705269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd6b0be9bbdd738ac828e91202c274270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c315bc2cf00c58a200aceb5665a2fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a933b97e3d1f659f29a53c76ce56163272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35433f4d49d59e9638069121195fa0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13378221e9116fa241b0b92011a08bf1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73287962bd1b7d896e46f97bc04ac124275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45cdb742a0f3ee902513860ddad17276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a9334969b94d2ab7b2afa5ac72046277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed47391bcfe0a48c1c0a1d04194368278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5170f66a6732d104399448340c5d44279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3691ca97f429e432ef41baddf0cd2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c118b31e4e2f2b0ea63ae5da71b9e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b943f18137e623e4dff55ef0c4cc5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db660828811a02cef6cfa9fc2635230f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7908120e18cde7f49d40f7b9a4c8580284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52daaa35b699b9cd05754c8f63fad4c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf1bd363bdee5c3ce55bfe46cd8b9c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e91866ffc736b5a0a08d88c1a515f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7985498dbb23a6bd0f6ea9ab1866299288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f601a50f7e063163767679799d3022289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52efa51fe89d6025585b4241e2b81af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00244f8cb4992177ae12d3eba32671d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64507e36f03fa67c84a4741135a1e97a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af0e203f4da7f2959e3a033cdfec31293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605d97403eb377f2d6e1b73579fc1a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1268c98091743cb028fd015dbbda04295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcb84d1f76541659a841d0cf69aaa0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94027ddfd57693b670333094be4900a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58318470d58e3d53cf70716b5d5060298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647b654e545793678b4401f8199e7ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314a97ed8d4d450001a637ca0cea032300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16458443b1fe0924d8682d0bb40e13301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5384e4a59af0c197962913a2da4de8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade058cb1f303740af6e650546be6b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553ce75f491c6c474954e6f58c2c66f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7060c3075f35876dcd2c326e4b61554305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1d6e27bfecd0cd5c33caa269675ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1daa9591ae47205c30f1cc4557b4a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db9888fe3aab4ef3d2be9f93c957d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dd6f4c7d0cffb53a4a6a4b2cfc5b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6801b5970dbea73a9e52992abbf1b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f46309de285acd32a394bfa1902f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041e87cd917fb400d070d21c7e18d1a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a493121b821feae7f7af29fa27c8201313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce37fef141790d970addeb97e5c5c37314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05319e7ec80ba912dfe4abd4b0071bca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02d9f68f564a80db205417e03f4089316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92076eac0763da10ea7f72032feb8357317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b754cad29f044d20ed858ab788415318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcb30788815cdb300c69faad3ed736319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5f8bb2630c21876ef633937a2d633320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcab03f46b1eabd0af598701d702f80321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48098de81d7b479590871b62984a533d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a42228f55f39a1483d2aa14ac44c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762f560ca4b190a13438159a35eab44324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418ce690fe125ff0c19b825b6116740325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24785b3e2c30890c5fdb48fe9402b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e719b2f0aa15c55cae06fe339436e61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975bf9a02db3f2dd51daa76b5c038ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff119ee95cc4f12dea0e23782e977c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1cbfd6c6171cbd84eedc092ae175f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d658c1ea927fbf07ecb0a801a11e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d415f89074357d3488c4205608afd4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59166f46548ef0d43dc01a4acc28f979333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d265d230bc7832c9ac4d78ded2dc872334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47080109df04ba134505712f20ab615c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1867961e245d40182ce539e8dd9d7f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbcd64df4a2359088cd859a91982b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb9a0677c6b2fa776f071072c6836b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74f563e2cdae8fcc185f82dbc6f0c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40f5c3c213bc388d03dd1d7343714c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340a8c3421d38cbce3b88d2380640b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2405dd09acc5664fb443860d43687342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9ece0e6c2ee4fd92a373a35d684f2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36655f50cd1f3d5d8920549247ee04344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2d5c51306ce81d9c0ed0386bfa798345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7d7bf6b66cd9f0560da40d20510a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd685000ee52cd1482d45107ea1204e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62449ade317531c3063b2f1b33fcf7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893d5608a7552817417ff89659dd54e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b4b4dda4a64f56a382e45799c8fb1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093b44580e71d66e5882a67514c5533351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca508eca81edc28634f9eb4d5615f42352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefc52476036a1254b08976e5692e9b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42394788493facdb86e9bb40572081ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435012dc60a0c06a1baf1b73fbc02da355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0de005843ff61d8d9d43cdc662284356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e5fb10bac962cb08b4b118f128bab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07109045949adf9e51f0afcb9d2d5d9e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488bf4cbc0cc7f1a0811d3038c04a90359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b6a9ddcbcbd551c5b538ac9f067c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd97649ccb02d702ab48bba4f1649dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a81de0b45cfa2f291d4d981fb6e2c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320a2a508ab243ed0b046cf3daf1be0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f3feb83b59ef3123c65999a9c21a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6741fc07b1ab9773abf1d6109e6e02f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9140920cd827bbc3a37112fabfbd651366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d3b1cf4b829cbf815261de266944b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444a4f3204c1475a16a5d787188345c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590dd337092d279f9fe1e89e8658b78369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d3d0b957915024a76dc4023482138370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0b86904adbd1caa968e4341460c3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b520b6c3c87da61d320332f58560e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546313f615857ddb8448ad42eecf6cb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050875890a7a6bf78d56bbbe9864f88a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e5509b6ff772cb7085b47ac4a61ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf0efd5d99c7471a84005e6df723ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a059cc81bcbc4e2dfe8e1d0e52a25b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d1d77f0db7a0d61826abb0c2d51cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21487976f6bd1d730c44f4187e049c83379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f0e6e0ce00620f39544b85df22671380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedad9ea6b8a0a5d9ad82293a45e925381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174bd104af8efba4dad4ea4ea63de11382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878ef8d289ed730cd21708c0084f7cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35cea3375cfdbc0014f4446208b21c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42ce827a4a453a7856914199775292385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff05b105a4603a39a0dfbaa6de23710386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234666136b0131d7988e20e743cc355a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939712e4935fabcd3f07eef3eac03d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938da45c259b8bd555171c697a4bc025389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2572a88c3042dca4c74c20de510f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea63b7042fc19532b08c1d956defee2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c124752f50634d08210f10f97cbc78e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2a3e77ac6f6bef08aac20ad9a74d4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c81234c22425697083be11e6fd52ee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778d0b54ded67dae4182c9999aab113395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e782b49fe5920ad6ca2e5aaab953c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e371653f6b1334d6c71d316fb7739397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ad93acd6676a1ccc6dee7d1eea53c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b586e4a2b63f0afe8002d555b76bc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3704042a2fed43f6515d5b776b71ce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d49b533ac49dc213fe4cd7f0ee98f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb2c71b858f9805f68132a16d0041c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4040555fd30090c3aa1ebad379777d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d78a96d135fcb6ed8e0e4fed2048d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77cd380c8101538159fc3d8280a4fa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb778ed1d105ec47d42bf7e1801c73c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d531567d46fef0a5961e27b3a67cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739efa6b11bb531cb480ddbc7319b7a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb759d5b62ff31f7a7a61e24d84e4af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3835fb247488075cffe34c4e387e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bc30482f474eebdec9c79fd668518411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb194a565b0cbf82ae45a5d927c00d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e24c0970ac267fc6ebc3ad8a2802a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e257849925eb630b7304d6a41a575414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f590915f75a2270f11cde16623938415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8be258f1f1ae01efdb949f68e22357416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f3ddfe7f5576b532b34fb2e0030f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac188e4ab71b92ec74e331b363ef32418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb41daa5a067e2526d9e564604d053d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12783e95a91fbf58cb1d27311b595dca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b7a4b3d4ade4d72228c83255bc81c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8b055d4a82dcbec6a6e9c4a4b088a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212aacc1b4c01588ba101256d3d8c06423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6064b104a27043c3c9ec17d204245424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba9ab2f5a433918049000a484984ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bd7170f2818e25bcd8933fff5bfd8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb1f4a03363caf4e78c4db5515a8b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05048faa31acb881d8a0055db109c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169a49599321ac7742cbcc47e2095b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1c70b665f966c7b0ac90208407fb7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5486dad94d717a68a24b16b1c27b6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5047a42701a865115a22f6c83ac8e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ce636e478995beba1d14c91d7c732433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb8174f5aa11a4ae8b3a8fa250db44434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4605550940538ae2554f40261e4379435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49eab1038000169b32f8fd65ebc803436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050736d73bb0aa309be2ef3742e83da4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e543208cade1f8acbe248f89eb6d7c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200b743c4fe186f2646386443faeebf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa8db2d879581760baa30a40a0cfb9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a0f55f488f686548358aef3e91a99441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb18623f41ef56014f9fff3ef68a783442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b44b0c1b280fc7d0be4a4e2ae5708443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b654320ac50667b41b72b8a26d08bb1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd2390b3bcfc1f8a7eb5112cf6f315445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00f36d9a7efa765d39b7f0a89fd2fa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ac2a576afc4a85a2a08552a866fea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bf86e0a25103a54e2e148766550a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140af27dd7e60dd0ff283859d40856df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e7bf28c851ff9bedda48f8abfe578450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2591793c929c7d961901772eda839451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3907316ee7698f81accec71045b07452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4843e3e1ea662135cd4e5e56e2c10453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdcee5e4823e046e9f47dde712f9cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bf5a8aa05cb57eab263e49ab8fcef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c809ac556b7073251f488cdc0e971e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3a048709bc1c988868f9453e75d96457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27bebda20c663f01ae83a16c3e1a07458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218f89578b9980dfafb95e2e34cc958459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc855a6dd9d363cdc07c753b1d6f53b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8418336e4edb38b44d7b24b815530fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59158c8848b5c2c75805cf75d99b7e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdc432937f91a815d66d6489880f47463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc9d9c0e276261188ed1348ba2117e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cbcce1f44cb00a99a12f08f867536465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21442c76c967518ac059ea75661f45466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5e9d21ad0028145743f77c2bd808f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f31956050e2ddabad209925e94a76d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bfe899df02812c735638967d20986469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb0a12ca348b1d991b49ca5ad5af79470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bee2ff8b0ca9102b25b376b70aa5c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dfa07f0fff0edf2093aa39c8926a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c329e3e7f9c2f6133653bfb9864625473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165547b58585d471039bf1181799687474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2acd963c0811e5e0d429121281d20475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeceb7d84071c202a9482fed1ac18b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4184a73570a5a14e52ec1f2587f58b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343a82955abf59b266181b6b66c96e8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56150726b25c300b173b511320adadc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea8901ce387c43fed2faca27fdebc3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599ea1135c7ce0d1edbc06536c8c177481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209889071cb1232329237514c6ea1ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982291bda39cf6f52294123d9c5032f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd2bd2d08c405f6a8ef24503fdef12484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883f5957e0941ea9656b602bae47efa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5d2a178924361067842f2cc26148a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a805992277a1da9ac205a0dca8c824487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32057df271cb110f8b484992f1e2fde7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf38466ed940ccf657193f289e09b57489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ee0790e1f1e7dcdc67df6fec16769490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde0ae9affca334e6892719ba0f86a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2274c658d0b427a4039503adcc9551a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e843037da2ea7a39e2d46e2326a79493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97a205808ec83a5052429e26f45407494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95a36870e0ccb7f51b79c7892943ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e714d813cad6bbd6974cc8de4cbd0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b90cbba62f60e059ed638d2a90f03497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465e3864a7e39c20c64ed8e37daae8a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cdf6a620315df12440dac66775cbf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b23f4e6941189184808167a139612500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8738f5b5208371ac30919789f9a59f6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7ab4d2dda778b704aaaa538beb0e9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3f0e62a777e3aaa13f5032e82a58e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb952f749d83fb05159b9df69f7860504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560334fd172de99e78aa7424df37d5e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e2e18e07a45670aa0c57aaee67a20506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47753e6c2dc75b8c76d3675029c287ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3377da357a7f6dfba6940ac5f139aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77a9650f9d34afc2f33011f0472f63509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3ec8469c0e9a9ca3b8c1c4ca76029510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb86d20d3913f42835ba326061fec1c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b296747e7b83a8f804b9a2618e35e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eeeb62c1b4f123f3f88ba8d50a0197513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd521b3b6c6a9e6f002bc45e30daea4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794d0c0a095e4d30ed11f0948f0e6bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95039ed00311bbe0b2371edd87226308516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e173f8bd6c492a24ec49dbbcfe436517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab46c8bae0a6c57a4f09cfb8be790ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffc139702991fc32322580aad78527519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc988a1b9938c5a0079212ad7cc359d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc5db4855d2a4873bdc24232374b26521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef185f0818fd061c85df803e51fb2b4d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e733e1bdfa3b581c98c53327084897523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057026060c8cb0b4235cc4c4bf7a9d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dc7ec451cf745b74bc80d35fec20e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ac5715912ee82ea463edfda0b1d31526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfeb91ae376107f9cf0ac56bce257a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafadf8e5f08ca1b64d7fff201386563528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464378ee6bdc8fbac25ba83d63d6715529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343243abbe2327a08be3240a69c1cbc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c51196ec6aa153e774a1f6a27bd197531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66626621ffc5eb1f7355ee08d6f68de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d791271286f26ddf668eaa8fced5c29533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544bb550ded7ce6eda76b57bce838d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12798e41b645e120e00a8137e4d709535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846f35de27c0e219fce705e530e7d9c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c6726e154d326c3152274b6f230da537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580dd68252682b862b46d771c1467a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d7d8a07ab477fb309e18ba78093bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69188f49a02fd1efd0069c0bada296ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0882d2bc2a70c83b790e1d1f7437788541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee706d4e5b491d4776d51329150c80542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9c3845d7954542b6f717f94be6cdb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7e0eea5e36a50b1b80b26c27be02f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22754ad2bfb6974f29e512457f0f7e4d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1dedd83516835adc904278b07f9cd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006e1fdd57500ad6a920955fd30e7f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83820e3eb37862c1705eecbe75012d02548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4ffbb1aa36a382d85fb75fcb46067549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3f6de106b2cb009e6d077910828d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273baeda8f6cd8e90011a43e1c002a24551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25819d271f877bb7b6e02966d633df8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee10ef6ae4608c978561be86b1ae351553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3155b388c35c5542c6caf07e31f838554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858813ab04cf12ce52b3653c219419f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70127fbd2d303e6d99b9c8492453a04f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7dd032263e50b749fbd8a9bedf36b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371921c9d650f8a859616239286ab207558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974de52a9bf147fb8ae7c964dd4795b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf9708db5a3b4331cf98ad8548b9b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c34a5e5925f48729eea4bb964c0b41561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c66e3b4255eea91c147f43965e971562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20032351d7cb55fc7cc8595809514cb8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d02799000cb7180e6ba3ee9a30b01564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b5b7e5fb163d29cbfea325ddd9cb7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213811c82d8996eac5c14ca513c0b9ab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97eee62fedb8847a8f301f688bb7f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc06a5d3346c0eedc6713a82f478b54568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de2d11b9e77cd5eca9396478e8ba44569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c6f969bdc7afe7c611e29bbfa9d15570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e89c20a02fef1732128bb225602ac7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96ad6ec8d49b33b996bfdea7cfcd55572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f09bb4deca93e85ff257db64466b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b742a1e36403f22a6347fa31ce425912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ada0b3a90c0c00cd66fb27b350c383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af865056a1faa499eb872f51aa40aee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b294e03c88adfd5b1cde39eacbdae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9283b0b78508a8f0e0b9639427562ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d5c61772361c1a71438e2ba64ed207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507b1f511a3f1c3c7ab1aab4079aaa58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef75038c37ec6ffa6605b6b486f63c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50aaebbafc02c9c476ec1e9e15ee92710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877edac0dbca0a5834359ab446b724c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9e8aa3da7c806fe98090a4f90dc9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcc07a36a6badbf83ac8568283991d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71cccabcc9a88bdcf53d2984638a2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6feef83a693c63a79ad294403fa4615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063286d1fd6702990d6c1b125f55d30c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206af312134445557923e082246489b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec515c543b9a9c1c6e85ce4e586ccc6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241e0f94fcd4b567ed99ed58403d01c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20307003907e96ffa09f3a3f4ad5b98220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b543041e2bdf88e79252fc13fe83e0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26675461e473d52fd8537a7bdf4a0c1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b665869b4db7d0eacf6594f172700c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4d957bae5f5e9081e56b99cf58d3324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38c6e0cf267462bc246f9f9f1d9eec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f72bcee63247e944268f971d6d96626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d649a485977d05468d8bed9c000b17f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5c1208896a92a1c59dea00fcbda8a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b832e52ac398bb33f494425681da82529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cace7e98593352a699bb7d998b9a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9409914edf6ddded8041d3e42b7bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85f1b70f9e0b986e93cffac98b6d2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455eb1661039793a9240063d4b3c67133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60916a461395e163020f0b15a45924a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8322fe65a8efb9e5ca14ff6c76e76bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876218ff7b8c9d1ca217c23b184df2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c351f15786c00088beaf8caa78f5a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0510254b0488101e999420e8516f4b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ae09c64784b65cf346a1637dc488f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d114ae23420d7009324f1ec604a1b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d0b35ce1b53ef4274aa469cd0261341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9b6fc6c468745f8ebe159408c49d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01bf81af30e559b348fc8879eefa9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421028eda97e3a2fd189906b2527eb744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2db0d419c05bc9addc75f3ac4d98945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba0d4d574f040f233c79db2d17fd9546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70320efdefd11c654b912dbb68d56dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ec5b8b317d100d35c3646fa1ee58748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8ec556ec3eb904dd538059a5cd30149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab012bc0f2302e849a57fe5dac760d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638a30870b9807522c1b23c8c974a0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a99f29de39c3ae805841eed27926252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ebb8afe40766d2e71fe929b39675353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccb32ab85797d935544c84fdf1bea854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1716b60efb00f677c2672116e620255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fd90dc7c09f90acdb0c7a530c2dc956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b533c22f95bc818584b1a9c32c35957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687d0f8d0c20b3449b478c0be7367bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3ae34d3e2b4b24c6d16e1944c64be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ed416ec3daf8f21cdcc0a3316dd6b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591919e9872043967b0b05cd7cb951461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae20ad375aee22a25b52ecba5422bac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29afb1300c2d07d82cafb38371474af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9793cec20f768a9665a02b2ef2b577e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619d0202d6e8c8ee1508f0db90c8c9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca424b7081c353e7761e8b54af56f00266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fa5751fe5d5e3692252d9dc610c9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831bd3e3f581625030af002a9b3ea0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1053402cd08ce39e29592741e984b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c54f2c605305e6e5bd421aaa60682c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ff1fa67f48d64051666ce77a97a7871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79543f4926d84a64f6ed9768aedfae2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfda6d40ba4a040013baa4c8f537ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb507a4cb9039febcd0654f29b351a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bdee5082c1fe3574aa3b4ae7ff04175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e2e2b645aeca69df08069c5756b9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93033eebfcd7391fe75c9065702d16777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274db8b67ca7328e6b0c978da63e21678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfa2b1d1de4b43c277bd997ca4f78d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409ff5216c7f768302e49145435d87680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d461768f527d37c5da812ae0e8f08d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e475a65386efbf06a96d2c16ac47882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d775bb5e86495000a247eb1713960083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9f91be167634a1957b504272d6cf584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08903c7a773769d518456da0ce6b358985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a091c1134fbd90eba0dd4bc01799e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d66110c61bc8d66521a02d09cc2de287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9175027a5b84b8211880e96a0b857188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef45ab3b9d9bb5911293059d133f36389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098f4f7e305a710a5ac74ddec9df16e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6e02f7bb6a8a0cdc6edadb1f8c69091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac4ab32e25617b590232e68ec6d82a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39695cb5e476cb8c31f9ee7e8692eec693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b798e4d322b8d54129044350141b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee853a70146f3c870e1a444878d8ef695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facbdf8303a753ec65881bf47e777a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244145aa9f910c02102e446d3cf0931597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48250e3cee16c066edc8eb4f58f0719198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1baa4e1854a5fcf5ccdfcd6c9ca9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5137687a37d03142dbcb3445c40a189100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa6fd97dffd25663520ca10feb17ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e08dc386c91dc6d32985094c5bc37b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb395b8bbadd858c78dcc232f5715583103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e92f518d294df81ce785c41f34fde104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf4460ebde689e7da47df29e0f9e9b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebaa3c360f35fbeda80a3e5c5dd6447106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe42a000d2a31ee857e66f5a273d66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2551922160a7a505b90b33dea50923108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3498d2ae7b3f11e4f6be2bd6143ab9d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712836f69a78d64f2650ab6fc5853f3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec4beccd3fe7f107b7883baa1443e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37e365dc9ae7cb981190c38b2b11dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387f9c9e1f08288dca18ab9de30cd87113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90e3492727a9527403178ae2a7d1af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2dbf5cc787520f9d5e885de52b489115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7451a57a758699d309ac7cb8b4aa3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7a2e7a1fa884c28e887a8551f6688117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae00baa6c83b5cbab041334ddf9cc2b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05477837877d26a11bfe6db92fc663119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27249520099dbb334e6c14910fc1e6f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8d50134bfd1eca7913d8de17677f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf19e2b06123653132ad0d099de956122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae942429c3e83ec144887c602b77435f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1b8d62913ae6b602c2df834fa0172124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9d00fc8407ab739933ab7aee76f2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a141fed1a322c59f928aec41dbeec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1958c0eb653aa7df42d21422ed32cdc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265974ae755b3230e79791a795f29ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d986fe796d223e72d7d1c729bd3651129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758962b2fed856169a53a8e45341981d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e89f60670ad44ed604309a8e822af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b15d50b10735a01b057e24c529cb86132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb56e8e2e287fec7b31c66a3da6b47133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f194e3f6fd087e388ab9aae9fe300134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c3ed3b9ea6551deb5059d8857208b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51297aad2c735a67f47e26fc3423118136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f418093dbff57f6584ffc1069798da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7833a3f1d6254539f996353309474a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabc8a6de782c42f2f2af2a4006bc3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5dcae32e1ce0645f9107799cdaeb8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7498a64336f1f29b78322c495a47fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e049c6b3dc67cda0acc01491869974142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195e4543350d5ee1555a4c611305368143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1f8d9d7456b448563b2448ef48db6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f580c8ddcc2f27c8364411edc5ffa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c6fd4a749800b1b0c6d68293805fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc280c4d08390c86570f234e7b4c3624147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8488c3b0a23aaf123a720d3625006148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba55c4f12a73aa3ea83c5bf9cb39ab1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a1e5e15c9a431b3bb89a0ac0ff4e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdd8186e2dd56a82de9fa4e5201f7a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1905105857fac26885a3fbf651d974152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac20594fadd1a015c26be5732d696bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d966f4df4e6e4079c3fdb9f57f9616154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3cf30d5f45a4b54a8ff3a67575689155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c12dedd32e1b848f3287d2d292e22c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5527fc264d4ce31507eadaeec90f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721222118725600d66885ddf528bd4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c05a1c59fe3dc302ce0959b615c02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497d8d48b889cc5482c28da9c901fd6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224df65c9dae468c2cd5a47fd1bb0e45161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94877fe79e5bca24b1a485b9b50acf67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63700436918ffeead91ff5afec90b7bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cfd1ca25f5eecdc2acc4b8de7f1b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6324fd0e4153b9de0aa29cb711004165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90fcd8064bef1702ab83d66c4c05a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa77785330547f217bfd3ed0206bd4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc468f1e7cc7d532f0d2be493d2fb9fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecafde7f6d9058df45e3b2eaf7c5c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc86e65f0d13439adc8feedbdcfc44170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95058c1c3a26ad1e9c9aa1a8d82bb5d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce6d8da9a8e157bfb0227a38f85238172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513bd90010f8c45cf40575d643898fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3566a26ff8f6516c1deaf34f1e02f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815c6e424fc220c7656c5cc51c192d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb50d2fc851dd79223e26a457fb4053176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979837d4494460c7f47bd0d9b05a3d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36b3e737ed29a9229c3d6f2a19115b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2d42a0c4ba4d1502956bd4e20fce9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bca3aecbc215e94b17806702c4b85180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edc8348fe09e49dd483bcf2dd2ff2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbefc6af233245a9775b29db85e67ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18884e255e080aa0932b37b5251c40f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acccdc7d6322fa48edefd07fc7b090184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6fcf92f2b4f39d9240ff29de8426c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c99bd46c57f1864be6de9ecbaedda7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5e3fafa3c13b0835d2ce6d1bfa43a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce846e52a911515730d4179a387950188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121f8ab6d29ffc841050508db33f6ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6552a792ae5e91e320c24dee4bc8c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0549c65828e7bc72ea033a0b75f1ef3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61946746c6b33f1bf473cdf71c4d927f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f536318c482135acee4d932493dd178193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e72492103b0c0dc8ddf7ef4da3a1a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29f3ffd04c4f67a0def0d386adde6d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a80faa85983d201ec3a9fb944abee9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d9ef0c9ab3243285999d1c7b2535e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21cd801a691df4a389ec5fd0dfd601198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37209bb4faf695242e674eccfd8175ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f399af469cb95e6c779ff2b4130ae1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5c887c46e428cd50e019b51dba287201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59981f336e99f67f482b7a0e0fc071e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0f5e5fbdc8415b5fe0081c94ef7c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bcadc9cd348d1d879a0212f3a912f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfffafa2119a9d49b38235fe50790c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957299fe609fcd6a19684190b5114d73206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7aef8aa6902928a29a5193553b7f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645805e07bdf71e2e5af1417b22cc81a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f7345520f9ebe967471729d016ac2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c582c418735bc67f31aa2bd7e7d8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b3173c05910ba753e542b3b34efec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab5fb5d1d7a6d858247ee66a65f5a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f986b0716d14497f4a6edba5a63494213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b123b6fe02b298cb98870c6c39128b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15fd493585b859540921c47820a680215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b70ceb96025f3b19fed3dc9acc166216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484528402c9fc7e7d85b27b274c36f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a319b617b980502b2621d24cb594e47218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc3d5a4aade8115ddc67085fbaf118219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5181713f7df340a58ebd83db984d327220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fd2ebc26ad58c4f6fbed8efd41cf6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8293db9a5ae12d0fe82c2bb0a50853f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438a8ccdb5a38230f3b81035e1bd195223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36104a0a1d063faaa74b9fc2185abfb9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dc704676969188472ea3a390c028e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0012db04410c2777576add037a046226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c676767800bc1b61fad6119dc780855227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af86a5fb7000e3d09f3b9e094618511228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f51d7dd6e323283fe748215399ae4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422a511625752712ce02354999e58e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b9bd5aa0f049a98d89db72725cf45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ddad1d95f48fc239a2e6fff771c13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61108abf20ddcf849e9f01b6a60fa0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3946aa82d5318115f28ef21c0ce4f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f3fc46e5df0d7c2cd5702d931eea0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1fae2308ce32d49cad446d33708be236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5a8d1ff57b8e11ce84722c072ec78237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3d25c0bc75e877f5d8f234de5bafb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b610e00052dcfb976015033f4bdde81239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83225e987178655941a031c6d6c261240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d446cc89d667ccb10e0593f95cc0ae4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fd9d8b8de8fec33b848f3cfd5c057242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e693d0b47d51941f4750304ba87860d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d0299387e31a535a009da74d101b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3549b80ff372e6556b63870d02456245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78327dbe233204ca638281076c9d3b69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f86c7b7dcf09285748a74e6b70aa1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b18a6dc82a6c2beaab8789db1d7c96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482a161cf4cdb77034a79c5eec7b26d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef41a3da15d2b8c82ef4c690922f448250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb861f60a7f7034d87ffb91901fe97251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3864f027c33634ff9e7d8e6927dbfc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504c17f59ca1787f7d79cef31a60f1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7f8979c3706c431761c32ec1edfff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69c73cab390a763bda53043fa39576255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e097b9c53f9af3ad9f5e10b5a6525256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6a3f3b50c16f55b4eef2517e0c882257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3cbf0175f6b513cb201cf34438d41258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702626c712c00e1c8a9121dc8edd246259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa41cb3a62c5e0d0dc5a5934c97396d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a1404212df38d4ec5e807b8cc713d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812607bb98fa8e28c8c339917923fb2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52018998b0ca216f1d16a1d9aa831084263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4761d10854eb2cf1ac3a3ad8369f5f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6c4a8da05bd1dce99a84ce4bdebc5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842856217ced997d1f239df6401a0f6a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2a27fc3344c2c08d1b44297dc7b61267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416c4b6af9c23fba57b20df4e47eb68268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d1a028e28081fd0196463099d3de9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b91925339dcfedb9cc4ad8d7e0083270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22ce8688330c95a33abe980a1d0d99271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029185656378c4ee04b4e3579a80331e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628ce9f7bc75f4a739378f268c380aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908642fcceb3a5fcdc83adfaadf3199e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61265b2571c5ad5bcd8f8cb4f923af96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15a4a586a80977a22c071d3785481c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56171ab3c414e21043d920bcbf3313277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de93e779c0c961a69b0ac25c3267a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d977457df8f76b99b8e640e529dd7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8619305c9f2289bcb9f0f60eb51ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a8ed63295c591203ea462b5736c3b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5268ea5753cdef223965b4d4a03fe9e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d02a40ca088ba43f9e713d8c0d9c20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394587456d37f87ddea91a261313ca2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69589646e309b4d2e711267e3c421142285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffa74f196dc3e05fdabfd4091b5ad8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a7f429a047450fe02ed4792ca808f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be594525fb63d4487928e66c014443f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8344b02c1d903bf79511bfe6b2cf1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d5e64132d1fbebd9ca4efd63e1b3d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c009c80f048c61fd1f4064b2a3c70c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b09c450210c2135f15387c724920b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f40f07c0b68a7928c1508d01624f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457e6b185356d5ae0e5f64cc13b235d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74e6c9388cdeee59d294017020e4e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea8168d1610e5d90659100c89e016c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843748980f02401017da8e5e5d2397e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f447c820c05f721af70e765fa99d364298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a261d9534597f5774f81b314087b03299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe5498f21305fcdb59b817efd87e5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fda10f435f89643ff799f748d4566301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db20e01d6d1939f88c05cfc59db1948302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa3d3d4ad9e0d7076cbd1f60dd2822303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12ec589ce422eb3fbffaa13a65afa9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266402577815f8547222b481f8bf26f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e8e1574daa2f2b1e6032a7fa550ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd205b5e79dd974123eae0e2684989f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f414fd625a191c0c1fc9696dd67ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56199138e4d7c42f8e1bd2d33470e0a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b612ccdaa7d4195545dcd934b6de7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b164ead2eca404354c44149dc75a993311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d24786cc3cc377db111b84ba702d2c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac48f758a99f5b242f5ebb5fc66aec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda71bfc5cfb76a8f37032eefb9b52c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344a6e0721a0c2d12ad3ec1a1128003315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9eea98fa7d7fc4a664644f5dfd7112316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e13c830ecb8768dc996775026f866317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3133a25185e2f602a271341dd45df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84ee55e087daf36a1da3b6076e898d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259d50d3d46d6b777cd00c1efea8319320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51907c5a795c2ff2452663bb53c3eec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc40660614269b097afeae98a4de5c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f58729a6f53dadccbdec25b3f40429323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f735559df6692eedcc2ccde2f69a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c66fad9f208fa0dd611864936e83d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39390f7c8096ecc6fa22285489dc62a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a71c5769c964694c9a68b626d87a7f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cefe710f79b581f7ed4c3a68a4b4bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fc58a8c58cdde043dc01ca153cc89329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8c3d3f54ab4138e83719ef9da1e3b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f193426cae9e9819969e531dae4cceb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62d22c8c040e21fdde8ad04a4640a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758ad8da353d20b8e957235c7e7f861333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4eafebd4ec204f38c48e3d96940cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627c028d3e46958bb2527b18697b8ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463bd92bebda34b06007021177251ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ba59860ca3520ab5ae2dca1252252337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c923672ec8fd4ba60ab8c79f9d58e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9cc30da6abd6dc411e20d6e1db802339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ce3a11dfdb9fa906b51888df9e4d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61cdf5ab1b2b72b0d0a8641d643640341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eecd5d0a07b3f4b364e0ee64bc8faa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fb24b706e07357aa6d9e385e05e28343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad84ca484dd9e7883bf51de6958e81344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb173db9daed7e8e91bba442a4b04e73345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3b37a8a01030ab1b61ea73908ffea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcc1bfdc433d9126236793cdac578c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f29b20d792be16f8db52908358db0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533a4d016a0d6aaef4cc918e4027101349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4abeff5b024e27c5870254098dece7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1c22047116d982c60c5f77eab9441351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108a4b24ff0dc9fd176f986268a4130352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505c714900a08ceb104b68cbb5fd7a9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbf04c73908091b1867b5e375cab53354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad75dc751338a1375eb43209e884e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3f4c8f02601f7746e349006c974fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbabc013c6bce6f9e4b06ae3064f0eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57016a06309f220d9f5748f112b334358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a56c8c8bb2ec4b8484039909221b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb8f2d1dcc8987e6070150fc98a286360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ccb21ceb6584e0811ad8144b8b878361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a47781516acaebedf957dcbbc862e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707237eb5001ae2fd9b69a4d56f2a775363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffe58dd57a3265d6b5cdf4f43a5d76364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6937701742df96680f77c1590e73f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e9553e3aa0107d1df800ec7a561f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56e2c48a427f05e327117a804832ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414a91bfe42477dd0f604a2c2ab10b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f62da7d6037d6fe9bd7944e6d39605369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc5361b471cb913f56569f60823cd7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2fb46bfc3198bd0d68ef79013f355371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57059324b8c0b416aaa9a61eba91d1e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabce171d1829adcbe39a52f507c97ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9a349da759339827f000e013af137374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51544acd0d875ced1e91006309004b64375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23317919a132ff13fb75f1d4ee4bafbf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18a03f1908ba12f4ed2636f7d1ba75377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517f081aeedbbd70add07e6921d0205378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76606029a0d2a7ea694c2104f723ca6c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc54091047085983618505be487063380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89c43abc38b0b66e956477757137b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec5edb9532ef519857b50dff8b4abb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352bb4b0db1755fef65aa63d76116bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80a44fba24cc7ec56e4d1a09078c79384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e673fbd0ac3e0a97af7e8ebe71fd373385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eecbe7e84ecd32728454282be441c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6529397a32ff3c9d2bee84ea302919387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcc526f77251c883bb3a7fbd199222388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99070bc7be33c9c14ba9bfb7b2323ddf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3a8d7927be420dee9571ca095d286390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66243ee01175f2b6d62e15c968648ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687c252c87e3bc66c3b372e5d2e496c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063e98b23a4788786812e06953f9939393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca77bdd113934b30ef8bc934f436ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93160d2c774ecddf03b5d325662a272395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345208d8b887f19c4b7850d20cbfea32396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f46409e1fc45ab14cd23790ffcc42397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6569180b34ecc01420788d8e4fc5c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c9dea9450890ed13baaa27ed45e3c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867a52f9738bef7c33efde3324cef60400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e997abde497d9eed4010f3144d61122401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39ee18cad51cd5f7fdca1f44f89c9d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7758590ef821b5f8efc19d001b93cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182e23b6a64ce112d6993d75636a882404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe6fe1b74a342942b126fdad19e69e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a213d72b09f918ec2b4dfaf4f1c464406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545075dff70ef8e3f926871d0695a4f2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbccf8bc7d4f4ca0e36aea6dfb5f4a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957a8d1c5b174c55b585bd066602bbe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c86e047f346cac88cd853cc416f6c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c275f067ecc21cebe8f81cee387b66411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe027d4ae322d76093d5f6330f5f341412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aefb27badb29810d0411e37b9f6b5e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fa38cd84298e2a3bc6acd443b3cef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf0643cf6f87ef148f16764037f3c2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece39161863b68a1638e36f7fa71ce8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0d460bf240f8c1d4b232da4be609e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72944283705c229ba2d7278ac2386339418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff1eff39044f3c3052234f40010577419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7429b536331c750eb7deddade7498420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e959bfeb1c8165a68b0d0b8156916421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1060f55479a347b66f2c95311a4c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174a7ccbfb05cced33a6e019718393e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ab9ad182c60763bce7140c1b283b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192f8c12031bba811871d31f66c9b90425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee7b72353167d13581f35b8323f5ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191d4e51166eb5db54bcc19829823d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ea299b82c0486b340874183f832c5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee463701b81850d583914cbc1071d71429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524910aea0aebb8cec1dff7d1289655430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8866ca6ba5568f21a865ea815902f2a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326524d6b42c679e9bc47fbd7551e378432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111e2f2fd128bdb4a8aecad2ebfb50c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039e8ffa528256b69ce10cb1ed42de4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87ae212faedff87f75a0587551cdde435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59466767d633e8e213fce0cd6e3092c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4a4acc743a0ce817054db856b75b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090761e4b0c2ce5c83f2840e2b8e254438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600f8cc79be04c2042f6a165d16c5ed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b4141412ffe4d800f8fc887c9cc23440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38990ad1b71c5c81e499ed800f01b5b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a2bb5643e2dd598b3656946e8aab8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac2c027356abd86534b183cf380ea7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1d727a95dd39a68637165f34bbfbc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3386cf0e3fc30ee6f81db00a644fb4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db4ec0dd2b509f156acbe7785a7a1f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b989f64acda7c94cc23c62dcf96c70447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf7c462c18e9c13fa61dcb2bbaa2ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc0dfac18654ad528593fd2889ebec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a5e20cd0d85d2fcd5438424d055c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025e07c6cea8299d4058e8b7b0f313f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434653ebdec5c8aa883daa392b1eff41452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942d5471d3ddc916ef90a067b53bee8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d48c9ed38811577c050d058916eab0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabe25c5492c5fd386e8f3f5771155b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7da8313fe1184b4332ecbaf631e28456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e1078592857bcfe01dbfe39397dcc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee2980c1cb5c0011e110346a69c7e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619bb387d8e1dfe490d14244eee4883459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd494b7a754661ec2b19ef801cbe5fe6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff0e9f9b8ada3f9dce591b8a0d07d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76cb636648fc4c6696060e52d08bf2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba643780b950c71202b2bababb8f6d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b8fcfb2223803ea82f71e40f73f49464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6478095242c65d91edbb60b102e0f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4d0d22b046564ba125c6b6b6eb72e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20a592917cea6310a2477c07e0e601467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92042cf4548425e49ed7a8deec9196468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aaf6185b30fc331b31e1c664c1c36b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42870c50d7402e4667c6775b389e76b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25c7660aebe305dd4584617ce41c94471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c849fc3baa3ac7e870d9df2d2e8ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804ca2f029f0b997b83a0fd5b152a79473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0a5f18bfb588309909add7aa01bd9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f3ba96cd61c1277455300a6acf0e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97758198ec6c0605f0f8bc43cfeba71c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9daffaa0a2e359daa04ec89d0568867477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3fd9fc4d837ab56d61b0f02c49a1a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372128c5a321114ad3dcb76af18739f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae13b21e43c74fde8d0ad42d7d05718480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582f5ddbddc0e268b9933907c0c68a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f315cff46a57cf0f9a0597da8c3d500482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d0f32e9bb84605351f77cdf524826483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7b9e591b94dd6e5ef4fd069cfc81c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2c1c8a0c5dc7ee1cc0fb8d7ac53cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ae4abb98f20789f519363f7b87194486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ea5c5b8bd5368cf35e3a06e063c27487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848e441214c758b1ae35a2a3dc8b8b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe287683028b334537dd26a4ab310ab4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f0787d1aa76635cd9d98687cd712a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bbc0e891e4fb3c5198522f7c4f039491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34996f4a3e6cedb4947381f24fcc3d8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0d6877c18919de03f64cbe7f6f3b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1279436851a7e275203574318d2d824494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305892ed8ea38a9fe3fbe9009d51f34495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3d184507a4a11c8a04d8863c09dff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134adbbce374e918b17e1886cd46084497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896001c89f4a0dc251835de79d8f444498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256f455c8c61a08d48180c592c7490d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f9a36929a4378abdb40efc4fa5e37500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7a476a37a1afac0a14bd701d7eed0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979291423df9b84749749e08e9dfee54502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd7f92a4879c455a9ffb9bce1d9946503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a17fe02f9a409f905d7597fffe830504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba6f9848eed300bcf707e8949f92f5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3eca45e1f883f3681a57e0f5ab1ef5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb8f516b49730151da6bb6f2b511c3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575216a915423084fa03a1a422c23f48508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fd63dac1aa69be14a700755a234e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497db9c91438fe068af3461d9e3568d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8797ad47520213528e07a0859c4e9a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34026a759eb31051475381d9eb08bb0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e7675b95df78ba79c9b9cdd84540a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c6c6934f3b48504fa04f0b6103e24514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f583cdca759535c49842339b46d717515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf1ca30bf46503ca16ad90dcfa1c60516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44fb698b99498bb05ef152ddaee6a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119e61dd9d1dcd03789cf8e0d0e9d00518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2b332c428e52b4737d544b9da7696519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5243a8ba260a72f6ffb654d2152ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4126884d9271180dcc57c6ee564c49521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd79646a9dc805b6b9fec5fc68e686522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b2b5b3f447e93339a08923515b3fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681b468423acc79fff9097955ecb565524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124678faadc8e496e7f0b4e57db4dbd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dda94cd4e45b361e318e6e1d611982526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6d81633ca75f0adac06855a0542c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56137937e1a053dab3c990035a6c74528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9250aa4da843056ca1749228e5f34af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67a2350f2b019814addb7d02d47a99530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6505f442a9cfcf4781379b81b6efb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad86dea6f292188406a3c1aa0331348532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967890e40ecf540a3b1667722ec7c7d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553fa1a56dba4fd25870ece65396f75534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b5e604e39c9cc3abfb226b1d3d7dd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f17a9fa92f729712b68838ae70707536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500bb96e040c14c762247952debe80c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf53894efaea98a1111c2da03ae0858538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafba9bfa65c2e8c2125d18a91c226f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1541941df2af8f04abc2aff9918163c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73d7aaf000a89259455c65a4b12916541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34301dcc9d5661a8949c3fece4b1eae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0c9f335c7497a6aa1ac1edff3db00543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e70a6ea5ec63bdb97eb5c36486615544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f5370fc1e724cdd02c832776232c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e14971f91b7e1bd756cb278153913546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14161df46ae7793fe7e1b4e9837ef0f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dcb0f06734f1c8f3a75aa71c1a2da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9af2b1adeb8f4537ecb56bc3b79d93549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abb6ed18182ddd306afdd54345cafd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139d7a4f4efd7316492ece9b8a9e46a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01842c0bea79c8b433775ec9e111299c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a0e7652f1308678c842f1c1b422d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9b83f62a9271fb3743afb2e70e46f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd32ed5c951b37b4bb3a7eeeafe82b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d83c3a34b8d2e1cab33c1f076e2bc3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532eefacdb92d4eb7967c71185135a0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd0a7431cea3245a6190d27524840a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2977e6629b6ed43a849355c67520b5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f52ac95fd2766bda9c6db72b48f2d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a61bf911834d6cae668eac9d7e19b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b5c883e567e0b32f1c9d683bfb75b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77659539b5a22579a2092509a6ea7a79563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381888eea5e09ad62d845796bd55d5a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d57d79d9d4e6994f509c31234f38c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e641335402207829356dbae06e60f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e790125548bddc67b77ae41e3899e8e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91180fc8496ab527d36ff325e7f95c6d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899482ff48eaae2391e2c4fe24f46e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd69aa59eb30f5b49cfeda7e9858540570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae667c7bd31a78650d9babdb75b26b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0d697f78a3efac43e42c79bf330d6572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>