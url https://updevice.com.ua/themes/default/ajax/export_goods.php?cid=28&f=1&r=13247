--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c349bea1309e13e146378852dba721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd63665f2f473e178aade3ef2793b5e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862775b9cad5d5a8b1dfef8d9e3db453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e5628928eeaba9a15b15e5a0e46fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85602a37a5a61f6b4ce9a968c087fe95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac74a1da7b89326aa98db57aa7ff286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2dc7a2ed944a76ea1a9052a5554797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec83bac0b1174580b89a5fdab56ef48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38b5f1a1235227351d0042012c142b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af48a8387135396633096016bc810710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae753bfd69fa95290208fad45d6763011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5ff9d0d0884ce722037209b6569a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd335b8b09c15d7ae3e233d2b14b5713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df80ce063843dbdaf537a20b2a7983914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953d8f1d28e15104a8a5232d1ce572c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e60537c4ef0e7a83a55c5db6c5d3516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8ffe19fb9839b614f7f75ae1414fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7513ac568d7a14c4929830d24fb6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55631637cfbe37ce476b5bcb9fe01a7119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa9fa9ce1d681fe86fe5856e65f76720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960ad219aae3e3fe639571aa99004a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b944f9ad33f7c82cdaadefbcf99c03222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f295da2f931e4c4e8a2b75a5463026523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5618e951d4884aa175d46fe8e205ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620883924695e9306d9c77284f2c2dc325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90125850e0526598ec926c2ed5d3e20b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4770e24806c22ad1021fb86210cb0527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c8dd22982cb8c97c1c7a9e89c4c9928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab25e385ce56781c75d676343675a9c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7a325c0999e3485169df569fd57ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acb95fa06d43392c3a36878dc621ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a1aecd3fd689f21d2b0a54c048b9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776aad4b76af2a398f2c5b480d980e2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fec97449cd1aab24bd0a242a654ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfefa2f7c204d1b95ca8ae09dc59a5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6facfe2f7c3c0001ce2c544851e8ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2af37a76df37195d4805a187d427b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab04b9ed50edda3c083c1511f6924238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb80770379fbc1c1dab11dc035835d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cc8d26828fe8d4d07dbaf9dfc87ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ae2655e23af8f93ffa3f5e0b0c56041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fde29030a072593e1ff8e3eba4c7f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dad0020026dc2d84a41b95be1ec71f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753b3df5ae5f08a56586f40ecf4b4c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9306918a3932e1f874f0a146cdc6d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedb4700c781005077204e215e7c88b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675f6d5bd660dc32e7b249287d8ff1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08a2d31c5cd4a361fa589f8d31883048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8844591cf5b624324d1b59d2361cced49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64b4e4ca30ec4d990882208100172850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e2165e89e493344001cfa7c08d55551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473804b4107a64851256f4f4c27b47652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bf707ec01f51d52e741660a26627353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fc911d8ee69a9a347f00c5681978c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8733e14bf57db5e1bcd7ec259c661b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f2613368d5baefcc59a022c1f421856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd9d0fcd98cb73f58848dbebe0a02a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee097c25f96889a80ebf0925d91155e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f0b4aaa8b17cb54c7b04d0a077c2259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f08f19e62db6c94d3489622e5dcc960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0185f40e9737c25ca8706823d366261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fda088e23de69fa14b6feccbd298a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61ed6e8d588119c7ace583d916432863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418909c96d33b519f26f74488976786764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f107247bad730fc806f7d018da9ce6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba99e53fa95da09366c2590d428461066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420d98c5f14cdf193b62d98022ec32067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8f5b68b2642cb69b15d4e63dbd2cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7665b4882fc63b972a2d6cea2d2308b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc68c6e13b19cee6b573271682a63dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d66fd713f343e0dac8538c5d2e65d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38e82a75678d221961898d6ec4572c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4eae4402649add12d5e1716e67d0f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f4d5e2f434e84fbd2dcd4b5a69dee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714112d6a160ac7ddced15e9043e3dbb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e35af2033af7563d1daf4d3e5822176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88cee4e4398ee3cb073c1aa6e0841a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95917c262b082e3c2e93356c126a88d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e964c4f520988c8f4f8cb12ff9ad4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064b7dbf2715b85e1fc053b7d02098780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fe87268ce3ade7cb10349c3b848c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020192b67380ca190b6716a6115dad1f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c25f62780934ad59f7e72a71cb84083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a450c702f6a0e2e72facb32aa607a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dd98c39f19c336accdbb70946f00c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409f9efd38ce68ad951749bb8f61b2186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980e1c9b6c4519fda36614ea582394c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870d9501bfbfcd50cc6c22364cabfcc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6565ac811a2dd2a787b706bf12b43a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a83b8ed210f93f59498e9b04d926c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d757b53af66eaac3fb5c7d6524e06c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d01b63892329d9c2a6a606544c8d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4447f020d3c70428667b851e6642f8693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d46c6116a057737ad867d0bd729da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accb586a2a2cc1964cbee8a72f2c4fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d4502b268efddf79f9000a113471596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c213576a754f3f369e1356aef3bdde97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848fd664601d9fb156b03ba1708488498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4851038a5f66121b61c5050eecba799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e49bd2e56bef7cac74a1ef6b31740100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b095b3ca5cb403b0cc595b21dc807101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109173d7bf1590f2f4c91104b35232b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478acdc66c9d3b4b7a08de65c1d1a8bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88ecc47aa04854bf8a01ad819d2a41104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca78ca22513cde626b0b989c61f5e40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1741f05acdbfad1f0e6672562d3017d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2f4449bcb724988f4b53d075bbc12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afa339e953b18db0e1e0c498980852108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64e9a56fd026c599f870d8459301cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c567f3516e3860c099909bc96f357110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75ada449962323538c7ad6cf5810dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f4ebf49f866baabce8a7a3597bab5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b3923b0100a00bf2e9ce83d640d93113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fe5d98dea05ea76feb26425371193114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df477ba7f4dd73ce98865ae0629c89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ee3627eab8037218a71d4e2c53ca7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c29c250735c1d97d55e1590cabea93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6157a9ae1a9d9e44b79054233a905118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47883749a5c01aa52d47523c081a52a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1fce3cd5fd626c953fd28c8e70620120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fad755b3585cb1fc4ca202a574600f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ac4ce924575d316757bacf41e93bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d78829e05b4624ab57baa6c3ef183123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b899ef7e7869aa2f65ff934351e7a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243f232deb8869d3ff267065f62776f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01c7bb9ab4ad039bffef3c2f584d45126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e83e5d2ffdc6845154408a7c37a0a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7633d9ea7df1c9bc4619cce628611128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595c370901adabd133d405f0bbc580e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada55ec575d56b508b6182bf897b579130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c92647b4476fcf98d72aa13c79892f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2408ac91775a02c6947653e3476f8d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc891587e550f8713d1b0ec45e8d078133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc9b5e1990555a981f2009f4dbfa5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d654d930606cc97a4dd86aa8f5bc8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c263b8784abfecb87a46c950898eafa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305d629fd7045fb18e50189ee7b5098137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7673fd92f1b0b976450bc1e6a7e01cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a537045c9cbd7f1f60c4f4038bce2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05131c8706a2877bb1d60caeeedb7dbc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b0504792bc73a1ae1a68e412716b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323207b61f25a6ed061c065259bfb052142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3636e0607810682b83526b93fcb7a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1707981b02b1e359e5ea3429acbeba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038c85cd77be3a44121f2ec4cdba93b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af0b639d84b1d4578898a0cbf08f99146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e39d81789eac12473348c4ce17decf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63244402a74750940230df16e7628f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726daaf56e79169884efce903c8e8314149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97bd576cc698e1bf5725df74ee7e66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f5770e70a1d19a83cc2a50d1f7514151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bceb0650a3742a41f32c0a6217d587152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c03630f6511eef64780b68e24f50b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc405a0b910ac474fd5d4569069971e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311aeb9ca5a4d647f5d5b53f373cb40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a0e7e14b2a85e4d98f39e72c0d036156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8713b399d7c56f272a03bb191696720157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6480352d8fe21e2554b0100eaa7c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717590dd178780c6b7c41c7f36765d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f7fdbe87258c024d5f26165623c9c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45c2ab9ae40f0e27d0d8a8e91efefa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff51da345f4da799da1c004b99b4565162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147a7a06575a3073c54905d3239fc72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fefdff3017ced84e85c5af05a5611d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcff321ddb00135b1226273e26e3bef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35466c8615ef06bc5536ed20b2b502c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7d9f89bd15728b1b7625ac29ea2e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346d0a8c502372f71fb2cbb88062ea6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1e8dff67f68d78001b0bdbd8d7041169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ea1bba3fefc981b52178efcdd33c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6e378b6bb92335c7a94cfd9404887171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6734f8dd07dca26edee4428460025f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e2658f7f6de1d3b1fa25806ee626a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172c5f54d67a3c155d8e09636a54283174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3820dd16c04dfa95f37737b2f3c5c09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae47e538383bfbb05261e534160f047176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13965295973f8f99d017a03610ad19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6eeebd47d954ee05c1d6c61af8702178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c44c2151430aab2902d0de3afe4fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5cd97d122a8da8b0fb9bff96ba968180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09290a0039ee8cf743d35a1adf46fb0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719eee9daeb24845168bb208f149f300182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db20dd36a57839c5455dc1679c1690183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35927dcfbdb7f5599f64f8bd65020546184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683047509c7fa09fe7cbc5da41097b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ceb85a59ea256b62a3d4a7182fd5d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2ee2eb08c3887d314ffb937aa6330187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6776ddcff67231f7fe75d9a9b9c68188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139d73fef69e09a8cd2a3b3cbe60b5f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2797d2795717f211d103d6916f7e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce1b876f0c624ce95bdbf4726c3ddd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471dd828001abc398a9f03a106583b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6668d68a7de65a2cf3e61bf97e8999193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b56e3ef10ffc366262f221573d35f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643157055ec8f1b573b6a0ad4269e9b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f781f12b8d797a2de0e5602682a14a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673b08a61d46b61303e24749556195d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5aff89cb9c3e1c747750a422c22660198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7bf289d033de5582f2793ce498e59199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dc089b645e14909f9ff82f1ef2142200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40cc58d9f8bad42a89a76cdefd2d95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ca89963522a2d8619ca8e55656c36202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7a5540e7434c2926e6edf79a27f16203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76c467cc6a54920081aca317e5186a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28ade5d3599282f3fb952eb3d18f51205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d452012b87d5f95158321135f48017206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e72c4c1d3db8f4d84d49e6978cb62207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651715a2e5086a4e8b8c1c95fa621bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b10306674f6f07bb95f614d8e2f529209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbde61ca2c22dcb0d3186ed3f7a93e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e1f82d91ce85a17ba938cbaca1cc4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc076c04a6035ef00f2d458520d6629d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deead62f17167b2003d2b9d6080d245213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6b1f82c896f05503adb21acd31b8d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280025eef673768fb24c8182af2ce86e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb6644e39beef4564f9f8ee3021ae7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c02d2a62333cf287a4990974ca2ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dab79e230a3eb58a830a0a4edc1f4e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c4d84446d314581fbd387bd51adb3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fda06a5619a116e4d0a3f4a96695e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbef681c251e280981d80d1aa20ea9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e78b6463a520f90d5ce166158a891222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456754fe547758a0f46d8f3eb5955bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0b781b5df9f9c0792d43974389e89224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993133b350a84de2366960aec447090225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de67c0768fbd458b202cfe04a61b496226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5a682087cd6a870d4c73f8442f109227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445c9755a36cbb4b98bdd6f2444dd0a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f20c8e3d0057c53f972a473579447229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffc1e4c9b8044d171001f4e240cb36230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a7bc2aee90cb8348523015fa952d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15721758fe08054c9e1610bd8b89d32232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539d3a84dfb313740c64fa93e21ec73233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ab759692a4938d3c1d2e97412a218234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c26be7623b04b3820489cb6d057264235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c713b6c2b0bdb33972324de290936b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e83c60f4bda21635dcac79ddddd8da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f313f5a1fcf5eb85509ac09af32d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc3130298a2079542708b42e18da7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bce04bb4436c7734e23aee55c8618240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6979d428043afa03087fc5a7aa7a12241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c091f1dd026a8f324a6470510a62891242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae556b514cb59f27904e144db8b130243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394daebd5d45139629aa3ab32b51bfcd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8558484a30aec658316eed3b139277245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346183277a54c62890ae7d255d4dadb5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624632f33a7b4d4a5b3c8568982c4dc5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657eaab34d0a5976389768811976b4a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de72aec0008cfd6110a84bd79dd89d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbe5898da93128d0c869e608340103250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13a03c86253278730316d95e59ca68251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582086bd97f20c7042a1637610e6ac50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00923da89c6b6ab3c6df550e0049be9b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770545da81409fb87b0406631548379254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac9afb518c59552c64ea1790c51059255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedac4eec0d05a29e686dd06ba06a9b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04891360208b68a8bb986d24493f94257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82676a790c70b93b41e1d815a4b82920258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e687beed44e7d4a49f94114ebbedc6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408e06904041e6dc919f89a5dae297c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c411a574b6a812ae0c2ba8a79eb39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b62ef4215e217923a8586ee929f559262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c30cfb567096fbc14ca5bbdba2ea0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb4578086db2639f5e5ed86c8e6256264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ff057bcbf899ca974d2706d571b90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1599cf52d0c48f332fd6d32c6ece6bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acb68125e432eef232ac5718c2c242267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ae299b4be4ad8026e587ac7cf6d5c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01eb36a6179cd45467c2727b2b261e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c60456158c97ba4f5b8c84dca8a606270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6720e0ee6638e87eb6fe5436897592271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8f7764973b55f72a5ad21e8d2b95d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fab8f775f529bf8d86e3ca72debc2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db16cac8b477e885b972c90b530f0f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee884e4104beeb316c8e4662d06200f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f37b8b6785e2c6e8dd9ca7ea128a1b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c8a0b6f0423b380f8a604bdf6d40b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752f4bb3eb303282a093f36e1ca4e16278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375ea57a2f515c4df615c8a6c62fa0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e06cb48f3dfe965d60d1536ae793e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e36d4a4cc6237e88b042776485afb0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20122b7529e01a14ef52d93ef26fd2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d78620eac2a293f225b0d6e3584b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d05618de08c37d377123785990ac7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718d2cf7616a2af87f17afb734a9503285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b002878d10afddd0910dfd7aa837dd3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cc55667c61791c5198306db7053e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c9ed9d5c481d7577719197d097448288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc77efda74239ee5b42ea7133654ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f199d3a6db4963cf26a52ecfa421d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87db0420f516a88b689a93e4d3efea3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93325477d82b47dd91736fcece0b6b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95965ff496cb84b6e9cc6fd30879776c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571b0b8c8f4a06439356bb2de66a425294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbeff384285a22371e8aa630c780c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df73ab4ce5207c3b7f48a79b986f3b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6387765505e0daa599d697ecad8241297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a2063f3ba3d6e2b0b0174f08c4ad5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528ec791f6342df9e76a84ffbcd556d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe49872a554e2c534d0133b9fcda87300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3e402425bdbd88d7a6ef907d0a1d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4528c10bb8c80a481c313416b7d7e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7dd7109f123dc734883f983270524303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d59b700035c96f0f07c74a3844d93304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317720f20f02e1edbfdd170ef97b235305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21def6174f03b998b4b178489bb7941306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913faf944fcb1159e1fdb5decb01b286307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb7d52fc5fe92966787765514ebd89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5641f5c8192ea1065334235d1b751309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bcb6653d60c7d730581798c90c1b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07735936c66f449f71b1e1778b1b07e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bcaa83acf4b1bb31333887c4b3dc5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ecad2fe5e578728b6031251f2efb5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed2b283ebe11f20c79d4c34145b351314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9b0bb3b35212b19cdf4a7f4ec4480315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4294124a1ccc97dc80c90548e96ed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbacf8176b185ee953704494ac9d37317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8192d3aee4cfc56310f7730c985af3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a6409053a2a1d8e98eeb68674cf98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e028898e101cf4d8628245948a67c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe2e25d0167e075b04196a66c23bc6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137b6607c5416d760fad308ccbdb512322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1a08f1cdaff40880a9fcc77eeb703323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a809728c1e34ce888e006203f4ea80f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df258b82e4abc044288de92226a141a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082903ecca30f9022a63018c6b787a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e556ff7bb3719db410cee5ab6771f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00006b927d52eb7e2982d5cbfe758d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea04906e60c15f81cc08090415c3ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785accc9390969b3ee25c68a408e829330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6628f697896894fb999079390aa0dd2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c12a97b54a9f92213dea0a9b8cee0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c19ab5bcfed5e56efc39c7e05e22a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c8771282787bf81e01c4b63fbb728334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8dbc06a41218b93aa3b624448c408335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe92da6a13673e69c8597b2739ee4b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca0bfcd8815cebd1381772be86e0cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6dcced2cd6987873c95b82ca22a27338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057abfeb016fe47b059c82c910956fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a52f7a46362d6752d2ce6b6c3bf01340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c81a59bae86cc69618c6eb397a1a28341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c742257f27b8c476b8704eef6b547342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33942ef8613c0179fbc0ba7dbf11e60f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc985d92b5f259be8c832bbebe22f17d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba418d556267c2c7ccf1513de38a2bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749124bc1a57a5aafd041596727a86b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf0da71fd2c404a3a035408024f229347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da58981e5b5c3aca45de1d201dd51ff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed72854bc3e50c98aabb438bf7ed7c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1ff861ddbbdc518a7a5f47f08d8f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd3e14a9f10b0c4a14d6f97e366335351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf509d88d2823d6d508e81b469d24a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff869d2a84c7060c9940524bc69c0e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36db9dbbf8c3239b56131af55ea6f6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c27038999859c23422f8e55eff68a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb99bb04e845dbb2a9b0ee3d5006ef8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138462f31d47d1de5b260f36794775a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd83e27c68bf36c7a8b65b7855a144358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e5d86eb18b8b289d060910a5c6dd4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346785e9e8d5503be61152e8918d21e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166763fd09cb2710e8515a7408a01e46361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad398a0b184a62de2127cc9a9ecb1f03362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e63f319c4473f9eb937f7d7fb0bb5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345c66ca9fff98e43fc36713369105a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b66339477bafa5196dd4fd6243a527365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62086828e4301fb5a823e6dc8405bb6b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7cb1eba6cb86472e36412438b80a1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6c4a88c7ef7b76a1a03fc82c26296368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0b3cc192088d6eab0b3521dcf0651369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ce4b07106a0b436b353540700356d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12c853bb0a0870b96d3bf78ef75ec8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e292692ce3a93cd177d2b10749d07f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc17ff3b115b477056e296c2a912c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed472981970d689108a07dc5b02e7bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0918cdcc366ac52c3d79871f10a682375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e650af8d334c374c5c8d30ed581e08376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd79f18dd90d0aa543ab4b4fae4cdb7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69404d905b7d35c139d6961a59f960378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bd474176c341466781c31d96ee5ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fffdc4ef36c9ee9651cc59cddd83e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483f3f450655ee5c174a9c1230415f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206aa926ea53b728cb1396888185394382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70658a0c29f4b3ce32196021414453bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f47f1ac0b3ef4e2e17b65fc2f132de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220f10861ccd5f5e0f1da42f2d0ffd8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80bc32fa8651e0ed102e058f1f8389386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4342e2ca3142445a3bc171239525f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf871d4285f498812e8f39d136ba1f4f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23fb2b8e61018389d713394eaa1c72389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef03ae10521494ce5eefc78aa3dad57390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9e835a438714053928eb219d59ef4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dd11d370c64d007220ceba062885a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf727c167b219cf8cf6829dbab0a9c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881883ee33845d9030ddb22326bf943394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed58594d10b8820b72f06f8c5743518395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645e94890e29cd2531e066e9bc83491396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad219e90e2f85d84a657a3416d04289397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ac2a1ffdec5e75d27e83a3b25eb81398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e185a21594f2d13e653e52edbe36e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6382f9b3c9c98c2dd4246d771994951400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc62394e8f859ac09fa8254324b18b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bda9e7fe653b0bd28557dd53ba628402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d635fb30cd0e9b71c348d8f4fe53fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adb13c7067800a751afdd1747129ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee97183e58290c768296b97c4ac5c57405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953d52d6a027bcba16457297d0eb6fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20c56571db5bdf8c9a479607f65638407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67db3e2a6cb36d9506dfdd67dd940e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44fba86f892edebbf73e92b70201b3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd713b26295d28e589639dbaac3b9f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e5874a86a08f9d0944f11f380bb97411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009cfff8f9a6457778f80a4f043ff36412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896be5f90af7878d4b49c5f827364e47413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5519f14aa81d72e80c2e39d49a2bca9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2e9c489fc705b4f76cb0a2fcee1ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64dd104d5c05b860b0527dadb6b29a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e75176ef6406fc88cf48a9310679a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27d2a1fc6ba07290e83cf8a9458773418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1e74e70175e8bbec7bd18a513b5de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3def4d2b248de5ffa32c6ca238db2c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f0da4bab2296d40ba3548adc31105421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed38bb0a01dafe394608101bf651279422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094402aacf1095487199a584164ccfc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633f1d6266a55cd1df025ce11c8ff46424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b34ee82633479f37bea99b952f8227425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec902d2587fb570464b36395288d90426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c76e140c628aefa6caee26f0ce8f09427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d726c867eeb53278b01e57ece91f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137af755fc2b889c7efc3123db8d0c72429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecef790ca38d27553e8025e33a8550f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e90360b38a8e11bc1cb323fe13671431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a49fc5a8003e1acb5ac7639347406432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfbd55a02755ef39492c471fb27981433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684b77b056e036d66f2f189ba8f1066434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c07b24399e56bdc48e13b05693bf5d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0407e1df5fbbca3b32d6951160c818436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22ff58f014925f9cd70b6a6e0a5721437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392fb6991fddad868e8ec98f22c729f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77ce78ee0b12f22eb497a3634ab433439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec33e9f819d49d8e61f521f6ac43aa3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e24ef549247c36b56263f10b32c15441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae49550ee0e0b3e55de256c93c40d8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800228a3d31d8d05bdd1ad4dcdf3f635443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9f863227ee0bf0c6cf9656af38a23444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11fddd553b78eb0a662d9ba77b7574445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210300d8dbd9819db26daad4d70a9e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38406e532bb0ca437e780baf633462e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787d070d3f95a773fdce4deb2f2ccd8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94120fbf73744fae145d244d084331ee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e90889e999f89862fe3f494f4dd728450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e275b9bcde8c1ea7c1fd8b25568d90451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3c04f89f4a5e0f5e704c7664b1843452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ffeb6e03e449c1380827312fe8a5a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a486119331d7241a93e405a287a59454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9d438734ffc98251d32b7a5c3f130455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea569247b925ef1330e5d7ea73e752456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b130dc91e6ad4ebe28537aa05c9e404457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff49c808ad67694bf9e88198348b95458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21978ed01ebed8f7d33823ca016f551459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db828b3ca12421f5148c1f879e6c06c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad0133e534270a7eea674b8bd034d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e4db905b7c5ba010e9e0a2fc3bc98462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a77823e994974abaf4852e6d8eb70463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3cd258ef419fbf1809b511da1c554464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf77aff6137b28ff16278829b018753465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b7fa3b3a10bed413b54fdaa123d6d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8ae8cece88d6c3a1f64449e706955467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2978d0cbfd015ab66ba44175f99da6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984089784c639cb03335bcfa94a4b91469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844ea51f9ddb2b3b1ebde4a8ef1d409470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef423713f254428a0d96b061a8c2785471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2414e2f8b587bcec8490d112f69cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaed3f1c4463652edab691615b83d98473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efe408e191a90c7e5a41cbc0f87f51474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a764a823de0068b04b109d9479e33f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa027872c7ec802648a55585fd8a4e96476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06789ad6cb2657855cb51f94e2f1c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1946528db0919bb212ea798dd88d29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d27a340e77fff4cdbb371e06fac88479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d571b200e6690ee66d1dceb79f690480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf3f9ffca7374ad6fd12581f4db53a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a35b6682bb2bbeb0eb9a09458c8778482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1163b0205c9bc67aa23252f7ded39e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b3dcfc6ea7e7f8192c12d407f9c1d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818fcb573771088ac96ba842f209c1c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ff43a7f4e841cf75b9ae2b323fd0c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbc2b53050a6600d3d15590a5f5693487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23b91f6a37c5a9aea1fd757c33054a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699fbd467dd9ed3c53eac3e19be7809489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913cd11a83b677bbdc0da485b77da50490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1d15021053929177f2ae12bda7f5a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c90c2b8b5339dc915a5b42b1689873492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2ce475dfa69229e400602e6798118493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9bded042d853eebb568c25895cb0b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772342123b6bc2f1121fc5f2454b2ed1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae58dfc434e9ba9b7dbfc7d76455f9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaed6d02e3bd46956276595ea451077497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34770d35754f4abbf5c82100024ae3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee14326b615a98d56cf488ff8801e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42bdc43fffae1f477bce0d1de6a245500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c2572aa22ed0f565b4bdc89bb365b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316981d5fe9d3bb07f086c168944028502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2380d9f460abec31513fdfb337c0e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53986368822099d05d974dec22e9474504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1464ef097c60186ea8d88616701cb5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c102ff2d63d5651f63256bed90ddd1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9dd02f8a240b55406427d5afdda89507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22224e4016e194514bf6991d0fdacc72508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af59423a20b66ade0c203487c00159509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51a73d6d4a6d15df31bf64c3a95488510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba024c85a70963294114dcdb4807af5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609dc1da37d006823129fb8be397cfc1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa97ccfbfe4476a0a2f8cb6f01c77d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0b3cc9fefae42c1a7a70cbc3cfac6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836796fa6cdc4d8afdc8b653279157f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5dfe6dfb8f43c789bb4529f67c30b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e096c6e347b554172f519258cc66cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20bc095d1f89ff68ec2d999044cf99518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012c3c2e5df410aa914c185c164bd16519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb5fb3c4561800484078635aaa3d47520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83f145998b7d1f43bf37dd712d4f28521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d17a7d744a333e59c7dc429ec40050522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc60e6874e326b1101fd2961e4a0aab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe098d0fb50ad9df8b35b949f1d55a5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475bea811b253e2c4f0836a43e2b406525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad853f84219f29be42e64dad4598c399526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3224a23bb9c96f08d1fddaa424921527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6c4c698d6205e4f10169e9ac2e397528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa568ceba3b0cc4ae6e5ee155f2a637529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2170dd72cf27a6567a1ceab1836065b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205bc2f07e94cbb7859e4b8601aec0d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd8a866e290c75e964345c774935ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb9dd8dd7966aa775fefdbfda104fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8c632b68fe0a78e0ed521b343e74c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861a9eb42691a25d5beadd36e09260a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16405825518d7b761f8f1f9c4f8fefdf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fb16569082b9e6e1299313d355d73537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466656e82b7e9f3fd90aee6ff75f385538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5dfb2ccca3c2f7825f519d96f7240e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445a7811f1f6b32de5ce34d689083f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1eb807281e65b3ce804adc3082608a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372f2370da942acf3858c269fc9cad6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108a4bd34d598291b66a97489710ac2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00d9f4f969e09c745679ab9ee5f028544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318ff2b4b1239a81ea221146c98eb4b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1391546f0f5171721ca5e6c93d1bf3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d707b629d9a1989e2f3872b19ee3f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5a9b94b92bb4afb9e16983c674f0b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a28574353b1a1ad797793c2db8246549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfee85a514240a24f49b48026d88b26550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf8877704bdaa98e64266235691230551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a633d29c87921b03164662dc6a6eef0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0f839979db490fddc462874fa1cf7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2f93ba1c156eb618f6bda16d0a1dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47b412a874a0ba9a24df3033849eb8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259ea0b22aa4fbfa48b9798d880b366556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bea27cf884f473c17f94bc2cf9952557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df79ef2409efeb23d44fe68a70de872558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a0f1a15433cb0e2579e3d133fd913559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c296c2570beafd7f677825e762da4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5439e47b8ff5da8327bda2ae378212561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7445ea1b2dda0ea4c77ef4ad92f2cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebab2c3381446078f7b8488a5fc236563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655f44c51c239f8c50958ae12191d86564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae01b32a666385574c2d961cb5540db565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811a445cc796d3fc0eebfbf2c840d86566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44208e6bc76d74469c853db0ddb484d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e776edf249473320158d8a2137045568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775ba36e81e3340eb791f5e7bd2ea36569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad74f668dd53e1ca01d00263832335570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b9dc1cb9a5ea8a86a50803a78c667571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7428169b8e5db3bc913006ae7d3937e572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a2142f3b2146b174b81a52dbfb5d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82e09870ab8fea9daf884091685ae12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430427f90419c02ef240b6c31032aa9e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96c305e251863e5039ab080b58f2fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1cafdee77c26d2f960bf4f3e94f385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54df1a61d4990b04a40af7e84bd7f9e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b2b30c1ea8b2604eb705d3e2b060a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc563b85171c8cf7c54daf1e29abaf108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b298bacfd24d97f1ece8c8d82766ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04350a9f94f6da4f2d7e27a956ddda610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059647a0450af2baad67b266e583fa711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890968a60c193939d4a8d3cfc52af7e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747dbc4b0fee54194eb7e5f8121d93213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fd74788ad2a6258fc02dda421f5d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef8ce1dc75c45ec5195cd201a10b9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567107fde92181df5ab36631ed95db316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcdabd7d54274ff7768d61c810d8f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33440b1f66005ae6fc15dcf52b61d0318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832e023175d400a43b27506915520c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0e0e116d114174af5e641a0a1370320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aadbc69d384fb363c181ba35a56d6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfa96ca591d5d166f02b34879259fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a1c237fd32cc473f17477e88afcab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d758f7b8ee041615fcdeb59efd87324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c636221d559dcf5ebfcc44b5d1138025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43381bda7b5930d8ba64beff8394d0fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54c94c2878bb30a7d3360de5ab147b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f8dc7547279cc413b61429b23eb9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e705502b11901351bce2c543b0cda329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838af15ffd7acfeeb28eff281ee476330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ddd5b32e7456cb1b0006cc9b91b3931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d28f11560f6d04ad345d9fd92a8e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d9cfe8e877977daa84737d0e691c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05bd24c8928ab029b795bd76a8f3e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43423b1fefc8cb9a2f73f15075c533235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d0ceaf5df178e9050546cd0763aac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe71640ab34edddcfb4cb38ade72fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b1b382a21e5f531338025529de6b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a90a3412bc52de346e9e9a29f080af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8016037822de3f1bb7aedc7520c9ce040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471acd6fafc2b2deac611c91121b06c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef886962574b723433de3ba903dbb442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0eeab59edc499ef0593fbc0c498f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8309692f2ad3ddaf371dae981600d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fdc7f3dda3cb684b5df240de7da8345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd2a11adaca99e1fe0dd972a57630246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694c8d470b41cfa9b85fc69c36dc7fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f665b6f1d3547c45477bf14d986d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1089e2200faaf92c4b0c8ebc381b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53f5af37bcde28506a4cef239a2b9150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231f544d0d85808c98990bb48dc6b2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe06c2ca8423b08924f8cce2e0eb7cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44696ebffd20a0b5e58c455d2dadce653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b8874f4424dd9598784641f64067554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2be4ddffbf0298c35a6720fd45f67655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593319f3d0e876d74bf91b65b7f52e4856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780feaaa94b5053bb067504aaeb2a8c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1832b257a65590810f8f282afdc1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df260f9c40e2b27fd5b2310a5a038e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e8c01cc16f401b54784d18e91d38560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501b9542d7ebdb1a6d452cd4a38967a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd16655f58219c3efb31718dc50c39962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b007b16c3f2515d3389b394aaadda6e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d4f4b60f178b3e74153b76d22b1a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd500fddaa1ab2445a75d350d4dea50165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c142c501b5d5bc4b6dcd18460387d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca09893775877a39e36297294e9d3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7e525e6c64aba84576f41b754f90868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c45fe7117140fda9c613abda7a1d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08203cb1a88b566682d793379cf00a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c8bb2d45042ae6085a9d2ce0c85c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded404fe4b33ac22a7f9081218449e7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8439c50054801475d925f3ecbc8ffb273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1d83b01e0889a26499b38fb111fc374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a311270b5d31421d92fa027b3b6f6cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588c0977af46576b736c568f4d8e32276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a9eb8e426cd5550cd983804050c2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d34170a1357c79f4c8216bcdc133478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7b731190c1f5b14c48e78671b516979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1ddce7077fcf0a2a41aeb4bb1dd0380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b4df6886d18f54c760885000a202a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3949d19cb73d8dbdb9bc92823873482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1219af62f51da54dcc02247296c8f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0458dea9149a9cdfd27274e6d8804b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c79f29fd3dd6a7520b1fcfd0efdbf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3c7f5bbc12ab2eda1c203b990b6fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e83ef5cbf9580d7c36ec0a92990a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68841f765618c56efc909e6e870f99c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbc5171515a15583170967969ca10789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388a020e51273161819b0c66c5593ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0b9d648d58952a3fed826b3a4c2b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab80174d788d493ce45221cf7b954792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44674229a84c0a5d93f4acef46fcb093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3900c0df546e8a86b89b9e2588d10c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3867b7c40595c4da399411d0b04874595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f7c827c0758c470a0e24b4423829f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f44c3276be351f2d4f8d755c06143397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2adc70ffecaba18084e27b51b2afd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c108c124f232b6da83429562a0331df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c5460c35c2305b92fcfffea907336100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde03ae2eec57067421703e7cf0a9d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331a1a3367ee2dc5d09c1caf58943cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deea531c5d1db166666a092bd81b2e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babc9d34c2ce0cf09d19aa24fdd65b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998a259d3cf2f5e214120b1e89151bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cbcd1443aad123fec7fc23ad13250106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f0640157fb67ba862bcfa092a56eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876976cd4828427190a0ba3b704e3e06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549b2d60f5aec5bad5c5cd3680ab858109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded52c09e961b114e08129c3ebcb75d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f9123e2a9fa55e580b4db621e765a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1499a13e4b2215e7adfb20427746768112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e644afbefb09e8c1f25b72477924732113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748011911504bd958090431fb533ee6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d939e28f0e18ef506c3846e404d8e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e017cd398d08d75ba529cbef8ce07116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e80121acaf8a85c1a21bba4974cc5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe54f8010bf0803ed1437a06c534f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb47e2beb155c1f78d7b89c0bfe547119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70ad7a2784b6943ccfbb8ea73485f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a71f1995eaff67b5c20d3b3764b4c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c802116dd66cb13361db6b541491d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498ffedf72dd4751a5595a40dec8f5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2140bfe04149fc7bdbf406ffcb9a32124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61cf797d4d3fa7fc93c813502512c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447015c84686f559f93ccde167ce3565126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d2eca9ceee441ab65493f9b5c7139127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf876e3040593cf4e5e206a7264436128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06e66f9a6770b4b1bf96869fc2fcb7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd056efedc31327e90fb8fc42a11c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107598c8f238fb91a052865b28707065131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2c68e43289e8ea38c9b0e6b2c95f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757adb0c4082c4e27c67571f51ba7c59133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e98794bc8a9c2bc309bf10e0b6f32134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30770fb12036c2fb2735de663bb3cb31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565157fec060f1d11a2265c7b3a8370136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc4e5eb10d332f32546e72bb00c569137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a73871b71cbb561829076e72a2cbc8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20990c101fe20e48931e0400fa784be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2ac1a6a1656bc7592b1c52d512b1f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcc1c89d250c7fb2d837812fe60263141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02ad430ddfbc3877625268eb7750ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963dd7cf2f6ef57ed6bba5808b8dfe5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bf2eabef36baf790e788bb4d51dd9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d76ac0dde20a1956e2dcf88ea062b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd72d672fcd2f092ec1d4176c9a062146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26256f90d6e1021d762d280ae2e535147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62eb0c6b51f344f2e71ac5c04761f08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b4d63e459d6677be0c77c1d84259c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cf2f13bd2cde6951208d77a163637150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c330a53aaecfa236b06f0ac49bbaee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ad5adce549dccf1b7c116b1657cb7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5aebcb9b9de6dee62281f452e931a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db531fb06b863bf6f9f26b19ce255a38154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1b97c736a2ceea4b79f2b45e5b7d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722316156fee2b79830001ecc742bbe0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba515824f5c005c4703e823359c5c8a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6880a23fd05056c0d3618333542d50a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e65b43d8c0b0e03beed03f1401ebe7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe489b4d91a2be43d58314fe6614a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638977567c36853838a9cd5397cf718e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a556ddd192634ae78660b948744dc7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed438ce76e60c7fe77de408cf3ba3624163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecd8bb0697dccd27c3a4b8ace083c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983aa56b4f91a57d2ae6c1477ace332165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15076254d576814dd2a1ee601a080742166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f33d8450b8c07c84e0a1f397ba850167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58949eecda627e710aa7009cd537bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97c24b62d4425e7083058a90eb6347169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fadbc06ab14e890e29c75d02ef66b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0606745bd60ff32371cfb55e61f8be8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102921f1da020ebc4cb95c877a1c143172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdd5ba757f03412c151598de8b9b4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b5f951ae8d30e4f077b79bac418ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3478b8a1212c211d66e4fb6ac2fd77c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be1e5a88ad45ff04eae6d47761b27b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e66254a0eff55599ed705a1e8e50dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd152274253a539e180a6b4b0c11200f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7ecaf7b9133172fe2502921e4d19b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7754d85bbe39c9c8c8c106557b7d7d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17c9ce52d3a4b33fc61ef00534faf2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5889740b399bfb961e116ecc3b8fe87182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7577dba0f3f9c889755508d9c26bff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b20b18c0e80303204807e29b61ee3b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427919a3a09928baf3f9f78fb03fb28185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade064d7a13d23c682093b08e604b705186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcda9a83ba7bf44143b0138bb07c1de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebddcfa8eab3548dc0d01f86bcf07d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856844aaf31fbdea5fff31f9574ce7c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffcb319a6b0d22f612e6af97714d08190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49e93a81968b8b50710348ffcfd5a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305cd99ed86c99b131dacf6e120997e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95145ced5acd549d84ba0a49e1f1bbc7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc0c367398c2ed3ed60a35b942909b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8076b899730b06d98c64bcd2aeeb98195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774b0dabb13e7fa313535a5c62fa51a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd940d50833e2bc505e477ab1d72c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ce27319592b40bc88f711a7bc3cbf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa879500c56bba2922b9f42194b9b8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe0306b2e89e87e6ac9152f6e11328200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012dde19d8dcbf4ffd22891d81fad12201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf7b9257f313fec0a0c44f950e7321202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7079ba52d063e90be111575ab2d3430203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cda14420e21024784087a5c4a96d69204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a79f9468eb354e74480a6533126c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ab8a84b6133c307b01560c1cff484206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf39feba430268079770491635ce18b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7b9bb1ec1b8dac5b65ee9034cd8af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f66ab15cfed480b9ac9ca8e3a09e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c97d23410a0feb6cb62883f05372eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7a71e57618ab6c1bce02e2a9ab118211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0deb43fa719b1d28482042b067603b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a67db2cbc46d9697a1bd01027e4976213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd77ad6f2230ea814bdd089aeb9308214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f867bc4a2fdacbed7c85048122c0f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa46960c112b0dbeb9b88093d8642c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e707bcc54df09d30d60b1d319e148a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5cd9c6aa8d1c6e38200d397571cf5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb779c3ecff3fd0dcf8d5c01f3d2e9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ecfe589536c47691fa53d8be26c3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bb865918f3baa9899a7bc77ba301c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501a9b418116e0b82017935b0d3dc8d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07077e0c4952e9702c7b71bceb969147223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ca9642cf14871f9d7ba2d828631d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1462b3782baa84e5ee28243335bd3ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5eb9cb1a7c4202d008ae17c7bacec3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f63ae1fe8f19883ea8def12b74e1a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e3e2b88c565059b7dac601f86d545228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523a9db209e7b910bc80184132cbaac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5ada304c7521a96cd8bc647926178230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66d5297f8f95ce9f4a951207aebcb4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523c9f05733182f08c26bd6fccb4eb2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa675fa7622e4cf7f13af7a83288387233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefa640832c149a9baea3029e084522234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb934d89033dbfa2dff19513c5b20373235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69902b010bcff94003670f79d1222ae5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f1a79f120e3981846e130041df5de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf73864d27a772262e7b418af5fdfb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4469d7a2a3877f495e0a38a05dcc6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1de9798b0ce2d48c70c37b68e7f841240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0a9311755bbd1c9c48da25f1d007c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646cdcf29c75bb2647e779006fc7647242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab19126d901622f0fd293bc8b8ee37243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae771e77ea60c5d95553c366a5aa9c54244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac522a554af504e61483669e302779245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bb6d770892d8e910a5793ba224f93246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190d55ea02bddc45b9970546bc11017247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca234c0e42e8456f702a3d07c314855e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5747d790d0d3028c618b958b1b661249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86ea0dde0e5f2b8e9b52b117665e16250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796757823156286b3f16c84aefef9780251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cd94123b081fe00e1b672aafad5e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ab322afe27a78743a252cd6402a95253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc8ed9d97992444c46be7c907c56c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bd6283dc87da83ba17f26cc580555255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b96c79c5562620dfc9334498a31d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f84369f337c331650315603105332257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6986fc1d16571be8d6b8ccf762938258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab90181d4d4b179677c4840b636784a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9b557b30ba5cc26663be9049e25e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e865a4d9e752210ffa38418ac26f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e93288472cb3034aa3b133193712d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e5e82ce937dafd0e2e0e3f65015b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfd42088af2bdf4aa5f74d12d58854264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf1413b9643ea9e25d397c7a6ebf11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a088e83f81b9f382b1a17acfa0b55fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95773ece6cc49496db3d54a6cc12e549267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af7a3b0470b00025783f726e0d54ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba38a310cacba4223da3c30ef6aa42269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b02526e7d0fd555f962c8ee28eab9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f77a89994d1fd6bb09b1e4ab13dc9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b476d895896f7926f7999a306e950ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df8bed9024aa88068065f8f0a18f81273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50ce123e93ed813953dc0684934075274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b397f55d0a5172631dd7ee71c57bcf7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd1c07c37848076189a4d34c2e9954276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3d54ab51656bb170421b8be7531cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89dda8cfa9cf997be4c3f4b700028d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785398a1e25888d5bbf6e8373bcedc4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11daa1720a256d85221330359b9c83a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa8e2df54ed7881a4efdee63906a35281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec1b163125f41f035c321c617743a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67d08ee497be6726e8454d012b746b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6aeb23b7c65115d814961d96249149284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5058730a0d18c8c00646528240a35e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660e52668a5acb555a35e128721518e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a927eb820817ca18bb3aad63955e54287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79ad3a67ad4babad5c489f8ae46547288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5eb40a8a26cead1c5bd41d7715428c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046a02151e1a5385a41445bdfb5edce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3368a4b6ea8c942dc5cb4284066005291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7eccddebebcc69e9085bf3574f2db0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63f6924913e02c2310ff19c9af8669293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92a35edf8f9c741c006bdc21dee43f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b0045373e306164efe682e03e9d9f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d7aac1f78114737a23b9587b5314e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b5a180c31a17358ed621cf343cf67297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3ab443a1a08475500db94e83dd333298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e403655c5ddf7827b1889868bf036299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f501f9f5fcf7e8c6ccfe0b2281ef62300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdaa716a70d27ccbb875672e637229301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1857c50a62aefab6f0d7c3bb29c66df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc7965a256e6d77544a2d2e37f2c3f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8005065451d3a519a7102231608d69304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958cffb4104f0a3f7eb67ea6317550c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c663aa771d779714e06ebc849c4a31306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a334b5b59b4ead846f48767f68513307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb18d6692004ec63dea3e693b92c59308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a7e5c121b3dbd69fa355721b9d15f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a69c7133cb0bad93f0eb9031746ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b64bb627be6bc0d0621d0d238ab41c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a363a7290c3fa29026510d981d4cc6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06c3f56ef82451c1729bc5579ad4af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491a2462a34e610a5b4492836f35aa8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea937f021a3445c1bd68df5d436c22315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d977ca428e7faaa7df1138c2e98f9d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ce848ed1b009bda37dbf293b14620317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aeadc3f347f020c8d6fee24ca8a246318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8e2240229525ba512323f3efd8a44319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d048098d3e22873dc65b6cd649452b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cf57587ac54e5031de71a72edb11d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd6e9b24b6ba254cab72c72fcbc670322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9d727d3df2b0a5ce3076b721117e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe872c051e421e43b8fb7b923ed4abb6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b47175e7e2a4a12b9c20b0358054b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54215cdb63ded6076aca5fdc40bb62ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5acdd5b7d3d7d648405a111b1f067e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58ea3274e65a209db18ca776556828328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22c8669b97602b8f9fb21039b5b47b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1403949279a4993c5558d178b0efb7a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd181920fdd2277b8eeab011c9e6ceab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1f88bce1fd02eb4a79d3290b28afa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a657694f37c294737d319453bfd0ce8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce6b6e3d18ed6202f0df1447bac538334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533287139fa79b473f9cbc8c0899ae0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59712ad65a4e912426c3489c3422a12336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6b2e2100c164f86e22a39a67095f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe0c130563292711a186e88c9f3318338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34080816238a3f5182af3c45c151df21339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6bd2409a3bfa111cd9123e64d9019340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44639cbe54f2668cbfe6f409efe94639341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333773ce124bf38a74da582d1b38ba4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27fff6216c2734886fce83e50b8e63343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43743b55ffab4d54994f4f2eaaa4ce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013a3e5e54eb27b1968cb61ec1f0649345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b4ea3024081c6b47b6f82642264f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc583c7a9aea4fd187a721775b21cda347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db2b5911ec7d64f7395f5d662ae6b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5d904a1b565e31aa4e26880b13237349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d522a33607ed8f0d02fae8c8cba250350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68576fddff329661ff9873e7e5fa57b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacf6b855566ba5127172111150e9dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fecc5cefce9476c1ff805a3f7ca01353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a2fda65490a15b91b40bd745dc68f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe303fdc0134470c1fa800fb88562253355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69304e986d44a78ffaedc1e8a45f7b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987e31dc0a71c8aef9f7504b01aec5b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c5b09caf50c23e9ec03c44886edd4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dd733f050523ae7ed1a2fd4690441359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173231d19bdd872c7d7e4c9f847d6297360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457353a3c208e02799440674c360c0e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9fbd4caa2574991a6b081e5274ee8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0f706b69f609ca7a9f216ad426f08363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ebeacb7cbc5d31056c250319b1af2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dc4f8047b305d637c9b7f3ed4e10a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bab22fcad1f916e9434b873945912366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2743b96716b1271b0c510902f494bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cabed1d0da9ccbff003a2e109fbf87368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a02e71c22eac12e6079ec0b4689fd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73913dbfe3e0a46e9995aeb8b56ce7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97c5a4b2aa3e8fd0a6955aa7876523371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9833bbf96e7fe07bd65d409d719235e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45990ed41d9e0bb3253f4b0e066d50c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52707a05b8fca39332a15dc978ec3af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab668af3a89b8db1db7b691c3f0e97f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eceb07f06568c22393216c814b00fc5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf62096613dd6fde7e926a51f6358a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22721e11e7263fcad15b12cadb31a5c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b188c167dffecebff5f16f78a9bfccc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3dc8423bcd54f7fd2af0f965b7e53380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aff1c9eb3b9a2f74c1da756bcc1a80381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529e8fcb95a8b353551d96d4441898d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef11a98c413cb9820e576e22ba9ec0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cac6705c8e71081d20dc9e99aa7dd0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803acfc32f8866e583057ed8235d65a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cef3bebcc49b9a712fc5c2dd4627b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cc4f65e1f466d318a5540627d778e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff220b7e1d3e48297d7844ba2773f8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bf23d58517cff2e18db6602e06644389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4fc1fb9f96340628b2e1644ca91c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70c8d7edcf9df40d06ba55ad344363391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb387a899fca8f875fdfdd493b594a91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71a1cf423a9647f38639beb22ac252393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce9ed2ad71ad6e33450b26146dcdeb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d11461cea67457d86d474ccd755f8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed293a215e6b1f61cb91ef1366cb74396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3987f23aa92ec59f28d1a826412b14397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a24f77bbadbaf67b905311189c1c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480c04a85514dbadab9c909e21556fd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f0be0244977800e6633d152bae6b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568415ed3b36d596d2335b1951930042401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff0db414f9618d1b09023cb7aa0aa6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533fc2fd3f1b2ab1429426297b2be17403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e90455d887c64aa5065c5c960723e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb20348e0e64dd4c99eade6f0d3cac0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf3f107209eda7f38f5273b10c3d20406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51454057051489be1d3117d3c47ef995407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660aa8a25e79f87fe99720baf26cc8c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf96aafc18fbc90d8c3784181b05f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ca3befa3b18dcb70468c1afaf1349410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fda87b39e91f3d7e637c03aa8a7543411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f35e33a22e503ff14d4227e953638412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434e0673c407d800d7f3ff0ff43e1c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5ba682f954c9d80573e5f1c7db60a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fc194ea47a11098a8b02be91a19f6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e204f6a154c0f6ca89df99bc06a36f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0a1116752062f1dc789a4cd41043d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4c9a3d8cbafeec16a23c06dceb419418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23847d079bb704863cb01ee1fe18b5e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f5de1467aa665d2fa255366496e7f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0270777573b3dee7b961b75f5b4923421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770b37dbe52708aef9ce824bf7cbe44422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f21c452805db47331b7f585903255423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc8896495b572060e2945e7670a632424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d994457d2bf16824c80c186caf15700425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc41ba2cfd0b63f99b35c1b78c8b8e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f04ea224d056d5931f63fb76f2f7e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979540b9f9ebf918f063b617846c46d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184536a3f29e1dad6a67af76adfd93a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85bb6db26549666e6ac12db8865b72430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29631da6310280cc8ac9221c10865bca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95966b87849c2f26c46f6ca37237268432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5a915f23f5180c215f4e92ce8b4a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964129e4dc8fd4a097181a460549afb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e843990318055a93007656818e3dc62435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9967cbeb59017fa4fe1eb4219e521436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c73545c6f5e6365b5b485031777500437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3f2181ea934471767a145d74ff39b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca12424371161d9a9c3810b63e57f3b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322dc7e472270839eec646e989ef6e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d5008dc0381404130241e09fb548f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a7ca4f07f0c983c670c5d9dbcec0d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9261cb4a23d4ed954fb70e0a33f0a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8687355d3042531c4cb09e326cf5c78444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edd2fb2098b18ed5df59e41410aeca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17136ddd5fbe700139581c04006990e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325eb5052d9bbeeb4d4b55d72ce0c11447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091d682a57f889ce6a24fe8b56e5672448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25bb3389dcf8de715a94d5649a3bd5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb8ae7cce8389d72ba325f0239a552450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7317e9be11aab0fe7b3c5afa028be42451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bddc6cb2187607f3afae3bf6f2ed69452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fc77761feaa907e9a873f2c4b598e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334aa7bb335a3a35b4d9dfc85b669c2c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04aca782707ec81cee69d256569105455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242171e778768dcb43e8b05da709757456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cd350352d64274205b85c78a78668457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2046c645426d8031035c21a387a34b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069a6cad55abd90547f65af4860a47f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d68fd7ce137b42d1badc71e32c4b48460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3532815e8fafdf4f2b12379af84cfd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49052383701163c1a8df1b54384b2705462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e49ed9fb45263973ba5e12f13684a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a145d7e7cc94b7de359bd7bce289ee3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6928b056797154b80c5d6f694d41f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736dd7a57e288f89187f28189340eca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe88b8120853c81bae202f27ce1dbf6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba57a70f6bb47372be84b7d4d0ce758468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bcc51e44f3ceaa19fd8e94011651e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c13c4e4386922438571480c3ea538b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfb9794d409ff469af9ac549393539471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd386cb53f28080f0d51c298c0aa1e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e129868f800f9c4f7d3a7732a7b50473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1ee8d71df373d1f6c292450c9698c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7171a998df59154603f5e0bd10dc00475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee658731fb0c554dfba8f6df4a3006a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743681d0995c5059232974f0177fbb1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0b4051c3ecea5d3b9c50985b8a1ab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49846bac9adbc753435e86b95fabf4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53e81e59ddaa1efa289424653fe4f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856bdfb777730e0ac3ab72e7d30b35b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219920ee7454099650456df6d2c47063482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a177120dab94835f938b14dc1d74ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ef63ff15e50330c95cc51e6e6c0bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc810441e09d5ddae6133ec369752f2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093b135e6f11e51d8298c9ed861277f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a98249f549d0f85c5d6a46965f210487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde424f014c3bdf69db415a22043d663488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fecee472367d946e600a2bcfe66539489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96091e88e9a6523c474f6afbd5f1078a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b645c5bd6922dc5f5acc048919c0eaa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949861e6d168582e9bc29eb1a4eb7a04492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990db87ab789e372857fc9b17b4d91a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e7488400459dcac22cdeca413fa78494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95255d39ae59b58a2cf3d78e4493b0b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcae215078568883dd423019369b0a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a463a5037dbaf91c266abe433bd8e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa81a2899dbe7c103fa9721a52f2f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1841f44d1dd8cab67d2b7cd6ceb660d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0f987ef9950a1e7cf32fb03231d21500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a35efc277c8e42efc23a301bba3cfb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e43e891c60a25347c75acddcaa1436502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343ac96c5cad0596419eab63ba28812503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cc11e72aa3010d456ab768452f8d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25946a1fc1e49010a1783ad382120cad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e45913d324dae5f11a98d1c3f56f07506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbe42699e6f4deda0f46e04e43279f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56254b324950bf1382d47ca6dcaf9b06508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71992a682408da834d43e945b65d806c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1d13d5d8c7173c42df0484de113a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e58f1b6abb5d43545e4341a87aa53511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a1363f54a61fec20bd29fa4e7e1ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7930539243f45d89582c00c6bed21513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b0ea50dbb53270719f3c5d4ee3f7f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf369b3f14469899376018de080b37f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9b9a7ed18637339cba8bd30d6d3c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ddcfe6ac37a62f9a229df028ee093517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc683fe239a600966ecc35bff0032b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916a54f3500bebef5a6196c37b5043a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a5c3dd201a2ce4ef3fc4d6963e553520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16bdab3f744a74da519acc903d95d2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0281f92a0c85ac0c9aa39cf0c555b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528318192d156dbe9d62fad1feda1eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807f7f94aee279678a43476ad949f3f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb58897527ed7347ecd924d5199912525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475136caa6b8f5cefc0a93bd967e1424526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1f2ea37e12a3b49f87a9aca7afefb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec49570beca57de1ca52aef14dff18d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f134de9c0959924d964856f0dc57783529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ef4f7b22e12152bc6385efe08f344530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7f94a6c293a16bf627651a8e2656f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b32259d5a6aca0ddbe7b5a0aab016d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291d4486a70a40d777512e95982f055533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f9de5832ba38211ff0ae9228bd9fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6d6c1149636cb6edad9da32773565535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86b2ffc2e417cba2f00ad5f28f6941536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbba54f7c4c259a3e228bfdd5c41ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4e299029fe2d8b970449bdabeed23538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a0e35b797c70d6643edea96cde241539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430a1580f2faf52be6b3e8199d6de5b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ac7e944fc4d0b660d0eba71d8bc7b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6db40d9f141541ae94c603295305b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9f0d07fcfae41980b874caebe7f02543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc01d56e6af2de19cff4d4392a221ba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391163eca245f7955f7e5ad1baa16ff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada040cee7f9c52d2e3e0fb618a3e067546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b067aac1a8d9f746a33fdde66a94e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bdcab5e57f84829e5af913b0f3b13548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ec1ca4301a0fc5c3cd7cc913ac4d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7099df0c11382d535fa839264577bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbd4f2b3d8f65f3aba06ec76da66ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f56c230e7d9cb74f599e8b9ddbfa8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f21587211b895c03401cda48f4eafb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad02a2985a4ada4e902c26267bd61d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6826ecb15973b331e74864ed40ae8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af624aed4259182027ebbf47aa7c21b3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b9290a4a093b1f1fcfcf731faeb25557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5a63c05d8819cffa43bb06a59eb5b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a347fcc0ab02a821f41524804bbbe4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efe9770c7b0b244a95db358a1aa052560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55f715b9d44d0fbdb77275a8e546d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381152f16a787e2d99cd6a23c756f66562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794d94b9efe08c753b8eb42989bdc33563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb06820ae5f8fa74c3240505d4c9086564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff3b3d71707d7535cf10d034cff516565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f7036e4562f07f444a98c7bc29e48566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4937c78e5d3288ee2fc9436a401956567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a449b0010e28e444e479a87aeaac68b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48df03108b2eca47a949aaa9e685e0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ec66a448b7d76b3bb23a56e5e9cd0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6678d81748454bce2f887df7b27b8a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01819dc15b675249c2c074c74caea7e2572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>