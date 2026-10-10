--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f59bb2587e0b25a4d9d7dc03a4bc51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc09902d94fb2775d237eb39b0e16a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b4978930c84c3ad7c436dd46f88fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfae5ec002a8eb2a617875a1f7a6554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19a05f803cfae566f64965f79dcaa25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1171495f4cbd34fac08474bd1af8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93171a6971fb67cb6e5dc1ade54595a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50191387a9791c080bde7a29c3639f318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acfdddda388b1764d15d1b50d7c65b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3bfae4e48c13cf6bab45174cecec110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00358e3d0ff7ca9f8c78a23ac459d5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f85f598a45f5e4625f0739f83fcba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5a531c5d32ef23e2bad972d380f8113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898ff382acaeae0e5ce67bf636d904214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969d98d29a222a70fa87c8981c433b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1bbd3d211fb2913fdb3daf00a631816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17977d3a2dd5cb063cc7d42146ab4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54570de33383c0eb59c4891a30998a4318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750460efa1dbf6dfdffe5835c4e41b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e471c6c66056341c3d90c8e2f9ea4d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef616411b6a1be734089bc463adad9921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be3363b1ea037cc4936eab8650ef8122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2286966c47b578b2004c2a7784355a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b2ec2b942244d9c4b8c3ec35794ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32f0ce23ac498206dfb9f20a90d95725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421070a05fea225f73fa5a4a7413598826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1c9076029b0b5f6d58a5e5ef71aff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253077a272f61f431cdf840c0630aec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625711f441eebe06461ad834bd170c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db36f7e0ba31bc436a99d9f5a4a07430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fca9ea8fdf6cfc2100631e0b618fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05360abd6cab15cedd596b37536c879232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f80130024e66e95a118424c4c687c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09cfc323d8137aa6be8a0042d3159434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca6227a3111306be9a1df3088af5da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f7304cf6ff9e02b2b1c5dccc4e4c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f211ea8b482cad674269b67baf26e2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe27440cfa28047e7e50f6729f892f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f66b03391cc80945618696d8cae2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448ac72bcb5fed528287ccb6f5bf5d540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aac2d2447262b981881ae4459a81ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb814e3f8239a44823aa5aaf45749c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b483dd6cb4b297b2e3c5189f66755fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d837eb07c3f9b3b796fd1a8ad7f4844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b796520bd75c541c75060f7b5cd97c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a4be7b313c0d7edc917bc06a4f18f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9acfe185f9dd3cda14b700393cde247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bc1e7cad339ace147f35ace19e2b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b571fbd8edcbe43e43659749686cf5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff4ca2c57904edc51b69d1fa59416c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a278937cfd2dc9f3e15ac340af32f7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df20bfef4017072e5f89da252fcfad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437dcbd9193f1db40b8c04c1fbf1d7d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f09db6ea3e03beacca2c928ca0c5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd487272b8008e9dcb6aeed41b4920b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0e233ca9ddd6d5257eb3888c47bca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a701ef35e572f52da73628cc444e8057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee518e9a7699f91fb4c7e29c8fe1b9758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30380850524e96363d440ce4ca34e54859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8975a54185c74f5ce5dab0039cf593f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a406aebe5dc1ee753f4ecd4a283d3dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f12db4f62eddd0347730ec7f09dce362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee261012240c54435d1c4a7a4cd93cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00f0fd63321dab86a15f96da8c97eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016aa4657ad044a6fcaedab3e39103de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5c64024d969c2e836f41b94f7532566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfc9ba6e0e5b55ac0a859dedbeedc467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b19ead3115a10c106ccbe682dc663668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29b66f780a93a993af638ab6a916c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40514ba56c54a627088ece1a57ae609170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad224164d2d85c3271dfaa782c3d7971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376210573de3803b31e5a097b70344272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872644c1821173ee7f41eb6d85defd873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a13aab67a75d15ce96a45d500fb4fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79534a1834b62bde3b0219070e2d7b4875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60076d2f860c116c7a8a8a015420d5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798bdae07cc54bbbb67074cec95d00f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073038703e25d9772598ef98c387619d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12417ab596db43c9698c47757fbd4fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f510ef03310c034d25e57d304c18580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7da32e8025947b1000d8e7f6f47bac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e5369055127cdf688c0afe608abef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588b9a71b80f0c5023c581622ef2a8e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac468001b9a9a98dbdd603bd9bbdf62e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7db1539aa6650df9a3d43e7c7335585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47352dda91ace2f9856341e900a9a5cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280d5d32c4e7e1a6cc30c110df5709587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9a0cc226cfde0c44cb0be23c6ec9a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c700282cb8e8e7f1c740cdb4170db289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edabf9440e6572b5c81e7393f377c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5adb8ca1132d8ebf6b98d856bc38791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d4999885aa03a1ee1877b25cb508292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436f8636a9705e3b7d06e544637ffc093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fec7afed4af23633ec85ff01dd15094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd231bd2ea29fcfbda4b22cf36a5dbbb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff4998a067f9afedca17f8d4d4e7f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc7cf2c32aeac73ff24558064a48ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1891520366e40ad5b76398514e93e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021c9553b34c24012bfd9a545f554bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f1d372fe4c53571cd30528676615a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e13acbafcfd5c8e88201c21fcb1d91101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6310e5275f097b02875852b6af61d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bba2bed7d953546148f47d39667e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4db150df3dc99c7cde136961a24da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c559861d622cc1aa788006f09b92e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654dfeebd9fcbc9b04a3fc690d609b90106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14fbd058b02a6aeda3883b4e6368d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716d53e0f34a3baf2e48e1413213b2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1112b0946fa9782e6f15e288b4819f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b5748f7e5c06816ec14e51eb474cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e71cf157cee85e7a0ba7a0efdd1c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6c825a6a92d1e658e025e767af06d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9130d718b3c44ab74082b2c400be67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f797f0d786235444de6915e768af2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c883a3e5dcd0011e9765f95ed51f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd797c521d40033a372f9417fff0e9ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229913045e7a74eebcddd3f3cc66cdbe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5074fa46dfe3a00f4bd5935db29f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178b9ab788d57c0fd8ed025e3ff4364119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0317d02a39b6eaac167e6cad8a4e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df78b1163f86d0444edbda6eeeaefad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e0c6040fa60ec2cfad368faf146bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed923ed489ee11ca34aa5320cd72706123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0860773dc88fa1708b632f58fb7e501124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410b1dc7d38745d30bdbd41727ebbff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb0a30eec93c0cf0e0708f606bdfc1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a87ca0eb6c5efc97da4e103a6e71f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54ce936c8cc52f228b3cc877f52ba9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819b074ba0e3b66a52185f7ef9ef333129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bca776caf13e7fcac14a0a2e3d984130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb734e9c6ba05e06c8ceb9907c69032131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e19e9d752bb0b7c4500778e606a08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f49afff8d254f7615b2937efe567c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4f05a32689c3a8c8d55d9d04028b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c94e95c2a5f4f8feeeb271aed28f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a739e16266d173a3b04c1a1d0f8bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944b276dac82df1f0f3ca7b2adede5d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83ff3ce7385bbda68ccc29ac2de51d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47b6e4c13c9020fb3ffc8c028168a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9ff26a5e740e8de968587c469fa07140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cebde8e96f3bea17f27825361cbb7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d35d3a01c3b1d1f4b99996dc6ba504142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5f22455d6183989cf9f139da218d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524eefd0833048b2751790d95c85e0d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e518e3f6fe8fa8b4634f1d45e6567145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18902a1778b825261268a69a6b37da12146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cec10d47f38d7c00572bd5e0fedc7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c2c05d38adfdc5bdf76d524c14702148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda336fb0905115f1053902e9021f38f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930759b0ac7f7f21c13f43eaa6ce9814150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e9dddc391e53cdd164fe63868d0bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca41f39108eaea90c4d8ac1f16c321152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b37e3e279f76cf6cdbfc7887ef8d53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fc372eab9b4c4346456886bb00df1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ef8cbdd9068ce871aab6828ca2c05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49688f6ac2634f6d633331c94815608c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ef364d23941605feb5bc33ff5cabf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d584e06a7b7bc4c0b177ff8f0eab9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56d4f7f94e51e817e98ad0e607d069159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a4594efc4a72aac908bd71014ee5e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037d64d002882a9b9c0dd67476bda6f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e800db9e0271f81967d5376f38cb137162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246934a12de211e47ccec25a1151c358163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2c1d8013f08fd4a4f26cd24288eb5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0218ed92f6ba88a1cdeeca4ffaaf1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba645420906b487299431f5feec6691166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ec7eab823f46abaf107d4a9c2f995167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d01cfc279d332895e064f47e62d40168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975d379b748f05e6632dd6652b41f11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55163e566973be78a455e738f87e6273170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83438a78f457d1e08af8ce6067347443171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816d3097e0ddf35a2e2100732fff645172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba0714a73b60de09ea6035c1968c60173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e34d2654014a8f6d05a47d5e1c833174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a47a77a00f39f65e4f6e2837b0f34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc40c07a72314727038a5681cbd2980176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed782efa86bcf4542a69a459b99d2e63177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782bc7245dfca0274804560d1c5839c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c4badea7122b2f77ff4509d6c5aed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851978b7d6dcd3c905797713d4cb87e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40282707bf3d6fb1b3ecce3d85200edc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cf204aeb8d0fbdce09ef9efbee4ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f37f4c7f7a268d4989128504211571183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e655ef045ff3316fc4803ca57fa9f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c762ba9ad274797d710e7f65c2680b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f15afde0c376076376a5b7954b13b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1ae44619b09e0c98433f6e8e7a8f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50658b0db977f1a74fc93fd0daf1b9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390e55b03f6bf17cda9d52cd9f2613d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfec1fe98c9ecd79428debb282cee3f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859484d0e3ae0057c29df54668dd344191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cbb978c86e5084dadbdb655d5f79f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f3dd8c542e2c4f540ea84394c9c73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7ec8a54e0d374b12d6f39c0350765194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f655f942303f447179907187951ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76b44bc6cc7b6392c51b3a501287ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed00d1e9b75ba6444c40036359209b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44b71f422cde47353f3294163b7b5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e008ecf3e78c09e7e9b64439b2a23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a427bedfcbf7eb9d3f352d6ff9eaed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7752cec7e7459bc1a243420ee366a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc7a292482bdad61ddc13f134f2e63202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800998c7254fede65055c42ac24d4a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f3de14638a43c6d488097ef81a47e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde278356fbc8924dedba2bda455b20b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e3c2d9306dda8bb0d3689231a7353206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745e49be51e043fa5a5d947354cfe6b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba67c24f8972bba7635c32c9bb4cd0b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71180905de6d03c006b0ed922dd74045209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c48d0ba6c897ab88a10bb33b460c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003e3782f2161d7de127b0908fdf7b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21ebbf1c20f8e063559d9b9cd55a16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1750d9b764c77792f8b71e826ed3cce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c97b3ad7a5f69426120b4e43d9b106214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e46dc7646698b6d181c0861867962215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f098802a4f72630c78d8e68fa2734a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55453e85446fc4ca2ef7d222046389217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df710c2f6fe20df2b0149732bd442e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc975ba6df78b433fd311df7adcd3f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3fb7cd8217feaf6f221baf4c146d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cdb4ea90d669dc1c21f9bd4e3c7df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa87929b07b1be8e51e17de480d67e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4df035c39274ecb3a6406d27bcef9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781adee3d71c778d14181172892faa07224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48ab353d8830280fcf59bfa5b41ee4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097a97a8b900dbc2f89f80e18c0c8b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1d333bea34392177ff2d63df9bb19227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa14039c37c2a0a7945c1c9f16c1cd0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584f30b3d216fa9e54331cc83b4c76a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e57ff59b9d635a879b258c7f9b71bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31db90e6ec57f9683630eaa050a23e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e178c2aa3d6f7b06ee9957d0ede1bb8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645339f24b1e71555042b50ad9986dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6c3340f81c0f5ae15baeb6e2ffd19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a43b99b44c3d2b7c9a3fab3d152987235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8ab193b66f63f9c6cab79899773f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df40eadeebd443fbbd78adb719723f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3ce2e98cc9f20843dcb8d419efcd2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d3367a8578f12b74a6fe13ab0f97e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf555f220563bc95db27c017a705db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8100df42fbd6de5e5615238dc84be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99708cfa4639a1dd15d569196e8128a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14e069ea3a3436a1b12461c463e16b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13353483f8b44b31eed8eacc611a22244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7332ff470dc0a12cdb46afdf42d804e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83616e76613554a2fd4e38823737fafc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79505d49e818319426bdc9ad15aa1255247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ab8d62541d673cd6c8700c8bd5dde248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9acd2df364a99a1c8364d499c714de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4f46db8edcfb84516e3d853023914250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c19fcd4a06c62e7fd6165324addaef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f081f631ba7e8f518a9e182054f21252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0cd7a5d0cf4a59970d0b671314622253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355a77f23655ab202013d96e4292bd5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741078e714c3b1d4e8042d7bb1e06c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72ae647b84464a2febd9f62edceaf8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060157fcc4943d02c4e19f4d604d72e2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e913a08cf8c762bff752c6315f45e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aece3478c52d9e94b5c4842b5ebb9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03efe26c1e7d584bb8f027235bae539260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85008f9bf702ed8586cbe6ef1f80cf4b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffd3d2399a19cca6787f7a4ab5a480262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6d6d46bb89e4172cdebc812c4ee46263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b3778067ffc70cbd8bd8475ffbac6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058df8556c46506661bd1a2f1837faf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdbcedf0978ef01d2801255f059e76266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d831e0532a0f01861fe20bd1432f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e0979acb0dad29580c872ad0b3590268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff240c006ef31ac7ec903d241d779477269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2eeb3945601c5f00b7e877bd18981270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfa1bf84288d4cfc8a97de229e51b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721875e86a08c971c3d9ed7f59e88429272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912375255eded41323d2315c0a6dc1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf248db86d385b1e37366b25a153507274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703b060b7a92383f4f8f8db56978e61275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5abb6d432880d4e209c386187549d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a53e54e4e6cb34c271f7ba182cbf7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3b1755560251ddb286555f4146645278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e834346fae15088a7679ae1a71739279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb05a7aaa729f6a20c339ab04276d75280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9023351a75c40ca8425b1bfb8d546281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc042377a95ddb65437dd72f2e5e7020282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226679ec2d5b96475b4727987b77b57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd046b070bfcd320c1134071e32530284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db26d5995a791c1471e0b5768d9af8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f516911e8257dffc49c6038dddb758286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4715445e7a048240a948a97c97889e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887952314b9cab63e3dffcad7ddb65c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ff3f59b816ca8807d9906968149b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2588f788bf8b46ff796191710864e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a10787c58916ee10689e8467f1177291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa03a9a4c17ac3d940518722d20cb7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f92af1168db679ccf4452c5389721f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d120e80f66e59bc00af7f4d8e3e266294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b002e469cad02e8b99643d5e17dfa94295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b004826eb80dc82e1caf2d16d46180296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee4f4c800df0e0ebff80a97fff4695297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159467cae84be971956812a98af9a9dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2a7e88bab0bb991cd9615ba425af0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385e7d5956fab234a48042380c3abd8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c394409dad3f9814c06df709ace93cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2accfa3e8335ed3c9c0d39829a0d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5406080808c6ac621be7c6356be183303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2d332c91454e0f6891e82a75be93a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a5bd7f98249beebf433a0af28c6f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af512ae1679bcc483aeeb0245a3dd711306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c2d78416c7890b697f12f1066396c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e9e0915103bf9c6afad435403acf3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93dcabb7efcee7e0a3ca72ff49a007309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c62190b6725434484bb86b114216f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b634ef9461770b007044a18412aa57f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cff66cbfc307d2a21f97abe00c801d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b8874df429a2055256dd8f6954de1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b87d82dea1406715c7d9afb91d9225314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ab1ff67e905b33ba471edcffdc43c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00be92066c7aa5d20dfbf835c37ff5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2d43bca40e9117801614ec3d8b839317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5c895d889568fb9bf86a813678120318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8cc4166ad8036f3278bf5b13513b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bd4e00a6bc4186e19f7ae45163e8a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81461eec2d607483b66de3d38b42fce0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0b8c3aaac01ebb3a529655a82b179322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2194f2edc5f064fccb288effaefd8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803c57a1bfe2fce5d6a53dc8a266ea4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961709f2bdd295e0897995eeeaa0371325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e6c2242467648654b2c1d69cda4fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf7bd0a745a75f90bb1dd048f0a507327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be18e58b36da40b0b827e8dc4c361d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc530a1bef85351dfdcd019256f194329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576394d77aab0d060cb0bc26e797875d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36787b0b47ee4d0f57b24bf29e3087f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbe2fb80c94043891c6b217cf4add4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091c819144a49ac9f29bb4e0b9ad969333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e9e5108a2f82b3e0eab1505d3ab18334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87b394ba8e424b7695328d65cf24f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebad746be2946ea17d49a12edec6ebe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55905011d261f42164c1f4f60a716ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494abc04f4c704c44635b507b211e5ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b04bb54b1e1c1f26dba000e441572339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5447b2bd7caf824998dba9ee32e1087340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b859635073c7f13715300915e545d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35934ce6e5fca85f806c1e78947f69a7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa29b59680f10d5e0033d9c457f8a4b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a725d1722c971da96d403307602159344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffcf6bbabdf452521aa2001bdc3986345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948367d2585fb35a434182ef90d1836346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cec5775e796563df0c06b93ba96f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bda0c3d50d4e662fe259d8062bf6b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db346332d70145bcd8f8e5ca2f5012349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957dfd3004fc2c8b66457513aa79e0e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f562d6bd317403af2ccae5abbe0df91351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281024600b0ec039807582ef9379fccd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d29d75a94b2f6da2c0aadbcbb996b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc69335c21b3a51979f211249685d5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35316134ea9826baa6c734ebc96cc671355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298b42eac49cda9d7befaef95197130356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58892412df6440ab04425ae049da56357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be80ed7931dcda8bdb8ad16f3fa619358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31008c20d15356281f371a37338c8f5d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31779087eeebf4f28a792507f13f70360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ac08506a5c3b04f4c41fad28fb94d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a7669a3c6954fce391b66b744f338362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c636fe7f026c2073a7295478f1747a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdaef5682b6943c4b200efee0f2d93364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295818be8a1c4271c38622da61d8ee83365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877d001749d6ebee1a4fd8faccca710366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf7582a9d73883b865370a86bacb55367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f56fe5cc1f6239d482a7ad51e1f49368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4dd36269f84fb6604323196597b64369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a8a2172828ad7747e17af6b444f01370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4292ad3598d333c70471067a0ba907c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357793d0436f09fa51fff5d3f4daf31d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88380efa4eb53c254306a64eec69de2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec0564cf5c28254d7f8333a8720064374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d979b86088783321644d3de9dfc0c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac6d03c9ae097a6468cb6188314391376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83a90805be49b15350b2b8f3ec9f85377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283af330b1c02054df2edfca337cbb1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdf8c0faa956258655757e63f5f608379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6711437b81fa91f01a3ec44a21a659b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c4c32696e91b16c9b4fe889ab53f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766528ffa18b53fc65c71eacd0f14240382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128e9726ad90e76478ec18f715bb88b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cba2cb5a628b4430f36dc381a1bce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5dacc8dcb3ab5644d596e45131012385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e7ef50d745737f407616b9bab7a60386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523cce278e0e69e1aa127bd1df9c705387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d11960bae10270ceb0132f7c2ce13d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d468363ff3dbca2dd923095190b7366389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7607a1dff0328bf3e9e872513af6f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8e39a458f9c3eafda9a26dad84e67391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a89951c8e375220d4b9ed2a2d1d810392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d406971df6cb4dc98efa36b55df0a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1cbd514ab3cc815f53781564729a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4b77fc57d7fbb6e01448b4c14dbe0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c05dbdced20a3d26f29ff88c181ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2012c69305a2104b89996587034226a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d547405141f5f5a6677f519e18c1e8e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bc6a73e08120af3518c23424004b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bfe433c766e80f06c48d0f079bafe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c792494111e687515c16f97bf5c419401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22992005b14afa806221cf8d3c4e8072402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd93a473704408b85c903d6332f7900403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9857b0aba753217dd8157050e4ce673404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fcca853c486c4e19f390e577c8a8e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294c2f64afbeb472caa4b99e67b77cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9a7bcbf9881e082cbaf903f657992407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669cff1d5dd9ec85bbd78a1a38137d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25e18376ec22c1546b36e37136110c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91240561c648fb0b6375bc5a08490159410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20284128ab1daf2087b781740a06ec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13df34aa248267ae3f9489c4479fad9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d351e2475a6d696a6dea81e98b4a74413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68e71fc7dce9954a467980cd894e1f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5763dbdcce32404612ce4138853c5f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab985f7e6e2963c3ba40480a9177c2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8c76123e21eb46df51d3255ef3686417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1c6b56642e10b48510dc5c692b104418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1909042bbbf7d5e92ed65e65ed81e96419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c5c760a3aac0c97b78c97765493ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7abc149aeaf916dce87b0dcebdf1a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52da55de7b04d8b12a96694ac8e8e53422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982de1e69c3de0189540d25d738f24f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2260caa82c15e121156d3b5ec7e771424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a0c92da6b73563a10d02eaab2d165425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142a88bbb0ae3b2bb03807cf90e038f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8539a1ff891480c7ada1e40d86784427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93f955af13b5d677b1c6f742c84391428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649d54ba6124130e975ef0a7488576e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff7b1b1951f856e4dd6c478597e9f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b53e706bbc37e7161f135c1527901431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feea4272ed1cd58f222be4e00626948432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fc6a09c3677f8171bf3806b10e289433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33029cc6c8f248ee883d26296544036434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb9656f1f4f3c7ef4bbaedce8c9509435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bd79c4ca65a7803afa377f1b5ac49436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5671d405dace7635e3e9dfc557ba7e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3921d7716ef514287ca1287e24e581438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c70359d852e4d5778b5f77e5f8ac70439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3968bc9d87da80179fad6e99a11b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389d77db155cda3a27754f14feed0fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b64ff3f44464b177f259ec672c51f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb96c684377b3dbdf783e8cbdcfd53443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f276fc76374cf8011cd6f342336fe3c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec026122197ebeffdd7ac500d603f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7c264bfde10a14f29f5218955e0a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7491ce8f207273c1adc41da21c6bbc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98528296aa6cfb5c24f27e13f97af03448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf1053b2097daa475ae37f7ed31def449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8666faa6d7c348860db75e281512f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a4027c8b943dfb8dbe7aa0bec41c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a011f858fd1148ab47d1786c39e5d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06575086d207c368cead0b8803471d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9680c7a65bf3c6a60cd8b0c76b78a8a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997460ea9406525a04a349cb2e4bee0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f92ca0ee68c1addf5ea160c2cb39e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd6c734c427d002ef386f556504a31457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b384631b3365300752c3315671768458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de6e6f88fe14db744196384967072b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653317291d18f6258308c1ff8e8bf5a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4f48e1e39be0b7cabf4b5f5aab9da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3286458f413a5f9495e63b14b67e489462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2aface0bbdcfe70e7def7290a4f60b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484352f00444994f60a87afca8eb029464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5b7b34486808a4d6e95d3dac1ead9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4ce01f6d27cda861b875b9a496789466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025a436467fe84ee192f13fbc3a2ec4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcd2c943cebc60b175dff8a3823e20468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8864ad410d2a2c9fb29ae6fe0da9eef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd704863ef83817ea5c14812b19bfa5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886cc6c80b5f5a150d1a947162d5ac3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef007075e7635e5e49d9c8971941249472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9063e9718ef8b80f2e8bab2ed3010473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cce3c140f313b212620801b3c81a35474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85e7be18f5e544eb35da4be2dfb255475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b3128d3e3a9f3f2f65d8332fbb9d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc096c5dc8a234c667fc0b7bc34f91477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e236269d524defe3f27533da97512e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330de01af443273574217b7e4340d04479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838f9404e88fc73206d7e6be8900abc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c9a3b99fb733ebf7fe753bfc82c1f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c2c91cdb844959d8e2099a6da0d19482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ce6145d776d7ed9f89f97924d6f99483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af613356f74e2d0b28642fa06506d7d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c2842f41e3cbd28b5b9f1ea670ff3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c33344c5643892fd6fbad2fea9b111486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08cbd77a23a76dfaf2fcb99cb9170d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f78e5d55fd4a3334414af92d00cd6d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df95a6c621418ef63547495552bc214489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9aae6327855b59558574683981f7a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1d81d4171a073190e29d019623e0d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265da40eaa3efd3c967977c83b57734492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843b8df259a58a0aad754d7231081c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529773e55540511f128e3ac79c222b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8541289e8b1094a44fff897aacf6302495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f79496e15a90bc8f1dbae30ba41e0e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc806fc3956341f2e41b0a280aca0bcf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ad5e6b6c8e9e6b15a27aeb89b5bbe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b397a295eeae18ba098637d28c2d25f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fae9daffb83944a2953857fde09e02500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a06b99d177c42ade404205a8ba65e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64c2e62d5623e802ad867fa1186a0b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56842d5ce75eba2e3d33be43b5153512503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24776c9f8e1291362a8a8bd583765786504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb38d34eac3055f96b998da0dd9091505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11119f2d9dc9e20944e366a628a7980c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a85c7895785c272fc7576ee177637507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5976c9fcd962ff8c49dc63067c3720d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f91e985060f961ac4eb8cc0e2693a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061feab66dc5ef18129510b964f006f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21842a44017bf11ec7ee7267697f026511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e0e7dea40e2bc090cce544ffdbcbf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee9004a9ad0505be40baf9e61b8b7e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcbc696a497e5690b58703fc5fdd53514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63974c6c7552b2ca5d631c0cccddb9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd98be66852c7b8cdf48cbbe92e39e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9f867fcb52eaa471cc20a15963efe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a981ae7a953f5ab040b76c34f58aa9d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489b6d572ad11a4a7bf57dfe703c71c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab0aa9d4b13fcd0e9fb4889c1f7d33520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abd829bc550d3497ac161d68a1a5df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de462b98dbd91295ad916979ea4ec2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862298a5e8495b20ad9d0b3c48d92fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3aa317ddcafc31a39c88935dced552524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae060efe18b123f2928c9ff552188e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e6d3d64525870448f89afab793eef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44617d9e38640105b4e84603dc4395527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131cd9975dd686f54de19ca6c303eb4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d936caa6de0ec8d24946813e5cbc4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c46f0f5dafa493bc65f6339afa9224530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1909df8576a44ec06cccd443e838eaf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852acc342de833fb08509d6f345130c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e54f7af11792dbffcc2b424e94c75533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e03255fe25ae04e111e812e886453a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff6697efde712224ef3b08f5fdd0db535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d1aeaa511741b1109b5e45f9fd995536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf981d01aa1d68d8aff66533c2aeeed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b3d91071ccc5a1a2f18ee23ff3869538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bc37a78c9e9ddd643a1a23077dbf9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4931d8e9ba6c691950b69db55a4d0b3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e9980d3df85773f9d695561ac9e2d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ebb1808c0bd8fa082ae70ea3900eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b8faadf47a8ff6453627d844cffcb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb92f23caf863a18edec001c92ab01544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d5d00595da080d4035db6b4fd0384545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfeb5beb39adda9f01f647601a5cd23546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52119b5caadc4ec128e26e06aef5c676547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00404222af3de9cd5c6883c9995a37be548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d806c37dfb16e234510f77cf59395549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c142e15076c47f7abb82101972e302550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa157573ac254e5ccfd5d8e6750b1ea8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdc31486b4aae1716d72a6ba27fd46552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19d3b3a6a0fc6ae6d9419968bca173553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ad1d91e669968c2865cb60aa869a0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfc51776e2d6121911efa91c63f387555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa75d163e93cd6d5841115f1ee546e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2db14d29c8dd22dfb7e76b84c6c2c6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1486366f0f40d31e90557a9529f86558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69114c922cbb30fdcb6fc1746a59fec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4beb40c5d1e12a8787850ecaaf89c0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566ecd7a26f05fa504153872fbca884561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad24935efcaa864bdce3decfc72c636562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69739731a34cdbebbaa4cac7d6e9960563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d5945488ec7d715ffbe285b0cbe80564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c33bfae01f35ab0819d911a8e2c8a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78796c697cebd5809c7eaa3da5994c8a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425b10b88a88d64cb31a66146dd51e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dfd86ae728acd5d1e006e90fe9780568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d9313488468595a0c2cc8ae25cd05569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e14478d0d50c9831f525a7baa5f7c8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f351e835d5251012cb84c254e5ff866571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c778a646448bebefbc9e6c0068877572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cd3d08390ddd6c665f0a90e4fbf5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da2fa62407de646e3e81c609c19f642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e72e79b2116bf7cb88a103c88378c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b5a52af7417071f3ec9af985050844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3998a4e8b446f620cad24ac3a24b655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d99aabbfcceb7d6846d49f9e7f14ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6d6c430c1517f91851ae63ef8f3107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf69cfa0582268dd2c050efbcef01d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109158c30bdd716a3d6f4b1f9954999e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5bfb5e9c8ca60990f90c8d1bb2a2d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bebe60095d21e21412f17d3f6d14811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced59e2b20f1da441d0c00f23a1982912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255671b99d3e7d4d7bac19219d5b00f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34c333d6c40cba8efc9d28812efb1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0612a6d7942b94f9fcada0c17c29015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23eb3c9a833d646642940b372efc1c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b601199a626bfbc04097b747e0d1d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29f1a9ff89b7fc528a6f5253c0645a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f187825238df4f743308f990883d0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab623190472508803c10c79e5f745120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561922e91ad5155bab5c3db8cc44ec021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dc759a0a9ffd594fbaee7301d899622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab959036b6b1d12d27ca0a2ef665aa523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60918f2c47e5c9fc5bf90b319e96cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727fd11f40b8c1ba79df168f0434be625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c91eb4023e70f8cc43a2d9af36892e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9984b18b074e76e2ed90b7c57dc245c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f816d5336f468356ba528cf3456c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce2162ca2529058f622ad1feeb82fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf474f7e8e95f583a56f4bd7ded11c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d561fb3de41ef1da326d63f3183907631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751ec5a42216d35d86a33bda251162732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06a9f2cdb25c9841d2242adc22fdb433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee06a2d6c9c283db7e5dbe00fa05a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30277da86f6ad5a47a5b5da443180cee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da47cc00b02c875174e37d88eacff2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b519df660ffa1f813817a57a5c7007e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722992e05be1416817400088f7425dd938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222286d64d521003800f49d5ed13d19e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6016fb5a3331c2f6e64e5559a229b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887b33596508235c54c7f0d21ee0d9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae4509f628152341543362074e93a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f06699b3f0e951997f8df0b2b2c4043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4af4038bedea8838ec2d7cecd567d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680a82a95daa4f86c317e8659f76a3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415b2c0b995e802d666639f49807b2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a532689f7ceddec949f0e02ef8641447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba68f709a8a262f562177bf5056c9e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a54eb7bdc8791c51ae8dd448be75d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268aed2e3d31d306d75d36c64320841f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c5bccd27e69d04e1a87e015097a0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12803053973af9295545f714fcb85952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0202190d024cfb00886e761e4a205b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e994b196e878735cfa833979e5295c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301dc0b45b34a949fafebd3f44d618155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed75653c29f184831d23e4786c1ccb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00669fc343076ee3f731c1f7ca11d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327eb0a697f03b3f09f928f95f4cb17858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c2d52c0e5b08cd558e2ae59d5927359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585660aa832e48b1825ff1640fa1e42b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b78add784a5288b25e538bbc2fb5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e523539595bac42413042b00e882262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33ffe4901e36aef9d5c588e01c35c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e1cf8093c13b8a5164102f621272b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001de8932aadd413338e487beb7c281165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b91e4c97286b1547e0cc890f463f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7408045ac4637040388ec85debdefb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50511ae8f84a5f3d79419f865123194068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af530da123672d3aac607761880b9dd369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7191fc11cdaa13eaa415e0a97194770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801582b1a5fd913b0687836f2c77c0671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87960fe97edfd7090653653fb2e81c1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84256cb994faf63344690ff3908dbff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1c98dfd26cf6957d3d6757a95c04b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217bd735b4de0a7fad178f387befc8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf931739f5822b12e9b81cc09c4566f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93f2601f5874d9dc6a43508e33a0a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb621c22a2b6643cc542d2a6476289b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1049162d335625de1ab3c7c61b59479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bee0c6ae90777eaf2586911ca559ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e024ff1ce353327e60968e3cb3433981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90782f1d45e4a454a27305afcf3946782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb96aa0184be5cfbd266cfaf1f5e4ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6110bef467ba788f37430cabadbf7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c2545292fd1f0f7a823367ce27bc285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cb8d9b2749a73f165d8854ab1794386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f380cf2891b0d81720e1e98fe7201d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf8410786c7a42e5343435b2957f0288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac08784415acdb4352dec080d5bb8189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e29f12ce70163226ee10743ba2900890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dae467243d64f572fa3f5bfffc93d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41497d0831b20b53c86510db3a170ff492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb999c6a75ff5074da3022a76353228c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3fbc91d805b4357de4e3fab8dbbc694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5c8bb85fb9bccc9633f7fd74ea62595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090c6d6d10f603906a2a16fe6c519b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d0ec05b0ffdca308225a4d9efa37c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d94bdad5a504fc7a6b91dca2b2c64098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0558e07e0c203917d3cfb1ca3d7fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3ecb33cb1ca98356668431694d12a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49817cd32efa92969601b46815d7f2f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94238c5a8a8a2cb40b25eff696724306102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df76a7e09dedebc8cf73e646f07aba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32392123e38d389346d0be7a818555df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5a2148f100a17b90002b33c316536105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375c246d07562edcc939fecccb44db7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087325fdc28485977aec462f54ecd5e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf88b906a711d80543f80b1c9fb12a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869791990ca19a14574a2a4dcade5e8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05750695e2f638ced9404a163637b2ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3992a58e0af62afef3bb870da532a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617894a6091da40692d0d1948c8cf0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb59c2d205a74a1078fafac7082a1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd7bf79f966c1e93287f620f3443a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2057faff3ca84d86b9351c6f7a66f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5eeba7ceebbfe6bd5aa059d49278b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f9bacc25992c85397a48544e102bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74b7a6ae744abab1140bab6d61598c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635baf38d234f1aed63d4a76a3066b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8d35de841c39c7e15cf2ac9d2da9a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6753bb9af5f0e8749c2844e0a17ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c8371e7fb6b6472c3787472c5eaff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b5b1d9dd31b8e66456509dee8d480123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047a87e9e26ea00192f716c5f1e4a0d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4961f8662c7ac96aaa517e9e9376bd3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a63a986a98282569d4138dfba4c245126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e996e2e660eadb124e8e633a978436127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00394f437bd1a7739103ef4eb74695ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7e6d046a88119f5e074fbb79b5c1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cf57a0dda0ceed72d8fa74345938b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b74414d60b0a71006883b586a26cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68c640d2ef2df201e14092b24a5539132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d849bf0b8565468a3d3510c072d50133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99607eea60ed4eda4c269f9fd0e27b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d4243ea9ef09fa4b6ce3a1fc3690b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9e0b2c56f70d9006c924b15bc823c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe475808a67e93d1fe08c666e02c4b50137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d9eb3d86da4ce65be63c1a0fbcf63138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d84e3fb2014a013701ed004462ad31139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081c209ded7ec03d1dc52ac24bc03f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ce602a1b0db33e2b06e862d14b683141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65925d15fac49dc7904f6f9fe14d7122142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d2c5f429a229fb7cd751c4cc5f0f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c00fbf7d614af30c4fc5b5d30f3af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928e0158d3a148d68ea3830ab4240ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d182e1ce3bd3ba3a20fb1a5593544146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9da69e290ca393170caacc6f1073f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8250fd5e52d04f12850942c2f25fa6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d165d3ed3bf45241f60a74aef68b9f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ff4d75baf6b831488bfded81e01f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf775716954a82637f51ff16dd8b7b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ef0508bc73c0c8da1691a617b0291152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da0ebfe73d6c338c4f7fc804bdce75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f46e24dac7d89e8aa4e88130683891154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb0cd0411e51f111fe48a933c52154155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dac1a9572cce3fdc2b1f67871ff28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce783436b0b0a345d0cf37214b4ae7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51d8845d9f885be99169dc2ff5b9e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac4f499cdf9e8f733fe8ec619696dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa8746536bc2120fe84c7e3d1f4619160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913d88d8fc0fd10c536fdd9aa403f4d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576267e41f21c5ad21d71b45996a90a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909e92c53bddc0eb33ceb4a6d49775e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c72bb7d6cf71bc3a36cbbc2cf85f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687be28b22ef16a6c8c3ce2d20cf8e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103feba15a3a19c32c9bdaa6d5a7b4b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78258f2e27ace2495ba7632f534ef72167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b7ac1a0c6352ad5141d692187182d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f431c1be3061aedbea57372361c36169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4d5f42c34a5bfb8ed663884888a6a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd94f28d253535c5497f4b96670712c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b3009085ead94bfca9f2856d090c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab360f1dc7fa8452fc83a602df7e68d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da4085b8d6a1998ced89030ac6adc4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c917191a2b784f55faa99ed8602724175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28464a85971b291c8dc7524471f77fb0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341eecf3aacd103a3c1aa8fd987c0a64177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f79e32537e62844321221d9d91a5b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a6e22cafafcc5cb0742f2aee5ae27179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb77bd324348976ccb6650dbdce3b33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b49e80a6e61b294c23a2a1a9d7580a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a310056b614b73dc8347b84807efd00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108fe7643d706e6ce73ab81bf63c3f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282b09dae97cad12408aef0a3f98043184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bb22d8bc547149bc03302b9f45880185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f44dca884739b63e70dad36ceb2784186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248ef15cbcd6c7193e9338542f80052187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b24270c07d355947f1f1c826b44c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85689eb6570e59486bc431803b4855c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb464cb19351244ee77ffccaeab61e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b881d9a3a4a6cbc4253bc70ceea3a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48583aa0296c600f97291aaadc1c14192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597cd904229b192e051b897b8253b3f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd88cd1c60b10e2f9299ecb5e16803194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675ab4998e30c5b10e1029b81bb7dd9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f66378bc6628c918d0b982917faf11196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a23e2d82174ced979daefde8241d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe54646f26f8e5491d2a320de421571198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20708fe8b6e27b13bc8542b7a77f47bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d49bf2777a456a3726dea25699a68200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366f2c34181d375cbedea0c9f343a9a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c3ac90f6712df5ab1535bd554ec24202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b02f32d82cd8ab462088212175c789203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0334d43b516f37d37fa60ce52956a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb139c9d3021ef6287124914dc5e210205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae32ee4db4dedde088c4638815b81c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca897661c04ee6787200c0b92b10e33d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259284e6cc6da7674fee31f97e4ce1c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7392057e9853ac44a802423a7afee0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c86781cfe2cd426874aabbe1f6742a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1f01be9b91c6db2568e0d77ef8c57211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10238104c651413925dca650df81ec5f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177af00699b5084ec58eea3f9008014d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e852c1d91d0619b9449c072642bfb8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e0fbf0d2d251a60d83d11e4eec44a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b632d3a15fa7515b6775ed02d36a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb9f4328990a3d553e4cf1fedd6e9d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237f230fd726f36dbde202498df570c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361942f6c450df517140d570936aca51219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb571f1f439dae15d668626fa42eb7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0ce449b79ca44e326f21522dd1f8b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fce9a8cfd3ab94bf5dee45e79476f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223af491d42808f614b4c711df33476f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed6c26d61fd7a1415074b2c2c1648a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f03f66b8aad25e2c909b377ae7a668225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f45e0fa289b899cf6dcbc9c1d95610226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5171372e6773007b970f107f8c202aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8513ec9cb86734891ecd11207f945e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4108df49b7afbe18b7d14c523f7f963229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f4e4b08fcc7b21470d82cc8d5ead5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700d423f273a067da39ef4b2605f995231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27ec7232e6493f6d0b154662c54873232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0379f969ec933dc436e939955b0ff3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37901584c9ff6f09f5ced486ee03155234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92847d9d3e195b382bdf83a700283ebd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266f47c183d3f46464988bfeb6a4d0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c872842f268c707557991d26c00a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f08f2a4b7c3fbc184110a36bbc9f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff87ad6a917bf0facfb9ac546b7b0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc41f6e4b57b9d6be475830c3b45b77240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebd19e7959964b91ca4a2101c331e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d13097ef89b5c4bb9c3986fd7e4f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300ac2350db30911f1200b13bcf005b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc517b39e3d7f81c2dcd5bcd86cac1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64023b98ffaf2ba4123e385d5b6e059245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04d341d85072e6775dbe3e1c9e78d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630df6706578d215c1aac8a15a69cf35247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bac4ff0bf484a4a3c39bf99a31513248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e7d90499e27b7dbadb05b927e6ba6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a46b8f40d193842a7a554ca78f8659250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf9f9dae229065aeb79f1e79146612251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c65c6d746f122ff11bd150f2f24329252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d668980270cd7065026b7d24833ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed301852b89af0e9db619c51452a5b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a9661467f0a96df77e90500f154d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716264e3c90f811807cca5b40be969ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb6f3ebead01445895d6d90c072e9b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167a363a625e36d7bef41820796a082258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7de0c2eab890105a46bb9801c0682259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7389204189d25b4826cdb3e47c04a1b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b62d1448739979c4af10974d33d6f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d063cac057dbddf4b4f9fce15e061e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcc89d25cb2fba068366b12249ee0a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e376ba21ee3947ba9b9ce0ce2c483b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d089252be8d410e3eed2c4eef26ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c6cf762cf8a92b38ed97b9c202fba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd726dc1cfd7512b3a43bf4aab1886c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed131f59e468517f7cb692b4024998c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab9368d79bd51951fbb37c02b42697269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0e15e657e3312c51ef293a0ed977b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74cbe26e1903f5edfb72d5fa9301f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008407c1e9c6214f16dadd4f25da838272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d07231f1d7cd52b47f756405ae8a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc85857ef6acde4aed476c0a6e734ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed624266cdcb8314975f24d6ffa7033275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7c41bd8f5b3b46f58e0c5b69dc00d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e896fb2904f227431027f2d4e50eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e04bf70b3024d35bb385b4bf707944278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60301e2f39574403ed23d2c43c1f99ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f5ad1ff50453b8504dfdb139488c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04532467c3fcfe909b30d3610f1b0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5354dc43fde66ee3cfdd0f0dfd0155f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74750d0f5008cfbd188dc22d6bbdea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffb73666974339210c7b754fc28b8e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc6641f3e276d38e7ac2d64b3e5acd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de2ddd88a2c6c1782e75ba75a50d0e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896bc4e206c9d68d1076c23a7b10a93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec25bff078533147049031baeb4798288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db177477b7e9ae2456413505fcb4365b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8689b80782d835831c2dab437a816290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc102de15096b08af286974df491a4b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d599835cac96a13efa1586e3ae182292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4ad548dd475e6b53ba7d5eeac37c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd40055b90a6beba007c5b6716baa5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9416a948e09eebf73dbb9cf9294f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bf920fcd8d23ca828a6434d19f973296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94155389e17b0079470d3f78565067da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e0c60947219e0f1396c22ca082635298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e57d9ddf46843f523dc4a72b7ac14299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b229025c6a14a9f15dfc8aad672d7c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3b16efff4b46642360ce49afdedc9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2d7ab761f331a91dce6f7ad850aaf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122c990f782e5575c1777d0f9ab1676303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a855cdbfa4f313ec52d0d1cb595c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7efd779e30eaba236372e619810e19305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1cedc1503e26a200a9bc6db65f01c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe20995683c928819f2a27be540988307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7445683334283aec0f7fb3da48fa40308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe9b1756b72f84f2e2d1a9ccb8f9ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c1bf398fa18050ade18f3514804ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610d5331d7b5ed02783e79a5495bb9b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39079b9a02b95c9ffaa2934589940112312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f83765478a7ac1012b5a2d3b5ca20f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f244371209155f689fbc33c7a54515314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4c6ce947d8b8d8933a51898e50015315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc048848efe3bf50680dfe9a007fc39316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75504df11ad52483bedb57e6bc22f21317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dba1da08b01c2f48216da97e988c65318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d97ffb24a428d7f09aa821be513255319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5302d54359e959954cee8079663f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a90015bad52c6565b32380cec55f0d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88d16bf199313d7bec37ebd4666761322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06988300c3573cbe5b4fa2e0da1742a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0505f0c771261a084151a0894d35b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26645b98aee621ad909f287b8d84ae81325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c087168466041eec1cba1bac6904a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0080c29ce08dbd6d912675483e8fa8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b9ac779fd8921d3148a6831f5cfa4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f7f58867ef7f845e8838b3756ec31329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e3b076caa190a5fd92b00e04d695e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1951a34410743113e0cee0b35345e13331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d761096feea8193e5c0c4fa2df1863332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc714429aec9ed45ee49948eb234095333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385de2a9637068b8dd1bc0a68454d43334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197069b37e6700e991824d84d2044f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9a2e96ec6d54e432a87a41170aa37336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ce225d1fb439989794987467887a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4a826c18715e25b885c69b46c53b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ff7be3a490f829a0f5c8b830c04f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb6a4153015f8246b906b944185304340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61dea45328bf84f95a24ec4da1a53e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104417a2a57daae91b4de518d214fbc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31749388a702b4139e7674a66a37b377343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a71a148520e23b5d0ad3842d7ab57344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8493ff80be1123f97198603ed2292f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432777e893f18e1eeaadba2233954c94346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83579a2169ba84867bd1f9244316557d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a82091aa46e91020ecff11d1054265348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbd135c18b065a66e0ac14d98d46dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3d04d7f6d254235d0be2f7c576d52350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108655f56f91e9847f659beccc358e54351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6509cfab92a2bd4a3844c781931c5e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f696b8b6a6b2b1cc44052ccff2bef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c4a6168db67bb4fd661e3ea6b2fbb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a07002084ed7e934466dd73eb2bd0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192e42754aa012a85d9242b2d03df16356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3df5fecb95b41986415aef3dae8a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570de552bb95770b4cbc766b0058b1b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14425d037d9bd03e1babeda27519724c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238884f49fb702a0f427c734901fecb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f501550b16ab0146d5bd4f7e145d21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb138a22d0f7dd67743f86fa541f5a87362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bb443eb22092f33c48ab809a6d0ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe94532a655dd19cce636a89a5938d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde70d7c995060a031e384f78f8492a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577770184876aca71c6d2c77cd2d7f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44a68763695399b2407e0e6984cb31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47947f3df399597a7c6093c95f800d46368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f209785978c4b12183e48ed6b967ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a6e10c8dfc4cf90e55c596937c517370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00e08d20b09fa439b43e5d10ea9c7e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebb86555d87fdd81b2b5e4e7616297372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab1759c40f923f79777e0e44a3af57373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00b6fe68442ed6b6ccd41ce27c7b30374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fdad52b8948aa5c5fdd76fdf6f1dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ac8c01ceb8768a42399edf0fd27e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5702d72944c9fc678f5d0ad2e52a9b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b6052a3a9ffb48ba8c4efa7460aef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747094548dec6debf73185bd01fa0a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d71a22aa6a9b35e58623dad815f678380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51787a8679fc1be746c58396bb2a2826381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645008b7ce7f191ecea1cec3524fd09382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a20c1227d29ecab25e90b9631ecada383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71401e59522b3f399350c42aee915bbd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf98f9ba8e8b0daeabaf9f775e52b62385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecae49dc25b7279c834f29f8f264a7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb8f0b21fdb289cc6074cb646b38cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecec2435342c968c565e54986a52c76388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7feaf933b9184cd015ee9288c4662389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d376902f3a923a5668b9773fd5729390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6baf6985d19c022fc0735859b4dcc4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfa99c3a6c6c1e473da836addacefe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f3b82aec75de6b3c81baf8a84ccac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28012e07ecdf22f72216dc671e99cb4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dcb3c8141d9d254d1d99353b70736395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c068369debbf6263921f64e48071c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc7db998c54a8f0cda295d5062ad17397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90866feb700eca3af7744b24f2d906c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf34f519e059438c9f99b94495174f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d12e1b0cf2a6e496f775b995e7ae1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1af1cb0fa10ae294fdd671b36b7399401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a8887348fe61d43d92d5340e147d2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a558abab5284835da5ea950a202ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed93ad8a788dbf62dc8c98fe4c2fa9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047196967fd5a8606c3382f8afe99d41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50f47e4806563e32f331835d713979406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034abc56345457be274d10e44c1be407407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cff75137979ef0f0005318bae58106408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f826eb5ddd155b79d277525b0cfb38409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2f0c9d442605c2ae1d5cc5d7442ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bbcc503216434ebcad4393ffe24dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6046dbff7310f05b8a56c97d6ead46412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c450accf1181b65f26d6574407c16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06ae31bf2651d74a23189734cd4a59414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a301dd0df3c29878d2ef49ffbbfdbd4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb848af9db70a83e850c23ff870e7c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e3709744042d0227bf4e2182791ad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385764f1361caefadac6e4c0aad2763b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ad57d204e16ecf8bc5ca3c12bbabd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a2340e27b18f9af259f7b564abc66420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213bf7bd655989d118e11b6e0ab0f43421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c396d5b9f83172e9f95568014c9d1e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2b352967ac8170464666877f3521f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dfe56a26f45dfc1ee77ca7844ee57424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077195afeecb476f22194460675bae71425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ceeccf96bc68dc6b5cb2b5211042d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c137943e33e4143d76544df814522b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26526543248d6b7fb21031f6d8d4512a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6367ea21abdb41564109e3ef9f1cdca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1159ca43bdbae7848037681a7c2c62f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6045687c0823f1cd783f1bbada9dcad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8224b84d9a1ebd8b35c0008968678432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b060f00661d5379c2c74e20cecc0b75433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371ac7ca2413de7e120300ebaa8d4c6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e33de07e296917434a9f1af314575d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21f22c2a89b82c4138b52e2391d7ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34109d643fab15c1cc694a3e9aeb56de437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dd11d48f5d0dc48040e71736a8c91438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8ee65eb442c4445f4a9474ecfdb12439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1043391e37294323b11a117619222c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf5592ba7f6b5d6d2cbce9f9f4aec0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee6bc18d96ccd4564fe42d7fd73acc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e31449e7a5d73285c92e01ba3b21d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c90b3a714f6a8530a832be924ece2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2babe85f9ce7103514ad3f959391ee9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c81b2f313ae45c8e430f166ed27a61446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f73bf3022b5ce0a4d95df1d9d6de6a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f81ca7b0c0a764df15656661dae20448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f850b8d6a4418323433694f7eb3619449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2fc8d50f683067d3ebe1a0aace267450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d319412afd464db10ca2edfc55dfda451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713cbb3fb176f1b11c30d96078f7c59452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a4fe986cf687aaa9eee87087092a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a4b63ae73d0389a3a0de06c578e30454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af759414ecf17735c819e7652c6cc190455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f976fd2cca9c9807d1aaf11e20e9f33456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89a39586361dbf4506e34fe17c9e14457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05576cc6a095cc9f10303688eb4f4b6f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a85adc28ebab65fda24b7023e4126459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64d92147c5da6cbbe35c8bd843598e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca6db295959b0eb6165776af2d72f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fd68c2f45f34f8430f15fedb34473462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127df745030c15a1f0d31fbf54b04bf0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc227bfc3b6f07889c7da2e0a33ba6c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df5875fb8b47c6163fd15cf8a61dd3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9bfd10c407296bfcfd4ada807a4f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06dfe54c6f3023894b6ea589867373467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2b37ae8a641ee4fea06652d1e445e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38bea9077e98ae684eca2a87afb115469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbc86e31024b21e2fb143d16a0f580470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd56744f3ed4ededb05ace282b98e6d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dd6ac09fa6c6cc17401b3c46e6094472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96f7aa4702590a1b3581ba7d835a8d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f138eec66f1ccdb50cb40aeb28a62474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9532ea5d5771c596df1b4a114108d4f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8ab69d30556939a09098ec6731f2a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538684b5f3d942d25e294140b6bda871477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3d89e5351a9e68852ec78f548b0c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81894b8529e89cc295e0d881a5a9cb3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da25999f2d7fc93d6eb4c12c721589b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad82dd7d179014db68a3c7344e5f254481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba989425983c71d2f0fb9cf0a54a52e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cde09daff76d500f38fe4aa664844a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e71ade004891156c0f0e843e757d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809dc905f54e0c2e02ad5ce5d0edebb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c41fa2484384b60977d971da37cef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f354987dcbe0b17d6aee114fa4b3330487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de39076d7ea58eacb98a06da9effd1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660437475c0ee530b53c35183d8547bf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afc3a71c8bcfadafb8a8f5fc14399f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c03de7290c712d33bb72371e6cd687491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12161e882337f3c341345a5212d123a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739dccb40497ee9a873ff755e770ae5c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a564b5b8a8aba885fc5228c6668c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa928e240fa468df654c9964ff6965495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f6b6040ce50dfeb64f60690deb496496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef948abe994cfc96a80e2fd7015e5f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f98ee29dd46862d75ecfe238a1d5b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad7be7584b0a207877c9ab6bc44398499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363bec567fcb9926b0b5ca2c98076b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cd557f9f704e27861a86bfe209c66501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4dddf57a77cbb8fe3cf619f7c9e16502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219be96565edd1d806263f6a35219be8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4edc925d83474b24d4327b96e66707504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172931a220908e1549d84679e6f927e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81450c64ed936046c492c07246bcc6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b5dac4e0f7dd9cc927acba1a4cc2e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373146207efe6a54727655b56570377f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d32199ec25549634f8f3d616bd71a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0ca31d326a4595476a2b5c278faaf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64790103c180da9bd1fdfdabb5aeb87511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ee912948432a3e6f648f0f87360f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7812b3086e02f82a4c00e732e8cd3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39216108f754225d0c21a9ebc192e57c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d09d458f2620fa57d8893b8474998e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b01870bf383b2f7253d2eb91de68c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0472d3ea609cb835950e933def890517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52cd4f6195911c573cfc7e4f134370518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f862b4e9e5c6b3b32bb01c0e1046466519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380309c578f62d008e1f531bf84fcc0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a7494044ae25feae6656ca81ba13f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b271739cdb90aa88688f03a64ac77b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76c7ad9523a3f180de7aa30e9f23ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1cac17d18663b89e5b46d17b5776b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fa8f1cd9e94ee64988188a592a0b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c8851c7c477cf6ba0401273f56a75526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a865f8cdde8bdfc4a0b7da1acd8de7a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0bb9c0e539ed873561013700141c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bef18da1f0a251da948d08bca7f5d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3bebf2a9679cb61e133828516388b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a8cf1af58f874ff3d1d5bbe6746f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fea3cd02da8025fdea2c09a0b2100f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dc765393fe1126d19d0122309271a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0296d2dc88e6e4213d9c40265b3a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206b3dc90faea4571eff73ddd7c2327535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95347921208d9e577a8b0ce20edf4180536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923445efba1cc1806d0c1b2d3fa085af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3be598aede5a5f3dc5f7a9c01562f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cb689e97a444434bcabb8061537d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254d40fc80d7dad19017f0ce5b95c6a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947082d060917002959020c0b3e4bf9a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d692ca5011f51d5861176930a321027542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a941e7f220ea1440ba9dd37c1843be5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112913bc71ed3ef48c1ac5abdc5c273544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83ac9d22381e74f26e9e91e7ded6e9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f7ef48d08f124099e15d9ee4adb95546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082c7eaf826a73f6128991bd4e15989547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c112170e884f135be9f30ff7b0c5983548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a3c2a16d92f71eaa1c7a0cd3d679f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59eed1b1875a5a700eb55860e8f262550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd3afab82f9a5892d9afcc5282146d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0297ee744ada340829f120c31af1143552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87852cd00624bbf1162c7e633476b05e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4c8488d6156fda8647b1aa0a666c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb063335adc6fb066d72acde8954c34555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157e89ae8cb9f1fc209029124417ef6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66baa31c665780d6c16358283949e4c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38ee0f8623bf99e2bbfa7f05ade45e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0ab392a3af4112b9a41332bf0bb54559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591fe1eb610ab36f66c9b4f38136811560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4796c7f0a77e57c3fa2688fb1740b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec832a3a2bfc970cbf421e23f173ef1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a9736e814d036763caa640731435c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9ff8ff2f4a536137185be48a58950564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05588373d7d685da62d07d668baf36565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b52f49e4bcba96d7ba84318a1853e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64b6ba1d3f8090c6deee3d4fb6e66e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd46d5899b9b6afc472a8d7b14efe3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa011ebb18efe4f2d258df5457066107569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4205cc039fe17dfb817810c29a73b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b42eb0c642dedbdae38ac9f59bfe2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb459e19fc4ca3a3157bd7d511369a05572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>