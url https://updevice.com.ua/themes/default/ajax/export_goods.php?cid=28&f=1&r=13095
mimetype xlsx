--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a90f318d797d3677579c86b859c9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079525bda846ec0bbfbbbd42da3991932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26b2fd39b81242dc3716eb18ee51ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214cd70d5caa55617d997f22508cbf04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade12382ab1491403aa2c5745aa35c475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7cc2decdbf3f83b6d771446618db26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a332bbea3b8185aab8463784de8e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beeaca36065ec0526ef72edc828069a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d7ed9d41ac9a1585e6c851fdf31739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac75dacf9fff2dec432690046112a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e36d8a7dd6b9f665ba80b8b7bccf711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4e87b6ed5b6f6d946b98609e65c9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759776ec77fefd30fe7fb4af5aa030a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987448c90c926b5602394c3baa64fd3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06566ed61c91e772bf0ce18d84707b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929728e28531da0fb3bbc79d236cc06c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa58f72874fa72901d2e1115221b29a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c8bfc7078c45698379b7f2db07c7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604eb7c7fb8f372162f010aa3382d56119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6b9bbec18bda05d4e66ed04381ed620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a0b7dfa0d653a0fdc7ca95b9b72d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ed533ec94c2002a5312854a3cb63422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f8f85f67739bd1690ec7cd9fd065323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded57e0071e74137c45fc8be38392b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f42a73ad2d2e953efac5de177c28e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e174a59392784c5bb39adabd5d9685c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363750d2822875f69a4cfaa8053e05027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe38c2c31b89a99234659314a95276c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04b64e6304108f289e34f1ce29b11b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d04f9426d69bc195b6229795285d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41974ad9eff600b6c26f86cdda01379c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dcfabd0fdedcd5be4e480513489ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e436cd652c6cb781a7d1183723e9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7489c154ecdbf1fbd757a398327c64634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a50125c4876b0383d600c8f8c255c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1477a50f6b92c82ccec2b788ebebb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17035eb55fb2884c758b1b16139c9fa237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bc17ec2d04589dff95a1f07ce2bde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca51a9e430793b1074c62b98b2a445339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df64b907ed17e69b9e15a9af7b5308440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcc1e9db1ed97084bfa545e53cf8f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f509bf071ae4592a507e50d65beb8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54904f4728c69a2d77100b0873208a1143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cd31dc07904b4044dc9668f1b057e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ff19a5eefbba66261575a9aa0c33245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf0b27a4945d5dbbe53dc524617de046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5655e61b318aac47311dbaa7074c4047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc095fe35030a8c13258e6f0975c0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8dd90f476612986e4689a1988d56349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507de144661bfb108f245ac660f350f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49ba284887215cba0fc945ae256ae151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b41da90b6496b514577816a8c8cf2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b2a1f8e123f9125cb6ff6339b3f8253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c9a57a5d49f8182acb04ffc20c00454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99cf89574751229a9aea23495d887455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f09fe0bc838b433076a76fb3bc5fdf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f56d7ea7aa3c040119417e400aa90057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047d5c267354cfba7518a9708fb4a8c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7971e4dae4c7b47b5522e5fdfb69cc459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc434958b8929671df3faeba1fdfa1a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9768152d86a5e2de93031e21d0bfe461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ef21b09fa389233dbc5c36ace602062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3cb436dc26b05343cac134e37dac063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3fa48c5d74abf21282864377abf9764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacb19f84259fb282f10ae4337e89db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ddbf2f47a7b8f5c8526fe4ae5841066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121baa4b028e10cb12042054e04e18e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb7e93c33fa4aed87e34fd58c6ccc368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad36068899c03b17285c19f9b6c059a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4364036b2085a56b54daa55a28120d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a241c101a6f4b75695a209d4b2057771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c703db31b0996b5fb89b4de9559f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368c873d69f4463cb22192e710bb27273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b47d9b41ec557819248179495fc3c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183701c54666d2540c8fbdbe0f8ae07c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597d5ce60b305b2829425160ee90d0576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202f736281b4f2ede899401bfc4d06d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728bf18fbf70c006313feb23686326c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4952966f44e961f07b06f02e56e4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c201d3dd76c3851708a5b2ae2ae6b0e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43986d3b62f317ea467fccd98a389f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361baa34b220a88cb805eaa3d1d234082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be1729fe16a95b97c2986f5e38144283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32d772c8ef740ff9597fbb174382ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19551a0eecf46ce274c2eda9c77c0285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ef5c26a7626179fb49f8cd25202ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edec09091df43c0d97e7e2a6f58668c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056573bb04279a3045642ac6106f3b6788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c12983d3f424b2e0b7ce1826b5febd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f747e9e56d39579d79ad44db9cc3a2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ec2e3be0a09bd057a8fe594bc16b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17b25d11a457158dc60f2831cb710792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac00731826a42fbd88fd54e355011f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ed269ebec7227293d2bf267a7d3fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05d032377cfcb7b08cb939b09da20795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de969e9bcaac6d3880be4cab6e2f866496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695ac4256710de7374b67fba234bf1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924dfc53824ab77911c2545650e86e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55764c3473e1d4aacbb2aa519a73a34399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdf9c461886a7223c23b21cb9154c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a566882ae9a71efd56ab44073c9e62a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99d1768cf8bdcb69a31b5072faca46102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8119b705d03450b36e325afc0766722103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c30d71091f3a0b8a33bd2fc2ad24d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5cda3ff5dc4fc6ff85ecb1ca70490105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f430c48439f5ece13ad8f20500fbf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0531a471fa7aa0c8e01a26fd91439107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6ff1b2295e7e3ebfbeac13810d14a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bb2a30b8e5de2c2683950e76571c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015cb918abd71328def0157a7658d67110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2306af78ccbe56e59ca13444a165d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d229497aba8d38dedfee45c4862e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2084129e88218c10dc80767fe793a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83a0066804d9c739debfa03c8a2c71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60e8305edb954f27e194cbf6445d14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ba3a9f741c55e02d31dd25d50ee9f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ce436a78d4c869aed180842c77898117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a89783c9ee438a5d0d0e08755f8f7c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd00bb3c79af250d8d7ecbba89ebbb6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb975e1c11d71b93b678270d5ae9f888120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a172f1c43c37659e0ffc57237c9bb4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e9401bc6e8fa78239c0028b454ca1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92015e0e8da6da2fa9560a7643d6bfe1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6283c4f7f6c86cc144f1e41387fe7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acb210d22b4fe44a85e3bf600167ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae1c63c8875f9e10917d2da2a5b8f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c0080c5e8f202e3d41a3fe15cc0a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81603c82dada0c34c7645de46ace908128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23da6dd03c3cf6dc8b613280a5405c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a66f175b4fa6c9a1202da607759309130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a8dca28b272f90b95b12393f080a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca732588dd68528b1d4b2ce98d8a9150132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c9ce280de1a28615a9c39fb491c19133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1530ef25176b190d2685d1ccdaf4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b64e509b0dd38a80a3c0c2d75fe3d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ab9e47f40cb98ee93ee19ccaa1ff3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15726d730e0166b3fd0f7c70555fd70137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea660642e0c93f2fa7842e6b52cceef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569a49f855e1309da85836413d5cfa9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5b49707dacaf54b5f050777d0f405140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0dbbc346ff9d276b8e1b1670643c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dec9f4d8055d395aa3ff107172a0f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7cf4fde609b20c44a0f17da7b81c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8a76b7c2e9a018fd583a77357b904144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbce3f5c2a00052e559acd304982a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92f556bf148ad67863d4e46cb26685146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778baf8417e21ecb61fe3d14fbd318c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47397dfb803c0d85c27b34bf36c57c5f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e8aa8560d998dc06ebbdca6867584149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9526aa8276bd81d9caec918a65be5d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ea46ec31c6a7c315e567ab99726a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed99eefbf751248cb8b318b64dd9537152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bda9139bfce4004e82f75f8757a69e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001995f84f0623be694d12524791475154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7c51c345ba0c68095ec6702212b2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008636320f8407936fcc34c4baa0f242156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb5ed5705d0874ca8d58b93d1fbfa6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b0172ff26d94f2dadc2f0656cf796158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab869992e95c25a2294c836d844cfeb6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df05b869e1fe4c92d52eff330a4e055160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8af5f6de186b84fdb014b041afaf2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7c8e778d9875886383ee7b04105a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7438e1da2a7dcdaa373739595b60b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c3816256148f1fc50442aef9b00d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db27ae2f7008583bf0ff81ad611df2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715d7150b89ca509d6b11ef7c54e213166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942ed616d43df2a2bab232c50023e6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8388fc0026eeb016957bdae8458d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503d08105f1f7a05798fb532833e452169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047fc262ba3a8113733869c7e5fdb79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bac0043390d282b03684d584b8a6fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103289730ec1b856a0400988a8cf9360172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd6cca6f3d5634c11dc634823b3d02173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49e66987c06d32f329d7791e7cbf18174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dc8bbc311ce0bba3e8cb68b1463a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a062cebd01a60ed969b8c5654b28e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110b6e47bc3bf1a7b885b26cbcdf8bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfa2891b2aa238dc28da7c1a826ac5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aaf38481013a7e6a01998299dd9f20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728c4acc4afeaf574c3dee7bf0b81e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fe4d67bdd32149a2acb880478d747181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49529428cd4c15d66025a1c2e6c2cf54182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281176c698d53e39f38f6e99fb7e8dd4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bd545f74e9b024089a6b1b72d5590184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0d8fa86f1b153ea8eb169fb026db8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a4b6aa917221ba3a0d7ff4a2ffa44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e9f73daa6997cf8ac1ecb2a0e969f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1b60e2405f8d5b006b7366985a185188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db86372131b97b9938b3d15cfb9831189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62657e7a559bbfa3befa9d7786e1e6ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f642b3dfc5c405c4356120dc78470191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2566e3d852fbf4f4637f37d5b2832d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbc96cbb848b8457407e966b1a438e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447f8f184b80d55b24d215b5611aba0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b5dda698302be4552cb25cc85680d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f513b0a033cf11151a17400a46b7c51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb78fd42ecafece28c57de5fd5d2bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa440ed045b5a6bef7b7bcc4f35d5a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914db3aa63d0e029e6037c33c369706199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a7544f8459ab357d4a8fb73466bec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7730f8147806bb2318c89c764a4809201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074301784e630a32d514d5186a99b99202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efe343d6d28c6662558c506370dafb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7e47cd069f7d3bc804fdcba204b85204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bc308be00b8445c1df1cd66f26992205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8943d625b87a73160ae91e53247767206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8f65014a3c2d189d1f50c3a996589207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276f994ee144d7d7084b92d12b8a0a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1968099c9d0c0272c92b4de7c52dcf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8f1a3f5992714edc123a8ac387b29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ade60095df32f61b02b9ad1b7979ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df3ce8c1c43918eb8c92e6d70e7d50212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6eee9c0476162841404de83e1db79213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a738469f15e49d3b4a0fb7595352c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720cc6f1e66016c5eddbe4b2b8e899b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66167de8dbb9bc4184087c179caa479216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145afa131df00e044585e385136f604217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067b8fde7eded139b436123fdd2bee6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1ffa89c7e9b44ab62e2efea0b3be0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82857a8c9db31b8d321e8214aaee5dcc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1e4c6dc7dfc15da46e165cdec7e43221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8d58121b3a1753826b2ab2881512a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44005f50d283b8d7336f5de4abeb6cc4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d536f1ebe80d6821614e46a4f4b1664224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99eb211a2bdc8ce1b043f683d1c9a7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54985f7f3b1a43316529b8964d6fcb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101af5a1e6e2972d3be4b8334e50f85d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713ece5f72cff8aa03f5846bca1dbc0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72278ccd52889062b3936b41bc1f187f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ad4b6929ada5fcb5cf0c9e0dd0ff2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb57608c8e7b24a89031c0bcd0f6dd1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847df18ef551d2e34815c07457f0118232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67d5d82280278a39760a8f59bb14ff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60dd0068e1d56477ba27f502c7499a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0249ba8dff50488ce646b4569b44457235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9169c68b4554fc8a74b57c3b30c5fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23123ec0d56e47b37732a89f35004136237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379b268e1df501135d17d09dd65ef40238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464439e03338e9c0a0e5f6b6bd2cd2a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3637e9bbeaf2b67f621ac9a52348a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f60d13fc641876aec4dce67116f9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15717280fc6d4365cab094a61948ee79242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ece932f0a976da34b225b94e8ab31243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd93c92923c2a30bc01e89fb16487c3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe460539fac571492729d8a91e12156245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8aa5c64d70b524f1228e5188968bea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcab1c24ee412227a4ab5cf392679a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10dbe9ef9194f6011f7826f0bd3c90248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e6c32018fab8fd634ec089885361c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156437f128e699e1e4bb5dfd8317ac1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8cd10cde36bac07a40410860b81b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99c12dc4f5ebb7ad957cf89bc6a4e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df792fe1f95efe50c2a51df67f6b986f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c5ef21a262cfeb95286c13cb0b5e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41ee66d996d1b7cde039cd821997b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3fd2fb735d95c04e1fcc3e21a8baf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1ae0b9ac2975a871e9c0278b5a5ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6018558cfd0828953a84a0d504c233258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd344ebf42da962c6cb1b23e8d8d6604259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ed2db4cd51bcafae9e6c50df53101260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9f17c7b79b51f0c7708a4ca4dc441261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea7158ea9987b569e5bdfc27f18115262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8260c41a8e558b6aaa2f82f0c799632263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d60635ebfb7e9c79f6407256d896b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591dbe298758a1ebe2d860b4631c2b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c7c460be7c36905e8db544e5266f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f30b385e37f0209467d0c61d44214267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bde23a5d1fdb56074455ac665d8d88268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae2ccbc079c8afac13b02b0730ab8f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135a6b72f981f6c2d988b3abadd7cf4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88370e81989bb0c323c7d71b6577e185271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84729c004caf0139606b7088474eacbd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3ddeab2e1d0dea14e64566fdd21a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666c7cd7ed919fb41c4bb9792a64ca9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe7a9447099037387ed1fedf9b9f1c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f593d026745e8dfd1d90dfeed198a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18397557da3e7e798fb2d7194f937a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e8f75b172d899367a2b68c3c8244a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52a2a0da9fb435b1b6db83d9c4d62f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327ec91ef3dce44851fc84cf279b196280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f28b88b5406b964727f933560f4c27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5544b620bfb63b48b2450450f954e81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83489262677305dc75d67d8e230ae0d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f931671276209dea8dd70bb5e4d019284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f29184435913245f3e993691d9e970285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae1f34ed9384ae416b34b66e685558286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e1cf25f6b33fef2b608c29447ba9b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d60e5306aa5cfb90e3300c99ec4475288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a8c20ba5eed7ed6278bff3f089974289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d61d66350d60a8623111a64c14f5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2b6549b02160b88b603f673a7cf27291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258a878b7ad0a50486834c4c18ab09d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58ab9b75fbe5450980e3c7e596f35e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460419960686c579dc0cb3c7cec9a03b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af9ad83c0a6de59a148bd146eab5af295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc9f39fabe7c39a7d03ac8378807d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0acec12a61c8ee308831492ab8203297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cefeed87bb7df8443144124872eb11298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad85e1b3412a2b42a87976ae232167c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e34d30065d04ea22b5369d51d2a7c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac980f795570bd94c0cb40866efe9302301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f03c62f5ff134c885c3fc59fbd212302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950aa52f832a5826861da6d51615268303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52247f265971ed4d70443ddd55bded4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654094dbda4f2daad4e58471c4501e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c845acdd728eee8fbc0f02842c5b51c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f6a7f9570a6b8ac68b7b124c59360307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb46953b43b8371662f5cb857304110308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2db83cc0943fd77bb96cf24dd55d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8be68afda4942c90b7c1e07dd91f73310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4f75e3a40cc79cac40e33006518b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b510cbf9e051ba9d62e6b66c6c2e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa17a62b693da536867705fa568e3d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdd6c0acb54e304fdf8bad3c64ca1b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee654c0784b78694a0f0cb0292950863315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8027e2be1aa3303910d53bec3bbd7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ebd4ff32e54979b6eea14ed2160ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23952e1ebb643512038beca5b9691889318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67448d8e869e103a7f9e6db7ede3a103319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3dea7e828e442840da39121af1670320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731856eea6a0fac32f3e9756eeac281f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9541dc799806acc8b91397f083f3b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e456e999803e4925dea064d56c0a6e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd029e760765e0a46e5aa45189d945f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119acaf3b9734d9091a897b7936bc51325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec2b10d4da93ca59e80bf8b1f45dfe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fd18388d75b1b6fa89ff5d51b23bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3bb8432179e238d7d5255988ad0b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf3547911735a54a9ffb78e9e416c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a983fff8d5d98cd5d3edcd0c128549330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0664a162846e5eb3f175921bcaf383a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9b83264b39a3c7abced8f3d1344c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0703d242ba17c87a14d0d57181260d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a0b58b0e661ae585d72008b50b3af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981ff5c4a1744a553e2d5638bbde225335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dafc5f0f86b9491af657530439767b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb5bcb5a737c61b42ded59a08fdc74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ef042beba3ab78a8db70506b453b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acd69744e40e44d8c102821e0430a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183abddf3a0fe33f1e04ca4a25ff107340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73860cc493c6af92b142f544f14a2ca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf498f78307cf843611d25ea0d6b613342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0eb2d6c370f22e01fd137a2fff623343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bbafa3a034d1477e6ab8b96200213344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf4d151e29bf669ecec92960558eb8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c49d9ec1b201525d7d36d2f9c112b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bc1a813447719029367d383c170ba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c05c3709dc3fd874503e8a1c154fd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad101cfa5870f0b4948afbcf6c8c695a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903732b99a8e5a4fe1d4c5cd59b6704350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ef6dffa5a8cefdc71e8784a74275d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad969742e1c0768800c00a568a5573352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530894d0c4672f348a3ed150b616a98353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575af56f7ddbe676ae991d2a43c25ad6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77644237ae586185359b24fd5cbb64355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3a8a3fdb2196554f9b255f450795b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec20cead8d7bd990bcc0b4ba9adb81c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054767f80dbc06adebe0255c8f87718358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0e297f66c0c9563111f58f11744a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc766f5b2cd31057ca3092cd709c256360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259af731c4d99d902a1c9a982121e0d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e7b7e9dfe7a6f80e2e4cf81ed15f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bab75391a24d1305ba3e2201a8466d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2da1a80d8f5443b9644f6c3ae9a3e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815bb2dac230f8d7d8de4a444fb9a19365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698b5f25fdfcf28ac63a7faff3e795d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423adf9904e4694faa5f912189e116b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c85a3a63e4fce4bf7050edeeb2141e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0acf98b845cf97578632f447a2a250369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ce74d6c92a8c02faed0619a05177d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502aad190a293e5497b661783c20ec59371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292f143ad7c84c26878f1d2e9311a18372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10618adf4afe451b7f509234921b6b28373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e39d0ffd4ed098b7494daf87e38e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be6eb2570a0604129ee55e371e4d74375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2fb7668f50c53bad79bf39219bb35376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2241d598eaa5949e4aff92bab205481377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9456618ece6e280173389c19e2aece378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c569a5d8d3ee2698091115a419235379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025be52c8a2dabcf7e57fcead89d4196380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf6ed6db3804cbc67be77622fa5441381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4871a4ee0dc2d667f77f262e79e0c1e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90f37845885f40f567cd3e2920da70383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00123b0b30d55ae6987f9178dc1004384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3233088ad1e4114ba914d6b79a3b63385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60ebc380ff1ec1745fb7ae86eec780386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdb45f371b6aee56de77839af5d8dc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28d962e884a6143dd86216ed94f851388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca31e02f57f3b454fad0c01dd2d3fd2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d73d64e693d94cdf3bc9ef4454987c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2e1ff6f8376a78979dc0df8afb9cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b740b7e0fa15f4c3dddaafc40ce3d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2937ac91e400a3b9b9b01e0ff9c4ecd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652dd55d98f383c8a8ce2ca9cdf78fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109595051ab6ccbe2bf69af16a80456395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543048795a45d367ecab5f384204d1e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456a7d4b5e2feaec753fb4346cee0a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d158798f2ba58c5632321c7071d7f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed6bab6e884505114c893426e332a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941bc6940868bfb46d6be7e3aea54fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e4a515f40bf1dada7c0dc82e344bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1b725fa9fe28b2a54919c671a63f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d636031923993689188f1bc706a50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c51c270de7027e6e5b142144511d7d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3f2fe66f2201cd22ac814f0fa7f00405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a74af76773df3d2f4b84668621ffb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a208c9c2052e84c7e57c06fb6868e0d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d948d4df9396d2ef6ada7bd32ebed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dcbf04d7a82a1f72b3cffc77a5b65409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe65f2dcf28c6f18d503712462eddcf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b336dd2446d70ee0c7e5b954d271f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9418eecdf0bf31b34d604e94929fa90412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a7aebec3971b9ffb86e264e08f0be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69e494dd9c5a3a5a754660d7d5ed53414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5bd7c53be5e94961676fa8d535f4c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699a66b6adb7ff1e240d35d01af323c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de52c12504a0cdd5430bb0022ddd37417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b42472cc4b17adce30cbc360dfef3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f98386c54229175f8b7ec2bd96ee87419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94074a55547460576b34fc2efbe7f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59fef22c3238ff6fbe052a0450b194421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dde045571151e92ebfb169acac2f53422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ece42fd74177d184da027c1cb99d2f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d8a109e77ff4eeaa65d5056567ac9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6891a70fdd9fe2d38eed8eb79fc49425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee50019f9b89161575c056e08155226426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba352b6f5ab773a716f009ba202bb7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b07b9003a700c9260ca53179f4b99428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350447627653369ffa19de62159fe9d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb3a43471a9c47a2131014d4d35059430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18446e398d7a8e7dd7a285a814b81c8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e0d1dcff0a171038468471b59461d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9eabe2f871e564340d46bbce38630d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e817b8d3ab209e011f3ddf69829b94434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29fdee8f1b852e84f64976a947fdef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03dba87ea18a1d565cdc7cc4c1fe34436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794574a5b86fe5f2606dbdef798266c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59f3afd9a7e7c33b3627038f1aa300438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d1590a11899ccc30f8d3679017926439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734be9529d064c0157f19b420d603a4e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3512507def99e37e284c0043f029eee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b290aaf70eaafda8c1d44aa0b5d1b5e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf0dbd8ac05717c2d21ce9a746a76d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30a860b03386c9547953dfede7e686444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0468634e112e4ea5858423b4308b6e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c196bb181336873e88f3200a1bdbb7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea193b6fb6bbcc837a672442b25611da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc44eb6f21900e45b54e7ee75427ba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37235e590f29b98062eb1bd83bc8fb3d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be731f1c5024059f576cec2dca9f0a42450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81491b560e5a8c1309da7566bde7cbb6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f2be10af5f38b0cd8fb046cedf3b9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4c32b2af269db61eac29c5b5d7571453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f20064a5efabe177bf751000b70c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee0e62fc4d495bf9025f9ec509c602455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e0edeae6b2aa272b39f0ee70b94b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a42633d79eeb753a6139760e1e93bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbce3deb5cf13e4ac58d412b8fca03458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8e130406a5a62e032c2f6ad3598cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166a3643e6fae4f2db8cdef1486f2b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376856db16f21dcd2c704ded8e55a38461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db4d1cce7b7539ec1a5f7bb77b2ac5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f7ca1e8e85f27c69bc458f0586b4a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813547e7de15d88eb9c07de35f5bc72464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029b6e5802d086da35780ef8cb42218465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae23bd05c7e4aeb528752079487610466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab3743a5296f19466f768c087d6a21467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836feddbc9ec8b08707028d9fd4c12d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfc0089fb1e85c5740b707912cfb30469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca37e2e259ce71a00cc8fd583508e47470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da948d6f37fdb5117b33aa8ad1fffdbb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f091c9a68aa29906cfd9efa8b3dfe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fa77b6e7990665f2b4c6622f519de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6c678356d15786650a2169f02bee9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95c5deaba424b0bbef5299b5a6608a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052860cbb1954f3d1d50b4de9890c1a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251295da62aafbe6898ebeb3e76dc2e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7312c3cdab242553abfb376ded4f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229b9a80bf9a877215271bebb9a462d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb768d307af53f7d33cdae510370cd7b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b0cb41f3e49b57cb0865ce18f6187481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a29a80ffb44992bd23fe08c23661c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b6b702fab38d4ac59314723534238483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b395617f2ac470a8f1756e9d37fd1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc23c24ceaa43c0088e6479fd410f6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71e2a8364128712c52b4017c0ab526486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569acf62fed965bde947abf25ea87eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fa708e8cc7d6c1757b8299b1a3278488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859d9af26ea14395e08a8752f62cc39489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f0c0ad71778be2eb7aeb21612d60f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131f4be1d53bef3357fff2c2dbbd557491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd491fdcd420a7dd5a2a332cb2fdb194492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418ae2ba35bdf27f2f0b3dd14302aa8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554671d1fd973ffbc6adeacf4bfa4c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c21dc5e023e84f27b5419dfb778cea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f627842544609c4827357abd19672496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a0f6670ce8b50f02b6ae4d08fc551497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98187ccb90bfbfe5007155c00420f5b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637269ce78408f4bb8afecb30006fc8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f0e26d590ca8b01010d0119d01bdd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bab10fd08812e7d99ff0d3ebf6306501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e80d76104b80500fe82502254b75f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29054ca8e5aee2811e58d3d3b95bc0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18903f43918e08a9b080bf3e0971295b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f039f2238bf26634a37443030713e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebd3b7c2bc3e52f59fab74c1f70c0f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acda0e06bd48c52f883be1ae945d578507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0021b1acb98cd1502ea2cb10846b8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6212498d67e6fbb76289e1e2ffd9507509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b345c1026e39a1d884238ec45688bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcd73e6f6a75407b9ab025fbcf9d83511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e100b22fbb19a20e216e10f4b825c1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a926dd17a6d9a454b71ea921d13218b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38a893c9112f70bb1918d28449cb62514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47707261bde444c2ab47f549d2071f5a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20058221b45a9f9a0b2a146406f671516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223b006e6883606cefb3f34905c74f7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6229db5ca84830586db8489a0e8e630518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860faa5838bc4a4ca729c89066ac465a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808e893abe9329f747847f2ec5b0190520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfb0caeac7f2ff1cea1a75e79d77c9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e12b614832da5d344fa200ad0073e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74868581574aa86616ea6e954c3bc9a3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8175e1966b3bbbd62dc69d582292e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dcfb15735bba3467881c9e06bee67525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91af5cb1b4d72da2cbc4c298f3d935526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05ba2c3f813e1f6e816b48b40e2624527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34226cb8c0f1735c8b1625dfa76db588528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a81ddae7ed7e672dbff1b02c6431d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2907eb77dcb963949750bdab1199e83530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13b5e448a5607c73b53e239ef379ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765dba2fb0376a013bb73515730da9d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1186c5a29d89e11f774bd92c94ee073533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b8e4f1af554c7746053cbd45c46cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bbe50aa446f84b8fe194861ba3099535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824bb2c13e3e709c8912c4e9d65de6b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40579a3f4cdeb7ca0eabc0df7944ea7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016813d02114077b25587e7cf6f82720538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa266f0d37ae5d288df716696539d4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c347ea6fce10765380f24e7cfc42b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08585a4f00211b9e8022b7459ab7c50541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2e21918c173a0d2dd1cf09c64d211542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55b69f839bda95967ee70a8a868a96543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273511cf957ce7c537d0f6476735f3a4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea72848e312b9c22461f9b284807e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1d94dae5523350ecd5213fd01bb95546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099f20d0aa3e41de7497fd365a36cc7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6ac1a34fbec2f89d302c87552af54548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16387f50c199e0e7442cc72c540cc8a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43163b62ead669b7eb74e0f921e5a1f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2bc35bf1641f8890ccfa85719f3cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c952b8110af22073bf341140a598e8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b759cb68fa4c4c66f4f3a32c4c7ad6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73b2a33601fdfed051b2be3ca9268c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628b11b7bc88e76a195adcadf7bef79555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c1f36309b3a8600aa74a1e84418b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ad92c15d2aa2be1545835032adf6c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e10fd239b5eca16c8ae5ee0b435460558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682570923f7fce5e663e8e9aa36f723559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb6fd54a8442f00000e6282e0530ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630600e0a8b5a19e685316c56a27024561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8e6e4dc14cf109b1a0290cec3a7eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0f32aabad4a86e7f402fd2d479db1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0846b37480752528d1edf6a38ae834564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32611bc350502b6565263539259d3974565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e6ec7d184266143da0d5b7540afbc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b32e0fdbf2ebc39f22ec84b16fe23567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ef4e2f8a24857e2326757c5d809d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ff303d622f165ee26ba0702921959569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348a0aa9242857cd444607a9935e3fd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa50d090afecf8ff4faa203d2c3cee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed4f648e920b4cb66e8aa77dc8469d572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97f1a5edaad418ca613b1a5f4fc6e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc052bc00e4c2b6a12378b37b6cb9de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0488879a6bfe35abffa9a4495d1174f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad087335753bc4170f2925f76d2e9164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e577a12a4acfaae2aa1d36a8645aa85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071a9ebab9a1b0278d2636d46a1ab146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82290a6b5f49549b9052c5f0d7f27d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41c27d36ad15feca8647698be7fb098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4901c9814b8cb87a76f9f4fcc7a0e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d807f47eb44da7fc8e07cd98eb2e58b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c563427458ac6323fbee1268a3dd23b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991b173fdacef2d3d42a1ac63d5dc3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2e0b4d2843c4cf702956a8bc63ba613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1eb911e6b21405cf8346f62af91a9214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787f528ced15413e75885a96f1ff6aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de93fa7a2ef64ece2a1180b413728bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abae5ac031189bb387fb320aef30e2f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037bd87547216f963ac489babb54f2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31fcb511535d94b98994603dad51f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641d115c8a4c5d61485b45ef5b6232f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa56a320e653f8d930b19e954bd00621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc17ce0025b0dff7500169137ec85022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6022ce3a68048204642db9e3e49fb323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c932638b65807b43f8eefcf5d11069d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e262700c6dbd9bad34f6ae9fc341c5225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d170f3a4fbe58237bab887b580b92c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50431a0025590535962ff5d4583a209327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1c03c45d927666b6dbad75dd8d78128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67ce1e363dc2f3a78b523f8e27cf7b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86c2c6b0ed6c2738611bebba20c80c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0e15a22e45252342576094884c27b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be69cee32b90f6d4a47a75c5d21a25232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47266814910cfc5b3f730db59f4f4fa333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76878aae7e914d8e42e0fa4a72d621b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abcd750a8b27f294a63ec2407ed64135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556dde0a4d7334d1c994d4d0a2b712b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523341101ea9c281801179eb6dbdd21137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d9eda608950c278f9f377273f5bde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83354c1eba4b1e83ee3b9abf6a8b8cc039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47167a98ccba51119979409c07c33c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347376ddf1c9ec9199c4fb04b32d8d7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e702df8c415f0ae8e89ccd4e35c7cd542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f22f82ccfb1a37fdec6d208ca2ea843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15ef197e5da67a0846d2c2c2e2256d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c3d9545af2d4cfa4c710440a5d56b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10aa34a0765dfbfb07d28f4eac077e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ca9b3db92c206ef75e39e9e8c137147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3b0909e20105f677f73d93183a88f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3cccb85c5ffd3f9ebf5f55c18457549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622cb2caab2ffbfb5e8563bf90cc74f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd431f2a40f4bab16622a1cc8ce1cdf951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963de3b55cceb98d6ec402a41b5a31952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a929161da223a45873df69115659cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6aeac19219878852e9318039fdb85d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fb932ecdb12149a789344612af27255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae20fbc3d9a211df3b320b37b11be756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33087cd83339ef376e5aaed90c54e3257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4954bc03f299b4c0082992e922f27b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbdf18845a8256dd97e1c44ec8e07459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95064e6431c2f1f3cb5d3923b0fd1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a7db1ba9143e5518b9affc5ae3dd761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4b4dc5b366e466ad5dd65d4a3630862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fb23269df2dbf9853723081ac2ab463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d705b34ee6e5fbe9d867bd8512d8664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7ad234cabd384c019eaa84c8e74e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a358ec36f0278b26393f86c80b3a50266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be13b26f1e2a47a3790b4959182886967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99e8711a0b7ed70c4d942af2802f8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8f4fa9c21684a8d0e4affbebc56e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adba1dd68fbc06b3b080e734bce1b9170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09e63ed8c945f7464d271751fba32771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c8b633fcee3198450fb7a78ffe81072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fea7e20fb28041dd4005b6c07351b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74ea8634789fa693a65446e050cec674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c380ffb36cf2a798aad623c2a8898e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52568f573246eb457d2c9d035e61b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8929a589e13438f7263a7dcacdd6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47f21ee8f0249e41a9dde2f29c96c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6c66795ca730bbfc73a191390188b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffa01a9d11a4ebfed6415a6de3200080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567e03a3c7996d9b6f11181168a0c7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d980611b305d73432dbbe55613a9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f7ea065a65610f6db28e7bdd94a2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053c78f0e73890c05934499a7a5b95384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20e979381aa5353158d0e838685b8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b233a8606ec2c5fa96640865596a68886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdd97d2ceb9a773357287143f76f6787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d0a8d4e91c0e5db51fd3df77386b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a10e1aeab7f407a94aa45219af3a9989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d542cc9ef8f6b9d4386ecb186a19090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e1099591e3f6a3b50a326d746583491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a9b7d2ef44e12fc697becce2dd90692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fffcf739880da5a69c02a226306e2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92240879c2f0749f6eba925a2f9953294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a517be497a4f47df1b903cb1a6c45ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411bd7b528cc77c25202a4c85ec021b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd61ca55bf70c33a7051d0052e24b0997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad2882025172603daff584534dbe9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3de5a245c5dc0fe537abbc268b6d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f2a322c3bc0600eb049874c3594b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4ae9c7ab10575088c51ece6f258c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dce446dbf411fd4db7f534bbde39b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d6c05b7e61d0c82d3b23c84be89ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a4af4cb6acf38320b7ca87c19bc05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe4fc12f9b46c18820dea2f9fc9acb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb147fff7c1b088ed200f586176fd8fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cc619cb27dc45af336cd8b444c262107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9451a6127194482285ccd3dac90fc9e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c2279e7b133c9f7baf3e6cc2d652a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330766da2fd68730333dfca876745da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93b56d9f8af958383c26220842f03b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828ebe6bf36ea7b5e096aee9a9d8064112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ad734656bd12f5ce4cd7dd9948e70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15609e771e3e90b3ba45ee01e704869114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3ccd4efbc3362b745ff75f5f388d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0d30f37985a4f31f83cc29da80b59116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf097c89ad30678aa0cfcf9bbea35e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060573ba7769902781a64950d8d93852118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c1df0edc5989cac3258e0f5bf01b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb969e5b8b99c0af9600c8abaf5f1f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a15f747b80db4c8e81ca6f3b7764df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50506a3acf2f3a92c2fbfe42a9f9b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ead0dde3499f1ea472cbeafa6a7e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1620cdc5e85a4f5aa7b6a44764c84c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb692b792cdf1b9e5c10d3366f2e5c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45469ff6f8861e585f6524323223bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbc290a53a1af30ea1c93c413d72b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effa230bf8b596d01314acdb5b77fc2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddced9bae7959430ad70defcd5198dcd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06192c077c0f3aa5f757927076de021130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5355897097d7f0a7336ca4a119255131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22092817d024cbf376c73773b18be6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907edc385363af278eba27677ccb6a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63731c269c6a200a4e258f9e2a49717b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d3d3a38a8d86f29082a76d4504bde135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9f0366c4bb7e5ef3341dbd9952115136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edb7e436464fc4937b35fe8dd3dc46137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa916b02e5f13aa7f9490655d06f356138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a16aaec15fc4c160dab49f18aaabc4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab549158f5f3a29ae7ed57369cbf566140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02ffc63764a3a54c53ef652dcd9be2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5aef8e1bed064f5aedb9021cd911c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb7ec74e1e7169ecdc496919a6c44d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de786659132f7fc97e8ca08f1ca42e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e35d9d3451407ba910dcc2a1b785a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8503f0b28078744db0bc332fd72b2c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be636398d6934f260465415bd0c9b44f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373df4bf7ed10f8a57d0c8aba4a84d04148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bca32a9b38abed436d1ab28a1a46bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72139e4d257462f70b7f9fecfeeae38c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61793965d645d462c92e8f2e1f1464a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d57706781203340198412429d87de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e226b493d223619d38af09617b7b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf7a22e5356682fe0a3eefe37530f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf418ca6657d31b941d1ca3bc1bcc8c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac99cbef845ddaf0659f651d5d0feed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2d46d68b8787f9cbe63af98f8e519157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a85b74f101143282f2952deaf2e3d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01d84bef38654fa07fff3b64fe9281159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777c5093fa1e52d0891125c54a973d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32305c6c5857659a01e9c4fed53a0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971560cde9143f7166a0f808d6d0ab3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fce855c07a6247bf4e9dba68d4544163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4ff0bfe84ab4d0b01bed2de6c8dd1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a581cca77f1a1950ce986b27e5f1b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f989edd641b47c4845b0200112c1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60e048f00c137c5228672d486330d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dac5b91932f7b0f6b4ad8c346d4880168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48eea6d7230a1fc78ee69c85aa7506d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf881a706282b579a91351a2deedd2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f62a18e4e803ea2db6f6b1189e17fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b98524d3d66921e744586443e12de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac40f11d95fd11895be7f1417ffcd23173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793c3a472e8b6e173d39b2e7e855508174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fecd55528c9f550d547adc6929e77e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d79c9cd146ea7640bde533d57149c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82c68bb98e6fc6b27c146236effa72177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850d40196ea7106f71ae021c1b48df8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f8399387c026e88560481c0379286179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52163a20a7f3f5a6ceb7814d4b684ed9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df2c18f4302a6a7cc912436e09dd95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4b59e7959a64776033fc6662eaa7a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab54f0bd30fa75e9246529b87eb4819183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c670393d0f44d7bb568821be0c61a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6672ab0704a0e6859fa63b9b208b5c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645e5fa3593e67672cc8582f95da1ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb517d64607bcc00560481bf1fb5c37187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef057c254bbc1402b1922675b0cd4eb8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086966b5a19c1ecdbffb59f6a6c8c95189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca5c0cd6d7259aa1da8997a9785de2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e27dc8f159a49d53af271839cbd6ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452cb707eb02fa9e8c8356770630306192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dd964c8234d9100895c54e1d3d60a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fa61965f14d3192b105aa9a26a693194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d45b1e658f6adf9cea0df76be922ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707017c207f7242e2ef8cbfb3367947b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36a20e7ac70628f7372ffae6e0ff42197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef95d4cfc2b0a720c917ebdc85c46d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f99f32de36805371138b272ab821b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a3e620e19068f2ca4ec2ff51ab39f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7ee5665417ae27f6fd519a911ac99201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d700f12e86b1cd13549c3a6a889e204202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541866a405fdea25d58d061a91f17e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac29e9088b48245b38bba7db91b269204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bd623b57d785dd8e55adf37e8bc13205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13ab26715eaec15346951e829b900d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82d7abc090ef4f19a94861929a1cb5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730d500c3f5780ee61b7f581e9ed858208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e20075180fbea4a700f2ade0bc12d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301747ed8c132715f006ace842128726210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7850d781a259fb150a90af105b87d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e964442cc84c9af757e789f00c617212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db7adbd687efd12a17023825b94879213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347e9fe8bb5e7a5fcc29f53d66c1fed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebe70c773bb00fe59aed3877de41ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d728623a0de7bb437300d5f09a13a54216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f1a8956093eff622230491aeb7dba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7eeebeadee455a5b2fd1dc09cb62a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a454de0485b282060622d73eea43f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6d56adca2b59c51100a9f3587682c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc2083b43be285f1b5e9f877bcd9e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a475b7dfe7db75f4ef6751890bedfd3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26f9c8b0722ad43016fc7a1c7dfb57223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becf2a6a5462faf3af0d3253ca86068224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add38789994b21a8546ae78663bba2c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31f24fc0930317f2f0ee0a54c8d721226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3fc6b81e887d35f7727b178e36fcf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d471cb3cffddee705857de5a7f878c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d3a8f808b856c4240b1d2cc2bc72c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83de3d913998542651eb0f8efc401c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701bccd15def23d723d32e0f9c9b58a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87580a2040a06245a067c27a669b2cb0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350b0a58526364b310def41bf0df35b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484132fe7b0141bc487eee87230a212b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023579cb2f267ea7fac8aebe3827a0f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1ade844a8f89e45c5480da7dcfef6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192cda4b6bcc6dba7a4f152dc336520237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7caa72e568b9b9c6d4331648289ed4f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d3002a77c729e40c22855afd35651239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8b6910dbab198913b5de262e2e6ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c08dc928b8eeea9b8f1dd6827ec13c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7500fe2d1f67b354aaa734e4d8e9b92242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25ee678b28ef4eea9be3284878c63a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6799581b80760f57fee56a9928b4f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d4540ca0229f99dc80655438891b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea80f4e55cfc6298b195b612d54c31246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342469284965179ae4a4555193062c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180afd1cb0747b6c3b0fa3ee94ecd5ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aba83d54f5790dcce8c8cd4ecde505249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f854c6e5e008a15fa36be3a76ef4781250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e67a34e2031c31113350a250c9a2b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae06e977036254ebbc0b54a039557f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8fe35549a74b8c5ef60b6e1b72238253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065ce65285c8113d6d00019dfbaef00254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441e7552392de6f509d61fd39d6c24c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf951624c8bc2bd97fa816ffb6e880256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b3df69946894ecfcc1e22c34fbf9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840dd3a63d402237955282aa55c2615258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2800bb20940706ce03f90d9e2e073d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24caf828ead2cf26d34c617775fcec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94a2ea37c5efa81cfba2e833125636261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdec0405c71d4a0ed2f236d9f79492d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258221a2952fc5d063cda9b484b88ea5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4a540eb70dd093ff130082fa7a51e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b021f7f28db2a6c78188e7e822fbefa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4f6a0cdd6edeb62273dd4466d8d8e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d137596206de96adfc720501057a27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba66d3089c84b574401a31878ef6af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc59ef956b88ef0b0252ac6e76226ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb6b0a559703366692efe62ce22833270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13de01c1eec091238317f4e42df7ea4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8767b66c876174ec41a4a65a2ce12272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07eeab873fe507475b2837fa97f446273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba3c87a85ea5a793af1001dcc872c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874b574d44da83a01e7b7c9ea21f496275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d341ebfefc1cbe9f528f717bbee379276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d333039362913490e1be548ef3a5b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43035965e8918c5ead200a64469ab452278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a9fb0dc1bf053494c094a825e7591279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290ef0c38025a06a4ca33c811992e12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80e85641b28318255ec1d61965fad6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4529041b53ff925dc4f8d89ea1b24282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dcb4fc6c67f7d9d1d48f6ba2363e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d703db22c12c836c484a92a7725213d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa4961f85bc0d693d2581ebfeb4092285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7a2f7fa5a1a13c9373e913dfa9424286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b58729f7c670cb69cea556ec0aa2ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61e99a2e0062c70f5eaa6962c0a804288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2307fa24f885490b044ef9fb3996e2c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126411d214914231e9b6c6f861d2e1fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b25fab7932b2a7892b8fd028b91980291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ca7fffb29edd41a4f53be1f3b231c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb696ee393d22d174c7dd1dd00937f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4bf52e030e687eebbadbb9192ee4a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c803bff5fbeaa99f0a2701ae028907295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c8e54ea1a5c6ad9c4dd73a0cff38b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9729fa01c185d0a4825684f828d790297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099986adaa51f2eb4d6064be2d7d85b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63d01ebc8c4391226927c036704ed9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434d0c0da168dc368c6b51a10a3c7f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2fe4b517080451b5b6bb82fbf6703301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85c458ab1e7329d7f0d80811458d8d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5020d78be288253038fd82a7f90448d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e04dc534148e552f86061e9710132304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ab0564c36163615105743dea74606305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29178e172856712cad17f0b22f720386306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1c6b246b02b820960801d3786844f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a513b18504023194c98133a743bf58c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7fa3337cfdbcb3ec4aba72361230a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650547ad68873de268e1aa9ada990028310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248fd338d496a79b8a587e157a18f40311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bb8343ec665c5466bf7cf38f62e80312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94654ad21e447458d6f9379bb43c55d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255dd672c7e2410c2dc3b89d38c6440314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305389cbbe8cbfdef81e8a5c131a071315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d8200b6ddce1e4c92f6b35252c648316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e42c7acb5c2f62ef214336cdfe6fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dacffd134cdb5b996cb06e7f8c8ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96f1795970060d88929d2e6f902a92319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d11a6df5b3303fa87266cd1e3a73d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d535c70e444ea306b08bb06dd46eb1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efc3615843673e223cf9be03aeb251322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25166f11b8d4ee02f560e1cdd03e59a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe339ed8d582adf2cf4549b042bcaf1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b7d4df440586a95f9143ff07e5691325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7f0ef728f82c56bad51c37bff17f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b25f19b8d3f6fb9cf33954d2f7fed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228d57b654be48902a6e1dbf225983d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fb6c282d3152993b7e9f1c7480f10329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d788ef4246b1155d62a4f5615bff8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cf3f3c21ad662a9d203a457fb0c7e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea49e44b1a7e973e4775ea97edd1913332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429d221858c05dc6d592846eb906af0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f378081f4a8a1d29f3ccda9a89d22fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b15cd9b40a74a796bf9194294e22f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a913681ac82fa9a7fd3e9eecb5068336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578b0fc28aa4fd29f869d79f08ae39f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6008a921fd030796a1754904ba038bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6f58b9f5b290f81e83a20a2e19770339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c1a62a89373a6f122a697f85b0003340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc25ea88c7c1302c0966e26d814894341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4957d8b013e2196364353b5b03e10a4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5812d53867a0e1f97805e49c006f2f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f12f67e290d19f361c9b4fcc89fba0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647e3ac178dfd3ac3be43d6545291c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fad21d2cd60c5cc7f6224cc8579f27346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80d7f3a2fa7de6d0847562be075d24347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcfb24eb6c2adae06391b14d5a4547348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411be6d9959792696eba066ba480b0ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091908922c5e1bf01349dcd38ab40ff0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c22e04fa2ed56aa5907e2c59d7ef27351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17cc0ea194a1d400ac510e2cc4ea46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251a1090fe4c637c5c6af44b2957c78353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5817bfe9077dfdb1f2b657e90b8ae0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfe098b10aa15933c92993b212f922355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c79210d8b68c73513d6e3103cc0db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae16571aaca4de9122357fc0133ef1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56606c876938f4a94edf45335fc2d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c13d8a1d386d3d233c96b45b8572a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebec105d152bff891ce2db0a55c883360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040864c002b8c90930c8b6394d1e5743361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c79aa333a51f80eddab6ceb0a56edc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e60fcd00e7294f7bd29663e6cb9f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f28b9bab9eb996b1f9fd71769e7e5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ae63d8dfba32dbf29b5987cc49032365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d400a39c86b4700165c9941a2b98eac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be106ebe562c7ebffa5a62144c3ad3b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1ae3ec1413c25b01d8834f112467f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ccd38604081d8554151a81cec4cf1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662668d8bc6ae304e189b79d9efdcc74370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43d79ff8a17597326f93dc85fbe05e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c39263613ed6fa8dd9fa1c4ee1283b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac173b7588ed3646911171c052bb8ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa714ef144ce5b19985ee706735b6a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4298e091c8e97e67139ecef7ae61a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd9943a7ff184102df0d98c8902ad1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00c7ff5405add1b34b446ebb358588377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21d04ac145204872a9629f79fe06a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd016431426a2b8be78b87cbff9505c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df37a884d9e3ba2bbdff601cf2235ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec855c9e90d7ffe5991e8f12f2ee9541381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9ae37edd131833db5af13d5f87da8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476ac066fbc29795aa3ededc58dfe1c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac82caae79d454f0bd999b933535f6c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b14b99513fb9c1866c3a22672bda03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb9636cf972f219ccf4178549c2053386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd06e3156c161d8dcbdcb70ca9ffef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31888593595facd71740b4c1a49a44bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fb6037e338008846d92ecdd6109df389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597ee08cc5c76f5a05c38e0f3276142390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e34e211e998a7985e1d9c51839112391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55209385a0ed6bc64df7a568b1d43067392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6adcb43a089ab1862a8a7d1f44cb9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de434705fc75df1a3e079885f97eab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952a551e4378c9499ee6512dec1d91b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d0033cbe229a4949a88dc2959cebd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fc1b5c88fc2a67af6d25d34a17179397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e907a25dcff20d1846b9afe00cc8e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bfa96f8f2971b84d51fa52f662e0a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74652b7b336373ea73b0f9dbe3a8489400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39252d565a20e3686eccd280abab68401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41dbe2cac8e0556aca69d739881aa2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccec420b1ec8637487d94d89b82385403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6f92ebfde12d8cef07d4779be5f1f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cd45d4d679b826cf695bd8a62ad8b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056fff968fec5b0f0179a4cbb003eab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff862084383cb50edd687b937fe1180407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cddc7f425d44ccc8900e4b23e8dcb3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7ccc53f695d2a349276a8296fa45f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce022db90956883622a4bc8b32820fdb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c84c3aa8ec557d5a35c08397bf456c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477408b127edba557132339bc63f21a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f69f2b55e1cd4bb3d4de8031dd3a73413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4414bcdb46e473377af3d22e42ea53414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d067ada28b604cfb40868fd175d526415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b04b8774e631150068554fe19a496416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cc4e62c5261e4f39b066b34cf4c88417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60f7a78c4f40a8834adf263c40e88b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db920861ca1e898a69f1ae8fd88c705419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb135cced535f68acff8d49a638919420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150a63dfc0ce31454227e01a227e8bf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9188fdf1716f950289e262f67943ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9b9bcc84a8160b29b1fca8afcae13423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5315eadbcc79cf679cf3f5e5c06b6ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4db42b86fe5cd425b7fcf5ba13c15425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d94ca45667f679b45c3e0c3066aceb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00189270da05d4394b3ce0de0dc3e4d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0cf4ac00b1b83cb063b785896bd98428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a6e7dc3122282e041156d4073859c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bda04d282aac56a3634a9f404a7d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1321ea0839e08d4c6b0c4461ca20fd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087a6b0d728796f0159ba066ba0f36f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c289733c4ec0fa86f0175d3e4ce5e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588031e8592adb1f63d0cd1ec9151c3a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930de2f15b3380a6c17cd46c48fc654435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390c520a263d820e53a658d3ffe08c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b1e38b1c306f7f7bc9f00c7373e9e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922254e81e2a51eb8b09ee39c7148a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51b9382d4b1df357610bd6d0af7e77439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fb8c36245f2ecd5b807946d96dcb8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d574613cae4f1458337472cb629244a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5d4472c638f8ce5a01db541b61da1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2b9506f0df3689678233768068385443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac9860832b16b39471afc0becb1ee0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3080be90f99f19f2440943f3bb3bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc143305535a1125dd36086ed5f0ad4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179516536f29ff7f952b2b26c9f938e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414687c73506bbc9d85d8684ea48ed06448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85386fae2348a6f9f3799400586d513449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff8e618b579740e1572269cd5f01d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691cb66361ca9ed0029ff96834e5749451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab370725561ca25e1d73c3db2f36af8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac288b13f7ff8c2021eb49aa3d4dd0a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d198189e33d99bbcca29cb385a7ea86454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b5e06e0529cab534caca7096fa770455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2f4b50d9b678cb81769b22319aac6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232feaeea78ed0c684a445047b32dae1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f865c5cb74360da3d2410b843b5bf2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d53c828b811d2c00f050e4dca8cbc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6985a4a3af4cdd706bb4c38422d5fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7826cf27d6f472e7a7b88f51e2699461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac4bf3e6a00f88ae8f2c1400ef47b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f17160caed6b5d2c6fbd060e0b07d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fdb925394940f0441531f99dfe694464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3096fd631f8b030f88efd1279081eff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63da61fbc230d31e7b0e57e9c101c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c725017087944c34fc4d1649514ea5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacaef7ee572b2f7d335b89cde9ad0f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8f30e231e7d7b6d05214472aec28d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e5b9fca3b568e2c77c9124488e441470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0322b04bcbd0e70dd467f721e042a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2cb72b47b3ac573531236cca3a89a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a80264b50c01968a8734d712e76206473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd0d8f85ee1041bbda13d831159410474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985a0435d4df03bf0f824d66573456b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e389e8825dda4cc74b42b1e74dc11476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5bb519f80b6c8de8a80b137687c3c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e2c70818524f74e967e3dafdadcc2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1a26b0909f07f419544b38ebdfefc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba702535fb3efe2fa3240f2d5f48725f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7d4ef84af5b88d9530fc230fd975f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620869be21a0f903a7b428ddaf5b2232482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9868b6aba78c1f71c536fd646e32c7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd00fc189aa00c4012043cc1f3cc4c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf729ee76fc6b772cf42175fd4d277485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3bd35a7318b57f5937cf61a67cce9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def18b76776c210b1d97b9888b372951487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2aeab0e37b38ef54c1a855125b335d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ad2456b3a3d4c73e22f5bf9da32d3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e50bbe9d8ead13e9f1651d42a96141490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799a7e9dd3d626ed248fa336219cca4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1a00a7aedf6f988753a337de73702492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7e649bc8a19747a64db3c59ecb9bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4ab438342106c8f111031099b1561494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b2151e556b50d5a60e14251d7085e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d18c92acc63d6c9be84fbf9ff9922496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f875578ccbaf255a64dea18119be954497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7af555cdfae6f7be4024ef1627ccc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358fd9fc06c5f6b10eb081d360b81c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90635cabd054b8f0219c21f21fb197500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94ef12ea3c4b10cd21ec0f2cfe2fe1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fb5b7234e951daef8d3d42f400516502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed0254d7aeff2c1795c619b9726600503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c917be51559952a537136b2a777f9b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fa3607800b14088af595b35656303505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d277e5a0819fbde6697599a3821e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b78909e72e338295df116844557bd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390197924ae93901ca330065daffc80508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d766ef4507c413d01f0c452f27670f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea91ac8ca0d44bfaca88e3370d2aca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c056739dbb7868c6adf03a3a596c7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07478a5047a91c6bebcfaf88433f064512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63390b960f28e0f96bbec746e41d46e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0fc2f54c4ec9ec313b28e796aa8ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5da23f2446aa4d778a200547ff3c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432df38d5c67760148219bc0260f27c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae159bae2cd4ccaef71efb9606c5bab9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4fa6b596030df2f39d77793acff44518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475e79faee480a38cd555cd41a9ee84519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802d48d2b65720f59d0e70ae1679de0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f45797e5aaabecd1d512d98ffe1cd0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbcddc4f82bc8910a25230beec73c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9510ad96ba153bba26e5d919bc036d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d925393e32c6d2e91d0737a79ac8d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beee0afc4a5a1d85eae6b22e1a5203c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5449f1a73708fdc459b9fe4f9c4309526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee49d1552326e5aac2c31ba66680231527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532aea433e423e49656509c256601b67528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6349d136de9b1b68c0dd16343cd1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e235a896166e2d6bc3885f42e13b8f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161db10d3bd82358cfd8c5c98656ecfa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061388bb4dd53914dafcbb19c327ad1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9adf2ee6826cb2a76cf14145991d75533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73bbc9f96cce63ce1a0f91b2971fd2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babe9894c747cc5cd03d4475c9cbd43535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68560fabf299e67c68a0c6d7ac83381c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38af79b366af4fa8b995c1790c5b48537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0b857af80ae5f40e5af79673b2fa2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f2ae3c753a97ac4b955f21998b4ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79e8f2d86a9143282da0d6d2ac0597540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbf800f8558f9b0bf9e1428fc4ef60541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499b8965d2488227eed7896ca84dd11542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53a1ab1b208f593b5a0978077a28ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e39b6105f157a4242c1979dd9f84c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ac73b8e4b47980a646dd327363a0b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8aa0cf8910c0c412e5239f0cc15a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c612725c27b8eb0b9e3f53e1eff4c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c484df620bd5649b1b968599d19f2b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3bf376eaded7b24e5bff055b4e494549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b2c61fb9875e5df83c3c7441664a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df05f6e5fa07172e3104d0741160cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961eca2c879abcb86f2d9ad61fe12e13552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa5dcf1df1fd17b1bf74a5d4ccaff6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff8852758901d22c34f88d0b012d83554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8953bbaf181dd51fee112fc7762bac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f41f32bd81092c760b8a0c34d5074c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402a49fe924616fe17134aa6fc914ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b66f1ef54a27a81c5a2803f3d6d9a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc341a382ebca3c00165b67f983163559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042b3d4032b0927d080b2b2114c8518560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b16e774dbc4b06964fb5700e95ad3b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a14aed0c9c9d408cf76d349aee362562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad1bb170e1b9efb0b1f4d7f76de958563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e84ec20608147417939ef3aaa65b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451b1b5d78677eb204f1cedec520a4f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807db8a1287a0ca115e622d64b0320af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d014e0d9f7f81daf5d85b4a7944f1b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1b32a68fee2505c1c0b4cf523c490568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fe4459d7a413b46d842bb59a4c53a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09dd3e5d3d36e81c37b4bd701fed60570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f2cba9d60a694b2a5a549769f1140571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa3f55bf2c977181e0ee616c190d7f572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>