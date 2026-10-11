--- v0 (2026-10-09)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b046e5f3b505cd8c5ed0ed18bed961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50010047fe320c0317a28df97e2a8282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f95d142efeb2f4dd980a2d15f34693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9cdcf8bd066ddd61b3b83dddcf87e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508a38da3e5eb587b580545080544ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d1b71b4a9597b655d65ff3db928e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bab14e7f21391d61e751a959697d137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777f1d42f2cdbee679b129b136d91248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baec88fa31fa08108f8fb51b070140e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d994917ab7df485e5e30474e2289e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda65ff7a3e69be33e52f06023b43e2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce419edfa2bd6dc6e2b988383816143112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5326c7307e1f63b36cdd053be3d1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a91e3b67b5287d15bf419762e30afa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847b067c4fa0edaba2f48facd5857a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80111355aadddc6332a73626e119512316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b33f9127285febb78db63da1ac0c6a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137d1309893b5d206673e8a4f320fcc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a29275ab912f48e5e7f57b055ed1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c22818865e7fcee4183309e6432ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1c89575caf32e69fc555e81c27aee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f696de0bede0ae77c0ca9698ae25d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1c2561fc53944c2e575e5788061db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d6f4d358f96f011cbfdff71570feb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39457b256c4df6cf6b8ed9b72773bc8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add67f9c48709bef551c00c310a59f5a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff5e90ca169b3dc274d165d5334aa427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982f9e619bd1673abbe21bfa0db1f3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf818debd976cff210149956039e3ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abc1c6595295b3f59f84ddd4d9884630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22d373a49286729458e49b040a93cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91863b2b65ffc9a0fe5897b4a43a5c0f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdfe51aad1e61f25c4aa08a155bb2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bb9b726719f15be05178e37fa2f7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f81a2c50cf8d43d279e5056ed06ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4f87c0c3d8bb98e1c39864326d86b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497f825e2db1d47d2d5db3bf59dcd3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f63733512880f253786c0bb50e01538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce823c1bc763bc252080f5c317993b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297925a383cf91e2682344ebfde76af340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c35b98fe105939b14185ed7bfcd7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c0ffbfe26a937dc6ac9d82409171842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9acbac7ecd2bd33f3171814618437443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1084cc7197ac7197fca6d84223b6944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b1a2bd90f2a27917d25fd851eb13a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24239d9be121c081d2cc4b488727fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891d089ba5a4a80471cba5e3872375847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29234d889c4808a5bb063e5b7d11d06d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282a0a3d4f9b3fe444a05aa0ccbd67c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb26e2dfe977e1d5e9e66f3c8fa98ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca4577b972cc9d8b2696a10b969e8051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc555c974805b577cfa2339459f545352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798475a54a54599ca36273f606c0ea753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a18c90b61bb23c1b4132e6915ce6c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ea50333bf5c166b93cded7050487355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0785af20e2e5231e3565cedffd8ecf556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb660310bcbad2dc2339afde54daf0057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a973638261d4a3987fb1213886acb058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c060157653eeac993aef417d7652759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d37d6b2a3d338de0985ae3daa05f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510900895268e44fea1a5ab20a64caa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e3a990ff7bf5238ff0e807be07fbc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7edbf883eb10a301a3a9f3552cae363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d47d478dd102c9fc74a6c8d2f3e1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e7372d254e697423e2cb9ca26b0cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10a516c04cbb00cde18b4d5b8edb7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8603813f9249268db18da638272d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef343b6f6701812ff837cefc631f824268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068552b6d4b7a71ce4da85a596a506e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f40c80918c95e50d4a2847084c48c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1069431a5c1b2b8c26e8bc6a8663f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02111c0938a59873e5e68c1a8c789ee172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb1b4d752b33b105ee20e80758ccfd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ae878f52fb36c60bc77af3a30748c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70be316f259dbbf363ad5b45dba86c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa890def3f0c9b3ba1439c15c3d3fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62c4c455cb06a7a5dd72d055fd3dff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ec89943f772e78e5c5e34f6b8ab2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27140a6d1c3b2c12f4564992da8b1efb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab548829e096a5e5afd8dd78748fd6280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7b8cf0550c524366d3ae35deb01a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6491ab021c788b15d0b892bb7be3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fda7677386495e1b7445598c69170383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e0ebf5ce8199182ba798ab010e80784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee98f421a0a8ae42222457f109dedb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc139ca43b8e506de20637759c2e82e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ffa5f354b777d9b58d47f604e920b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea03963cab830299e217ddacefd8aa788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca014a3ee1200163f18998a2fafd58da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216edb1fe2fd45320bdc22ce4a249e7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b96d2355f6da9cc207c993f1bf18c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b10caa063372239558c9cff6bf0f9b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4104c99f8988b760f56645cc946ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d1b9b97b10dafe3601e33f8ed3b4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e9bab0bdaab7561ccd2d6ab3db98c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55b324a71a729375c3ca7f0d0ef80c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907168fd371f3a62f037721e6ff97f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db004989ba062d8d89f78d4bc7b5bb5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a430158cd6bc30b16c7a51dceb2103b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fd876dbe525818482140bd7de92f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde078838d0284e806754d242f641491101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa690a478105a7f21a8ac0e3d4e709a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95d8200651f0383c3a3ed9a8376085103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff9c18f234cdaa7dd3ee8f26a5c31b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dd0050d73982c403fc1c0989d8797105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5ed585cac4d10be2b2dedb525feb2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1defe6a4733a99abd052829125a0e99107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714e8b6ec9e3fbfcab89cbae1cc2a8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a78cef3ae7062647fad4a221a7d74a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2bf6327ea99acec33a1c7e16140d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e7971c19a8feb87a9fccb1aaa0738111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7ba4c518064c371c185dc1b11efb1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0919dd9672db6b00b9f9065fe72375113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bbef57a4511b46657046df4d69ed4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492c352e647d20f0ddd82a3df715e06115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef528d1902a4d75b6fad2b1786184a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19a34ef9e48b9e69a2a339dfa7538b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6ea72a26e5651bcc7bc50cb606eb3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b639e9d096abc768ab8cc4fe430b00119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad39adbf1c2ddb687f10c99cadcca6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545d3cbfcdf8545418069c5647269f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836491a2aa4778aa311c783ed0a27721122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04237502f62cd605a6bef281971048ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66bd667e2f6ed7e00a71b5379065d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675ab9c1f7885b68263b8f14544b906125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cf73ffe261f07d62e55332b82fe25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c29916671cb1f3dd5dcf5e35255769127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34daba3e11e1b324aaf4f16ffc97ac4f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8474ba356d70a6e8bd0304b42569664129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af22f259f27d5191b9f9647aee80abb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79d227386fed10b6f6d0f31da0b3ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b122f157160a607bb803c2beae805132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e24da8b54ef1d68aba636ef365b234133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21002ad0ab8d5a6d8cb5b08537141d68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faf68f2f696b3a02b2001aab6cd933135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16f71cf62c58e9ef99853584614286136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d800bfafe9fa9b245ac3bc7978ea3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06809a3522d1f9934f4948b2708e1bd5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c5e6c297a5556bcbe303bd1bdf67e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f922d2c6f6579f81e6dfb714452a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516aea1ddb34187a2520a3d84922c16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52167b949b59befc5d1314070218bfb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce4aa7efb353b68a70ea25d6b557cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd05545387f3c60944637e3b2d050d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e728691fa69ae9e79c8480f8e24351145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdeb3e930bdf29e5722d2e32d4474be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3714faca0db2de5c82ce8ee631ddea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff359d0152ed3e7fe06e3e5490c2bef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe0d48c290fb0f58a8048c07b82c57149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57d4ce88f4a8315bbe380f58c49ef2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cc8ff6a4c3ffdccccb640a6fb31ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2fc694c1fc5166dc7622dbb0f07d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de5820f2f14489262f7f9ea4df287a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65566aa61b636c31792614574964f3eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5f124a488d1abee87fa86f61f0a59155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ede15134dbc53120a289f8bb8deb76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe303a26d547ba67a16f231f5a2da7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719f2aa7440c776847525416316e095158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e1f4987fbcb3282b127f5695977af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82388799d3b9c9c8d37b83f9a6dbf16d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67ada1a6368ea9f0bc16baccc8b6ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d2ed69edfa9080f0aa4dda938d2fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7c595370c3c09f41f688d57bd2867163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ae4d9a0fca3338dca614e5c988f7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3389ee5609ee36d3e9fb2fc95bb99165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ce6721983f468a89373d8f7be9b08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd307af87828c25d6852f287574ff28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd968ee61d5039db4b786b61bd4885168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577930b05fac84068468db1855b826e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465fd2ba93815e87d951c903a7d1161170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f04ce5a56068beec5a3a0d694d811171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c9b732184ec9960a7a6aefc9701e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418dd85ece2b016c4a7f5c090229bf7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5e59280221d24612e75de566d00ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b99a4d093854060c2e51ecabc704c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d69bf1c525ae862bdf229577450800176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedb7369de9ba225b7ffc14b9603d81177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f60e3d627d47f4005debcc01cb311178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78629916fcff1b227077b286514917179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3fd560ace67ea56953a3f90a380ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a0e5de3b969d41714817f8d72d351181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8f00a3f5c7320d0a82c8e2f93429d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526370399e9e52d5483e373c80eea059183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3be2c723bf5e9db747c72bdf3c6ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c205e02593e1ff712b22f089975ef24185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f8ac65c3c4b769550f7f52a146397186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2985bf9ed09e5f862e08191f1e4b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531826ff0ad91adb081945901a0abba3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929f788eb8287fbb9e1f67c3b859992189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd840b326918c31bb2427408765fd8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13a6fb48b2553a65a424f87864b5f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66393b796ce7ca3e7bf1f37f24ed48192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e53a58b6bb7979668662dfe9c7829193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6479b1f166b7c7a84987937ab02425194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65936dcb345eddf119d0ab7bca5f5ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e68c6cdcae85ca3743a4329974d01f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220b82ff7ed2cc841c114990d3b9e97197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071de31a87be9f08efe354446e18f95198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02b467972e944cd7df23bb36c6e1cf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07082b552a4b2bc705282f29b28e221c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75af15eefffed2102d0f8024a089385201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298be9b7c55c2df4aac00a9e1f1561c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818dff63c6dd64ca26bc44b73faef2d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63da45b27927e23f04ca4290f6be7b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3f776c776a188e2c776bb1aa6f5b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe271967ec44303e3401838769b716206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab2f21e94c350698b34eb7f53e5c0f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d64e4705fb9fd7c4c009d0d7c9a238208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bb121b3f0cd6a463b0cff389ab462209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e94586ba11840a84a9d9bac6e399b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622cdacbb184463ead2fc765dd5a026211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66f1b2a771731065d3d35b21285c75212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c49912f4bf0376979b6126de0cf1d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd520f5dc7e52730ec2718f768a3afa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04d52f078313fb3e833da3973b291e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bcc2d81c58777446cfd33374f2b17216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c594b5941e7185af7d9185c7997e37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b6fcb4bf03b61095431e6aa10a311218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5dac18ab7b0e8cb0687d1720fccc5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442ac7efcbd9be205d702a2ecd0475f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7049e83072331ab497b1ba2c4b614221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ff6c502b0519ada7ea7d8020dbb88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900d6340b0b9a858fc4c1d5a24483d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214ef8354267693dbad34aaf59a823c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e843b938b7e04a9487697e375dc9bb1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997c385efb6ed3b0fc2d2b37ada29d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4597bdae8033031f800a0f9cc6fbc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87605accae430a3e9232e7ea8aa18b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83a9ea822c5e7350cc1c0efcfaa423229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bbe7806f05c8f09a06bcc9eca1308230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ea58c947eeb429b0e1ef9bac4349d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da8a62bc21187ece937203f48ad51c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e73bfc146d538f8e08ffc3f904e94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62b5f334c564062c66e5f7511abe69234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdfb7854e2b2860d30671d6d63b081235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9d7d821e5e6ab323bc69d629ddd12236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b125f5251502f2e883fdcef89203c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f1752e2bf0c4ea6bd7dc72a7d080e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e434916c7c69ad0ce0fe2c77d6d0e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59827c2a7e1e949d6b1f90fc9e32f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8012801e33ae19a1189465b50b96be8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0782b169dec5b7810425a6a93f366c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f539b0165aa9dfc51bb11638f99c92243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa831de8cda42494dd0a3c11c352216244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95f7939f729692a32399daa14299b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b90e9a74c4a535958d4efef4fcd91c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80851475998fb61c4f6f1858c9f51d2e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887aee46b796f1c1497055ec7739f36b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93190d71710d1ff01f4e94f808cd9e13249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d34e63894099a01989e400e92fa7a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654971e05a858ee0b9306f8925420d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3dad184bae0f5b5d0d04b4bb848c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccebdab93fc25483e93b0e80985512b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9651fddcf0a116a67ee1e0e84c014e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68c94c4b98b043c1c3019482bf9296255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3f7aa3de478a9f77e098603c9d541256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b7d6ab826ecf8aff5e728f65e5011257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848806d02e361c54aecb42e09e8d648258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93935af684ee5d124b734c95a8e2e6d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560feadf89b0cbc6a56eb2cdc56bed0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f295b20d83bd80888427b96592da0d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34c9b8ca88776521a5eb301a265d6a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55625e72b21a0ba62780ef622c567421263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c191bad09afccdf3cd3d82f8ed0003264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294edc5aadf4ae7dbed5d35cfb454af8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531c07981ae535c5ee095316e45a172266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e4fd2850ac59ca3a85495057a73cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f45eae28938c0ec3d9850a3aa4e8f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a363eb966d2217edc222b9b3b2549269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769be89a1f512f6cc5501283fee036e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce76bf04711d88cf7e6b84528a7d26271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71765e45efdd357301a14d09cbff49e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d525b24d8ff8d3c3211a534d15bd89273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e5b25aae52140163658b53938353b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7238f00f8978b5096f7e2d3cc8de7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4341d7313aebd8b8e3831909161903276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438c4bcf0c6fde2e0c4fde505a99e5d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc101aad719a164a6768924153cffc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c7f2c395079f0852b7a6c455e840d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9edecc92c6dc8e91275e3060ef00f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954acaecbf6e436cea12769ae2d52acf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e74dbc37d09438c7b8b6a653a4d59282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482f2a2c22bc9992ea6783c252f13c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a577f95250b404667eec61d02b047c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524a027fbdc58d6b1ef0530501dd0a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3850eeece77d4e4bebc21eee5e25e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc20fe442e3d31f8ecbbdf86cb0f1ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f4a13a05dc9ed2fd163d789a34573288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472a6e6e6341784101782b8b9530ebe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17471bf3a49f443466a54e382cd733290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395ddfd91147de9537f4586018ea9fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8420e3ece5d5e873a1e7905214b4a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f225ab732c7c5af6b6f3e6858116089293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691318f5215070122eb1008837fbbed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead4c0aed4048b2f2a3e2745182e311295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c47c7638fde8ad6ae36bd49747c80296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd76185d31133f82092fd164c31f73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074590ed40fce999d8c44fa901dc5f9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88cfdd3246fd26681cecc093d5fcad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fd06ed70df2356c06470b2d15a34e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc7ab91136d1b894780c857d136f5d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f8a72e3bd8c9d75e055a629ba594d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb3a1f9702ec82b6524284f858afb3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94dd76752d08fc73d9edabc27b60ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43536a48709d5a73ab6494d5ca24f9b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1457388fb026f3fa73d970f1e99b952306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e7e1414fdb75460fc72330802afff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0c2b27497d919f360c77b41809b4e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3bea8ddf278da97a86b1917bc58d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2606090f01b620104a07c45cb20cd2f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720b9f8951a21aea4bc3c8b88705f07311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d1390cf87a6269a7d2d9d13c1bacf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5176f6f7496685796915989aef1986313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0cb88b8261df9fd25832877a34f1b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce68d9fb92859ec448ed3158e62512a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36296836363e4e6343334213d1508c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700f683f128106144880d77796edee0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a6a9d16fb3024efe21fd0bed421d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b66f0ae85098de75f4597a28b8cab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4bc689d2454eead029098fe5f7fda320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca525bb6be12a7da9abcb94512f627321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eedd1472d9518e4f79dfdda737763d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45803d5cc4705a81a635407d83d776323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffb6655f13c08d98d0578f73ffd065324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b94d0396d1fdbf6eb1d7122cc0ca7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39f6c0e0b10abb05c787cac7f0e8f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070708401c203f61b1eee09f112d8c4a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455a1b42d284a3a36d1b491749dbae0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf328d25e9ddfd1b292d6d85c9a3f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4176a9650622d52b885001008f4ea4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e3715ffc8ff3473890bea96628d91331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb51d844afbeac99400ff1a66993599332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7764b64deb3feab79def1015bed0a58333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fc587be09cabfa55fe1b6bd1c6e02334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7656f7b6cf612383f17aad5c8e92d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904983c4d3fa697285d3e278b8db1c57336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b5de578cf8f7bdfbc60aa2ba30a64337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7b80847afa6f0098cb344326b8216338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bc7bdfd669b29ef29c211fdc779a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99c6d0c8d1619d9c1dce71fae87d38340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274692b8300ff6261f26dade31488cfd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb51f1cb7c4dafb9c887cd3f3a4eb9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac6e00bdd3fbf57779b48c0b1f8172343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769ae606b46c6515ef77cfc0cfe82ca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238f8c656640d855c3453dfe20d8967345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781679beeb62c30fedfc118d1206d7cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7109690dc18b00bf8efc2ff06fe7e3f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68c9f096d6223480b18900bd00568e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ff4f815bf45b3ca48bd8580b51f2f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534f2d15931310be911286e7afff9b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddde4b9211133b765ce33efe9ef650351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292f0acd0d73d2a364dae5387163cd1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba575b955e4f5925eccd6db111c29521353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54361852896c393f258fb941d0e2e93e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb4f60f7c0c1fa72aab2f57303d9f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea857fdd4039e68a32812602d017613c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a56027c225a81c39f65fdf48717763357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9ccd6adf9c29e5c2bfc297bc015b5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbb555ed2958d0a253a7ca1f3a403b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45628d13f02cca1a6fa414b13ef0a371360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29d4a202c8dfed91f509787c23fc40361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff27c951dafbc303ff2c76f72c667c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9e5c669480ecec2a9783971ef0653363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bc478c6bd1008eed0bac565cf16fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe4164ea3a3f6e9b757f21075801b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7930eb7d91f21cebbca2404b38fa7fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d96dc1f9606986fdf19752aa51bbef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c53ecce99a677bd17454fd1593a229368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fe31c3d593242cbfca5a375ac68f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed1cf74844ea42a260c87f0db07932370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbd4d215a71f8d48ce2e934d436865371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4b28f1a709ecc6373f707ea7928bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5da8bb0b58abdf549339527fb590d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b92c472e5837bb8a7685b5540bd83374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15901f6f8a042b0d36322ad53dcc11a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3c0419ce5eec9f6ee4bd77fd9ba82376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7e0439079ec6d1e678096921d2394377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70596d179ddc7f7a1c59586112fd093c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504c490c336adfcc41f876e34162bc0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9104229954ef52f11dc03a427677a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa095288a92be73159e46a6d5fcaa8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b978a38b1174b8bc04dbdfe1779701c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e449aaf31229336f7ae178dd22fcfb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ad47cdf8cc9fd3f9d16749a0f5f5c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6ca395368a587deb6f156e836a7fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e48d1a57edb9105d28ded1b01c0035386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d34e1bcb925b2fb6abd21bff9c65a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9f4facc3544b3cbd0ce4987d391c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8545860ece2b643bc19c856f749a0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a1295400bc0518320d1154eec5026390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294330434996607dabee9221adfb3f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e543db5dce783d844028275f68ca0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f607f5caa962b3f29bfd13fbfb0b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f358b13df25b6b8be7b1350c27722c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce173f31fd4b09560832bbea6e1fc0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745629cecc556a8f93884eee2a3d1e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fdeb1d8af07da0f19bcf78986a252397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998b8af347604233fff71a478dfde2e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb8b15752249b98fb9a18e6720d1d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917bbe1420fe627b65dea7dba03e727400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc6b8c8134f1fbb6878375a3144946401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4cdde928323833892189d206d3d71402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a1cae5bb9e3891bbbda142365b89b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c908437aabab5e190c80bb7940d2b69404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd25e5beeb5f7bac7db45aaaf7c79ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ef7406506bc4ee3c20e16b0e78efe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663f5e0bfa16f1756f8fdea5bb706d4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e576eb339f2a7cec7fdf2e57e6f6f11408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d121f6d139720ddf862538adf27d31409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe06e10ff5abf506ff0afc4c7ec42c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef80fb0d116289772a71e92bee56fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde185002f2cc5b4fab2a2abf6d99379412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2564e11a343cf2c4472ba8fbe6c2acb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d7bec0c8cfb61ca7becce661943e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333aa6663374f1144cf50d7fc2dd548415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632988b9df4ae551e4783c9c48ca3c59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc449dcbaea0d958825bffbb0021024c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beae6bdd98941a0295caacde4b29e38418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b14f730b4e9be5d9b0083456d6a80419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecfce181e1f73f0039c01c7e64594c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9987bd1b98af565e15e8d87ecc5c2a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37a20cb7e544ef2a7eb522ec8a6194422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df2a83a923b759ced597dadf0ec76a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4501aa965229a259a0f3a7ead751471424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ce4c56c678f3da64d5bd9cd9858d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f8632315fbd8087c93b67a426b29e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0095991d1318919d0dead1ad0c917427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a1675e1d1e3e8fb5ce0bb45e11d9e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff6e6812a6ed6e14c338c037fbbdbb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cbd45924a1526cf2d266ac05cf2a1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fb869d2b65becae656d43c7a3c809431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302a9561edd1b65b45c9c3f884cd631432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9225a6f0c246d9be4959d8f21d79a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977825c2456f03231e737cc9ed1a58e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff10351bc610a2c4af08a3a5efb9ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41fbfe0189a2b07ef7fe003b47d2cd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ca2352633e71677000d80096b2a46437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdb645ad2ad7b55aab57a025e77d80438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ddb9a30d1775137751f5ac269f574439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da375e214373cfc6512c446ab09a216c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d6564b9fdbec7dfce88d2b78276ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d40fb5216ac6d51d096f8aae1736c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652c5c09d869ef7752f0a9a2ed8c7f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4ddc0d1c7885ed079a4ff13a8d2c3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d46bf441a30ebdcd06142437e599d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118b16ffe4ec2d361404d2306855862446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f823b15ec91ceb0c9cd36a1d1990f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a949e49e636db193ed7399a0bfeddb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480e3bdc3dd6c349ef50e3fc8400ca0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1a2d1cb08fa66938e3f4f226b8325450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807841136697e5ed73f093af24ae5cd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41668e71f26dd7285fe8e960b03f34cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da144804573b333e23b92af28feee0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69b313de8aea7e8539f1893bd92f56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed014973e4faead479ff72a6a5b46b56455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc60d9e35780b876ec9318ff03b995456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f99ddc7c30638c418b79160e2390c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e054173c9c366c85d700ee2afc7d9f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76d7b2c532ff6a10252f1537635418459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a5ab4eeda3a46af4e6ecb085697fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5166ea13ec242717e5f81ed299377fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ca65fa32f2877d0d2cff0bd67a9ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d167be8d0433057f64cc6e5ea3223e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552605bbf9b3e778b3c28561412d5402464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d75fa61b6a542966211c8cbe39ecf3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196733a10c5a0dc547748d20df949779466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d46789d08784362b6aab71567d4ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a809f7f7146a5c21528e04d4f10abbc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcf5421b357a57475d94984b0139ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7d8e7b425a88672ecf9ae44f21dd5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257259ee071cc740a2d6ed5479465695471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58569e26b25a7a84d00a3f1fcdc803c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0803c9b5cf1a949d4a54f5859113cc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f451c880db0c5c4c36781de2c6856e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818556f06396d4a3546ac4e0acaf1e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c8f3822c72c284f297ec2f64054ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09c913cf8960c87579e784625ed1e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc672aa5ad3296480daec69c55e5a369478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f1dcfc79e8e660bf6b4890c0e8292479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba949f92e4536f368298bbb11ce34f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bb963b2ea2f2ad167e6f52d2b5eef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f774c6b003ecd00c442268b6909c40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ec034509e1ae48a7065f7abd58177483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8881f1b82525cac4b3184c3b46e3b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f83117adf7f79645bcf123e7ac8ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9f4048b973bfa4635d85c5edce8dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fe121391dcde66ef870a8d51f14d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c67bf3d978a4a1235defc12061878488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e83205e026a88bcc8bc3b2467490ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e058e835cf2cf37648c336818234a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528055887647b5d3a6147d31fb78b9a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c357bc558107385c81498e236f7b37e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119eaf63ae61a8f6e2f972d2ce83c30493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c712ec52be95c297d364bc5b82dd61494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f90b38b947ca9ea066b918243f837495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a186043f6ad8c00c9afe471596def496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119caba8000a4cd20424650741a6800497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc4293adcb023d7d1b3a15a7807349498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad52633e1a17c0b346ba9aff5708a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705a81bacee27d1e694e8400b34704c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd8fee21ae4be2101329374313c440501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921611a11bca613d0ce14d76e988649502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1a163adc61ca2c87aa25e9acc03fc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09cbfb09a186060da94eb0b0926cae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe491a1042e89d962c2e41860dcbf6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae7873dc85bd1107e98ec51017d7a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12ce8a6ee17779caace38778a5d03e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee2899df06b9e5d39ed1868bc11827508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2145300a50dcb90dbee7d96f190e8d0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f70ab25939ef414a0b1e4f67eaa721510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55ef503c1d336bcbca0763a0187ec8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71278c1922db48281a6b5cfe4818419c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830d71a10d05692defb347f2c969f36513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d299be347d47d8348078ff2cf7e64f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028d53f15bcd5eb3e1218d496d8b7e4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3e02517e5f8ae8a8f731decfa7f6a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45939fabd3c0bd9c26e1f0d88f6c0f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dffeb7e2f9e372e8db5de43916ef8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88f5313d6ad34c617bcd01bbea7b0e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e5db24c52bebf586e02ed794c1ded520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3481b3a1077eb16defa85e33fe017aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0a44bc231f12a09d39df92b198216522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5a6bd24012e0bd1136c42988958cb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab95b3b9e86b7cd247ca58851551cd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5e9e7315d45b6539bd4fbe12a92cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb3712e7789de17499ed7f2e195865526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09177d5365a40936458cdc56e0e02e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963c11274b1ba83344b11c93bd6d110528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23663c806b07cc4cb1be61442242b27529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791b48a16b6a9ffb6431cc6823f0e42530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156a156fe06ac36cbc228739327291e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c246231cc73de1524bd029a1422562532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93ce34ab4d0d50ff47824bf57574c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5de3cbf5d9376b479b8f552347ec1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d52b503d0bf1edb3dda43071c19e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13ad1bd90e81609e3d11a33aef1fcc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acac188eb25ab65bdc31be3e323ce3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f6ac65141d155b7610ab35394ef86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7dbb76dc4ad25b4adfc6d55d44e3b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f08338b9c3ce2c940283c24d98e13f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888396a675cec9d348441e838d9a1cfd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e96b18f3e2c2ddb8ec2d25e0a62990542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384822cafb588303a842fe57fca442f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bd9450cc5821d3797f00853b49dce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95951e019a00f87da9f01891fcbca844545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97949f1ab6058eaf51a97ee22ec4e1bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf099715d7a18a1c4b6eaac25defa84547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819e871c03dd66b2a227a8e32ca8652548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95344f276cc36e6cd35630105aeb7ea0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183552d3ea5cafc19c5121ca130f4f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30c6c29a518c2e80a9061a1785c9bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc798ed5344ec24ec73ebd0a4c0a8533552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7307a73077fbcec24dca0572276246553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511c8c171a61d6a7a7db9a0c9831492554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc8265185ef1860dd0ddf016a093a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bb1cad051292d4214badab6739e54556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634b9dfb121860fde58daaca66a1a64557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12bfbe3951590a6d1f240d9f2b7038558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbcab4a8f31a273520a2d8ece0b673559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61713bf41a602ae7c05b56e363e8de19560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e360dca28a4377999eb23e0c7e2efa6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a978fbc7834dbe2d1ca1a3ce5c27e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cabf738ee3de1eeed2c936262dc6e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5128d21d47c34ae2aa166b222de5408564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247584dbdc26627145224ebdfc81a33565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7e50a9b48c7ca300fea2276a21f48566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c529dafca1127ae3d542d4d85d5b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac996bc6e71c4d6f6d92a866284718568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1e07f6b96841b981ebfe198240b72569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53785d511553ba4f7c09581df99f41570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ff2a8bccdf406425470c8da50dc3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a95fe066ce192ef691ca9affc31532572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515d3ae37b1a22ed571822b691896171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9ce31095c8db0cd9a6eb91c4b89232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd77970ed8aaf91c0f70f9f8b9ac4d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54988ae0cac17ab6d2529574309c7ba94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5edd9f076b33b0210fa96b7cfc68fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b25cd603549c35f3f474d910e22a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990eb6fc932307541bd42530293c31ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6273d69b77ad195191a03921395c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90289be5df38207f23f4628e54ef529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fde6c10d6e9738379a0341dfe6e0a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929d6dd92d990f763463672f5e7522711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bb6832b612adaeea7d266dd7e858412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593421af1b6e62cc6de25c03604b38ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015600e5a8b4bda9fd0afdded81a61514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c370c1bfc69e85310f63e4a967aa515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208b877461e4f4a200218c4d4f4d6da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ec9a3ce944a21e2c4170ae87d44e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680835c9ed4a3a426fc54bafbd8f9c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f70739bf72168d854cc0eba06871d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8644e8ec107b1073ed9596d04a73c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638666db549bfd8794189314c80f76f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d5a631fb0c548a94ce113630c1dd022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5c79f87cbede83786c428a1a47caf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95074e83e3d1364a5f264d86bcadbf3724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a581423e276d3abf115ab2a48068f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80190dd8ecd9262785e0e43f49512726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b20674a23ec4f92f9b4099474dcbd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626f231a7e3e056782c31796653ed0f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d95a8298f2d01f7fa429ac39f19d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c36f06deec19123bf86a9b5b586d8030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cebc7eec2708e357e8c2a312ccaff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb3a660b70ac9a7ebac914f07ff38f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea714a4aa382c09a174d7333d8c92933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fc317990d073bc9c3e80f28d84bb534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9aa8f746f2e1bf74110cd8e7fafdc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50617cd941a19f317d8ef900a071fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022262129028c8a8f21ff416664aec437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734217c97568c07b9bb8b2377d8d03f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85cabb47b3148467b6412510273d4839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3b372575cdca1bd0911955ba1fa8940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277dc9daa812cc8c5768c157dcc1c7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803139d7022272dfb37e608c4841f10242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812964f03963f61d361a970686c95e7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b864e7c498f3a40eae4ea6357315cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e473e616162f7308e71b496045446b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406d70bcf9bd3f59a69c49b0d2e9dd646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702e9a699d6f7f13eb9b86501ef154e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e58e40a31f42e0fa277b7f61869f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ba971dbef5c379fe31e621b83a60c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917239646aa155fc1082567b758893550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7492be5e6b484b828088d93b45c6151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d49cf066ca75a8f360930142d041552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45241890c74923896c0678dd94cab57a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d717ffb3929518ce7d94ec00a390354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51388d3d9c93dfef9fb16e60d29f6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7793ba3f347f20c0edce0291044727956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7661abf9e345fbcf4efd5ae11b2e8b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550949538f8cb79d3d51058529601d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8942219b2986c1fc0a312b3c7d512b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3916bbb58814f6a6385344e78a85e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c575e98f1dc012665774598a01a698f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd438d2fe1c2faf639f448e4acdf870f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f04a6664d46bd29023b04cd8c6db863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf58564a4d790af9417cb54f2df5dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21152dfe18408d20032f830fc7e34765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fc79add26c54302f4a142127503a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e02973f94b2523cc7ac7d6b1f670167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a3bc8525bfdbd71fd3aa2d8fa1b6068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92081ebcb560aefeb4aa2255d29bb369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294234a9e4373e780f15fed9e2424a1c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac793456f0598f28706a9ec390ed59e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f193118c50ac37aab953ede2ae101d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b4681e1558bceea80c3611388568373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f788b39308cf27904fa61f7f7a63074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201640afba1c417a3da840e51f4c17475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927788f028824131a3d27a0cdcc6230476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b753b29c8dcf4f014b62ce506437b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6c03a3959b93a28ae4a4b5e09af6a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098e2a6e6fe5a790f805d1c1e98360c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87255af6bd704d67df631d419a2cb2c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346671e88b2af7311741811dc22905e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd768d12a6ada8a77a9328001c4b44882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0201275f307ffd1d24e5406a6cf4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abd2e4ca87d3f3c6eafaf5e8b03bf184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28a2c9dc2170574572d11f777b77f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208ffc3c3cef61a82482a8d1ed8631686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c9f0b426c7a22eec623ff0808347487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61f13a507c53c846d7569173a40de588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307f2df93764d32c47d2d8593f0d90589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ef91cd2ddfad480da102a4890799e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697edb711874b281059f682cc525a1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce9fabf21d94170ab61760902aa9f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bc2ef1bff48af39127f395168eec993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2034ef3a05ff6b53d139da2bb81373d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561a38a61aacb5311345f2e44a4b31c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289745e81582bb6721d164cf9a401d8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fdbfa62d6c81b73cfab0e77e9aa3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa4f8a21c07d9d5ffae8ee9536a57198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097110ebebc5bb493c74aa261dcab67f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a081d03d3e0975f6f1a943ca4f86c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c14fa960f03d145703f311a84bdd6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003cdaa973c38f295c2b0926805db52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcfe706f2fafa6f3a4352d1fe5655b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc8e8785be299351717b2fcb9003ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a02b4708154fe874365790a2321cbc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91d3952f1a8d43bd63ec35b67e323d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7c650fdf9aa3c65b8a3b0abc53d55107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb29fb938bceb62bca94917f63a91e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d3dff779efc3e3976254d464ed1e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a048d6d347a560fbd612bed118d1b47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cbcab49853e181e6bfc58f6dccb81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d32e76388b37334b1b318b2ca91451112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec313d415791b918d306ee28a87ca339113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de22566fe11870ce7442bf08f4f6ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8958eb2e3c736b4e2edd8347e5f2dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6caa65b406636320c12f8ee2a74af3c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0f0e4270d7178df82987abdc7fe76117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ca466b3462e2896536cbf88da9a93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c0c36f067e620a0ee53cd65856e20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e52468645ba514327922b1f9bdb0cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13347a7ac9b274d326209616e72888f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f1f1f90a8a448b6e458d90b0b397b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee032bf771a34e89383d5aac23b7466b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e6757cdbefbf7135592ebec02a544124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3316778629a9936e57236805b2f6c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b180116959e27e0b226f29b865c37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6d180317c125a7ca2949cdbab434f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e69415871fba211799de039a6a16c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addb058a927c9447a978a66de6092da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dd5d11f095e4343cf051ead34387f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6fba670dca5480756c85d4491477f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76e372c7578ac76c4c79fd611d4c02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf3c81e65f41bcc795a6c239cc0eed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b956ac15eddba43fa1e0502ba99e17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a72689d0cafab21b9057bd0bf76d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b8ea923f8ec6e8952d705e41deca2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33772cff2ddfaae0c2fd0d32e83c6ad3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7599aaaa2380443c2062e6ff5b939138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa27c2a8c87ac9763378f0d4b8288b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db255766e4ae82d2919fa27bfc5290d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238e5e386ca79e81ac50d495fdb83fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c08f15be10ce6028ff3b4d0fbccbd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff10638a1c580d90cfc1edf3d3e63c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eca54baabc92eb17598eb0ebafe233144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d8990425441fb6698ff2c8744ca30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af2874063c59a335d7024d7c284728146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140822289f11b7b1887caad7aea7557147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738580556139b06bfa3466db8120189148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2cb7521028bd02308e1ed4e5ce4ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c1506f745bc28078ef3de1ab9ea5f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45141bff17e96275cee48325640d616151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6e883966cb1ebc2dc24e35ea155ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cc65ee194668a9744baabc469f6a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80a8855e33ca7d784dd71973f56e5f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d79c1fd46d61ca81484ecef9e0583155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d94fbf158910f2dbb75260d7042f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273542b014aaa9639f017e89fc90001157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d41a7ca328599b95d77ba2d2110ee0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4913301decc86b97231a64a609fa1a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812576fbb34b77129156152a1e96de6f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc78f6a8ede62f5993ab91601ee3951161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f45f6dc8fca08d4ebef5363085f85162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b8398a6c8179f49bfc1ce17977d9e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d763f06b1e42b0a02a1fba9f76854ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d06e1ca622b77d19e95323c8b4fdb9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a30c998d5f919fc5d5ea104ad2442166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f34870eea30a62f93e1223e2639136167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907571a8067de396f6e8d95f6599756168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71994b4ead623a32318ed5097fe4bb2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffec27d4aa2ec9e4f01348294d56548170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6f984b6bad8f4389f6aaddd048b97171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c005696a67a5d187d656aa408872430172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c096093e9204b702a4ea4f7fa605147173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26af287d7d5efb734d764647f5ceed7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d039d09431a6bf19ddd953af0a7a76175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa5240d68415546f8abc224bacee58176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d058efe780e5126739e5261d0848af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71385ca9b11d1c3d77cace32e80adf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1abcb821989e124a3407871986ad7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d67b10a548ca7f52382a15bb7f0ad6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ff428d7aff90cd6d05ed80bb8196f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac2b20367a3dbf8dd7462f6c5188d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109dae973545b64cadf520292562a2d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244808bde9c6a0ceae8c29f75a98779b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b68d8e6465ba16fe27d05fdaa0738185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f9613463ced2556a6046ee17fbd47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7e29df43d1182c21bb6da1f9ab4b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ac4938fde26ff5a10b68b0ae3141c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53e12ec397e3d524d8ed8994a06a0b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417d0244c4abc03af6064bc7c441430190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f44ede1f4d6bebb6d53beb062991d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e34b2b11578596e74221638b51dd1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5ec1d6688e327162d8986f8dc9223193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5961a527fca6d3520b50c70e82521194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d4b3ad7f5346ed080e05e57e920d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058d34d0197f6b7f42a7d3e2df4c8e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a72fba0f0fc3298774335fc1077e6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460e9691b22d64c66eb04377b047098198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e2884dbe923b80abe2c60b9f90957199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b4931bd2507a04d5b1fac1eede255200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea38a20a44620c98f605a938284a0a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8f3faa4dead9fa0146a5781e0a554202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa599f993c13f0bc355c4c55bfc272203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4dcc99ae139ce568f96dc0f42fc1bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a12071152459c9c61cac29000afe7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411ef13dbd4319666ed3bb86ba3eca8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e7ac4c28ab984c5b5a833977a049f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263c78f0a960ff3e5d3f2d164812fab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb296ea00b373cb6fe0015c2b0ddaa5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e74937cd0b99d480b57426bf87f6e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0da17c8b50c459d211f7279ab9a74a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbb08f54814f5c5dec0551dc90e96e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fda5b6e1230026bcd0ad33eea3d11213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13eb2138dba5cc7b2a0662c2b15a25c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ab9ab1c6626f9e978cabb10608ce1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298339f0b17259c2101ade16ce65dea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8d679092b90484c5f1b0b7c695cc2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6efa11943c0b963393e7500678e68218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2ee3a2c37ee3dfcedec556fc4e733219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f27d09b78f6503ecfaa8c7cda01bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2f5a35f391cb99891e69c5987a87d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a77df17fd34e356ef5d9f2541136f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfe09e97cfa532804756456bc6af02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4657685307f9abd092d1a1e1bcc56224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a835e89d915718bec700676f2192a3f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435e621a40f6326ccde3a376726cf6a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba773e23349ee7bbb29cff6806f25c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300e010e1c415208cf7afd88489908b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a9c2fd67c2af2d0ba6d591e7b090c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35ac044c310cf5dab537c21221d8bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba008d0f2d841ab3441a27107fa317231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f44c95b608b3c3c62a73ed4d38bb1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed17e2e73563382beebbfca30ab35f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ed2c2590f4ec269183e982f08aafd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773d2d093cb2f3ccf6932a0a17ab4d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c798ca5db102fd2abcaffcffd363f89236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9471fa737289c735aade06aebc43bf8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a42541543f809bfa95f6e8eecf681238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6476a268348d2f380a9a1f8ff532c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa9b18bc60d31b9f82220aa52d73fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbce65fb33bc12ca1ebefc549e2a596241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2702e188ec94efc0b02fa028c2fd3f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1931f047230d3023255149caa86416243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb924d7afa7c3dfd6044bb06e94bdc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200589c7414db938b5f959aecedca54c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805efdf63997b45e6b473c3b95fe685246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c40e30d7c94dc895d3790b3ca6fc86247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8660bff5a71d0874c484c082249e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fd74e5feb94dd43b6de66ad6da97a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8e11de2e3a655770a7f7d71bd6b52250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076572efd6c672ae9519a605efda9aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879de8fdbabab2be027d947be5f1f986252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983bf9d48f5d123ed57fa62f51cf7d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c260e86a085035a066c89a405f3ac9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15374606f438c2e033b2776978759547255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc6bd345c17cbe69903b2f2a1a0ab0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76e05baf0e6a9c1db7d801f64bc56a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e221053cf1968f4a8fecfcc12edbe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36eea8e7eda5f9ce6a4408b506ea3a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308d35085baa800729bd84af2f855a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8c1f7b8efaa5409dbe55ecd536e0e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65632fff592f902eca73dbeba311d6ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8a2bebb8eb179d9b09a387948328c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e8a3f6a364fcd8e251b2dc22f41ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd818f554c54f8ce3f35eeaaa3548a48265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566f9f028b7a0c4c0b4098f528d7fbd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cef36c9525311a9c3e40b19b356c31267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dea1a6a6ae814d7a890e95e0e8007268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85e31c777abf7aa10dc5927febbe34269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea99ecf0eec79b00bbb7650bbd60d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3e4fedc070edb18c2285f8a4c2ba5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54278bb671bd70df56e0f6c747aefe8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba746b5f165518297e4f70711b47ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573905cd241a3691163159583035101274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281514714c0b49112fa561ca487f136a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99983f66801f7610e92f723d4fdef7d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fab33e168eb6b9f418738ca0f30d7d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812991db1ff088359b94b63c9cc1330278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac494a399042a19fb9ae4fac233abcd2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0f0f5d123a3824ef1473214e52b60280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edbb51091c03ca8d78ea6f12fc888e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048c20f5db043376d30dbd1e0a9606c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10097779705619b3301f53463bdca8b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e5210720d5987d87e8d5da3a72d15284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0ee4721cfc2d1fb7282cb57670893285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f2b80eb095611139740cfa2b6eeb1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439d347f59488d948163f8a508eddd8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb75404aa92a2a08d0191de54fe714288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d4fcbb75fcc5169001e844ec18f7a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75818b880e6c4577f230dfcc1e332198290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267682eec9f4ed6463a1365393260210291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507581a282e13442a1467224e5c6271292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a5c59cf4c962ab80edddeda730dd0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8b690b8daba83ab96ae70bb70bc17294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21797487b3e217843310f45b98cd4ec9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126818a272d99c1a830bfe12c8933a25296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb621f9426eec522a8018ab36db6b529297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ac6b5ea94b0e0936bcfd548c627ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51eddf4e20bd09c0cf11b9309f8c95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3e07f897186bc1b9e123b980cdbe2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825acfe11adaa96102d441396c47e45301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d853210be165fa163f3b5cf6aad869302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7506a0d715cfe07b55c2ba129b6e80f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537bf0fe5ba28ccb6546e2d596bd39d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01a5890a32ffac4fdb9e9fc972a3e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d1478377c9987074c6bf4f23bfa41306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40058418666417ad8abdf6b3946d0c07307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3094dca9b04e37de2d843c65f5f388f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a1e245acf730b45d2899dcc0e1b35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6c4e7d6b2d7954bc0a4e742e8c3c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dd2e174288db64548f057a7500f5a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e7afd312fd6a710c2c1afd94f658e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb411533cc1214be37f091690c8681313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c428fb9db5f39dd76482b07fc440ec4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854e4a52bb030ffa692e9a1c1e3cf5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c343a18feb3a3ae21cfc8bf3059160316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e9f9deeee224a34ff387d66c5eb32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ddc88c9fd6bcf22abc1cf0c1aa3ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e9ecfd818698d735558e58aab4325319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738cd5196553dfbcb8c444cb81c3ea8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19864e5512efc6aa41c645545be23991321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428aed9a99d3d8842da3f3d7d370ecb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64099d5b26a5788dd0aee79e5f06cdb9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4cf6bca5cfe522f4c5bfdb9714cdd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3d927fae358f6a17ed673579fc2d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873acbb2e5b2956816e9ffb2c7dc2975326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfa2c14399b9fafa606daa7e0cc351327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569a32b12d30aade9fe9d5250376a63328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a103ef5958725bec936532a1d2c7271329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a633565a1f3336db18747a7307ef141330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade277c5cd4fc80de0e39b3d77133cea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e852b51fa1a0d7152aa74142ca760332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa63914d989f0f053bf7d6c231f9f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6fdc3cbc722624ad295a457569355334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c598d45c83c95179f4438a678a75fc9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fb8b81bb22e6b65e190585f408f4d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427fc37f9d46d2f1f141c3a294e573c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cd24b3fb68a2cda2ebfe9f718d04c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac7b61b7de215feeebb35a528b78ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d9b40e6b8736900bec201c9e62792340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ce8f4b474b881fc75a6515518f52e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598c6d414ef0bdc75ad19cab33b8bd0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724b58d06232276dac726c624543f6b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b16c2e2c3e32ea2765dc83520f203344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b3c31570d4f1a50fbf51954b83d09345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede03e69706126f1cea259256406a13b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528404b1d5ae7bcc82757202f5134a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb950cefffc15e7e3267443f436832348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d7520394974fed1eb3ee0f2338572349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310c50b800cfdf044c39a0ecd9a0e92350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9ccc2be2f6d40231bbc0882afa231351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c6a49262377769aa8bcc522998f44352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3125c3885dfb2fdfba45166ebda3c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b54d8236e8dc0b5264e30a5bc8d737354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1b5c66c4ed422e59967634df9235c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb28b35d127992bf791322682189f2b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0357f7fe05d6dd798c3f50c96e610357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c025764529a66c589c6f61fd335525358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122e60bd3a20eb453ea3671dc365344359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f49be1cb5bc853a9f4f1872273f58360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd718d6f1defac01aa88a28eb87da2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd65ae37fee68a442e08f029bbea8e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fd4b6529d65e118fea83e41a6fbb5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ea9153ac9211f0a61edfafd0ed210364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e27d6322056e719dc005eb8cacfca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b203e753397c6bbca0d65cff62d537f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f65b81596af5242e8d2e0255aa9a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4aa8dde6bf7018d5ec43dc85d61302368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd089ea988ca5bda6568b40000d94b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7700643f1fa721b401c29f55b4393370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6589cae8438c7f95770f77121d3e3f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab736df5bc881a728c33b7b3923964372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2ee27571f8a690ff6d2ad8e2bec88373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca685f545fabbef46e7bd4dcc9e85a2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40984815a1517e8e3192c802079ac77375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78655dc3f9a60a4323a5fe43dfccc034376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8773bd7b1800f6bc06adbb72483d9e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236074cbce264f0089d3d0551fe025d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa16090095ff9a216881144a4fcf8f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd3662cea96b828d9c876bc7ec3fb4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9a97b1af9a94c6b3780ed75b80b4a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640766d41465c25b993b1b6f68a0ca9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485449241ba9a15fc20d226824b5293383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a85a24260effeef4eff23043c0d00384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae26542e20efad983b8783481ef54e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6b25cef3d9b801059cb0811399083386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cc5b67c61ed129bff348ca9e4075c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da92e9a2f8a3c881aca9e0299abf64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81150b6f709084f4d7bfa57b04f53051389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fabb2570499874d8c4fa996aa3ae0c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2e9c32431b167cf11cc1ac1cd83e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1defe59a3373f16a286514d86d2dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bc31e22c96b41f4e34e33df5294ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4e302244f7aa11f0c9f3d1ffc5645394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb788a3a0a949c6c659554c26e89085395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193408c97a304c6333c0a049859dbb88396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696060bd14f4f1625c540bdc3e93c63397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8ac7b09e82a5db73910fd1c5e6790398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa65fed4f4d44b8b187e9ad5f55f92399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f875e008ba9252f177363ae99bfaa5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c4c98f32b14e281b058f64ac2b599401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f77b8d5460d30e21accdb96152a49c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b53919071fac578688def6c8344d4f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16f15f0c7dd17204e5a6d85ff37b7a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7d7d84838ec19ffa569f58c5d63c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3f373330173a03323eb7a3e7729b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676875d3eeaffcfad090858c544a0971407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99bbbcd00a30c182c1abb5fa294c91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df053e990b63a86fc7274c83368e2d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491883dba1f70922d68760870136b1a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89f327fb4d445a5c652e23c4bbba0b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f403efa34c8fff2fcae2aabf1f5dfc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195adab80aaa21bffa78f216ab87a23413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1d0ee3909e2a16a6ce029d1c03742414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707f00cc6d841d0a1031225e0fde419415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c52386faeb1cf96d2a6880ddd47085416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6bdb6114a83df0f55ab3fa622704c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc8fe2484a23d9075740068ec09f4c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed138c7e11c5090ef708ced215013257419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd52f98615b25a2a275e6f439bbc0e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aff5ab2690aba9a7008e0b0a60f842421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfee92b84dab86d592df957d1cf96e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118007f71e97049d9659ce7c0919018f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce703654680fa284ff25fb7529d3c32424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060632f61940f3c4ccb04005d72f3aca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219f7934ac1fca4459c925070d4afa6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa34dd8151c40d16ae61f7639612ca4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082853994712c8ffb45457cc1651375428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23457e470be6bb7034e6cd9f3fcd83429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2deb5d33f46a307b7ae7375b3e72d60430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f13687bba3dd566f1abcf2c3cfd6bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db5090419591117001814cb2bef8a6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b37139358c9fe28fb5ac9eaa59a6b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8e09908849bcad451b016e922e5e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5600d9d0d826d3e86cc675d1a1a397c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007a6ab95ae3ba05ac735fee22100bc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d246e93228c612ea00c4ea9b03039437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11548d2edf95ca18ce5289c1d12d938438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace7dcb2eed714c2e0d891eae4eb67b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8af8a51ba36af1835584c77dcea7a8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383642cdcd1d8bbada1126a87309c85441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b7c0c41c2a1ea4ce56b37aa1c110f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016762407205827ae81548681d2234ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cab030cad3b0e7a127c81cad48f963444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f782c0cdf066fab5b7216b1f95c37ad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e56cfacb683a4603fa15489940f0d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a736bff30f0ee65ce734b3fdf5179a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ada9c5e495693616ad6ffdb1bd033448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9548afa5086f6beae29579823a3e7a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7405b3d15a61fb7558a95344792bd4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a428896185bd49c2050e0b8d43a590451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cc6a9908c51b69b2edf79f2f0fb1b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7edbbb5a8afc793a1dfb4f63c496d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b8e27d93e97107bde65425d3a2c88454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d35ab444b9c370fdc3e622ab8c5f50455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989276446f6d26514d2245392ddb60d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42fbf330791cb743ce73c8a503139d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93583a34d5a3a507b758f6824b973e11458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a39cf0035988bada953b346c295be8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ea203ed36f241882c0e7ae60572d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a13fb8ddc99d6e9aff2c2b7da895f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2e95fdf745032670098549e0c694b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db093827376e173b7b71041f31bb16463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3842108c9c2d44b88b6e7b51c02b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16058cb1e1cf531529bb5d610fd3417b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960eb70f9d1259cdc1e1f6c43b5933e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2f2c842ce97a3d7eb3e1f5a4f9153467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcecdb608e5f4268141959f9db24abb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c978e29ac30219fa4f7d4acecb384e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135e05f9b1aec08807989083c02b7b1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fffcd6e734b2461379db5e7bb7d0f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349eedd2ca62c93baede600c5a33692472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf150b837c9d0e210c21a433e74293b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7dc9d88dccc028c42b2ec581572cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcaecbc2ec2e07b90648d967c02927475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ad6cbabc62da8da0d362de70437d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e285bb11f2261aff84a507f096ffa2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9bdbe8993b42d5aa77ab9cb251c4d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce9fb11a136989dfb05706e1aa1d64479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62f2e4e45ccfa4c17995e8d25ff05d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4931da950e3935f6392e5eb31f9b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f6d8180a52c1858cd121d69e73f17482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadec0d0a9e120911dbeba48dfba5d4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c78b6cab8462ba7b21b9067bdb2b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192180f89fae346fb024efc1706236b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8e38109b7fb3638d8133dbb2b9b0b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb794ead625b71506794e0e1c942ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e647e749fb4ef16b571c0268c7739f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984448995cb0d795e8c66656b724feba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4bb715026f03740e84b0d4d5966b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddd9168a52b4b0f4f8648180ecbe14491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d112403091736890f3460cdc7fcc69492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d0981d957fc6c808393c7f75959c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00a89e9e9c002e8c65d3310f1aa691494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a283d6d1c948b0fdc2a2c7ed6abe1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce7a91fee1487d29c41b39129e6945496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c93bf407a78974806b28275b81cb6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af767d8ef18d2dc28f30a178d016319498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625f343a80eb7b17f137c33b45dd43b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cde6fbe0a4278613ac4c310896c66500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459673d112406af1ce050d98a00f7076501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5dde95c0c660e4858a5a15df8b0a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5692532017dda5c037b2edecc0c81503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8b9388c9cacbe287aee164ea45980504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a37375efafb23d50f5014488b84e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320415d4e08409b383a49d25e2feda6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adc1bf4e050c78c637604c25ec933f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7c041f8eb32fb5bfbe34a8e1a8dbb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae3a64c4c424c3b3e3c77236adc395509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b126b26a3266ff3c44eda31fee8213510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794a6a4c34d9908b547677caa3bc5b4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40a0ed7f0b8d12e7c36308fd88ef01512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70dc61731f1ccf8f8b0889fa55ee55a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51532a095df87508a75de6340f4997d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c33aa5e3d6955628bfd52bba24bcc7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a8f9d31bd4ec3546135cc2545b1a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28798a1ed5651cf553e34635eb5825a6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da03e582cb172ac46f8f2968925a050518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec2440ee278e912e6f2ab100625d92519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c41385835ecb3b63de0da37010bbbe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34760a8fa950488e7bfa2113873308ba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f5bc119d2675b26e0e4d8f8590b7e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50c53bc20cf58c43e2fa17f24f5302523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0b4ac62d74cf86e082de95a389f95524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce117c941e81af3cdc2dc71891a009c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99313ee6da0d300af66d7f8f19f2be9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080c9d6e30fb85722569741d5439060527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c618c5230c2b039645605930d8fd5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631b114e550d89647bf012b4e6cb0d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3e57d9595545edb3bc3f8259ac0c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd034172879149354f9d4b4c014b016531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce76f99e125510340c4bcb77254747e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0befd938cc8d70f467edb27693483c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5e0d4e2d672f001f173dd190aba2c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a9c31cf90ac58c8333b13edd684fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98f433daff4694488492f5f4409dee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e9e6d581a1e9d5a1bf7cbbf32b4bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a8eb598762b45e3c8cda1a0d1371b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7771bdd46df8e3cf302ee696edeeb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c26930dce121fb273758f1a27aa26a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201d463e876e84d0c68589567f0f51d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319f893761ced65695f2b8aab539c2e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c93646cc16cb6e6277a8a7a13b6f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a581781accd99cc0489e6e157e0c15f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0917c621f0a30f29d1c5adfd56e44545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd7b6a6048f0cc57e0614345f4cf04546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce81815c2d824ccb6a5080f899a9314547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9e23bbe933bb401e79c1ff702475c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb2caae1fecb9e92880a74ff6f6f43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5af8936ad23e77974f0467d5bd36d2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ff9f86149840dda45211d6744262a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a8badce10f928308bfeb232b016b7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9871fba12585295403780b9b8dceb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3a273b1c1917dc4d881967628c531554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23471da7f5d2c8ba5c75a3b07b1aa1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61642a84da42acdb5c2ce929287befbe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813f3f53261be27b2090c7edfe79228557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31adb13a1dc1f058d3bbca498114682558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246b3af713e8046d44edc9e10f69ba0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23f2601afeb10b2d2971de2deb8f4b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecd8d1437de577e19cc46407f75d7c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b6110101024aa7c39877ec91f0f45562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca86733f7c14a82dab3bd49d5c4828563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae00c717ba2341fcaed76640e7884ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a118a0a3856df847f5c434f7d927f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be09174b995a9c537313e33d690bbf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63733ec6ffe0d99219cf8a1d2c8cd215567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c35ca787ca1635dc4559eea02835c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8750c3607183e139f9baad60fc75785569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de786553c92d5d198edd582f07d656f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93c9402bf14cd2cdf1014a318f25a1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8f61e14d4d47b80ee699975e14e80572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>