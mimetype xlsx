--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61784142dabfbb582c92cf80db483f6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2a01df8e8fd99a4035e66b1a9c7ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294fb2fe60ea98956768fa64195032a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7e4b79508b356e4445d937b91e7be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07d01cb5ec902f69e311591fc1faef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80ebaaccd0abf22bd440d2ae669c236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcaaf0bd22dad4ab687c038afb579a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2b5876735722a69b8b1598d543fa68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04186bf8470ea4e8c78a831d2c522709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96e53146ee4ccc7d38ea7c12f0d5aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223cfa8f97211bd43a0a88791a6268611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306ab4bc1e8a2250bc1d281bca37fa412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bf5984fc45041b5e07b9bf39e9ad713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6783b817936899b83a6de4a1928d6314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce702a71e1281941c6d8860fb526c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82d92ebaf14c18f9c35f2b49dd93b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf79be0f177dee0465d0f533791ffc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88e04a140f0709917565b0e61eb23e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876aba8ff99690e75dbd02e18ccdb55119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bd8808b034285b53cd5604d90d8cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ae31cf9970d5a56cbd9523c0673e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aca8d4c55ba1de509e0fd052f0695e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc1653a0462a8a9b4b9a0916b331e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bcce91a418d5185ad3904f9ad142e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ac4de8440708fd238378db3cb95bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bf717de7769dfee904b0a350a849426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8948e81f304dc5a96baac805014c6927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34030a11171ea5885acfcca6f60cf528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444dd34c5394757c9b7b5027f702fa329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab6645b7b79f5f8d5acacf4c92b01130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe579d4a9a222967542aa74ac12ca331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45956028e125866f1e0a6b65e468143b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d02e0d8a92c822f3fed71e5cfe9ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c182bc87c4b00cda4c3d47278b05e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896431e0e1dae785abcf61cd1182bd335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36763575c9a4e1e97721376a42deb02e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067479d067bfb80e245a5400f3ec8c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34af41c3052b945c1de01c08a8a32038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f3516859555469d3f3bea7c906b8b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e673202d38591be62d831d0f18ff2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57a3bfb51c5b91894e10832f6c41ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ffcf9f3288874d52f82f5f54a338642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f00753802dc7d60741800f04fb22d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b985b624ebe173b971561526b78bc144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7464ba23f7c8bd8ed26994a86f93a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdad69f1b8c600aca740800e79fa99846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aceef80d285c16a8acc0eaf1e41d2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9ed1ba008232f332d7c6ae7c61eab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1d147e7080ff4a7d8172dcd3d7c3c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae9e59a316c88b68181f74c1758c0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511e97357924e4c5a68d4e593c6596251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1464076089a287bbd915a2754c921752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49810a943156a21db79238e8905c80a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0838fd2d3e38b8032bbd37d5cf28a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015375692481ac0172d8324aaaf6a80155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823222fa987494843d887a88a131cd656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e119d1413f632789c5698d8881ad9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304346d99ed7c3295471d1f3b4b9aa558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2b404834649031bd63a8b3778337359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fff5bdfb4ec9c0248d9b0eaedd0a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8098159627c229922ffb53ffe07f8661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4c2357bfdf13878f2c50b25eb4e0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398eb899a659e8180ded0b7e2974b84163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe67dd2a147e912be5cbbe9500c89f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b5dcda643749379ab18d313b9daf065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9ac878cf92bc382b9c4962d9ebee966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04152e2a8b160196c2ad654a5d1b25f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c069c942d72727319e4856140757068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7b8615b2690cb5cab750c9628b36569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9049790b008529f3d1fc6aa6a06d2d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c8ab719912f905cce013499103fc671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171963a948e2d48c5da835301d9aec2b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5caea4d069a4d21cb702bb37af29173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb88b1a1beb06434c675a37ad2e68574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c83bfcd37738e54b19174be275b9975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03593203cc1410047f3d97852d5f801976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78169ca3a6404b06c8c7cfd3b02fc14977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d9af56fc06b2ed3574563797fcf5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93639a2e88233bb6980f9c27aa9efcc879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bbc03e66994d6b3b98250572e03a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24f20549b569371fd27c4c3662296081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86666ed568a4286bdb4f3cd3dc5568db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ab74001369a47a3cfe7a21bd722d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940c1a6945d0915045ccd04bce3f04984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed9e8e51ffe3340422572bc4ed19de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2dc2ff8eb4db510e5b07f2e7a01fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5910386aed2070c7dfa565b03e8affb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bc40551995b9b5ea03d6c75b19f2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88970687c42a79afc9cd01f477e9f8a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442c9c314d1584679764e49339a3be990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963965d89d3aebb1553b135679c290391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350da2daa9924e0182bb98c91fb9ed192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1667300e6095b99006d78f15cd44c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28523aa8be13e2e01b163478a8fbe7394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c788bb9e5a889099769af2780d09e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35042dcf27cc1546f305273ee7f88aeb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8ab03ee608bc903763b616076e64a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cb2f0042053d5e8f5b8fcf6cac00798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f49bf28413dc12305e675f5c4147899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23916ef8f632f32b75ec56b7134b6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99393d5e8cb5a34f46fc7178ba667c38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad005dab7d3a1fc72b6aaea5bb09e82102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e2e89a3299bb2ce6f4a61b004b7eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363424728699e2470dcb704c83c8980104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951972fd913143e9dcd25168a283779105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37256d67ea0dda894364a9432ea46f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03773677398545a9d6d0279ae4f3a1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88e540f467bbfb9b32f405c3dd11eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b720b83b61101e3375e0513969cb4ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3508436de5da97df6f8fe3f3a31e47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ab7537ab8cb705ba2031b9eed2dfe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bad70ee6d0df6df10c064f50cdb29112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49ce85b481716133b506a7dc7609e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86ab0593d72eee875ccac2ac922e9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b1dd2235ed10fbc236af6786d39cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6e1033f829230720d13d3e2be7689116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8740f02aca47ced13b23892f595f99117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0923a451b0f416e52ad14ef031354118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b3b33bfa6bdd556a2676376e9f870119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf96b77d34dceef4f3c1ca1047244fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b649de42aa520a6f480352f911379d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29116b6e78a7e4f6c76c0536b11a9db8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422ba5765c2cfde801672bf3a1fc8aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307274a9220f1cf40fd8a39416fd71a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda04a33b9287d9e5c569e4faa72b834125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5b438a6a7c1001a874210a50f5160126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663de92a9e6fb747ab822b137d446c1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa2346b3b48a4944bf33bd69a65023128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8894a022ea1bdfba5fffd949bd775d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485a019602c33294f4a1d6e802c9f62130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcc64280d9182964140c2095dfa96c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebc3d9933669ddfdf6676efb28d8ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750128a9bfcf588bfc0fd9dd94bed853133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b16d25e439e21e3d7a32744ef16bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ac1d92c614d847c1c922e16688fbe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd321743de04e4b2c9c00e78cfe623136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5aa8c9a8c6d4eb4113969bf54e1cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fa867083f50f8a3929e1394c60a66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931abc8527e138d2c13208066a2f790139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a2f6882e45dc72fdb6387dc2546fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c63cae28dbba77fa73db169dfa236141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9b32289dcb4058891f73b955070a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1e55b5108c808cef12904e0231cf2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e045008e60efa920c2a66d7b0e864144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09409f77b62f3342b0674a31fa112a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83783685d26ae9b5fe98ee6bc48934d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69d23ca6f320945c137592f9a1560c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790aa1bd5801dcea80c90c6074d0c65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523f849793bc16563dc680fab71efc3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffa35e7e7f47927a6a2984aaba94a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3ebad6365ddf120de5389bfe46e86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9707546d0a077539eb86f89e2c4a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492752320e1a666e35c688e2eb699f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8924a38a755106931da9cc1cff8572154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5689130a1e19ca38cf76e7e821ede9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014978910b1e8383fc45efbebb2dc37156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91307bc05a197d63b28a8b179823958157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a7c829303c584a9800e86dd8f6297158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca63a7f0173d3d0b57d6b63a577d3be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882a9c62f388b2d8aa1da4f64db97fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bdb21ba7dcfa7a80301c0e3551c21161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78425a056b1ad3731f4fee0fec885013162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50940596ff7ae1af6f3eb2e6cd973751163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9cd123a1435cae8ba58e88fa8c8bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49010761845ec6c783db63b0553e7ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d25c2b829012dd2807a58f8e62790166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c979e94ea56b37ff641d072ed4d73167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5620cf1e0ef942f5a275b0d70fa0f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b7173b2d269793ef48f97c0bc2c8f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c84f960feeb534ad1fe09d41d997b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1720b0f3aa5a5bac05d5beb8d9568171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00832d31f35a5a0f86ffd5f79189f3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b31f20fbdf8e59d966f4088f89099173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044de3e525ec9d87290a5d0df8be96f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d6f73daf0519ae3f987b626690a7f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32066ff5aa278e22bd617303a3a4993e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045769b7cc730da17bf7cd9b30fe196177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017eab2603c0fe9ef9d9adb55a3788c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213023e3220e98f5cf7df5570c60e8e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee974708a9ead020ebaeb28fbd06785c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd5799b21327241d2aef74c7d99fb7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26016fc932ecd76486f138f7279f0d75182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a555ede5b7916658f64b17e046586e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa915dc68b852a032072564170b635184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42f2eafd64cf619e68a088c2be2f87185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf511a0f188e75475ba2973bed6fb0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f58a0b2cc98b8e9d798a73daf3722187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee84ba8a078e63fb1d407f774ba255f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6f8eb9c72d92e877ea5845b496394189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366d2597eb21ae8ba52eb568650444a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43da530247f9d5eba43ec2023c86c6f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c427e873a5f07c6bf40e03565e681192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532e55c8945b87b04ddd998e592f1de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c6a66c187c3ff4601a4768037f2dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be5ffcf151bd4d1f29e13e6dc5fb73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca592c947a7489ef9259561bbebae97196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ab5ba29ab4567ea79a8e307d4bb9b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133ab1c3f4d07056d80dd419d97a7d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0728fc2eb610c4d56b1a3df5ae5916c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80286c308964d4f73241836251a241ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b93203555848c632a69f6b106018de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7911f73ae73bbf18d3ab59edd92599202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14742597323e5e0b94ca5742b50a33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f66b97888d47c73dae0d58feae252204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a2c17ce363b3760cbbf6fc7001169205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196a9a3bb8416807a1cb25645c6ef12206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6f39c307aa10c30b6bcd2ace1fbea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb76586cd19991acf797ceb70fc9ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a32ab6a84ffd2a7d8e009aa959adc1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebeb6f67f8624a924c255dd5e07618210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d66903eea21e636bf0f50dc68f2bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76194c1853dff02f25400dac2ca702212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae28d41671f0746977870304850fea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ec1b91d02e3eab8a86cf36a0769b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54373937ab103f89a9aad57ddec01992215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8dc30d3970b2ce45429b33911bbabb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f7ce44ef73db73cc9436a8df82f9a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc44e17fd432b2f4573614350dac81e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e1989e206625a4d8d2c986deeb042219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fe241bd2c0af835326bd3646d41a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f559dabd3df204cc3a61c2408b843221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4af030616e922db9d58a0be230e3c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd7cb798a1bc014b8ba40c2e30576d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b671b8ba4d1fcc7b5a4042c1d08abb9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eefa7c05b0a98a1581f081cda1064a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f501b554d42e32f6544c7abc0b56a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d28791870152769b0513f6ed8f128227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7ad8a859ad1280b8b3b260fd888ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2401a2b32dcf6be5519046f319495229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a82aff488928555c8d64a0ea8f6e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8fe722fa2b50eb950e5d6800765b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571630a6d4994c49c9e8aebe6265dbc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27122ee918aa73f35cccade882a227ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16edd692f39fd0937482b643a8a6d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269eb87cf4fbf8c26b77937293e7b45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e86982a67025ed55327d44f8f2cf86236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4affbf935dc6ec62f0f44e0b78757e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c391a9e5b78198703b194b4be8d3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcf710400d8ce898885c0fb0245ee4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37f2fe807cb7f07ea815230f23e9e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662eae55d2b59487ac2c219cc41bee76241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c56b799a0c106f710e4b2342ed2a97242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7195ff5e2e70b8cfe2b57ca6ac87a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613e0a02cf7771fb94480908291417b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f02cbea350cd02485d74874756119245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8ca2b73da21225e00653968c2fedc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871cee7c35fa6e9878f7b989993ab5a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105a61e13960bef27b96ed515ad08a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3623b8b2320b425b300e1d79efc814d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c079bf4c83cc2c8fff9d7752dd6c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69b54e06f13160d14591743ebbad0d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b287a5bc1923534e346725c5140c58252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff35c0c3972062884dd9cba2af8828c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c3c066715d3d67217fd928b7b3b80254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b36641d8a1dfaad58ce0af57a4fe5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd8b4ffd0009fdb5a70aabe0e98bb3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a82e4018e1c7f61ff9078a783bdc01257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacba704f5134c6c33c157ed4f744e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df166059b2d81e4ab29e6a7174ad68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bfd2002fc6b20f53da32b77b6c30b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c77b41e9ad743fb7ce4eef53d3e45261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280936cd47f778cced05242509d18f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71583297d007fe4cd1aa76b27ba69549263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437cebb2c559f7c28c96415cb453fb1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1884c0ba1028e913fe8dcffa59f667d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5272e732d330bf6d770808e154e773266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94faaa49538a08a2b8272db73068d8d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82d2711adf96e9ac351fd16ad4ba24268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33808664acc0eddcb7b9c45afa58493269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9724880bb92074b720402d3c52d24270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655b21bbf78b580c5b504c4936e1952271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c937586fad529e58278c163ccb8a63f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb86381cda28f08d9bf9b3e2c46168273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbe3cdf7a23a3c14669a05e169c0a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125a19e1fe239c18c421d8beb7716c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ababdc79834a6a149bce6bd5b9d5e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fea98574ef9826f1033a49d868186d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c915f255dee1acbd52b9a235cec7fef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a233c4adcce304b8825c671f1486465279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03cdb722df627227bcc340b1263948280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d1bc36e3e37134376fb3c9d8a55b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f30651604a22afc8f58399c3eecb72282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e6deac590cda1516b654cc7d3861e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b7717c3fc9aaeaa93859c8f883e82284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7918ada9e3af13f18423dff45ba8f99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e7f7af2228efd4536919682e279f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb877306f7fb506ba87c150ba0a008a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96ccb066e6cbfdc434e2ae4c3fe99a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c32198ed19f784c7ee1de55ad35dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9e7f763b5805299a577d5cb54acc5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc4dabfd0caab351a5c6392ad63d56291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f63bcb7d45d2535e3fb5ceaa49cd2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5954033898ae4a19d4fd72bff63102293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d0e01542bfd2955e9f948a7f9342a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7225c10b9a0c8b066ce8591187cae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1854058df4a36b1f00525e19de5f5e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26552f8b280a46256530008ae2088ba0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26443a77a2f0c545818f77289e584e2f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4359665f40e2c7c6952eddece48f6ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d522e6411a2479c5d13ccd9c9e38c1f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be909cbe5a5eeb2af0b886cad9a13f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ac754ad226fccf4b306f1c7b8bf6a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ece942ae523d08c0dfad794b1d086303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59729a39ff851f349bf8692a733cdae5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e35c8a311f99bf54ff9dc22240f2a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a360e330aae47e38d99342aa1a060306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599127bd588e17d194f66e0b5a4b2528307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ab45ce1c0a7902a83b86c185c1519308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c763e7b90ac0510f027f250d9da13309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ff30c442e427ad8fc7bc5b7e031b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc08468dc489c0036d61e67e642a08311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4256e396edbb19393fe2c735e0254d8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd477d0db1955a2410aa346e579ccd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71fd09a5bb549e23086277e73bb76c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78192dcda2a52e4628ff9d65646922315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b9f2735b833807f49c31483238ee7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249dfc8a3975298e1ef782290b83cba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f2a330c29c59c17062c5531fac845318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aee743ccc8c34347a73474070679fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a23eaba3fe17023581c6aa91ff3376320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f5c47f6c0f91034a886f70acecc6a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4559dd148cd61059e3994c89bf7ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa670c0729f342850405242af83737ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148640ecabb51bbbff782895f1ff3fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2094304afda1d6d625befccde8cd811325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4aeee2488621fa26b1391c257667f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e2ef9181d09f779bea083e79bdb08327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd18b9bd3bb372c7fd07a2ebe852f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adca5cc408100e32170cd3a1b32afa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdafd9ed846971b10db220808f1628330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec67d10e982051e4fa0ee367beaf10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e72d3710ebc653e43cc4d3ae573935332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe0ae23ac7c31c82ca8f2f3dc13bdb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84901088e6e7fd5dce9525698524aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c704de433f25705b17eb4b4f731f62d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ea5aa0307954e9a550a7a8089ed8d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d00c7e50e4896068fd3a992f6e07d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58244b9e6414cd1085dd00986c7e1fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32840c0d5a2f4617583442de7998494f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1191f48724373fadeeb7317bbad88c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a15868d889af89dd5e5ac56cd2762341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b464a3cb2a30bcd25063fcba6d97090342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44415690511e55a916b65859e159c75e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05118c8526ffa764ed2f194e3fb434b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4277f14076d4b24f80cc17bd59e77345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9356e536d782c9676257e3a3632bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9343954a8b515fa263bad67c4ae3dfb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e682687a1a9d19cc456c01b601f249348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb0842b13776355ff146085e408503349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9850be003f9874c2aee1fe0073cfe7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b875bfa76cdc71c1c45f3fc39b3937351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd02e55107ebcdd0e41921aab87518c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3178e416c3cf39ab443d94b429b4e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81d353316cf5f181bcc6d0ddb68108354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d994c0201e48ef4fcba35767ac77578355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68784fa44b8fe37d6bb69cd74cf9377356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4cd25b7c53f4e0b83d7483a3491d9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d3b8cc51ec8ee652c6ceb1986ea6b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2585f0142b630150147967c66770ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc74536eb39e287d4b10d53b41d04f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf62ad2df159abb03fccc3dd56baf7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9da3a54759a7e494307cfa47325108362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066ace1c059a1001c15d995713e89b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3974d674debb74a926ec0b8952494364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc21dc56206bf7d1c140a1eed095122365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0b8c59c1ecc12a51dd81388f91525366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5034b70dbb0f79e396e934ad34e6a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79076b7d41b6abad596d689c0197f54c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a50c87b68b5c7335c74d6cc987b51369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fc5443ea31bab636120f2631e37a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c82d7b0f28b80c76fbddcf7215460e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d924d81f5f3bc5e829d38bc2bc8d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af78ad047f2f242262e986e4582799373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb29cf61bf692fc043d9d5ac9df5a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de13863445be675844f5c79b40beb8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac29dec99faeb1e7762c48b16b94932376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16280792f5542743f773361df4ed6a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0751fe93cca4542d4125fa72f7ed7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e810f3ab4bfe260661e8303049f430379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fd5a9ede384ba08d3da9d6c14e5e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff7e0df03e07a9eaba010da0931074381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7230e199aa369a3eb41e366e8540d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dcdc943edd0156a5ce83eab0ebd5f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbad34cb850c268e81bf6fe2137386384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802551bbf4afb90613c5bf0d1b5d57c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebdf65838a9e69a33e6be8c76296f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c932021c35461a80a549abefbc1648387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d53814b5f03449c603bda6c2cc9cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340e04240a57ef876b4249dc86af2f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2eaa1e43372e5e18de46e4035c69b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9253e0406654e2950e1129b0f80eea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42973391412f8e8b18ff3ce26e1fe332392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dcd5661ff8d85c1355f96517576a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e61810c353af4aea96278b7e1844a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e047bb2c0846a9c30905213e84c50b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c67a9e5621be22041e172dc0a1e919396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dafe810ff2d6801efb00cfa575f425397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f253bbd5279c8b79b7715e642074f9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc808b8b6167a12a94a58476adaf008a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23518275491091ef6dcbe3032e26f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665cf43d6ea920eaebd7801f2f7e008401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079359b61cc53247e38fcbc4e0b5417402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fc3041d9704a63ce3c7e4521e573c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef7a53cad3914fbb96ae1197bf2d9b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efcbfb1a9a466c15c94a6a1aae8060405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5922538a143bf691e37081bd8cd9d50406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e910c4d66e9e932277a199a730906407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754795ddfc6816964d2bd82b19a1ef5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa94d6b4a41b90786c88bb34dc09e74409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf4023a3fe2a87dec05a1eb88ba333410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c62cf050103cfc83f098af447f14d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309051049a90e82979cd9d9377010213412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118af177bb8a9ab7f006fbd43c4ef93413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dad4c3223951428f2b91bc5300b6c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e5970c10968f4e1ee976d746a864f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4c73d2435241b68e49d6d4aa045ce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf3f9c07d5b4499e79bfac7a95cc83417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a236d4a7e54d1e880bd88e5f533c156418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932c28a951ea633b8dab75b90f3f109419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cd5fc12be7441d7f67de40cb3d02d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029e579f1e3b641b5fcba810c759350421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327cea1c661b405af842fc1147e2783422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9c684116a7c9eb536003fabda6a19423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34726b7f07cae9e0cda3ae882fd6e5c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae5fbfc9d7dcfc81f8a634dd097e27425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcf27df2499dbe365becd0e98e85d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b4c12ce5edddfd48397a9f3795e36427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101af12038abbb394617c61844ec79aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7a2921c999e02d739435fba2b0cce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17611ee7361b6e634f0b83b400736d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59209b6d3afbd644ac6a1eebe3ff9c04431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeccd807141791c93bac85f0011861c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7939c28a52fe6d1936abd659f97f33433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcd2d6eff38ab33f2670992f6496b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a36335bd520ecd6e7567f91f62558b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f01d8b1a91e5f7403619c1b7556805436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b521c30525f5a256bd6a496bf8083437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94daac4f4fecf8bc215548f0a71fc42b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc03a3df0c1f0ae556ca09ab81ca3c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fa1c028606e72ef04d2c6a2a2bfb3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6799897e6a3926d979abe63be7fb1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57660c619eeae076f326011f2e22d949442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cb26335ce0493311d223f2c99b0ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f8c5fe0247c693286692dbef6e69a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf13065e5bc0f21e82ea6036d4a148e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd6e2aa03cb8a977d9e7e05078d5e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eabecf1e1f50eb606be2d7acd253cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cbacb8b297b208ed8ac2565eed63e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacead5c9d8ec6b46457c96e6f4cfd5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7bee892de12791907e262515bce18450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d6b9e2758ae2572197fc21f65267a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3b02c40e8ab897dab5698d6c0cd3f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12554a75fb3af6bc8f253f201a6550453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3aefdd71c183674cde644b02e6fbf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db48fd25f940a9cccc489cc1ef9a851455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6fd7f8d22d51cc24d35d73e8cc835456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e25caa7fa175ae9dca93413d61667c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b425bd2ca0d3ef3e0feb40a68c95c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa91d547fa0b2ff3cb1b5ad9d7289d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230096b1e6059eb63f4cd3e7438876ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9ee83a504ae79b3153461a9818316461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f15e409d803971dbfd22388e73c521462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015f12ef6986ec63c30cdd1a022851c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc87204ce01eaeba8710e553db284da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac156e5e7322efdc6516dc2bc871bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd159c95a0d19df67d2456ad6445aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29da62083aa3f64d75d8036798d220467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9526b1bd5b3bda2d36db51ab69fb79468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c10b47c1b925efd1c15e655a1e4f3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c13496cdb3ebbfadf59f46fd4de6c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36eb0d53882c75eff4265c5a061692471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27862073d58fcb9c60fc3b5c609df50472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9961dca606e5ba85158814720ffe4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacf8b1d124d38a61c5c521eef968f8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248dea5656aa5a5479e8a5642a32258475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466b156e08792cf21a5c862310e4f7b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4495ebf9ce645ddc9fb0a1a53c1555477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bf0c0bf239888fbf1bbb709679469478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2ea92d75288db90aa421ea861689a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4ddd3de999994aeee5ae0789c5fa7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445b262e014bb3ac56886c32ccd1437481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c16b00aee5ae335493d4f05cc160a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bd57311ad7f566237551674797606483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed857d486b8d781797b1ca06707d581484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e9ed6ca8234c83b18889427ed4fc3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14be21eacef7b96eefe9f59c069b48486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea953b33ec4191cd3869a40ed722208487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f14046feb1161f79ce25c0c26f1156488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65501223d1efdfb7615eed64cbef7dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea33e0ef78060af8fb555862394cc74490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405184e983acf9c2f939c01984587bbc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf299a2248d9214661db3d98f63ca1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200c44b00d975bd323c1e604ce0b3b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85cccbfd5a334474722e60d5e82f62494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824b4503712cd5bf24dca7e67719798495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7113d5846242ae39d33e498f2431ec1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbc6bb8b00ccf9700f99991123147f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aedbb4f4d33aa63622b88399d548f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20567f0ce0a5a2b087bdd26f1d58fcf1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf61cab5e47d7e36570544b49ac374d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dfa530ebc4d3676482bb7b00a9a96501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22baed1e5666b6c93c6cb7a6b5cfd220502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb23318be805887bbfc10b1cafac9d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e82dcab3fa8298162e3184c733fc9e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de6a93691cdbb85c05e1e63222b688505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e549c37c297e56075854ee597dd3b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e6c04d0a2958dfa697b2ca7509fc3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cdd5df60c9a9e3e262184e9456c12508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b57e5e30b146438b41834d4628686509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e71cd69b2b816d0f805939939c5eb2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e2b3c5a8500794a5acc3665d07ef1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4396c09d3e2413e1616e8ddd48f02512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ab12b8cba5fa882e5aefc1b74539c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb016a4dcd4529de1bc46fa0b0c75e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eea7a8e997fb9b9dad7d733490a4e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b20c393e93dc790c1284ec100dcb7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c0e390d5f8353112d8c8959bde74f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b176aa0934770d879a4abee396a7d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eda138ef25d5f459dd7c24e8df445e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed9b52f1ca6cb615a1443f9b3a6376520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eccb8ed406430609b41f5c7b9c31d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c573db5cdaf83eb50c82f3db41c0dac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c7fb56c0d14cee945aada17824591523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc79f3edacbf3eeff68164be4baa1e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50429a453e35a6f238715df1b98f35b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2da350d4e2d448f0fdab7b5664a44526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85747f1a5aab81849e2181802491d7c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395d1a438d6e5697454aa317949ef9c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a81e321297da015e9aa2114ea2e61d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf26751436fb482b53f787d8a2088c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185152305d520d0cffbb5c5c24366aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aad6f785c90a97c7c1a13349688011532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a22e59696c820317b61e38bf8b15e6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4331d84fb1437d15e3f057a2741b1fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479258fce29c5118dc3c9c3dba6cb9d0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32e6282b2add6f2e85e1a75ac277ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56876df7680f3a0ee982e3e32fe36203537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906068e60f14557f3d143f5e79d41ceb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207e82962740e0aa04cfaf5f4acbc80539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43abda50b2089afaadf2e9009fcd9e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f260e085be0f383d6d8b6fba522d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fe8720c72732f3a0ee4d22ee3acf4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977164193fccfceb4f2741da03a435c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d917795982eaac2eb07f1d0998cfe85544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d8f86c65e53ddb3bea63a323f2825545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4e26a213cddbb1251d069683ac4a0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ca6965779354e799b6dedee41d1d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8504359861aec4f9e85311936ca7c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb31efc08a6419b012647155af32e33549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad88f46a09550c665f5149a31e7ba5d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9092a41a76eed738481978fe05692551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826d335c7c3a61d80cbaaafdc522cb4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cebe989bdef7fa0fa92dacffde0df5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd059a89b0f8bcae48807aa0dd2ef3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b84761f9f3ac213e84d68c8e1e0db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef7895e6c29b25f0d8a9d83e347c25556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ef217aaf97936702d7836a3f65140557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a150545c5a65c915e5fb169e70cacf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb87c0b575c8b975f88c85183242e25559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b412f9dd56b79c61299a5d8bde783e4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62dd64e19789a48aa1b9b83038363d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019361f1376741c36875f201e72ff8bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b4307c8af6ad18b4d1695c1fc6ba1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ab148dff8787eb670e0f812b0ba7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9fe26e084ef851e74a8bbcf11116b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b95b5f4a47c1845fe4b532a2fdaac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f473a9d3a9580091286b7ef472b48be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b20459bda72a59ee3ac3b05a5e6fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4192a450d076e5cb7feaa28aaaeb595569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd8bf1638d3e45891dd717c8813cc1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dec54cdedb6638ecb16403334aa633571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315769a6693d5eee64796ff1bd99c44572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458e3998b3d1d33f6043503c94ae0bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d3b33ba7bef07d51946358a4e56382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e2df50e0fc7cd04a6b91b44e2e5a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f7d88e74be92949ef70792cea72774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e031719cad29d382be14edf0de8fbd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ac08a2f7b641b062fc072e506e0bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1f456ef3a22ec99087fd1552dd42e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099c34ae9770428986c9ca536b83a6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c0166a2c1bc20d4b78bfe93f8818b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae872b3bc98b08e909b394c691246210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a68a1389442414f8266344c78a55f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143345cb0a4885e5e6d1fdbe2fed5e0e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737324751952375a07b556413e99c20413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45d34cb56bcd1ef2d4ba77c64da77e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd72cfc301c8ae6aa707eab2bc86af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943c5f5116dd0c2cdf16ea4e30b09c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1937730046caf21e05ea360f5ad20017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5904b9626d60afa3a4069c3ae75e0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9edf212878c542a6bc1021733eff0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a15c9983acb7c390765bd16839addb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932baa4b5fc5798cfb7e5c8d5f0a046a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3778a6d086058af62b620ff58616a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa6974358a10e41103f5c2533e476a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec0f6f4393f395f2df4f6bef505b6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777accf9480a832d069be3958af35aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa712a1566074a938ffe9c0799879c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6d229dd3f1e12d0f684a2abb7faa227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb887b083946e034b81401f5fbd01f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281db60c843e9af4995886af128dc44529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43154e41638ee066601bcdf22ccb8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9814a1729e82dffaadb1f87e846abc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2ab210118ff04eb1188774af11bf632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0de9495d2c5827b8ee619bfc0706a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc5cdf40cf4e4d08846568bfa2bbce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98226a76ceab1d82185b90b734820c3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d83e19014deb05563b81fa59198d8136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65836a2e5dab51463edbeb524087dc037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2e31627120e574324dbc6a48a435538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab36a185d88d9304f87ddd5997619e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88fb43d7dcac211f5adb9a58c2c9a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c730959ae7c2fb7cc07bf40003a1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4b77a4409454ac9dd46625bc29e4142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c785cd118ddcc8a7f2ae2ce251375843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a73948aeca166f75fa68454a4c07cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b6ecf4b91c832ad425c1530c24e9145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbbd4efd20b4fc0afba52ad50e78d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1a834fe0aaa88996dcd50999f1a2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f94e20bec474b3ffc283e7306e96448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457a8cd997f9054a70515b1ec2398cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5281788cc6b693c011b409b9dea323250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779fb33d6524f6847e5c95b6c8ae65b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b0ea66bd6be1dc016cff1cf06915a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831056f8329cd4c8d250c63c31abb0a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f590dc028da1351e7035ab9e1e48fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476a110147c3f73d2463eb72665d66755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c430b12d8d99609b82987c51a9acfc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063aa8fe8e034e1acfdeae3fc13d82f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42f02dab6f1065e7c6308cc062b47d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95838d2f339b66383e05b2c9e1fc18459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd42ca5da87b5c28e30cfe773b16d6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467acebe9a6f95bd49760de5efe1a0161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04220ba83f720725f779ce2056a14c5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f537318acd3d87edf97972822814d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5677907dd9113926bdeece78506bf164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da992e489df097f845793ee5034e4865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28129792cb9522a15151aa0dc0d55f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b8999994001bef80ada5fef57fe6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b90a421fe63c82e80e376bac1585f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fed840b9803344a8c4a998787bd28069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf2172e7d15e19cb1a4fa7f9bc307570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d6c95e8c0e3e8297dacf7d1a7a71271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee61750c768c81c0b8d541786ff0d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6188ad81b25c7cddc70ce5644fc0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcc6b3c5b979ad55c059d3ba9f56a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66d0a31848dae989dec7697fda0bdf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acf1f26fe39b7cce0bcc898135d18076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbcb6ca61061e981f9c991c0a2419677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb75a8f07925b298d0c03c0012d36278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909ac72fb0d6a4a2bf20e38aa5c65bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94823b7b027277a8459e90e848a8839080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516391bf75b4c66e18fc3d3f6b88b9f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d36ae55cb33f0b282f6551bd18891f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db761a3f9ebbe6c0e5301a876aa403b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab09b04572bf2a9daa32a0496dabb984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db994b0d19a37ea6a388afcf27e5fed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0031994c40b40582f4dc26bcb5af3ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5e593109f9686cf4283abc9dbad9587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4b51221620d95d57937e427c58aa688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608c392479007a0099a0e233d0eda1b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354cc79b3cbe6c8c6fd89710ca14b7b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c316701e06e8df33e23ac7b97981e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204551ae50ab7cd4c51eeb632445dff692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253134468b47b82ffb02940debc1e0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c7370cc99213528b2c7326ab3775894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5312983ee5a09f95bf44fcb3cdbc095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4660b547220f3312856f734a16386d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc07f28d4d745568a31058c50e6f1a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca857095942797978ff899f30833f6a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9e3dcc7d335b7474694a075bf203099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d73e903bde7610718b4e2c9ecd463d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a736717de65ff61b46b02223f846df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e6adcfee50dde8fc99dbee37e46f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f35749ebbd72916c01165ceb79bf2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077d6b28591a46741210e922c6b861e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7152c7c89284ff75a6eaab20a9637105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae929a99bbb5d4b064964180bfcce3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b724870420774932ee7c7203815ea8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea470e434944266a4c8d9b12f0f2fe45108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7770b1f13e2cd1dcb1a752ca5725d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cafa2f613758d780bd3d58fd85a98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229daace860d7164aac2688491aa8b95111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830eaa305decd349b3024323028376f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fce2277c2eafcc1da6cf5191da8ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42463dc9b1d1d8119dfead617170f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07068b11d0211ab56e947a3b57e076e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faff17fe58b3ba76fe28b1b9495aa17116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2230f48c0649462ddb1900b8774cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d7cf6aa376c4c12cd2c886df79e09118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844cef7adc993be96e9fabbf4d7fd9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70855e98b804b73fabc327a8bea2cb4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb04da2eb413f4264111c0d53682e86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a01fd0f72613740d45682fc25d84e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2361d1dab39eead26e69d0db955b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c32afdf442133f4e334aeb916e40b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be54df820225c381178145922bce17125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d9836d402f8e18fd0a23ecf9d4ac4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117a2d47e1c23e00c3cac81300cc922127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14517c5ed8abe5767000d58d1117c36128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265391cf54edb394952582e6063c875129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce0f1b483578dbebc61fc13c12e9fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300736309856c39037adfeb20c78e82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10942642797a064b9ec6cdb531b62c41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec303184f8820188dea426f7df696ddb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf98fe0e37bbcaa66a51864b9f17c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5203d087ff6ba0d2d423515123505135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7700aafd7bb7f0a9ef0e532d4c58c7e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff490468904a872a846298fae60d2f0e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4938ca769f8ca95c6913723a971cc5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3943f3da2d679c5e7f0cdcc83f663139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963014e13feca2281043dde7002c7b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95559efc8a98a7a85386edb3c2c492f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eed25e22570abd56273dc7726b6d50142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78ba54b96e8a9800087fe40640534e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd4ce51bae592d426fa9d86533e6bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f5463fd99b1621c653ae23d3e1c3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa1533927c80ff90b079d8fc692644146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c98302747147fd5217d4197c37548147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afce894fab5fe3b676528d3135f3726148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641219969c1740ab208b7f4270458617149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a221b25461bd1325830c37fd184991150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb718bd16989d44eef3c18246997e5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b9ebb7eed67fbcd20ca1cedb5386c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17af0ee404e7ec7340f8f0d179e1fc0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373fbc1f8360bbd06a79111fc5f7f01154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190485f9e968e2be8af5cbad85eae2f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f0e0f98bb34d53f1a0a28ef32e71a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e4a4d9fc898d8df269dbfb9d49e1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cacbbe12eb8b170708f43e0376c8b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6a9d4af057bc7195815e2af616faf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69a450e4868156fa4cb23b0891c624160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c5672461d7c894c980fdc3ad7e16c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef891d9fc17f928e49ea336c4eaac7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45ca0c25d9032389edbbde335f4a65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b299042ffc461ae3ba1b3ca3f0c2f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7c1c985d57ba01e5bad17018bbf78165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1145a20fb1e4c8c1a6618f3878af0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c19447ae5ee65358422e02a0bf755167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e07bf0c8ceec85fdb9d208eb6d34c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16f8b2eee9b3adbe5a7cc929634ed1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f48ccd2d0ff2c2995172bdb580f94d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204f3bd595473c97635ed79d04e0743171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e96f0c1be2444bf7bfd3a6826feaa4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187c3259ca4ff094cf9fbcab27c3f65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9290c2401fd3c1965c7413af52ac4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f0875b00abe7a3a07ec7d36fe91d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff5a7663f16d9b7c137e0cbc10cbe1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e14d3b2a365c99f883b5069a31f125177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a675561cffe5a271c7ca9efd50b03178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c136b88fecb6f8b9b9387f0fca8e1f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c20c6c6d36b425415d514d1a28086180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dca079bf7146bed7a5bfab7fa4c4f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0704e2924a191578a2eb1a57080b14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674eddde648a33337817f59ee50069f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487299fd81b10ff4695b25d4d55db95184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8454ef87c2a7f1edab7403155e0182185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91fe8d201a39baaf960f8e7321f5ee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9512d75a6f8d4f27c312eb7fd04d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c87a6506e15fa244c443247b0a3a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97608d2f22204fb10ee577189da529c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5ce3ffacc5922e95c1fe836381e03190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabb56986b3cb358998d0dd7f75a106191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd57eb59ba1189b93247808f306f66192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764e6f879f70515aaec1d25b4299d31193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f3d743b40afc5642802fc8c796f44194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf00a311f8afed076b013f1d8bf784195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a0b2f9ba240c3afb91376b1c84d66196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709afdcd3742ded3fccdbfbbc2e160fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e60992bb0629c3673b615775d0ac0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da420ed339632e4d34d6b0ee3ac216a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dece0e9ccd94a9a9216bf2ceb700f21200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5eabff7f75b8e63590c088906a1b2d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1babf985ac5ed88007768fca2ad6d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf964d100dc29de446a53703b30452e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4a90a1a0f7bf9b5f99d7a33c6acaf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386b9ee9cbfd795ef8859fb8fc4a36e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33909006c4598981eb3119745bc5a22b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbed5a2462ddf5b8b2691077abf80c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c5eff39d79d1405462fbede1e737b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fa1378620dab7d45747e5dd4350be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a549d57bad01f4caf6f62422221a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaf29b933f7537a9ccd9c7b45d3d7c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13220948f5f6cb959360522ce1b430c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a963b0287072a885fb1ee4edbb2f81e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20cdb564f7d6877bc2446c0212c041214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e0dbcbad9627ca2f93edda9d9942d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c122e303efb44ba33c39ecdba01bb6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bdee5ce593c91614858c2c3f54ad6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcf3bae56e1d0db52f07c909f7be1b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8bb0385016aed15b92144372bad11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1c50369820936fa1caf1986b96247220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a458af787c7915f3a0c955c29513e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce146082e3c1c7cbb551de931dfe28de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0a6be17fc559871a3f0bbab632968223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba00ffa8eb0649f9ae25df3b9c4f0f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cb25594a4956d2340b042c4aa1e1d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdefd9db3aeda539068d21d106f82fa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc79889ac68f4d6ca7c1596f365c9b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457caa2c7ea31d1bea572524d045a04a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc723610c02eed1a755ece5dab9d7c38229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877673a954f645467c17db56ddd5d74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb22038a823e4169c63f8ba709fef1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a18c54c47865d9ba910806d3d5baa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d8e7b860b6d9f18edfae5b07d881d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd73320c44a96b18488b58f4759333234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb2440413fbb86bc1d66c43f185104235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc876140a5aff706611b6d72d95112d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ec925f3b08ccdac5a7cb00af86653237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f086a599ae751b34522550ed94fb6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842bd853491b2a11b0bf4e8d8b47532239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418b6761da12f7666ec2dcf80c5dfea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a5fb67f5faf64f4a31fdcd6106e6d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553932a75a80f5500f620b0ad1c8e93242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b4b8c44d70a919d6f4d9cdb98079d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c8a1b7e08cb739854d65afbc1d86d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27d89e122b81a071313cd953006538245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026124c9cbbc262c06caee96c0502b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180862f5bca1caba5a075b7273cddb81247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e4140f7272ffac8818130c828e47f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4354798e95691acbba416d4a308e537249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a0b79be3fc80d6ac1689bf5729e63250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d26d2c286f21f3c33e4285ea5e15a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73b1023219c8b6cb7c4c7881ef7d88252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f7d084c4e2f6ca71976e6a6f1245a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544d0a8cd66f4e54f699e08c314936c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1de4206794432d753503513388a31255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a1e56349fe7ca5ce737364e35482b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5a60e1da95eedb8cf4b14aa4fb283257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9299d23162e89304b1c9015b4fba27258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80760815f4b7d0a176c882c851e014259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25241ac9b89c501b986fbb5f3a6eb738260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf559a529e68e259ef5b00ed4fd26f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfc11bce11547de58a0fabc3ebbb12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c4d996b99c1aa8ad38a0d61b0da72263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccdc2035810e2d39ae14393257d965264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc3ce27c443351ee2709acf40ea1be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ebdf39093ca640f9c0476df7b871c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f40f13bef39c3e6f58a4d389e662a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f9592eff8b5d489a4d0aff10c6126268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714ef686551806ff2aaa652b0d34b2d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ef073297ac9b3d4b5c91b6f393bc2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845922733294b59d91573eca03731f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2c332aa13cc442a9e73d453974c65272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2934e2420d6ee25111e1260e10e4a85273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca018d085610d77dec6873ad598091274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed74638bb1c0811684499ec6daf3c17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bfb92ec0f9c383da49b91090bf42a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18aac039ac30c2b11a266f17357e48277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93660b4832210f16f2f6dde53649ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af53826c0339995af7277165ede7216279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89873e58403ddecb9f32f51918c1231d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a733c95557fb351371afe49e6b391de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa45778fbb1aca78bb3102118189972282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc94daf8d32176d869eaddcee577d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789657f24fb2278a01dc4fc20f3925eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409e8cf6d7e927163ef81922241b6b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357011bb06f050a50c0b75f40c8d5e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16c9d2ce0141d240a408feefc84f84287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b546a615cb1b16a9ba721ce7e40cf1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e308342790f434cd87bff977ad9a0c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ff8d9a40f76a9940da07c647c3710290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c98b332fa01ddd58f1c0a85f50099291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879f25446af24c7d04e02de0f48ae73292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64318a8f22f3d97c2723432c22451f3f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3b74d39982781a5597cf5a28355e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ada35b0fa3e258b03cbe8708e0410a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311a9e250a2f76ecab5c584e8c1eeb7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011f6716fdf6819a5c2dba84233d5f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d8a60a9be17a3ddfb49ccb00d9510298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8a8ab073693761b7e989fac174576299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617050383ed669880ab0d786ae4ceec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ae2e5dc6eeae0d81a3470cc93db1f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bc05d03b08e6f3cecb8134114c72b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e17f8a1ac92ecabb78b30f6a8c9db0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bca62b09e5e9ee6c96a603f858cd4b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435581ad207206bf16b1b43bac43afc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55427510d843999941a19ae389894a60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3767252bfdfa0bfc563e71cbb79e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c002470b90c4f4c707a05b7ba2941308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123257c1d6de74c1f1679d722721058309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32bb270b78256c8431c25ac8f1e21d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32ce02b92377146c820160eeebaf64311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308aa2f1ef66aea4bf7b9a8b7007012312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b70ce22167160f558a9dc69832e5c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66837419be5f94ff93d87fcdf2c658d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b27d34c3264f2eb298de0a1723091315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef7baf74b7d563bd9e76fd9b8e5206316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864505725704317585e177ed209477cc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6efd94f67c54f1a006c0b7fd28244b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212ef1e638e9187037835103e5a6ec0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122215bc3ef77381c760bfb7838a9da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e4359e92a3e64b7b828595c10c94f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf822e4d7741691c4d5d3d8fb67fedd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb273ad1f67b82b31de9e9a9cdc3f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3524f0eb845104c418bad7a59b4453324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a945e105569acc3245d6fa9d18dbe92325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65176badbf1ab8ca905a5830e8d10f37326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463ec32ff73d249706c72e7f68eb641327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cae13335eb9442579ee88b70adc63328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058566cc4a99f970b4c1020e1be6bfc7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181528bed401ea7dc1c00eaa81c8f815330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701a20773b412e7366419e7acbd0660331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8b86aa01a79f65a1a84c6caa544bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b258cd51e0e00f23df19b9698ef95e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1ad7c97eb2eea4c64f4d57722771e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aabfe4e8a7bbd25cb8b9d9a17132f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393ea085d65a3e49dd0690a4f5dfa00336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ea115f6e45fe34f0b68ed9d47616f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa4886bb76cbf989b51ffcf3bb7d59338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c884b00e3bbf45d1a5c72239e939d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414c910658a8bc5b816378df08d9170340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d01d5fde7f0992d0b1a1ba37017f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acf55a3f54b4ec19387e629fb90bbf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08773e16d063c92aa2db150e4d7eee3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0645c9558dcf0cab4549de59ff9357c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5a382f9427331676397ef0a91c051345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af33f5ab5c2c983e4626db6af71cb34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08775d851d76921d35e295f796360b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734ade83786d13de6860842ae48fc74348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d06284f7f1b96735805ced8da46c01349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55427126de7152fda35c3ef88d3d4db3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2a2a194e1459479a1bf28b2689b87351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdabe8f4b6db0195d89321cd557b757352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007e813952d6cd4aa2ea8ad0a0d870c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919ec7e5753dfa3367dcc8db1d5efd2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f2e9b7e53e67ae5418dd29eef52a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c92c8e5505a635b2bc96263a5c3dfa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485512d45a28ff1f92c04371a168ca1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00cb05b55f3382a5ab1cfbc68de011358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cee86dee8fa158bd3fc53e383dced359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df38f979a16a39e1908c30e0f24b556360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245854bbbeef3ff33248fdb54f9398e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c79cd20734f2b979a465055016c1e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e01d37a1fa4ca71c9b022799f14ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938971d0e3e89c06809b2518346e5f38364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811b5ffd793dfc1ff9ded931e07c23e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647fd693da5c94972fd66dc7940f0e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a98dcabef7fdc3b4836287f1f184e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689e8391044b2366b89d637ea05f71c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffe5cca157f4c911e110ae5488f0ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3be427ea6bc7963c349bbd3aefa0b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abf1e6212c54cdf7818cc6b232ed27371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98a2e34beba7d6e75e334757a1d07d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26b7681d4b3e9986e6dc91df590206373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118a9a7be845078506539f9d07322da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190a79df0440c4b16b8d40893523a6b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642660f3c90de565224ac84e7b5ba46376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f766bfbc7bb1da282dfa919106e10b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b733e381031116706ec3b7fa54c1973378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba15ad133017e3314cd64903fe4964379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121794e1698b10cc15de1ab98a15ebf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fd751943a1476e573d27fa620ab92381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5581cc8ea52ee3826ec5168238f9ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b16c4cb3f1a02ae185b9cccc199eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed312bcdd95f52f626b79595a9a2ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31d023cc3cd57fa909c3871ac16ab5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a83d769d7c68e1d6ab83d9d35ffb3b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756a0476ec05daa0dceaa5b9ef6aa20387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef809893a5bda1d92723b7a716ea85f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecfa55ac39ddfa02b7f90eace5a03f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456990133890e1f2bb776bf7d8cefdd9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262c7ed46d7b7cb9ad260a048b346e1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d5c8bdddcd358db3dbb0e3251564c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b271fd8d95192af898f25e013ae5a98393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a82d56e518ce35a7d309aeaf9d0658394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241a90e1dccef1d5c48d63243eb5013395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcbfbb1c49c4517ebf12885eb810f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5323e8dfc6c7853a87f1cc0f4e759397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118ecfe867edb1e44c923fe10231eea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a69524e725e7377c46a64961b3454399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fdcd0881beda880a402aa064b3a63400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f1314b416e307aba0cb404ce00549401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ee8b162b83dea63e08da0de1d20ae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976dbd469f4c90bcefa2420c6a68d0c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431632d8caac4185567ac07d448f321404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c764ea032e3829e4aa1d8c964495656405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48835b5a41b1d97cae46a049a4349e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20b3f1243e67abf3acd742fc84d0a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0a46c5df0787f7ebbbbad67ca044b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c6d49648399b1d2130c51554c0010409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2749f9a50321f00360f5dcebfa27b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c864e682280bbb18f29114d611b8c2e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28e563288618d5530bf9956ee277eb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e1b538bb682101183b5413864d3db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b02545ea2ec402f9873197e8d4e32414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6087450d2d5a5f91cba031dbcecb2f6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71427553efd61299f5e823eb49cafcf5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4088a0a4ca828b451d2de322409b6d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbca83857ff55cb3dc90e599e80f14418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbadebbee00de4d35b3fd9610b11e24419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b629d55ba06e0a6a36012c1ee9ffa4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204bd31e5772755000638be811ac2c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cca745b1be8e406b9abf3447f6e047422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca37c4f6b517def3f984e63a5ae4bdf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477d05ae14f10c063a97da2a7ec6c7f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f61cd1c135f136aa61b4f58ab9f87425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349d61ddf1dec8560db056d924913ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f3fe3b2c2c9ddae63e0d419f8cb73427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b429bb10a4725c6bbe9f473433cad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068779470fcd1ba4499bc21ef8efe46a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7b18bb032e3beee01741839159ead430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa97cac784ef8264df3400a79e78fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0e8d9a61960f1113a3abb94ea6817432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d5f30d9e18f31bc67cf03fd166c1f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a021d17904de7dccad7e8b9f18cb31434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b63403b114087f5e552b7af06a3d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a492a258a15bd78620fe3102df468436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087016e66b35bce0b8a43697f09e670437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0f69f7be9688b48b2c9eeb4590dec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67c24b795ad2e32fe2d60b1a257263439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcc49a167d08ee3eaafd32a6ad6436440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f874d0b5e6a507b93196468d166dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922da49f110df365da0b375e07a6b6e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47737d7db1e30b67716aa1acb62ef2c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f683ada9858bc3152be871d1545d94e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9b56d5caf4a6a1368d2c29217f5dc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5369030b8490228a2f28d090b7ff96446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a755f474598cc05ce691ab110e1493447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c095257b07b4861f37317de47be0a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960757a9ee370f49f3abed81d0e5061449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4f13013590c47329e8b2154a8d3c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbb2fcbab3ea2b3af9428eb29d045c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c4d621073257888e4be9de2de5eb4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767f2c7f1fe675431c04186b2fc6804453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ff9d6debe6c24e02d235c6bb9886b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58708420a89662d73bf8173f8fe4ae3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aef5c1a32731183346dbd2095841f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1881155de281e08164f9c117f77293457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aee087ef24a0c4e6eb257202473dc7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf483479d467858cfa0bb76dbbd98a3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f80aea2d068d2771ad420fb6d4fb55460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f9db082e1d614dc23a9be951fba00461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dde16921241c4edc3e02982c46aec1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebac2b8df6f359220e73c13f8b0840463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629334c7b6df3820896b6d8d0a806626464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5aa78afbee731223db517520e330a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382bdc902443453fad9ea20244fa06f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fc3d602b832695c5a872efbfd2cf6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b39f33ecddcb4c5c3153e2aed8abd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1883359b9b70d92f5d210f90ed9152a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043ab133fbb131c7dbd30cce39bfaf4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e084225b5d7a79466f11f3cece7e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906117a7644e8f0b12b42b84b665c6b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdded377a4572cae43e9cc84e3469b4b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa3e3c2b6cc7dbc28f7e8969e2d3c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f4c435e3bd900390be0caf2e85867475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b832aececad7c93a98fd7f40bfedf3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132996d9110bafd246b604d0329f69db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d246c92e4bcf912b270ddc5c4343a9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e6fa1f109d3e83d01a1599d06ee39479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9cfd1d0232926407f0c48d78114ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41494ac2bcba23cdbd4b7405b9c0dd8e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8e84bc36f587825c2412547696e86482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739a9ecb909cbe8bc36411a7d459194483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03497e791f3fbf15440c9864bbc4f53d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbf65fedc7c0924102009b019b561c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cdb9dccd339df5b97f4724657f97c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513df96801c32d9c41f38aefcb90fc8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09435a6e2af58a1d656e0bb049fe6349488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17963e5531964fa896d175976231cb59489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e7657728051527a56b1aad549afcc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269838cd46f73b30346f4122ae8fa19491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ea0063400719d758dee7f18d62c03492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa927d543a9067f4b8d30738012cbf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6523eb52706b52469bd658d608ac1c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146621f6e1c2531a08048a463981809b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b958f1a723e4c430600bdb5b833c0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b5abe10511c4f6efac3001a900c98497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68113d23de9f2896aef1e73d094600bc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c51d559e3e2c6815dde32090943250499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d87733bb0d8a988b28e8d97653ae8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e5a3a63aed22b60c71ca4892e0f51501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11e42ddde95be0eaaa56c8afff1977502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328c3cf5fbd86363957ce72a91c96ee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6f37b70488445c4f7df7024eeaddc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb49aa112bdb81de59ad1d51aa59b6e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75203627226b77ad86e251d5eb2baaeb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9100409b316691f2d141a80208395507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235aa743326652789ad768289418563508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c549f95804d35355236fdf316005eb9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868d7aaafd04465b108e72e562d4995510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa2c890a4be0f60ae87714685b3866511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51360338be6794a52ab0a47e64d617c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48c992e3fe44ad45ffadfcc7c9e2ba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f1c8e29ddd83b7203635212bd7ced514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd826071481dabf11b3b58a0fd988fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3a6f91669a8e1b5ef984aea744210516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533f6977a7e372e4503e3092c0ef452517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aaa63ed7ea164261fe8a0dc407ac3f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5f5aa230a00d4bb664b6bc79844da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcd178568568f8344efb14b47fb66f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6f98af1781bec1e65075dda8268f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92651d65314ff8e6c5a0ed2162442c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d19b5de32adcc55d235ee76d0c1b66523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b081d073ea55860a144e88b35d8c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e78726f4e35f46c09ff6738efe549525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27586dfd7e6e8a75e1c0ec30304242526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b6b9be2f6adc704f75972971ec744527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347a29aa514f6ccaae5e3b189dea99e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952fd4250b03f94918c34c8b9f8071e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214ef2e4309e7209f59673cb60e5350530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfba88453eed3b9905ffa263d4a20f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccca786c16e33efe86a9f66f6f838f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978bbfd592c013c716fb873b18090bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bddcbefb130ed133549ea0cca0e7b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e507b9a015700fa95bf621d5a7f563535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cc621f3f530136da34c6b26ee4966536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988d08e8c5c6ea573807c77291a57bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882583ddc2d698b37b036be0daaaefe1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d564d06ccd2c48cdc13861c2ac0328539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ce09dccb6e223dced9f879e430cb1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29b99a2f19141775a4f2e8dc35ba92541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9f924d1e8e93c4cae0d38a19a9462542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d158478b4703a6f6789df042cfa6ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177f7d190cf300754970a89dfd9ed01544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5966bc5704e4cebc66d457e74b32c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b029d52b93ab40f4ceac78b5823b95546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b65ddb1937f055f30e2b62d71b603547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7632481d700e60d86f17fa752c14443548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557076d7e71a551ee34a8b137cc3a622549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce1c9d3a3cdb53fde3c9e1362f9f97550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5952ac7fbab73636e0d20c1ce22e845551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb9d01220c1864f06431ca5fee358c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dc2a43b5f27082d1b6ee651d546fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2741007ee04dfd89f1bb24799ce3d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5054b7800bbf62be69d842f873ed4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a7dbaf4c66c032ee28ab80429d19a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50eaef1c40b781997a28bed4d3cbea3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec857f57810ec930e140d7da007d0d33558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5cc18cb634885c7b94f8ee16dccef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a985beae44643224222e79c374c7e4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bf7240a5b34326965f3855e262b96561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15c36e6b8305683c2c35044ba3071d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda8dc8824a51f2124fb903d9aef9a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e12ab75ab3afd51259a86294cc37c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81476f7395bd13f4228403ea17e3bb2b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d404e194937afa0a5ea27fc6ed0ed2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a6e7127edd7ee70e8a715bbabec0d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675269b9176f666a1e4cc0adbc4cf9b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3471fef5e6946dda34cc6997067aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe3516ed3e5c406305f36e7876ed31570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469b14cfaf6c141881a6aa3e4fc0c43571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3aff009e6babe1882f61f8f6eb874572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>