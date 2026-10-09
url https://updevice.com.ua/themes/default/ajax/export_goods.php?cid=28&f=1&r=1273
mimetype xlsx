--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0301186e4f11ef5a6f1537ac2aa78c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb575d26737a14ed3b62d6155fb2b4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6931b28879bbb2baf0d14505991f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2da5a938f3859d09ded16cabe1e0244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25d7557019d15550db3882ac547c005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243b74ba391f078a4e53b972f247d5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25caaa09f183a41f99145b7d6031edf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3169848b9adf37c77a73aa428a585ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28956614b0a2003e6a5809fc261f5d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d0d6ff76ad47e42513ac0b1a2f2c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7bebc16aa836a0c10e0f5e0d2dda411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2caf0e258ce5163f051cf369c2a0d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e0122c1d444affd85ed20fca5a3fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5becb1764299e13fd6f2be860262814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0eec878984844ba8725b485fc00e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1155edefa4bdb95514267c6f3e2f6ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa2241008a8e2d8e1bb0dca7df790d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8b87ab769f4590b3e5cd8bea2a6d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdba4d1d91c70121d1cc5452f5e080719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e7d7a42e5d7e865b60e8f109cdc0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0441c5408497085ccfd6ae4dfb71fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652df46d6aa6dac09545c28ab4c1b2b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d01d27e2666f32430e7edb0ec8ad723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd600b1d1a7a49137c1601ff4b32b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9509d8759d951babd70cfe383df105f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0128f5d0923153a9e78ab30d6470ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a5c8a5756177f1dfbf1526e81d78527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7436460b6fa31b73bff81b05aa99d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da199fe30855bb37529133eb870145ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fb1732445aefd2945a44ae12ad6b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0d2ad8623acbf6b5a3a922f92f3e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0865e6303b223632703a8bf5d98393d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7109726498728e1600ba2d564adf2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c3ad7b16415e39ba55610052d1a1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567adcba9290a38292a925b1afcd0e2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7f959344363b695ad8f7f61e9c05e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f27ce16f83f3aff79316bd9d990c8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5ee4def57324d2c22cb4accfcb16938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a6ec091d043708c572833d520fd8139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbb82eda24ffa4aa9168a1bdd242c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e63621921cc458657fc8e36b448e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a2299301bf758283c1e46bd8e443642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05250dac90714162d1f4bdcd58945ff643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f133e36fafccdfe22fa04b146946c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c27a1e80c99919d03a42e5d7d2e2cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859143c4451f6207a89ba47b250b78846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c1bf093b9236ae07c6f4046d48c7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48341b4fa0b4bad98301ace742b3a77b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558023ecda0844628648cf426aaf41f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b293d754a646bda883bb4cf84ae550750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891a824c731be5fa46be190e5fdc21a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22196c0ab3293b765f1cf260aaf68152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170bd4d9a746f98c04a56c21409507f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a39ae1351b14a5b58033bbe9a311e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ca09fd3325592d43c1754e7ec45e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02555893414dde440eb1a1534a4a8de956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12338d51b6b9050a693fb34016efc52957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783e710eee7b08b1b0cbe6695b8c7ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c110d2cf89f0ac2af10561b40993059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c0f15b0241a0c6dad84a7f417539c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78da132dc39c0f1355049e9bf9726161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06c8b3f955bcf6353b1b268344d99462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274043a5d741ccb6e7f2185dac5340d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9bddcd4085a403e04f0dfcb77fdb164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c65adc446fdb04c51a2302126a0a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e757fe82aa49f0c379b5fe4273f1d9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66538ebfd139b8f684f26ab2e5db6b0367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73260b1a1d519a44ac1ae960aa181c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fb26189c60f58fa812f19483e0e2d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b30995f205bd11a9f83446885d622570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388685ff2d06209a1a814f17ae7e4acf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262623255ee8bf9dfc3b4493f4e410a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde98be769da48218a31c90b1cb0c32f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a9e292ef0fe5d6003ab12efb4a15074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6d7d454461260ccb6dc2d650e61b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ebb237dad99251f8b341e85bb36f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f20f6fd9194dd704ff69b2213a83677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc500e0e42b54a671231b05da51cdcf178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a166456698ff5aad87fe85eaaa323ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9a29a594fd9c04301a9114b66c23080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59508ec13844d0ba69bbcaef1e7f44df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f92a88b816013036c4d23129121eee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e97d1d900d3c070016246db2c30de583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb4a5ac0c4e09799bb8b382e8cc80884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4a21ada07e4439350615b99ba08b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca37c9111d20e6dde23612ea5425de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8fca5b32df3d4d8410388da668e5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72efb10c89b2b0406e49bae9b29a7788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53163acb3ff13b5833d5553c7161966189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f5884d98c367d148d06ee95cac30590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899b665412f770696f417223ce7b10f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3634ea8aec875ce359c81c557d8c83392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a234ed60fbbbd03e098a0bdb36de093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7f6a4c97743c6fe260b87d1a32b5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f017fd6d5c34f0babf26548b0fc1c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c80f09c0a42d2e418b68a61dfcc52e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fff4e5a8af8e2249c020f9d97288397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c139582b12d560ae7f4f7f11496ae8f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c48035e53dddb680fb53beacd07be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fd42d695d083ca4a1afc9c2f3f305100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf891f58ca08f8ae38233770f0348992101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590b06c0b6b9351e2e19effb2a67525102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c074f295a7f86b07950e38ee50d3f56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0ad442fe1ec688af6586a8cdc40ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5172a28ae5f81f60e6487674fcff3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b5ccf4eb21dada8b6192622855b59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac23ae0a799380386605acf6e49672107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7010f4fdc35b6096d612b23a3f74f94108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a915f719eb696433f4283b283ba3c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2961f91303ac82989b4322da3d0f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439b53c8a4c379d0642ed120065e2a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118a2cae07875664e56ba447d9f17be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3951fa6c2b62470ce6eca60b8b088113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017f7c8efce9d7366e7e9557b196546114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85868e5e660a9076334e56d06e9ac220115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df049aef8300385352ef2eeefdba370116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ec2406ebb19b8e2bf43754f303708117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7185eff91cd55c62f6aad0a11a4c224118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0011e1ddc41a82e896ecaf1dbeea4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4ecf9d638e51e0c0f6a747df65c63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8008b73779d0efefd4c05aa6227e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfd0fabaa4115a6a47a03504040b2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02376cfc3dfc9a45b59d8c4fbdf3c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5768a8dfaac5e6b5ae5e055988e76124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c954877f61e3fede9ad7bcf8846e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c18bdf0c42e7710f7b5681154b9740126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f02e2484d14223a8e323c7c7a1f62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05031ae24fb0d3e72be904a1b1af7d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89477d651d6871bcd6cb402f1a96f94b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8459bef1711a1fb40c13aef113b3d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f63d3a6cf3abdb859b34e6fd71bb6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce897789052cec4d11779170c8e0885f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903fbe318fb62df657f02d14d476933133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83af678f9582472373bf4c4716577de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497ae875d5a6368a78b9adb5fe6db21135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f53cd6380167aa7c33db4be8841c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5efd628645ae75e6e65db47ccb19d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335e7ed55c585f857d6eba9bdb0119c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc82c8fb86628414929c613a350efb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d407f8fcd3f72748d101d97f63c401140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28d636bcf6c012f9debdf235fe907e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e93b1d309687188280d15211037425142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c6d9f7d094306c165866aa2b0c79d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4dbb5bf8fe1de91046d9bf8ffc907e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852c12f40064be0951c1d339546577e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8e94c5153e416e61f502d76659846146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ea7ce7ddebbbde842210cfec63ec9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f63a3cbb4b7712f06c3a1ec6cb00af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8208e2c9694daef2925c4003999cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c80b1e77a27c9ba1e208218633293d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f71f32ee387ff9075665ff40c400f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7dc8905c99e4553994bb88c5660c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f33927f789d80dac8fac8e79e238a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf604eaf7909f95835e9873454730459154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29393dc01da74165c22b3fed677e970b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d1f33e466f15b3e5662cfa81dce1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826add878fd6d0d89c8ad9f96555d0a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af99d50656bd15b53361c105f7c1a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4e3f5700180052f30767e62450336159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c105b2d456a9bceb3638fd0de105de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026aa8b1f25c6d844a689d0df66fa90161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d94473698ed7108eac594e28d0a6c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b86da58f1bdc32da60fe362aefb13e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6100ab7efef96fea2144ef9964263164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb03642b4f5b549dd990a12e5ed9b85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce766604285388f65bdaaeff5a834e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c6da232ab4e17cf6e869f58a9b7dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd395087ed073a837cc26a1b75d4b864168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a735ee4d5514316bd1b1ffbb0ec8a59169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb0152ee3fc5b92af1b915a6ea3dfc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db9ecfcdaa45e0a4564b3db8d2d411171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d796d651e9a02b9e02d00a5afe8b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df83205d17d32fb675cc32f06390fa8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713f2954f1fc30829ebd3a53e8890b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c114e7d8e3676c743290d75d9ed74aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4b7a222cfbf266a88acc6eee62b0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9411d6f196db79c6e97634ef44b3dd8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805dd397f6ccc9e019984d39702cc99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1930d0c0ddbc808d78e237453442e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bfba63120c4c027400c757aa3e038180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bf4c4579b49ff3ba847f955d6614f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c280cdc5a72ff3340147a006f1f96b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba631e5d179673c10e409581dab8f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238964ae22bc07da7b71b546d35d116184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c4e004194347c1d0430d03c71c1de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb282b30e9333093e4bff82dc1fb5b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21270836a7e3df05bdac8185e118727a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381d51e908b244abbcbf87912277a8e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a669ef2b9109664960cad88a2862b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c524ee62d06966120abd55e1c84c996190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827576456d63be73f1c22837e4805de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec1045b9df457587b973e0c9d0de89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a2ce05a9b3aba643dac85bcfffc8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5192595cc9c6af6339043ae78acbef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecfc65610cc6c49199948e733d482c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d500d6b41fb7a65661f8d3e04e44234196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dd9bcada74f19fa0cc5f69a648686197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7834ba1a7b9417a15b62eafcca1b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed364082419de6c2de757b4837bae5b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219cacbcc21dc12a6c9fc5c05a647a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e2ebe6ee3255e8777d57ba282a837201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcef6f89349fdbc1681d496ffc4e1d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7da1d5e5711a9db7de3c17893f87d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889a2472a9128fba277ed93c9e27a1a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab5244f850fdd8b15a9f8c0423545c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a243efbf668e3645c264eadbcbf92206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dbad45b0d4816cb899aa7db2a5b90207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5babc184033115c08b337e0d0fc46d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d88529be36d3b4b61b1c732466fb6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cebe346196dbc0c77fe4182dbfe23210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720b7fc9fccd660a1c350650e349102211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ab816eedbc5018ae91055a61b7eb8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2b052b94a5f9eb12e38a3472216ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6bccd862df1172afa3ac4bf44626b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c11da86f87093a65ac60ca2cfbac9e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504be8a0a7eee03644954af2751fc6b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c287b7eefc75e46c496a45ab8d6c334217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd35927846e32c5a83c555cca8a7c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691db8ce0ffd279d6e8496ab496eff8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04731876f5c0a86d5d01da7807ac9f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852851492b032393b1107725d4f2426221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9d4e22b9423ac2085036f2e4703c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104800805f1d6f8545717b09c2ca8572223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27477f0c00a1845a55dfbd36c973c816224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b63b7ca57e48b532e84da9f71ad59d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6bebe41c7a822d6e12e2d3a54c11a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bfa9df4210cecd1589d0e2c12b7d1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb054853ea85d7e8f6d95da3f35601228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4b81d6d3a09367ec8d9612da3223e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd8cc6ec38dfb3fa4acc7e34273069230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8779d4a513773e4fd12180beb7d6b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69bcfdc954a507d0af3c2071779558232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ce881771491bd91c58b833da7e1f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7a85e2791bbf3ba951a00174630df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cbb9b8185f12764ec520091a22bf5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849ad522863c708395f8d1ed9853af2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdfe6770d4db58396bac78591a8cd7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea6074945cdbb4a0166d96aac4e0db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb84bd316968e2a8f4e920aa129e85239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f19cc21b110f73e8d4228efcf0501240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cbc8cb42b6f808d09e9800a2e503e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9d9f797bd2440c46c9f7ab2695536242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416ba16cdaa1ef40360e7d0c8039553243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd045951540318e2a84493bd88b1af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e559d9a657b8dc3752c8c378061b261245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec015a1b0e2d15083c80664b2e0c55246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d1560f3df4af87b6e9f32362bb14b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796542285af8647286b06c61dd86297f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930cb91dfc359c379e78208e52fb8ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4fccfbff25c6cf1559acfe81306f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269cb977b5ab9c6691ab9f6f6f7cdf0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06423b37eca9f145407f360c51dd04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfedbe9387cbe6bb31047ab3510965d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d195260cc4c875b02c40b6d275daa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443debaad01d1b73dccc9162be31879255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84728d775957c6e6092a943b231bb04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebf330b8d21cbf3dafc6b044f3604a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb78dff3e63607bd80da73ee5c6f4f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768fd56bd7d1469786662147fdef032259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946b1e8a2001f06ab4f199ac204db0b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d94df7ddb1fe81a592035f354a2d58261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4934a0aa538c2d7637bf98b35c75e77262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296abed41c6f4c947ad10a58016dfcee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e46386f62711ccff1d332fa57b72e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a1d5bb651bce6feb94ea7693975a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f17e12a5d8d4b91bce9bd7cc541deb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836696cf636102df05a679f165803cf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e094d5b305b86126858e82bf12f7d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379081350a3746f3b1d3e741a10a184269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec53c0dcf381a540a9455ffa08e8c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ea52d162381c7451d30b602e221de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed969272e77f66d464af7cf18b4cc644272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9050e334657b5aa68e5ff29821612273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46244dd4603946e7134c750d9efe3cd8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412aa397ce9556aa525761940e370c16275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888cfe52df5363da9d94d04643693ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692a26406ea5887d7d382ceb68024ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad9eaab79e5eb31a13d86d13fd5ae2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dacd277e211d4bb97b3f05de4f308279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f9c727139e71a5f2349df381df79e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9bf446aafef3f0a714799f95c81cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c7b903e38380cf17fa661ea16081a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3228bb893ea6d9e473a86bd2a1af905283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d319dbdbd95b21211586de9f889d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08f0837383c6b5620653939303fce9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b235edf93cceb42d8d448a811803826286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ecdb9e5f3e9ea02f1318fa49070b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58734d825ee05222dfc87929f0684ab6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06aa2ad417dfd43c7edb72c34baf609289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af9a733413ab470420323b1d95a745290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db32dd2ff303632509dfed2af78cca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745808d2a9336efaa94d83d7d493a17292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d43ab8bf0caf02eb948771d779c18293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b383c859ea0a5fee914ded06ac35cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3861952297c052b0f74335ffb5736295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2107cfc9bd7c5aef09580bc20a5ac8f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00dbb2f7c545cf4754366d5f90456e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f30a4ffdeff1c4f450b71bc898f4e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0c7d6eaf9537f8eca06c3d8440e0b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f1d776c63b5ff05c4bb2a3d51eddd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f7291af94b264de97adc976f62500301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a2764cc26a3543038eb14c5ce7f1d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db076084803eb6dd59754247965fa4ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bdbfa1d2751a524ea31a0146d649f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2bd683a6cd33f853bda53aa3b3968305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29774ed280268ce27f00d2a29a2a8ab4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c327f99fd8898003d0e5455ce613c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4db1e39900d6ed24c5b34c54e1ce8b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff8df1b39c766eba31c65a5d4da179309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb364f787fc10cd301d7e3316b857f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a59a2a5683d5ec664444f87b2bebfd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ced0310487ba431c606a7f62cfea4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a7c054f5c87141f0ff4735890543b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05c013eda836e30b2659d52adab188314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db189f3a2d33d197b462e4410425a38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75827e92bcecd1eea2f6ec7435735b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c886f10febfa9490a7f5033e134b26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2007d362294a84821a3817fdd56efc7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e487a1a79afde8c1faf827f383ef6e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e2bc44524e2961ac605afe67ab813320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e20b9f1961902dbe5597b2c7d71add321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bb1ca575da38bd3c1bff6a5b420ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a0e8370a2dc0b3e3d5c1889d3434f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe946417b50092d3e8b80fa674ac8521324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c5a06c1e1cbaf76bb6529a0635752325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691683b60ea45a0ce02c78ef51af23a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640f2e2a45f1758c4477c8cd03ff83d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cac818969440cc41a83934e3036b94328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941158a50b94b6ab516657a10b75d313329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7724dfcf098165850952b1501ad3511330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd823f0faa5dba3daaf4af51e8d2fee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05651bc0c20b063c251b29037bf786332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8948ac2c05733a6e43ab9888af2f41333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926d3f885915491719264a5aa5e36da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76636275d29e94a88367b102047f2af1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24914d6a2e2048f90bb3732c78be7c6b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed11628481e6b7ccda3d4bcb7a6d94c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e692c772ecbf53ae4984c78134503338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f1efcbd28bf2c1bf7946422ab7964339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318a67755c9bca4b5ad979be378c0ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7ff0610c3ac19cbd864e136ddcbdf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77205af6f530b42a37e2da050b4371342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f701e3750f1befae5c495f7a2ee5e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fb89fc29ed1a59fd24fc71ad3e423344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e0c22772cc7380f13310b907bda24345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76ae914cd3f2b3740cdf81841c3259346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5c7d2fc6eaea2f7c087ef4f99b9c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060e30b2484f297dc1f646d03f2216c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08d4a39b68360cdaf8f8bfb690888d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7fbeef63c0bf28cfb9fdebc9e0197350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cf5e4157bdfa2caaeee10535d048b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf428dfdac1adb8f3633ddfb562fa928352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd62ee19c01ee152ddec78f527c877b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5d42423960ee64984bd5c84ba4285354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9d2e85e9ee9c85dd2ef5ff85af708355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915542f691e9df0ec11265dee71a7375356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae3a38cacd151333b7bc893bc0829a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f8709663743fe7681a724631b1ba6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed407f02154d9d92973943efc97ded1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11117870faa0a50ccf4ea87aa4d6d99360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e534591aa5b7dbb2a120a842509f6ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271507160205e2da0b18a06b22d1a5cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bc7a48e0382a18c2831a1d734c2a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349864094e54015dd9d721a593b6372364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d977429a18885cdbb98063fcbcb006365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a467a609c89145659ddf6c320b8d777366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128683ebdc54d5b22d539c39a526f6a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf388e73c99e45a5f0ad29b8fe970c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbbd43f9afd9431436a9285afa08e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe5cecfa4e1401470b0d60fd10f65d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e7f0ef16853f46b3249f996842444371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64142ab9ade8ccc1988d39ac2a966f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc1c2f27fcafbf14e0d8877819d7b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456cc31e4874a83ad88d9740db3aab5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f321e22ca095b2d4a03539403e9c855375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4181964eef229cb530261f18c58b237376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5744de5cdb5da232a4d9e15d3c5c3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d0c99f6e242a3987cf54f29d384a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1398d768c7a168052e94f0664d29b21379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83803b36649ac28557362bec1ae13b77380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42172a47f303ee46dfc79b60439d8c6e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37595601bd154f45bf839c5aec975ce5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89a37694d3294ae7d004e5bfed7e04383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f6c726d63dd58bbbb716b01126028384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8f3922eb531645cd5c159dc86358b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a601f44405e92f5e74b38d4a1865c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a970bd4b2d42dc26e46168f47b8ec4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7969f6a9237f67d3a701543d77a743388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f198fd90e38a63b01dfdd3fe9141cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3bb51c4de25752e55e96209735d4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bad1e1e0166d39c51a48efab927593391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff267f58b53c4d78c13ee9d97dd225d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7345cd4917b22945bee35ab8712308393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561cc97eda03a7b2104027f485c3f92394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061aa8498c41d2f14ad0d97a6b4761a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991c13a0b132a880ccce87352efc8b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e688ae7c69bd94d0ded04b889165d3d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fbec0633c9916ecc0df63c770a1a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0090b80bf06598b9fc6502d77bb0851399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d4b9c651d0c3e62c941b50ae473a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c49c388f5ac9fea941eded05cee3a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e62aef110f683df37da78020c060c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40711883948603292d30a1dd4dd8ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59c5ca256798c6268a1021f823cf2e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0edcd29c951b9b4ff4a7b5f5f83d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966861bb52fb2753a04a3c5a70a8a02c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad853b423edabd68911d6d485d868591407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417340d9fb4e6d9a2588844c9cdd2426408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118ed40b8f5d3e0ebdf76fc934730f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb0d58769e3e46b07c9a894e759b99410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e31451f67b2731883f94f08065ef99411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8b2ba3c1225f3d0a6b933c454b9f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23978d4be250284b3ef679227ec3a82413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d187db4c1ebf8a75ad5ce8cffec85f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac3fbec5a256038d09ef83190b68d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2205dedaaf766fc360e7e017d2ebc2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6661c7e6582ce6d3034c435f9f789e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7c7237aa0d21e6ed4ef878ebf4c60418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288489420859d6988f8b1018100c70db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f719590f7ef81d58d89a6b7dc808f4b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8156615711acea88fd0ab9e405bd9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540574af17ac475d576d2079fa8904a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a781a1e11d61d25d41cc7d26939843d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b79283b4cc0eed98f1218744e61cc2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4339af75cd3ab7cdbe3c0384ae2c4e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78d6abe74ec48161023c5faad2960a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a05c68bee5b62c7dbb5e51100a9cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b5bda612f9be4154ca513c16dd3ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8221cf795089298e31fc5e8e89646f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42578145934472a3205c0794fe560610430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ba9cfa6b46ede7e6a0f52f3fdf52f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd28f322ca4086a75b98883db630c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d70e5c664d57ead303a9dff65f840433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a7fa7afb99726a4283385bff31427434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3008ac7dd4cff558e70d24b9446048435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31464d3d491a754f4f50ebd1388b1a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf614d977f5067734f5c0369fd13d33437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d586e1b3fac1159e1d965fe2c68ec8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22594adacf4723d5b52a449cc42d774439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154233cfec4e713abf244513fe3d5c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6e1f9a701815f284d4dafda1bcafb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f859edbb689882e71a34ae3691f38df442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241026140242ab439dd84b9079f3f47c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf41cae845daf21cfbb0936e753027444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44a403ee507132513b97490dcf0586445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1c2d667e9c7f137e488a06ae771e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50b03f869e6dd4592c0d43085f1a9c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0097a4f4d8b46f99c0f13116bbf37448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6580389a503b0a1e2e20ab38c78f7d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78d17360c6a9b49dade409ae81af8e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cb974d9ea81aff1a2e5fa21a509c0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ff70cd98633e6d9abf57b8562d745452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9539cbef19a7a563430fe768f499923453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a909e953fd4f2e99f87bc57a5dabf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8624b18ff5b48c1bff4fbb25c0d016455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5c7be00c994b0e12728443534152f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e558bf3537a7acf766aad2ae65e8c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd0444670736501ea80b003b5e8037458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5045060e3ce18878fee741c0d37b3ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50771d0f1c04f9b8d7e7d435a2f7a12460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce68b84e90d8667513080bace6a29b6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59df6dd489a44814478906fe90c8b78462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee72dc97474405cd02173a362a79b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80792c5157096ae6203ebfe48c80e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115aecd0790976ef01bf8a04c892149465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3bcf10361d182733dd27b19db9186466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3004cd139e3ea3f92c043fd07565d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd1e0f02bd67ae48512d8dab2ed714468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e0928532710a39fbb36ddee6a9fed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d77a75116bc4ff6427a086895db4ad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dc87b1e4926aeae8294681ed631aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f0dc2494fc7412aefcc04ac1770b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6139dfa6568ddd6ddeea1de705b125473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841b46a014e295027d88eec0a3a1b12474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ccaa1a41c6a6e2906b5a2d08eff39475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbb01b033925bee7248e64c7c20e1b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13f6d8d72d798df03ca21bbca4a068477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b399526bff2afd780a6aa69738737ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3807ff8f4ce766a9b1a2f3f5dccda479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efdca7442680a0dca3ce0f481abc2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d51e7aca1bd8178b2116abd58442c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91243847e488378a46fa31412107dcf1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228835201ccaaf8f89d7a0aa27feb81483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0c52985ddcdf2878cb1ab2b57d3cd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18def8ef5a3bb7efd9ee89abbbedda43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef1d807f7e6851dd8cb022a2fecae1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74551c480c37fb02670b7acc0627e2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24572d69aa384f60b719435da9883eea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782a2d7669db1622f400bccca12fe1e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744f0b52c2ecad91e58cb67eb274c59490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827e3603842afdefb23c0ec0f54f254491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529f44229f4c0999a0f5f1f3d5ebb1d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecfc25a14fa356c9a8f74bfdf07ced493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5578fe51e9dd448606c8cf0a000ed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5bbae5d3f69c69702ca1e93407000495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397282cbb4ac3d077ee9bc3f222c705496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067bd4d46be2081ad8a2c8a6ebb4e6e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f1cc132c92d160f58d133ad538154498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593a03b3a49b335c1e2ad2d7fe51567499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5ccaa0d941f110ba47ef154172dbb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23508d79f4b183f184ace5232f8015bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e22a3ec7c8f079ea6651ec6999ff65502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126dbb119a23b6224b4284c03a00512503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692640cd7e122fba2315fc97aa04f88d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463ad3530f4a128bee497f1a95abdbf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8716bfbc8374d57f0d5e9379a94d446506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1abf6002894ddfea7b48d7d32eb833507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f4fe75171ab5c2d9a7f02e5cd002e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c3864c098560a33708ccba24d0c2f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a663d07f51b3777d0344696e3b3402510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2c2c579f5ec65e254ad6dd99e074f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ef6bf5b6802ec367526aa82b996c5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07982ae3fea9c72bfd29522a45dcf462513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7a0388d810dedd2906f815832a7ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978d596b129d5ad1987312f24af2f29515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311740f9ac026d558f6982308b3431c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd03ef29a2acf0b0715678176f36ef6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8a6ae467fab93e0e0ebf0d17fc881518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045119010524d78de831cad1369320f1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e15919d652eb02fc920adbbe5fcde520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfc0d866436a9d7648b3f0e2816e41521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99e12949738a3dd7c6593f1194ec51522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97db9c3066991af7eb1ac5c322d7346523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c915fb7a7870ca7f18f0c0ca4b135524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378dc36c43026019b9610f09955090b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d681c93903f97b180ffa928b8b1c14f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ecda9d5a751bd00fe84f2bb92c599527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e4673cadc515e1271d6f72e726aed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12dac455f79162d3a19c61d242f602529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0c06b09c885a593c164650820b2a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8f01998403e90a7f5e371b6f45cdc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effbf2b2fbe224356f5075df89bf3e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27107f8faefbf5538bb55f80c3a6872533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b332628fba21fbb707ee1c861d8b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e92130aa4b0d614584f82a95e13dd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10689bed2f877091179d1c7549449d57536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdb3c280a7ceb12f991d6992e67aa3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f842985a863c7c7e5e4115de1d1713538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecae017c449b8adcac0771a011c8d64539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb2e1ec34f76c56fb78922efcaa10f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbe18f57884153b389b4cc11d9e922541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822f9225ecfa38a20d0d8fdb7253333542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00427744b5ce666b458b93a787811f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522db43dbb0a36687ff05380d5a1ae59544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee23d1d3592043125c80bb002ff24e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b4865a3d137de2521332f9d8b09de546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286771f57668a3c536675ed8a866895547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02dbafddcb5fdcad11410e69328827548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f7a17286f1c79997efdb885e94fb3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e428ac3a7fad46efbac99b0d7acfef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ea52c7765af07810f569358f1c9df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c1049a99a16310c61c70bc4bf19b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d383946f4df5ffb3ea6b9e904abf39e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8dcf8d4c9bc3f4cc8f325f05e1042554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937736f32f607d71abe37f0210b5612c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e6df2f05309eab83a7a31cdbd13e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf0b74909616e97937277b849bee1a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02d19d1d6da3a8ce28cdb4ff61640d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1df925a2e5ffd6848c5ea12f102034559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472715cbc4d07a777b7198995af1f546560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957687c192ddb7bc918e67af75faa7d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be0720d64c9994ec5bddafad28e045562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb50981277bedd0d2b1753ac49e9ab6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd53d7045ce8262f40d3047b8bb02c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb7923b07623b7228fe09575639218565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068d52e163129e56f60bb6f090c2a23566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d9629668a9294bb296dd04541424a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182df35905e68ab8df8ff81aec84cb4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47973fbe48a834be0895b4eb4d0f6af2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4556a75268ed55e90d433bc810efa6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597250dc9088075d70533b1dca9f637571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e80c8143aa0b1fc4dd75a83d94663572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc563e859ed591c23771d17328400be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97925b08bd68475333e6412ec9a824c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a8406c30d450aa909f5e0541993f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fd4348bd07794e14177315c26e9004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc4aa7e844d27ef3b62b5105c2ff065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9c0695ba0cb6cb98a14df408e70a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c2719240599ec7a7d8516fa3b8c687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7394bde602f8ca2db8393a4b8b57f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dc2bf702ae8b7e9c64678aff1bd519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faf3a2f678ffd5c74107c8f87a29da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88ca7b0a361c0391524007e7f98d9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c91ff0bfcac22a4b2cae34e221569412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce8f05119c7111d582cb9022ceb99513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d30cb6d6e0419b6d84948e486389a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9a832c2991dca3319d5ddf50b355915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6d3a7c103d9a94eee7eba03a5299d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfad90d56c0d5521a5e9d0bd524132617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4888f59eede825c462b76edb7f7f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60b9a14f81638a4b52fc9005616c6419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d26dfcc91c1c23dd7c969dd40307120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74089479c4b298b2dc09b210f87a1d4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8e696234a3d207352f6a03253f30022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97378e9a8d3bd78b11ec476ff976ad8a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdcbe5c57bee22eb77ca01cabae4a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ff56d4d6439dddd5449477f8b8ce425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ee4e24a4605362e3fb4c9f6e3b51126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983255b3f9753ef10475248112d228f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30efec47d089496c4c1b72a5eb0c7a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c399e9805d2c8fa63ae8307fa842a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecfa631398d0b9097024652c1e6afe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de82a22a39ae161b83eedeb729d269931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565378d8cd5584a01055ef9780b5ad2e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f88febafd9c90f5aeff9e4dd52b6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf3993892ba027c84d9ec4e006ad5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44a0c29c2cf9757bae0bda21d6b40835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b5e4d34b8a71a0667eef938fed1cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2595a0751526ea72e2985acda2f8a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec007fa2cb3852fc087fafd2f7a3472738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92aed1337670008cd96ee59f365e9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d44f3158135c06887160d48186243940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fd5d3eb215d8c432ceb54e6a454c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758f77c135eb1fc2a8b2e05d4879cda42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ec783b6ec8aa44f2ba22a16118d2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984be15d1676db4cb1bff7a1fec70f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740f2aacc2e67730650498b02e2340745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3e7e782ab2d96ba340a9ef45f832546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57415c1baae7c01b1959d10e5edd3c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec79b452f7bc7b8a6055af24019354648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6527dffeafc3dbbd9d2ab5b722eb5ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f6171ed93bca34ac3513788f372be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35154741915982a57ab9099fb47b12ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b96e285be377217c8e0e1880ebb5f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653b5b91084c65480efe5f81ffd510d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb8dd32a4f52e0a95c9d6f057829ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546b68f459c2949148705669c4aa1d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e161b50c9c63bcbb341c488c7b9e55156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dca8c5a50ecddcd7a6fc1810c531c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691c3591fc1b5ce7a804810d00a59a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e517df39922eb0e26da9de4d86edddb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25138258a796428ca4641e022aa4f0d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc84d43a500372b8a364ac40bb8035661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e88f9e78186df3882d86a73e0b46062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bad99a4296f201cf0d867146570fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db0aa22a4a17680484feb089936b8d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6f529e513188170fd774bb60f882865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ff9ae0d94276c25b5b5d185745f1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9560832143ce0bbd61e9c63a365ff3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819bd2371e2d2edcd3ae870b2471f7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde96874d4a2de9b9755f273531598869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d55882eadacf3680a8435d6b8aa90270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01967d10f3dc27eca4930939729347271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97591c986412a9c8da274da9ddc4c7572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a6eb68f6505ce42473654e6d34af373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f815510ef6c4996b31b35ca307c0f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c2df8c22f01d5964b82f4d359610475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae7156cb05471c58683cdb1f3b739776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ec75ea88b58f980525cd966da4ceb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a1170f67409fff76657235b98e0eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbd5ef144fc59dc67a1691263428c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371074ed5227d841ac19d3bb399daae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192d14dc4d2aa56a949c58b13e743cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35736b741498474bcfb51b6e13dce9bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec008696baefbb083cb7eb01138c9f1283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af516a9c6e133f517c7d2c6637e2d6184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd439eaba894ce3d1753cc1f4e1ce1b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52443c54d2b8c9098cbeed2cc564a52e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9d9656b7db4f6cb78bd8907bd456687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196eedcc5fa64f94f7b43423816f1a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb2776c79eddf5f37afaa165ba5b6e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8eade5d1d9826451b87e3a4aa6a5d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19433faf909a8aacc10469b73d0a718991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e404847fe74b6ae4e02c85074c9f04992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb14db92cd82c458f4f2d4c8ad21ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cd79b78664f2f4ab493d6796b3cc394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cb42004fd5467f31ef94839b143d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62626b9e7f70cd996d97f58186954996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a38e3d7f2af5e5a010bc239164b1a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc89b92c64727d1f9bdf4d404f765b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa1fbec9076809c60f0e485458367699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e2ea3b71e4d39181673e8dc1cf6b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76921f037175fe5a9bbf18f364b9cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7c8c418a9f9aefe585d1bc7ccc82d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5ab3737660accb83d6244f25ab28e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556c1328ecc3d69976889c91d3b94b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22417e4231b05bc420d75545dedfd2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f83ae3d0211b90ca3b366b083ac4c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61986ccb3652b864adc9434fe4419efd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9a45fff767fef14b17d52d162e20c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764c30290b79a34729d70b4cddec572109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66175cafcacbcc652a30b2c5d0c6d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44601f196143f3a208b8ee4bd1f788df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b1463d40dce2e95dd97553c9661d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af40f2428df6646556ba7af717c53a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9fde8ea3243208366a72a23268a06114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f65cf929ab6aa94d5c6ae72b36992115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764d41176c9fa9e1356f4c4880af7fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fffb7eacedd5482583df863c4bf7ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5cef53a6bf4ae3891f7fa1cd9f721118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e950fecb68457de89473f47a0ddbc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7c35c37de6f8c118d7a19d99789a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0e2e7fff960ff208567bbeca73616121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f839db820027a05ea034d215bb0e73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215ffb4e39b2532ea70169d83aad91c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83861a2dee14104c1dba8faac809bf7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2410dbb791bf95289f0048f7ebadf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e128127794f368ea52847fc05f875126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69106bb03df4a60215abcdff8a2d48f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7980f942749a4c62295665f379e84d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586c330cee43603503c1dff909d10a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac684853b2c96cdbc69b9f9df0d3596130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e625b1892e3460bce08b85f84d659131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d8ec258a2aa2f16fb3da26d8aaa8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3df606968a4c9170bfe60f5a1f171133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc62be7b0611c74795e932715dc9605134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b867adac6b2aa22da9f0566ee48b702135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36a174121520161c6667e2a41d9b43136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a176a564f155ed3a8835b53dc003e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7936126ff78c7a4d5ec0cde2bb8d887138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90501bacc7306193caabcedec675a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7dd622dee34361e12fdeb603d6c4b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e56c48a3abda7d5d8828aebc43c86141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f72436ef8121a6e3dd9f85ffcb8db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e151976f79b3efc45e7e2d8fa85133143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba602b4fd8e5e47aa2ebcd95d08133144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cad142cedd2b71e7757ebfb51d137c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad49910a371e8d02021f91d83ca0105146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1ae83e382ad772632ed7ef043c9be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd6d27e42834d2399c9b4a765fd8d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399236eb89e89e71fd93a20fae4850a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca45443419d6cbe419e5aa9cd27fa4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c85eee3b4b76f4e29abc4949d4e336151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159817d7082be6a9dfbaf0acd005930a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a7b328dc8a1182197c208d97bf5a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad9fb103d2fee14d473c1cca1685aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc979c4323a80f6af3ad48430aab8e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668021e738135fafe69bcea1f5f734ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bab8f5e5f53d259dfe1ce69573e7d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44067738ffb89752f1f8ea1a7e82738158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319fb92a60a163aa67b1b1cee31ca58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82310019135a8b9083dbb09963c4997c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6422a0b74e0450b2ef1fed0eaeb8c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e1558b6677c41b97defffecfe8ccb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968a0f5da03dfd089cb13529d685cf6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87eaa28f027a3cd4bd30768cc7c14ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d8eb07487f8032bd65687dee6a659165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b553fe62f23fe9017dc49dd5faf21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476cc682e78a4b700f6ebfff0da1de1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080031d11baf5b3683d0a95bcfe4826c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37571d11e5630da2589f6f07e01ca6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a13f4d8dfdaba0ac9768bd4b7bf79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ac1b7c450a5ea09626355032b54d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa20d1976fd727068b603cf4a074dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51923031b0f137c0f8c200816636cf14173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522f65ee0a56c203335e66148762251174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff937ec37509076a3dfd94a2519dfbb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c894f17d12582c4513da8069c0868f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434f32e06a8adb05d95d11fe580bb77177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c9840ae59a42a4f26ea1909835b6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dd4bfd28738198bee427365f2f7b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e41566aa7e303dbe340526856484c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8055e98d55b13ac572afad74cf535181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814b49ddf7bb4c5829e0e81c19f7921182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce215978dc4cb89902333850fe55c879183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07538f1f2eb89fd42dda9bac6fd645b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c8128b925eb9e4566ce9f0d914bbb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69924742cc77a519952b26771f02b5d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578d66b90e5d7dc86b23c6de7d0a7f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b493b80f9a11e462f2a84561f9c6a6d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb0fda9ec395c8bf949573bece02c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d414a4c618084a73f6bac04f67e7aa2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3c7dae4f538d0fb5c25e6e74ce6df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14e072e0856f5c5771a9bab3f8720f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c316cc49a393098a3d0500a0ff1d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a68424e58e771cdf807c14f4fffa9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb179efcf9cd3057cfed3374c7f4821195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e052c4b7cf4bb364d53f906141d1437196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc520f9886775a994b3d8980f4cb487e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80086a2abff533b6ac14cb130c13aaf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71251825c39a0e94020dd91c634ce09199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5c9e0f10dc6f6906fab8da36b57f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece2f4b6ae331facbdaebf5480b3d2d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055bcf7ec73893ef560ca8edbdcf6e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a12ade4780993bdd46b8f5949372a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274d53ef2c04a65a8440c09d59f3d67204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dd790528b6fef373408d4b9afc4d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf93476b1c2df6d52e21f3f0271313206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4364ba1f0202192b33927e7190203207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1218549bd0c9d3ed2bdcd54b4a1c44a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050425ef51437cbdc0ec0f16b5567c7e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab750434d3f6d18dd7faaeddd32c5cdf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc220df33b8c7dcafb3c726a4d9c0d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360404d15c31208734ba2ff465bf085212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cebf3b891ee6a0796af698883fa47213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40f51a040ad83132af3c4fdb79dc78214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c5eee9e45f8962eb44ead6e2e9711215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea53888f84fbf46ffbddf4089c57719216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef369be20782d047cc7eac3d2788748217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f233a27e4aa7aa2bcbb50099c8439ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e2bd0697b87d64eb7773908fd6601219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ab597601953f818f90c5b1ba43956220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e8fe09f214a8469ac3b9b8024e1df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f502038ed04db45e3909b049f398b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b783c880594d72cfddfd36a360b128223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280b3953efcbf9cb85b5495956f8853224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da33c5a05dfbb729784952b068ec018225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dd7f1ea8a1fa38b17d6199a2ce6ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91489772cb6ead1141ff92e27d7bde4c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78429e78e9006553747935e3e86b3c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f691329efc8f9da305c7edfb4e14ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc5def6b6eff0650bdd816ef973fc4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250425a3c5bacd474970cbd509dd625231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7d0341a78d6005a5137da4109eb08232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be5ccc42bcebb52597776b86837fcf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf874a9858879ca26d71e7d87e9d68234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd4a5d49262fc961afd9d98800145a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f757947e0ade211891c9eaf52144dd7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656f678f1041068e8f454a61d745cfd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f81df06ecc922e2dc683c05b01ce8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43d765234591d062819a9d05142584239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538d50eacaee2abc8ea3cad21d3392a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d897ea3ccdc7796e034352e5b83131241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acb4639439645a25d2a0bb856c7f9d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48030a4423da47666861ef4aaef97011243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8c6eea3814e44a262a91fc50d946d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2fd148f274df4c54bac44452f9ad6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16127fe2ece9d0250822b3f0bf961e14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e652441c56596e9001da582831ef4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8593810628be367748bc3297ead2d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276da5604ea8f1f96da6ef021c3cfe4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9435189cec0ec096b93d4b6675e12250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cec8c59a9c4a92a668787278692b48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb69c965b140c8342d3fb207880b27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db48a8a44b8cdc4ad34e6850a4143b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65a3812f0697d257e7383761d706e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10988c1b2a72c80f23243e3a371d5588255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030055d5add95c909318bb9bd38b2db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ba620cd6893bd6cfacc6da9f0a4f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f953608c91e46ecd661ca36f15a4c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292773b982d246f4d38f8b784813fa94259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca0f2cbb58e5ca4bf543b6e0341eac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ddfcb18515a46d2a47211e71e80b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4614c464425467032f94c1a42a40cf6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de23ee9e09194f530b3f2df1cf02e1c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc642b5337ed1a34aed844d8705af249264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cb77c67875ed91928dd47a1a4fcf8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fd98b86ee69583ab433078f3f681f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b563921bf0b754acd73d7fa1f9f977267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea693eabc776cd3bf4730ef48187939268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5954c3b7290cecc8a4dfb48b91433269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a78195cefab73211aeacfc4957d88c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219eee52dbf5e9a65c7fdaf2737ac99271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4d326c51e6b6858e26288d7a2a7fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52f9987be13454df8ed35c3b1a93b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59ca93986768eb58bd7ab1f973f2db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c13b5708027530cb9025bc879bb5cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1d44e9898b4232d1474b1085bf89e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c883e349e0480247e0535d401271f14277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b843e87b49ec657fb7e413492dc81278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58be216fc68be0121aadfd21c56340279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac3a2d62646309708ef2e8f7a528ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfd951cf07dee5a45cbb9770527d85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ba593eccec49cafc89a139843f029282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6ad486f2e353f0bb5029b1d6dbf54283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c601a6281bb7361814927634f3b9446284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9be637177cc916eab4271e629993e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69faaabc9f7e4c598c3b8e1c1a8168f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbd173f377fd347733ff1fc24b037c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c6571b94cbeb432d0f049b7f617a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e96bc2abc98c2af7f95b46b81c9941289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115496b3145284d25244e4a4a91e7da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247493edbdfc88db3797fac1cf6b860c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416eda9ac4a51f0b4af903a9f52c90cb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e7d65755d5f9df972224ffcd92234293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9caeadd563123450237766425fdae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc4e9075f31a21074c74361c33c999295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684102199ef5000be898ff42072dde40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e9bde49f06685c61435a42521eaba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347554ad1bc8406ba2ecf45d57efb27e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca25288da257a9af191285ef0a6a62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d4fdb40b5d98b841c4f6d65a2f1d5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310aa29b83b249eed9104427eac1c75301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d144d6aaa8e35fa3211822bba19249302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f344a8217752f841433b5daa7c1c29d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeba62694fe596cb6ca8a500b3fba8f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df363099cdcbbe511d2aa7863bc66138305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920783a8157175bad90bc3f8a3253c2d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb43265a4f7e3e3f1acb0659d7ca90307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf44d33a8a280d49827e98084a4af0b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3a1ca896583254d95cde3a36084f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3e7d97e7063c5c67c657f39144e0d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad18cf69bac9c2dda9abc3fc2925af5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c395bc8df05633606964be4d7339c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded75ea57ee3e303200ad67fcca4a976313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b7f1e4ec256e15c9c1dc5fcd60308314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93923e0ad05bc02b08b5f0e0ec0e49e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73751a61c744530584af650e7d21c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bddcf8039a61b51997511abe5e0bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d2a9cf90bc88c09c209217f418ac3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8423479ee4a452c331d082d7953ca2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312627d527a907969fdcc91ce8fe46cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed90b46ee7a277a8a5d2260d99b024b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689d25a5c17332bbecd36776f807d7e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7225aa1613846d6aadccfed236d1dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c992bb5f1e28fc43fde30c04994c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8418e4ad268d367693005ee4a0559325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e293cee5446b8bd823c0e1885c078326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719917ffbb2ddc3144f44091c19ebda9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143cfac3afd7ac84a69635b4f8e7bd0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d185a43cf6d00bc3ac920ca448499d2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cff4a4939d30094af5e51f08bcf17330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee44f4d008e4e422f9ef263f2e1704331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a699ca2b85f05fb00598d9084bf9170332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97128dc7b4ba013961415e21356cd3aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544852e2d2204448b53cc00f572ca80334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6ae197a58a3c446dd4705553c3212335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879206a04d4b5ec4be38333a3b84dfa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c5a422de65f246da85ac156b6202a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc36b6eaad4ccb5d4982a8c6a949113338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ca8494ed6bbd88fe3b9f596c2d50f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1f93b02dbf312086684007fd9a3c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e434c248b57aa3b53381ba999e5dc8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7780124f5619f9eb5d9ff84dff73e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3005d80b8a3c683eca7d2952d8bd6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5ad5974ab1cadca01d0b784807cb9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d86f0681bbfd71dc448e05a228620c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9777fa1f2d68653889f81c34da073346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2fec0a9599e2be812b01592d1ce7e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d7a5a82dff464447454ad88587552348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cf53116221ba947566dd24b2d8d8c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3012310285f8f32e588aa199611957c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20125568a6111a6d00dc940ab91535b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2905243622e3b0cc967f822646c9b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fac8229ab944f2dd58c936d3c9c006353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463be35b3ed47f030d120b0af8371ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a346e9eab8ba9e31ad209cf807463cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d0c833846d3ecc563d935b747b949356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45b0622592fdac1f61e8330bec83dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76f1046930be56953320a1188641e9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdd92a754bffef7c9600a3fe1d4963359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dceb986e37008e7999aa4e98106f8b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb56de24872aaaf3bcdbcb8bc9ec17361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a819eed0d896c0e386fe5ee78428c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41974af6d31d5afad9b11f720a835a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c50d864850fc63f500f53f5d205d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dd8c435a22f4a2e8e91919cdef222365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647f557513e6c5a049ee97788e24242366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839d08185efa678a7ddfe3d93c1b455367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ca70a84a67b4544387e1844592296368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92002f839031338b8ebad07678b556369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9338dbb8495e65a17bef17527a77d19370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c58dbdd8e67b26d435aa9f0b9b2df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea959075554a11413f4d879cd1dfd23e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cc34c9588e3ec450887380f6a9425373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594416e67baa10468a5c97eecb0e0941374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b993aa09e24244ad976cf3f2158e19a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df8dc7a6a7fb0e246063ae2cee3918376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad722aa58025fed00fbc72559dfc388377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e36fbf6e292010883c33b32516ac2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6d82edc568dd3f61480e293d75d15379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96346e4a87c99903404a43244cb414c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2eac195c43e65a975a31329a7f98c9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ff284f9eb6d3a9a53d167dcf0ae81382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f75d9f6e6cdc01f8cdc81ef071a99383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17596787a4c6118074b68d58378328a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d9b4eb71bf8ec7859fcee43fbc7c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a0af5b695f09aed5b645f9b8d1e46386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cfd353e2010bbcaa9b671bc28fc91387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdcc4f481b5d7fc97f46cf6789419c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79306827b409ecf01bd43b4a570df416389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abb5cd237e2c228c6dd4fc3fc3a562390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400eca6a237f283b77f54e183278500f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7545a399ab519d6cfd2241ce20ff8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f2dfe5e7f193e12074f0c3d567574393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdcdb5331fe1acc4851f02730759c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf582c617a5d67c512d14ec64cf0be3f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b83b9bedfb18804f834dfa4a034912396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccadea76d4863e463a17e665914d0ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb284fbf6e82b6e2daa405765754de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf96f961452e14ed1e25dcbb6321fec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9cef9341d15dbdde581b04389d4dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a55995248c9acebd818c19b8b5db8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8372d52358d65006b7ce9487d2dc60c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636dfd59fd7d0a3d70cd7fa169a4dc2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bce17bab19f190a9a092acf2adc8b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cfac07b78f067c8bf6c498b013e8c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da6b69eff7a2088b07ef8b4116f8cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad084b075e060b31ed3fd7b7b200afd2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2418415c0a598ae0f61afe4a89a46d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13a3094dbf4e85856c3a397b38ddc7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c699b0559c215cb5d03ad01c6e59d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ae2ad38daa7a218b1960d2393aa74411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0c74590266de9d69c000d485f207a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdd6a1aa800002485070c6406b783e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed577bc8c2daec5c3466914504292f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90102668235ea9fbdb852c982c8e0fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6ad03ed967d9a7711517195032c09416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1230e27b364eb0bbda41542ea832c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f3a5b19de92125404de3a8a055c6f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259fea3a87e219b4846e41a5cd02f2c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50532899fe1c473ff3d1eff787cb4116420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971c946be738cfebb7d1473948a4344421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f34cd44561205365d0a8d1f0985e7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b3c70d30cceac0efc76738d612f8d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a03598cf9402cb6ba64d08cca250f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d55a15ed74109636f4241f5c7862d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684240862d84109b566d2f95fb12558426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796365e463c42aa0d8d12f5834187f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db082073ad2538ad46d22cd873d04d1a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e3c53551c6a5d77226dd4fb1a2b61429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb9660a330e50a0a4d0bbb6ce90b51430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ff0b7bbadd1cdc843723306fb961f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be131dabb3ba2d017959c6c4327946b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e525cd57eb49509c693919e09138d1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17274ca54fdfce6705102a45a89494434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363b77beb0c96f2ff36e57a53519cdc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d8ad79e340cdafd81eefe568af1da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf0d75e4b990de567cd4a27eab80ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb723f62b43e5bc82e5973395a852665438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300d84c16c43690d24421608dc778dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae72622fe0f7cbff4a7b11b8c2ba5fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb2114e82c5023122c045ad140958d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3137b8452101e9d53cd031470825b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e94424930525e4df6c209b49e92cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1ad3a8c2154d605dac81b0a4e1a0c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdd1391a5f47b02c3f854c0f7ce5c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccda1939d627a804c1dcb47bb43eb42446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3b917e72b1a5ac286caea6e1531e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e570bc5fadf3dcb72b17a080b66d71448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6402f370dff5aa4b0d6bf00bb40c89a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf33f6b7eb21284fe1a4897feb4d61450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d31c67b5c398c894f814b35bf7a601451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6edc423454a97c543bc52b7f5cdb9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069c1f1a2e542d896617611e9a33ebb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55914e902b31cd6925566a67f5a85f7e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6adf38739bddc4f5171ceacea371d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa4bcbb8e16fec119c6c8795d3dde3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a335323fac57d3406186d75b0924a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc10b873af430093cfca0a2c26f33d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef271fabbe45654c1ab08d0413ef62ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d62de664e1df805c0709880b129e0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb016cd848227e6a9d51096a3e9dd1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9c82a771c48dbe363be21133c063c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e64341ac92267a560078b6022181e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88201e602ebf6f91d74f02d6d5323c46464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9a750f28585656950cc5ff620ba8e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd544974c7644767804a46eb5901204a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2ea0b0678c814b7d17b4e38769eea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2f30bc78f35e78a16dc314c433b0b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8166017edf62bd43b65a026700988469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f87b65638de7dc756d685d77dd3402470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafac4c14da85e33c99c368b030bc09471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259c07d821feb0d2dea1cff937b13a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc274442d1d4a08e5b0e930b195d786473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38032159f651244dbb6bdc416fb1e5eb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512b34d60d31f65926cc205d9f75d4f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee1b3b9c243675447253f560933af5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8920a92a7693d399b6e1afac18f4f9f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090209c734a5db25f002a55492ca0070478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545e7cd88c1311349da0fe88062d3f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32078c0985eb071f05097fc6f7866102480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ea9b2fabc62be4ef138813d523a6d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7f85e79d679a396348b8184d955c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e880417052bb9ba6b957d651f5e6a76483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce34a2d2edc9d6c1d4705f2ee53ef7a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a02daccb139107b4bb1e5e41e791b7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a724a498477bac14caf8c3c47b078486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6d5ba5c3f957110af46fc6e44d549487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1990a26cccb34d406eb0cf2fa01ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326b3f0e54f138f9ef59a5e0a2bb483489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50eaa6a93c63bc889108baf614e952490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880688fb5383bf41f0ab45e839ffdb48491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf96ff09ea806b1a352e5615aba36c4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12a1e879ffa7a053df6d0528913fa8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72744494683fa9987ec66335dc261af494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdec93b080ae79076c78a39eb143faa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cd180d8dc999e7c8e50729278c732496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735369a29eb1e825ea49a0da36883a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a22033bc5d18947de422aaae7282f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a4c94ce7f9b364646ef2fc01893c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201914a6449a65898435ef43fdc1ea41500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c414c97bfdbd660b6b792f373ea116f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff28b158f56e790f44946e0b01783e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319a7fe904e8d7aac9cb39d9e1be1aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eac2768a94921e0782a0b745ffb7c7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a01a70a765da08206b39ca9c32a1f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76498099760ac76a6d8816ec18a5fb47506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782e118f371b9af149511aa99294fc1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c134e12afac004dd28aa19d4a6e2f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d14b3d5e603e24be51cc3d714a78a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce830a048b2a60119e03bc6d49c93d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c1a5021e5882c2066c9c4938a1c44511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6bd1af2857bb8b22fbe476078aee1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6fab33bea28d179d863d71503fe59513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d5f2d0824940d0c56a0bef52605c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92adf813bf54ba6eb0e44a90b86bbe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e02a9245655dfa31adcd233bae4fd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecebc31a1560341288f485430362d7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56692925f24764add8a9bc9c2908ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2b68dd63832d82f0b7bfe6e5c57c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8714b70fe3be35c345ecd4993b4fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152d99cb7b12d1362f1b77cb0130ded521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcef136ebfd1c5dec2724c0e7978c40522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326f1ff6840467a496c4ed68313cd7f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e9a09b5270d4885db554358cd352e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbbebaa24a2fef68f2606855eebc27525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb77d35e3b791be32704d7dae53c70526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd478f6e2cd5c252b5374268b2842447527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcd1d800b5c3003a18fd2ff97ea45f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fab1d9b213d63ed62c5347203741ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805e187f3c7e12ab3623518be3919c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388da28a98bc51466303ed1d30b7fe9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359243ad6b25ae84a0473285754139ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232022474d2f7a4d42a81936ae15da47533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd09f9208493e8fd2598ea6b7c00c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b0190d0d5bfe82f0ecb35f841ea38535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff372cd12c3a872dc85ef6fe31ab7869536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b6f15d744f0ffc2838e6423a1afd9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e330ffbb306c51e3a61a1b154235d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b760130fe4efa0d273fb84513694116539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee69139397ab75dd8732ac9ea99ce1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a809ed8f58cfd3bb878486e17738a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436a4ba85ba823dba6a4fca011f3470542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d060884e731ee5d8441acf8a64e8bc9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f65016449e9c3b9c7c46d800a041d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08272b1b490771721b92e8d0ecf2ee68545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b2d46f66d05ca9db5e25b43e9867c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27776725273aea3822b24f7023762f17547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e44395906465d0e5e6f7750f5ee80548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275eea7955de3b9c82557d997f7dc22549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e574af3be93aad59df2d72b890cd261550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14485f401cf7a9d4b279b7345198053551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb0f8cb1cf9d258afb41ccece6c328552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81913aafafcad7f8c75ead0dd581f9d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20e3877106d38540562b4a25847cb7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f836bcf28ac17bc799ebdfa90a68787555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5438f3c5968d97dfad1ea794b592f8f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd7f7d788a1dac19c0fb10ca53cd3e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a105301f9b0366c649295eb1e30fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5666bee84b1f6aefec2cb4c62d001ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1792cfebf127ea68732290451fde2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be595552fc9505b3480954303ee4235561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63dfda1b782bd04fc18a762a9cf498e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648b5a5a22841632f1ed109c09d1a11563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89e4a74699dc318c9416b06ae86f6c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac38640e8642629c5bed90e5350686565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09272ed8363abdd4e8be9dd8be7af9b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d4cbce30ff82998af06f967e57c89567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af0c02fe9386e1d1e17b2fa51188ba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42670b27630942f29a391d5247dada569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ac813d344971707b5576bdff7c278570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10331d477f7e2c6505b1fce78bea12a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2310466aa22c1ddf85612fb699013572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>