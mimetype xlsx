--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f52639a4743f0e9c862f3e015e15bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e277a489e700e35d76537d2cdc9eaf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86e3e8b14af326cd071e1b8da1cdb63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9f51634dbb3d7ed2b17ae21667d644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08f9df7d5bc55dca50af5fd3b8ef725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79c722f7893c1c5e69f958545a11ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735c731ad877d33a0a6dcd10cd823cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19ef19295e2236549b7dd5d559c1458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76554799fe95d2f4ccf08fd27db9a829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cfa5c212379f4d8560647d7863e4a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89125eef44b6a21eee8ac77775ba1b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435204ada26513cfd95a9ab2d042462412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d910a2005dfc419d5d601093fec87013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955bfd845a8112f818a96608f0820c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c84129b01cabdb9084dc4183d9bce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43aff514b585d6d75ec0b5a1aba186b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd16b0d339a767e9499f74a8d42a6a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a670b046ec5f50b92688ea2fac761d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1723e364b6399910799fd3705abbec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460312bb373d74426322ad6bc74a73620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4bd17a9fa6435264e4dc1d0f4077021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1832fcbe874c440ad1d8b42d16471222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc5daf3d2799d2a14e955bad7f139023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ee60ac03e757b857028e348c9bf1124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f23c887146837b0818ed5a6882d5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89feadae9e48bd79a4609bacfa8403dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5527b2a49552c105e5733901695754927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55e2884be302f14a1176c92943ad3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773d23a25101d9261fae4a27e6fcd2e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f198e7da6d6f75e080462af67129b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03107bfc91f427c28f2d4b50773bdd6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae615a441e65e53c93a78f6e1ef0e1032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd007478d77a6966c4cd9237cde7b26f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b59782bdd8d63ba1550f2db0007a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c583b2264dd437db7157f6e66dee15135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647fc803cd40144e8bedfb21adb03d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c7dffa3d4b17fe2e9ed021104480237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22738b1ae1d86964ab492e6ab0ca534738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7b582ae1f31ef265f9e891c7fbe9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f857429d204b332f98ca69436db59b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd20d5e6f1e97381cfbe8a66ce5ba1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ace7066bfd41f45bea128c98da509442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e96494a53cfc78ff27926575e82d8c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1446dfceebca43e16216599d66f3c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e015e3e86ded54df93e5665cc09d1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46c89fd7cb0765a4cb7569d0706cee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db5d47ab7019c2f8e63bcd0a4a8dab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4190ebf2cbfa5ef14a8815daac45748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756aa090cf2da5e26ddbf087fd7069249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c7a4eb93432277283afebd55a872550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7bbceff36f553839024258877ab3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d75cf92015316017a5a2fe73f6ff5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90072dae5da88e7e9bfc9c4afe1d73d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075468396900a5ca4ff7402c5bb088554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb4aa07231bf15e797f405d3be534f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd434a8da871da42dc29f84f2b375c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3682a5d929cdf2c69eaa08e430a17b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e144fc98a0ba2b1a4cce69ef92997b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2236227b4817346d1167067ea285ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b24f395a0fc055093edec18068191960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81953dc122f3ab8b351cfef985643dbd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867b227afdf29833f3aa2937320d2b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e2943ea73799bb906808ad66eb1c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f495c01ef4873da9b3d6d8776dc7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb16191f743b7190da51fb8794bb29165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce358d6f35e28138821d93ad6b19c9d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210d9de7e0ae59e13f25a183dde8ced67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541ab21880a6eb2e3dc6b61567024b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cc59c4370e282fe6a9d247adaf08069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fa2444d3202f07761a22159f62b3e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcd72239bb0587a5a1c60c0fe8118371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04b8b5410921d15d3a2d212264994872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb808894efe7ac4ab5da14a0a19bef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32fae7d38bb80c7a7540e3283873bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5fdf1ca85024f4f6dc41d19bb886a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923670ee9345aaedba8ef8957473cea076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a08d07d967c71902111afd24ffe2477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5040a1aec1ff7f82891c50d182dcfb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da4ae0d22ffbf84951698c983bc1bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9e3c99e0c16ffa869ee8b6e9b9d3480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4717b2018b24c6b85d01bb0cb0f275b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2428b96761876e44104428e922224c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff819baae5f0d9b5f43943f9f09e5f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9dfa6cb0272ee8dec0c848bdf13d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bf7530646aba06c1ef48733e5d96185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f3d9f53b42ea69eb852ae93b400fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dc6e9449c370cd19c715f073d589687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f762f3000fca391379b5a262160fbb188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cb5e069230f219438313b6e43718d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad030b8efe2427d3eb3081737e9636e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70fcdc91d0b5f7cd9c81dfedef836e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8f9eb67a191a1a08e9e0941d2152892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb4f85cb3ca4038c53ebef28c4b41e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2530741ddd08e418f0c62ff7b3df994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ece758e6e799b656cc8b5606754f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe5563feb058ffef893694e177349e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af62b01a341840317a3eb51145adfd397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072eaeea30baefdd885dfabcd3aadf5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d39ae2a6cf2fa4c9220dde462512d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172b3c7c0d90ac609be5e3a997d0fb3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3228fe9308a362346e249855e1aa673101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aada08178bfbd501988de576526a1f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621212debbb69a119e1d4834263ad43103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fc53c04e8b02c0f26f954ee4e759a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ee6317e2657dfe457bbf154b3ccd3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe892c12d3665962b4b9622948bd58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516212182229f3ace57608e62c11c44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e099af1f12f96f0831a578313ead5f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e759592392a3a3b73ca2fcba109ffe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08015f188c4941de708afbaeb47e9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c4f4a5b0ab92081b79a9bb8a7bd98111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ea7a864652d72e9f1500842dec6a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce500f51ea21132ca2bb5bd2d98822c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5dae8bdfe828bb4933738c2819176114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f172fa6ccde50e78eae2d9019d591cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44669627380ac0d83f9d87565fc64e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84359d99f3661bf9570d3b025680f7e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110a89e4b201405f1387122f7f78ca5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbfaf009b778c6a6ee59e46f177eb1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f6438c97b9974f4ad56e1d10254ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c57b01b713de210abb788b03feb63f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d269eaaf7710ff587cc9fd9cefd2d96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bf707b73c24beaff9cc5fbb9d4b16123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329653386f26da861481026f74e692c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f934ae506a38c9585c260afafe1af5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b36a0392cf2c0519fe7a7c9953bac0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b4027c43113a5db180cc45823a522127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2ea10f0f7b42545488b941b43307b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85108610eb8eebc28784eafc8d9b4306129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdea256e26b4aa329d96770c222a4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c3f03ce4059d56e56d030250163a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58880fbbefbca494ff147b00a860bae3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367055419f4df012410be715aa4e68a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e36edd3328c4e442c0f29f7a4ce20a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7cf538b584bcf2f151f59bf1579fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cde1c036412c598a7f0da6db1eb99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232901b208d4f7a55dac5e1d0f28bc7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adbb985d7a74a5b08738455c823f8b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98f0702485a98cee3519a00fbdb8c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d339af6083e177c89031fc12176167140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71bece938596e2d11b52b927ff09e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf13096468510289a472256c46a07da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359c7b8a552080592d0f5255cbafc55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13e92230e801110a597908ad77fae2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d6b54effe8e6cb3ff47bea0a1c90b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05394746b95c66f375bf6439fcbabc84146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee7cfd5b35465bc06287b2e6de6f0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017aa36595feb469389bde79f89719b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06598df0bbea6adc23483bb4d26efe79149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f9fe38b5f61d7244893e8389831e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f93bcc9a04d95379ab04cfdd69d7ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363e18447339f88f088b4117f5da89d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb71295adce49a02b02ec26f62e7a21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf8580e2fbe6ecff7a71f9ee17838f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a470a346db9d6307ecefb07f36edf52155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7aa6758a3c98c9e24b1420da351f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290e45fb309661def741bc7d87f9f92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afb29358f8cbde7eae8a77acec653b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8babe14a52f7d0f5c200136bb2c2c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da7ffe042fd063e9db8fbbde4f4358160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972df55d6681954ec7c493664abe385161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f06eb458adf2b961518af7f2ba8c0e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d63b53a538273e7bd4a49a607200b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce992c4d5ee04c5c0ca38310e3253a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e020a482d2250b10809854df33c4d1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496eeb53f0335864d05dad0a34ef447166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e972e2514bbbbc28722c414836be16c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d0b9f41e87683e92123bf16c834bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23a82e405c5d65ea3ee8b0cdcd1e88169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14353860c46f0583bf7777a3deff406f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd488dd6acc92f6a3210e8526474398171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a3a963f95077c2db8e9cb1c54dbe8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61905f59016a00e4dea58df469855d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee93a500b9ee82e711828e1103f36b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9355534a515ca10efba2191952347175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abb39ea9bf55841fbd70137bd7752d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5601525f1fc119a4e0cb2078aba4d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b06f48c83437557587efac47d83fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81ddb53efed1b34d0e9a95c49dbd94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03410fe7c5b516120d6ccddcd3dedbb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb5a30b0491c93d46fc67d822a04c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc41fe6a289414854258162b02d415182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350e1ed6a0ded1452c099e213623a22183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14715ca6e954c3d628afe3ecd4805de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac2e3f221371abbd12c2eeb17e87e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab1b46c82a126d65830c1aa00e5e70186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e924783a1bdb1ed9686fcc58c774f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aaa475d5b89720c4e2af1f5f67fcc6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097e2b31ca44bbe17f8e9598749b245189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f298d1da2af689222f4da6f66a7303190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70d914302db66ebb220156723f5904191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93ff5f7fee498ea32dcd607d4701e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f579c8c2dbe9e1478a092ea47f930193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95436867f0291e3d437e76895c6b1c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999605568dd47305f702a2305eced82195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69514015b8511027f3874597be420cf1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66594241137caebc1e5cd700cf57000f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b13e0f0d4ee0cb4d8c1c371e10db08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3f96ae64d38622a44fed5004740ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25d2df124e8eef857a29d10d05cabc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2c5a4a880b3d5856b9b9b15dca17b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92006078ff72e159847ae141bdeef4d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081acae0488ae5894397c635c5890bfa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb461f02eabec4112423edda3208ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d84e0bd913c40634738b32669c4319205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35c2741f21065d52ee82987a81649a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f79fd0e1be398ff6d5998c49b7c23e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abefee93f0b1682f84d40f53b88caa0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5bda68522fd43ffd4ad63e351c627209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8dfb28e0cb397931caf62850d1c92210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff5361f9691dd0cebabd8494e429ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb7d4784aaaa1716e756ba54188466212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfc87ddda1aedeb1cbfcd172c129c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de05bc5bf0b98272f2759353453c66214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7780b84ebca9aae2e71e43c5ba214215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88555c0bd1ed42c09682e212cb85c4cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9334e6793e70436798d6fd50c725c6a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7f3b4bcc404fdac7f7c15d8a9ced5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409321cbb7842b249fad0a36f4ad5495219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd7664f5949c7bc9482ba7018f081f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da682bbffbf79a2684c223d32314416221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf00c8309fe5102c4e24c665d7e0ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7188cfb0ed7c3bce1da8ef356538d78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d57dee3e0802b8f74cc99e4938a521224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b385550b770c0f2225aa2da7dab3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de44a844e53eaa47da316b025a00e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3360d3faae7a655c874d285c31a20227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393dbeecdcca4ef35167a02133e23b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dc4bc0169872c202fa9df712d60cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31aa0cf993c519c3416634e7d076e83230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac91c1abfdd7977a2cebd0966807c0e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5e4df95e4a8f974464db991ef2313232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb91f61a35453513733ae81cc6f548f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48ea6498ebd2d3f0bd091b4ae645bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240f093f4439728ba81113c4b8042c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1cad87ed857bf10de2ac50ff7f1b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128eef16996db04c94232ef82a86bb2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641f129207cc418e2c813fb70046d16238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c37a1bf796ecdd3ba7fb2c9a1e1ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd65696b608e5b66d7d623ab97feff7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26981de9b3bd9e89503a0b29d80f6639241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316a8510b91a2a85a167b7b02ed6330242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1dd8c38910395a949c7fb7bf54ab0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac3ff60aa75e8fbbcd2c2f9434fd52244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0eb25be32b66db0cbf8e2d3d9a7878245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6908f2402a5556dc2e71f3570713085246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c19caae81f277054cddb9ea61db81d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace567986e53b11ef9c637c3de28532248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0149bb167dbc9df77638f32f56080ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d2656a8ba222d00a773d959eda2a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc6032d0c5882fc7a898284d960f33251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12224b383b0e581b0f3dd777bad54acc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e4dfaab8a71bda67e0250d33abb83253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec4234db9fd30d64e064e374c1290c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53fa6d7e48aeff79423a62d893c00d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf061060366eab864576ae28fa074bfe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c7a4d223c1ced9e3d1e6c331c35c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7373b2622e7b6fbcaf7cfab504b58d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d50f958297f8ee21e04e20d72ab21259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244369b8035b60fbc80fc50f911303bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab7353bbb5d7b89359b40ead1a52b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524749673c63827d22443b1f93674fc1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ce96663a846dab796092f61bb4b49263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3197da08ce1c8c1f98bd50c31aa8c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3716f3b64b2dc23cfb34ca462d2b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7453a5d0c707a212792f3ace67fb24266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a34f98ad8c237f9ff9b8c8da95e8f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce5f931c3cfda963610c4dfb757996268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b3007c084d158e5a41ff2736c3f4c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2ff940b23d0bf549e38e86198f176270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944287dc1a04996511aa90615769f88271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7018298fb0e602ec4f6765c359549e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e11e8c3383b0947c704f7574ca041273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44d6d468aa5cac85a2558c6913c703274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409d20e09a96ccb19adf233ef619c71275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c279d3e5785fd6c2003c539a99e184e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecbe1ce7d5910a78e91e337089fbb2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8537dd8f2bd9d184567f9142f9ab4e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb248b2bd3fb643dc6dc6074e168603279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd21ffdb908ee797a5d22cc09614d8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09073c5fc99f41565e462be70fec62a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab79df211eb43ba059380b5190b22c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81eea7677ca2ab5992ae2dd427ca75283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34185a21452782895d2e917e90e1e425284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfd1217a47f9d7c95cfbfd3b5904f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83af3dbf32d513493fbe5ca9a6ccd39286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c4916ec58da134c1ace750489eb92287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c31ac841b071614fee3190e45b6c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fb5aac1d4d56fdea2e980d422668f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a06b5381bd00a293f63cd8ef22e8b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372bbb8b984a7916b11f78780d24c7a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11daaa6c23348a0760c8d9c3940440d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15b76e79ad7a69eae4d807a8f6e755293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a6887621a7ec32ebc9db7d2890b5a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d65fd10fa9ff43b2fe0d168e69b6d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab595886f770390cb7215b7acd956b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6bccc8d5c959986ffd6ae3339bae1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba12900f71b93c55389a83517d04716298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2425f1f7436f83a01834ebdd916486299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105273034c737cf423110da9aebc79d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3d519f3d51241836cbd8940aa43e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a144b91f2e800e0012e8d25e1b655e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca90314f63be2e9a7ee3d5c9fbca21303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053bb52005ad60ba4feb345f3180d9f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668aef2d534768b42903f470298b87f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4557390483badd46b8b297fbd118b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909e0e4911769b89fd39350bd101662307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8abb49c0fe34c40e633a33057cb23308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b84869c0c0dbe91d49c6ab01f0ccb7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a75fb31fc6ca15d1cf49b9139daa35310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a9d31dc9a592c0a8cc7a1af429c15311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635fc07812fac4fd27573019ae48bf0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72373a545dd24ccf0cf5f8609d266e9b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14476af1c14167d89d9e90d7499d0d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3dd57f3e94b91451e3b740b99641a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b75b6b52f325aef02d1b559826ae6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7d63a4447cff72754441cc958f8b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49946250c71b89e5a8c46f6777dc47ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90d64e16568272d7a8012965041ade319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd70de8be8f4fd35e9dd8239d7d66e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332812edc99876dc8e89debbcbeaedd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c982b845c4ab7a1100e153cd71372b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ad704755fdc36c0d3d8db7d07f09a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587268d0736da7bfe4bfe92880bfd296324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2f21e9e9ec244d88614e89161f005325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aceb983801b414219090387ab138c6a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c6731e7a5e0cff43d94ed6e6e953b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8ba88cadcbe8e5f024e15a0fb99b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d748c788b6f348b6a26d0276a97111329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9791ecb35ae000fcd8b980a68d7ab54330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09594623908eb9b511d4b75db2e730dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326753a554a71cec34637fbac63aba9d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560929729d004437db5018959a72beb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88b93583daf1f9ce196c5959c8003e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7faeda79a8ccd4f0b8431dedb95c2b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d835a325743398c7ad49b8ff6a1fb5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177e68bf7e19314f85b859cb13dc189337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e403664a70bc2ef32495a359b062a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25d656534082dcb5f64557cec9ae72339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cd277a5fb0403389815f2ac8449da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e94f676ea2503fdabeea3837a8d46341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ae3dac5cf8d0a0b061c74c9f79a23342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67daac478d10cc8dffcc134a75a70d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beda9761f10d464c115defa8b756013344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43786e43d004b6dddc78a78e219f9416345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56fe3e54c28313316071bd460c6e49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b230a69817e7d9d66048e8d1ed4ca1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d39cd45f80d6e6eacc6dca7a120c87348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e229cf20c719e2b86d8811bf38579349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dbd489a96d6f3f3a23fa9c9d8192c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9021d8136b0ab06129134c8ab8da67a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f8bd0c2475e871a9f96fdafaae579352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063dc7e97569d03715552157d9fff28353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198383ea5b51bfd11ad916764a868d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b35f7d26b1efef513b75290e5851bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e75a6d75dbf57f2c1fdc0806bb63d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad6303ae7a59a20b76ba06643685b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd191af5213aaf73a4050d26f1877d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10971ccc8ad60e4aae567039d9c2501359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d39be5e96b7a775a4a11d47978038f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5747c7fe953ffef5364a28a99774d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4f4d73a7007fbfb3a5c676fbb653d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6faeb960738d8160b2308262ef8ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa195ba622237622138406e470e3e24f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6aa6bd71aa54a752e87a962b196e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11ef37d5309b1f1be109001c89470d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cfb90132407a35ab6439c27389cad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d253612fcf8fdc877243ec3d444e171368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04527b85aed0c800e81a04954129ad4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26126930ccd028a98eaf558fc6e30cb6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6f2306ec4828982dc27ec1aba60e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308450c219623d5753091daedf88189d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb443dc5d397dbdbc7de322ef46c589373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c374712f1793d3923fd92a0eb9157374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1625dd8f3ce90059fdb50af9693a620375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c5cf942506a58a94062f766446b02376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5c9d3065e978d740f71339818d7d7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751573abd86a49eaf265278faeefcee4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb6345cd42df84f0dd7ecf14e861c0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bdf26b0df473fcb581aee4d3b9f59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a617752cedc4794879774f9f63a477381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15579cd239fecdcc4e137d39e47899382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f14c91018dfc76923bc0bcc8f36a16383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db9966a7b55d723c97e871ff4655df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f0e9d4f8c8431a27b80b8c9d94046385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f0c0901387e54b006774525e167c4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf8a096fcc1ff9838dccdf2cd7dc87387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8712c1ee701202c8147ad53d7a07e60388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6926d561eca421cd5f2cb025d5666389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d0d94f47550f71caa85dd17c1a386390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782b7d925af297e90efe75498f59c49391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d43c03dc35c78d92d4ddbeb86962c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcce7d516a87bc41e05666ee6ef8197393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e762e24692c4cb40d67472bf53aa3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aeece03b7af87dd35c1d4ae6ab0275395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3770960db4d0cab441892b17323a861396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fd8685746adbdfb6eeae3296043da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd31f8dfcf60d6fd93db014e572d9fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfce734fa9290beaa6d4689bfa0c92399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1aa589d0aab8efbce8f7024bf0fb3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9590f2c06f4e1c85f3c43f5817963a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1eae2ec9aec26b5f5d31bb743d0a4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178fdd7abfc469e4b1fb40f8a55cfc9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca058ce3194686dd7de292149b8bc8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a90aeb12e78356f47779ded97499d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66c9e43cefeaedf611fbb00ae8e88a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4e1908c543b495d9af0db324bdf0d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d447e41a12ae53ff26a31a819f53d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bdea7b30cbfc4538bec4545b26cab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefba9fa2d04a60101a9cf9628fa271410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c714a5ecd38eeb416b29533a60ca1b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682a5e814f73ef53559c89337fcf2d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c262a59e951a80ad20bf57dfaef5cf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e813b98cbd66b5b2229872ec65448414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b7083c9cc36c4fead6755626947e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2948ca5a25dc47ab69afb0ea4d8dd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f2f13e22b9bed85e801767823dd84417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a6f15622eb3575d5778b9a29169c8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a817f9b15a6eb3e7b2cbb0e521fe883419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f91977d650993ef1465f9b0ec69c3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15659d6508f4b9a747334d4b59ecf25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c5d0c12993030acf00c72dacefa29422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ad9d6ae9b389b3124d134a974cbe5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d28d3e7a89f338174ee5519d13dee1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845860a30317043b84259045cd6c6ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adc7c2b91242d2a5a47a009c236473426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b508c26277ef987e6a03c9531a022e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61faec82fdfa4a9c2c7255659b3df4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fb76ae7b68ed9a3ff69e2e57be32d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cec925ea90059dc120624bc2c5dc47430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565b8dc8989078f2ae1afed63ca3931431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f550c16e497bfcb82fc6d320f2f7f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3663b8b992ca49ec28707ceea4866433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c0343165dcfe34d95da7a55900ddf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abf511070d6441e7be9fc91c576fba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f687361e3ec4a9a78d58c6ce484a6a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6d5b8156309a1c8953cde94bfe4dc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdbe3a14206fab54d092a8ea3982a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91615f757c355dc5b804e32c0ca86a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cce27c10419fa193588fca8be5b62440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9224954fbf29837d6b76d0e5fe09349441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9129cd9a180920fa8e74ac85cb9c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9afb2e8586befc4fb63bd7d0093d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9816a89e528a00860ddd2d0c017f2ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34402e8542fb2d456cfdd321a092c5d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f7a3173928228c9210eccbde416ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bfed0de1269253a2ca34db459b167447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c90411aa76a4c833bd76507afe2f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bdf8b931195f6c130cc71ad2bdbb9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28eaf3f21b788a1edfe9d81d05eef6e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bac40d307351879f7b81e7fd9e42e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9a3ca7f04413b1970e2d1431f401f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86200c9271f5329a792e43a354fab5c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e122da27c4595135f7fff8c01627dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9f74f564276650a0db071b8377125455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454308dc9b550a70ed90171be7d0ffc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db65497dca6ceec50b7b941160d172457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc954e7b5052e785b900f6748caf59458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07130a692bd8863a40aec02e59b890f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db430ecd332a8aeac8d1330fdc803bb1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042143e80dec1be9f8d45aa35b6d580a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b8edec53eecfadfcd9e57e36fc9d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c990ca947f12e3ccbcd78419e29be73463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd095490b9c95aba5b20b51734c521c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f1a65cc565029892a2f2952e3a869465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf56e237dbaee986ff9f99074e8a02466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b50d0682877da8be624589f7e8ab5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8a90ccdbccc31e1ed2de3c2f51ad1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d04715c4348a9f949708668fa38cf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1861180ce33104c23a2c7b7db023f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59c4c2c4cb7a5cc34acc481a275a90471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb68e1bac56811dbf0e2908de3c6fa2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e0a43fd761ffc527e3ab2f828f140473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a9318810a05e65fdea15c9c05f920474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e549d71052f83f0471b75c0c1ab3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46e3a9b96c430bcc97566995da87c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c85697231e14ad68520dcfb845293477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bab8fea702c1b0588b9d25aa933e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881af446d015b5fed2cc4f3020012fa2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1864d0d8a94f7839c6729f436a60975480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253eb036d6b78d51d11ee10185234a8f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583e38c2fa6e6d63c9bd755668e7fd4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842e8ce3ff4d169d9e7741c390d92f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddafcfb262cf5145062fe30c44dabc5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e84f3a173be1a8e75a71d910b01972485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990edee289c9c51638d88c6e8f583b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358da8e769eae46c4b05e976440112a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd1eb1541b5002d7264bc3738e5617488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841e6696e8d774f1655afe3d2a89f0c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7ed6608bdd9fee962fc1e69baca61490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31922eb2f1d906817a27db9ea2670abd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd4a980df830b72c8d1a8631356ffc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6ed2c1282d22ad23a7c50752e2c2e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e330d45d4db1558eca5dfcee56808494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93088eff4aa571cb7126d43a1c98b14e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cd99222f4272225cfa38d691df330496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a192f558c87eb9b17fd6e89b38becd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687ff258ba8e68f0ba690defa689c92498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98cfaa85fa35a7a52a4b5de3a5da89499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143be4fa30ca017de4419a7a1053238500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2126666eb7adebda377547dc31c1ebf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980e870ca66af20e658281f691edeba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1b0c2cd2d26c660c8aed46c7953b2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf5792a0841e78545349981f4de980504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae92d999567f8f0ef4044ca9b165776505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17e37416cc466e89aa4b0553f34425506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feaead53ce4a0f24cb9556e950ef3ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5de45ce70823d4e12640c8cffde4f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13bbcd39a2567e9f1ca29d8301079d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745267196adf92db3be56f73665c53c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711742135346c6d8d6ea09400a8df36511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098215d2b82522bc624d11a1bfec4d63512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbfcb06533e6d582f4af0127d75e23513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a8b11711af2f48edbd1db3131753b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fc160e98c8fbf47ef638397abefe9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971571738e16bc3ae6d125060691141516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b273302f117a425b3c92ecae32e3dba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c997c44e0bd4fcbaf9b0df2914fcf77518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86abd801428e68fccc1c1281a4e7a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04ea18f7a5b12a17356b290fd3e3bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d2900338efa04e24696e986790a07521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60c957790816895749d6dc3fe90940522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69886247cabe9319f6633078cd48f18d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1300ac4df98998dc34e92c3a6d8001524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebaa459f4fa72af565aae43212aa275525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131a0762f4cf6f78df6ca959aa5fbd0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5090f9a99d0fbd52723b3b66e4e54a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0762dbc8c5d5995821cb8c2a4ed10528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c893e0e00070cec8c9684b1d533efb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadb1d97510b0d7fd03019b85877f93530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5a43e51d0b308c22cc5e84fbe3ef4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d56af1b3fe3c6bbe0b88fa23b2cfe3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8422c13d061ed7b9ab593742e9816a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e6b1630ee30692d42a0669780d8a0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533475f31ecbb2a910f7fcd39fcc5a50535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfddd645fc6e45183b14862618f53ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a944631d193af34fd962d36e8b6fd7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467017347828759d33dcd45a1d7567d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799af6098ef39280a9d04a89df293d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99803b61d7fce5f2bb56eb7dd2a7f09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79891c292e91a37943149656c1d601c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72b3851e2e1030fb8e6418d9e653de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02064921d4ebe0e756693c9fcd0833e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68297ce81a58ad86abc01630f9859f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9e95088cba2fe3f095ab8d868ef55545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16501c03941b74647be61913937449ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aaa3bc2597dd23efe3f2a76b5d8293547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd76c561a027ea78ea554386fbf5e91548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b57b4821d5cbbf602c247c7d76772549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea8132a1d41cb3e9a3d6b2e4c69e3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8039187c88685fa24d88af9312474551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82021399b07bbf6d1ccfbc2a946a769f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8fd2acd1339a7b1a9bb5edd8ae4e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116bcc8b4cc6bafdafb5b0834ff5912554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31da8155003f0c22a853e896379ab21555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3f4c77483ba94ea2c0a6308c5cd93556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff9aedeeac8952aa32b0e1502a7646557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c41509b793d23744f7d7f76523085558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b792a376dcb331e92062d9cb12baa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5af5e7128e64f485538b7934ed5335560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8886a28070863d78d2a8e6ba8609468561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46931d8cc2e4fd89966e89405a93eba8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ced8ba6f8eb2e78c8184d4c9e9a89a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c9751520408e6b989940e0f815aeb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b672349c83072ce4e1176104a059b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee6a534a0a05ab352c32744ca036b7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc66df4054aa9536609175890374f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b86130047a3e07cc02614cc7a75bec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36495fbb2a329c9b609cc21941dfd229569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1c9c765a74c7d5edc030a2051b6ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16517c8e4f46fda032ac922a62cca044571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cb6125ba3898a28048f1cbaeeeb0b572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0ef2c0802430321db795235231eca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda900e6ee3a399e92a5cc4eee9fa0722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3345a4fe7c74b9f037324d01f07243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3a0e5bad8bc6097a531fdbcd991f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810793ad8012fd0ac373ef946596f1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75439a393e4abeaa3d212e0df3b457706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c32479b808d5dbf05e858d1a95d4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1d6c244d9b61de207e75bd00c97c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286209d2dd990dcb5f6dddc7616b19279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbf60024eaa0f66cca0a95619307ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209c327844ac77f8c7f4f0a0030045511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e6b6a6cf4adcdead18776839198f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03595d8bd7ca9d94c1deeb70e507b40813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f75c39a57bd40352bba0c7c87653914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30eee7e3892d9b5265555323b6e3ec515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98476eacf0bfc5b5d47c8aa4f513d24116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e061980795c0d13db39d8a1a31a70217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3b567a706a23fdefabd78877530be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c66218abc6e42ee1f5ecfaa4a517919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea06fcc319b5ceb2eb8d2936a37f31820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9bc1df57e4b42289601da5074814921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac031d40715a8aaf0bf4742c359c843822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb6c3d01943a90d9ddfe5d8103275623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f11cddb2a9c33167c707a9224114924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36348abbf81760ee5fce71485cc7a81525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770939b79f8a45f9ee57a3c4b389a2226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc84d4acb9377c3ab20a9213f1bb70627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e3da345ccaf859a5ea686c8fe18d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20e15e123e55ef07f214b948c0d3a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812898ba2d5fb20b8bffbaaeb9d354a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f8507c7d0e8e905c909e652d6896131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e33b207139d68f562dd427e3ced3332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784613a99f9c2d93192dacab2e6050c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d45100e92e9b4db2900bc0ab70db3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067517ea272ad30c08c41362f8d8b6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eeb1fa1308dba7393611c0c7d9179536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1510b17f134ce6df179b29847e5cfc237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a379411c6ae995ed86969c071093d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa200e5643663809de4bdaa80b98b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb724cb7dc9a6418dcb67e6ef4e18a6040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8891427603ecc9ea82dc07ef6bd00d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475bd1eaa1ae1f4cab88b4f838f46be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e51761cbf5a6c90a10a0189cc658343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc209bdf074b1319a7583bf9351fd35944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dda1512084b5cc8bedd050d8a6271045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64012c149dc04a0429c867f0ad0bd74046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc906d973069ccee6583550102edda47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6e4372daf92ff02a7343fd3e8d62048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8a089c038be1d8292bd55001d766b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63524e902fe1ced7124d3ba1ae26ab350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bc78455cbe4f8441a6c65c862b12c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656453648047f9e1853e420a71f3bc6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56be11c7d55d0757ea848e698284d1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7dcf732303e837a1b032e7358694654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea948bbe268f616268520a2ef8e3a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbc81a03b9d08a2aa1faea139e44e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd49f89e225897a6fd4db7946de5ae157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98272c60b312da1b781838c9b4106558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81c27aa0dd3ad8228a97d55c273ab759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e69525c219948100022efb45fab0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14395c295b1145d20dd01961da492cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ae333ca690476f9f9bef47ed5178662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da70769e3af9415945864bc2379d5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82519ce54730b13bcd325bc7995c7bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab03fc2a3ed17b0a0e8996c11f86cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9044a1239fc5a4396c517fc608643a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b4fa158405f8264f5512473dca69067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85748f010895629a952187e72bdcccab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9851b9927005b057a4512f48cf8dea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0174ca25c4f98e1a7aafb649406c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c94d5f4fbcd1e5bd057e3c6edbbbc871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1ec9db9fc923439b0031d314281e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58202166fde5af1bd96c0708306cd7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8887a0e29b302f423ec4ac9dc0f1674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9a6dbd7265378679dfb33e73d464e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a65eb89ffe8d996cc566132c11346576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55eda7c435cec3eb0a9f3ebb4ef25af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93123b30951b9b0faa08dee06867fe278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513406e49de1751b1859681732d1efc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac1dac9ce5abf495bb35610f60d9ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6403a9a898c9420b852340a5336c1881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b514394f1be97c21ba938b2fb44b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06699cdef1b0a854eba0681978be0c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f3571da16873693cbb13e1b429d0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb30944302f6956cecac244ab3008385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2c1a8517844223006f1bbc4138ab586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74addec9b31923c958e38cc80e1f471587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20356525b2a8fc0cb01390a58e5ff2bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772e0d64d9b148a8408e6e176296c7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14890433349082eaf16ead20497e9aa790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a284f2f50151a52c64bcbdc1a351491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db6fcc1a4f159ab38a6dd2e4f66bd992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3db7ac49b671c6d40f2207174afb293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ede71647ed1c27a79312dcd6ec803794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54529a53783c8b6874ac876dcf2127f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82121c63e70a635852ad2d566ef8f0896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a65f20ef4aa352c5bedf68cec466997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c077eaf2581ef075579d8da87a27f1c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38af2cd0b3f41c9e2f07056624c382b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9488107dc9f42aeb65daddbb625f400100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4808b681ff5a3c50aa31cee548f8cd6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08d1e9c3a190082e408e42109bb7aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e0d1b0926d700f676ade969b41193103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a3f82388d3b853df218de3289375a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4a3db277a52b58b78afb238ecba5d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9113a93bfbf82d325044f3b27dca06c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34371ee53972a591efc899f51be39cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db6c74c75e067b3a246e19365d5391108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67241b563ec73087833c5578f001bda0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1f010a7ab6b3a135edd76e35a263a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cffd2344be7327c71e919ccdeb3f0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d72079c1b631f314a229dadc8f612c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d45dd1d67eb44ebead0d5be465ca28113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a2904b299cbac6592fd0d8f9d54a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0578bc50c4e23d150060aa5f5c929115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c8dfe202b4faf9d3790d2c317d85c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b0ddd8f79c0da0ed549be02d8f254117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dfc29a73e979fed84e039392604b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e6ce16b7e468c3abb5b551a2d0650119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c58f2e6b26ab4219853ce1dd42367120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91278a93c8908f9f03afc4b6d7b37d0e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678deb64f2d3e15cc3f416b24a4b3f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b82b8654615fee30ffe1c10c12ac4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe369d92acb83b4a5f080c210d30c5b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbfbae4f56874e7247d0a36b1ef493125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7dbf03e1e6045c40a78c9957e6168126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6376139d95469b2932759ad84dbba31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580574aca174a21cec33e4d0eea4ada128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782878d062062508c57c0515c06d849f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30306a8196a6aad3774b1f5372647ff8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe07f0d39f9ae14d5023e350f06a24d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d563a5072dd78f7e92715c0afe450e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c666a10441700b786551b41cb472f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179421034964f4d7281450c74dac83c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a408ea27b1386e9d07a95898b4933135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c10fd138501307d4b0f0379a83bd1f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a7214eb80287ded9f2adeadbdebee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2734548d39ff9a10c0b4bbb3da9629138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a184167f576a8762462512e93edd4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ab93e3899f8f6d0367ff8d8a6f478140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c619dc666c0d77ffb9950dd52fc8c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bfccc55b633a8e14377e7a6d1020a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eea86156dbcf5b2d2d40814e4120f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15479c99de27fc0dec57fbe16c6be04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be71db6b428826559301aa93a4e0d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e63f609a99a79f11120ce44e025ab7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f761c35145b632a1ec0433c8262a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe3ef6ea1200d8eec9dc76115f3634148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2466474d15b84e382afcc3c082fa49149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df9d4919df0aac7eb1c60b47c62279150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ff04c5e69d0de0420073085a4bd01151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc34441fefdec9a7a3bec5d2937d031152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788a453cc0f27dc9360318cfc5683b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa94d50334a6ef40cb61f9fcce20831154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1673dc63513c144dbd4dd9e3d0c679155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abebdf5939e4e1fecebe446a82082b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9387d359bffa70e8e2549f4acd5ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb22ad98d6c0e7eedfc945277843c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6a687b53c13f6bb16650267fb882e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe6ed13b6254fd447eebe3f5cfe396160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b9997c5d1ed63b602ed610bb70f32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f8766e67fdb251c64724c36cd0861162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c98dbd2205ca932715ae812a07b6e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205f417804f5307ac9649c1215bc2e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49482f06b4782e0132cb89b018c0daea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fae95711e9f0faf75d454a9850d20166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9e2f7b379c8286fc630f76a6e1b1e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce1487ce3a5487ad29f986cbdba9a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d998ea981f6f4803c6272bed98be6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203d16f9cb2e5dc9f7b6d5e92798ac1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6e80331824320d317d315d889b786171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d93c8421e27825271ecbd251719ab1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4f79dbc33d836c89d3840548a3cc5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c1f2181982e3567b66eab63aea710174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aada6765816bdc94c16b1f77440098d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa46f0f33ee245d7c4c82bdd14c7db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43e15f0d1fb9e9bf4b840c4779c3c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fce96a5974aa3093e4d8ad49720b12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53abbc1df31fe6e8a588146db1619a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ff969d76378a6dcf64d0b99407569180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f2243d18897f6a46bc3ba2ad86d1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fd8128231adbab4d0eefdb487ec87182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb0e0c801bc4a3bdb6165dc12d7bc0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee885c072d94229d1be66677505ffe2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474853cbde0010f7e47c5e31664dd07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01544462c790a3de2dae83e658b1296d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3eb2f09906e7960a5f644bc40ce14b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30ce7be9bde578f8d385caf736ddd3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a85236d9de6f60cfa3d59e5ba84141189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27661fb2b49e8f65fa254b151e6f45d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb0ee1e5d032d8342113071a686d6c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00b4787992e8f59fd5756a151cc746192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6bff552b700e1f6f2996e53c96bd6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84328bd59fd0fc1c6453c896a13d83194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e188d69ed3124fb0a5f0beb6a698dc8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525026abf90925b16245ec5008297449196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec8cf2a817b4616cf0b3f33b5f1869197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1835046a0a589fab1e41975310fb5d4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e0064298fcc9a22dc9445f4053e2c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ceb0c3c9b9b96c6af38fcd27e400c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a258aee08a2c68369f1c33f4352b1c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925072cefcabcc1d51ad8a4c676c83d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180994e8a7cece1f8f8d7216914c7efa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfc233c16f4768503686ad4cf9deef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfa4948e15866c01fe6cc755f0034b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a1a952db6de4d28085d1e60fc654d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132dcc74e0f22725478155fedfb81e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7563705b3842b6f9cec72bf0354cc98208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fc706ada35108a50cfdd50b275138209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa128ef40b1014edb76716c4bbd21673210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa1d1b4ec3d3df4281509e003d6e70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31a9e7b2485d0b33c88a371066402f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db519e90b6b893f601f8bb9c00fee2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6446044e1fb18d7cd400de25480d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3940a32eb5105acefb7f857a8dd2df6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfd3b03fc63d4b5c67b3fcc1b3d986216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd342e8cc90ae601ab173a5f0fac1df8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad875bf92c2b95c1b4ad91dfb45e80b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afd34f1b38bc0571febb03aee12d1e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735891c363c554a50c42bdcf6030f8aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fea85de549729ab418a5937be5114b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca81d973fb196411f12a9de3eb6ba3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c8f12ad2b5f39a05f58bb101eca43223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceed4bd7e79d700bb6d229fa6e361da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1be90d5dfb433809e285cae80721cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec26900a5f3f3db9fadd85bc3da459226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df820d78a51fd295e86b7ea88f5ec7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c6141aaa80a52a5d8f54a9cd11295228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccdfbb6503a6b52ef4b95353b8d02e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83156c1fc1084d2b1e7c4e93c0235aa3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4dea5dc1a47db90b4e22353548207231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753beaae0ba578566719488c155d00a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560087fc034f910904aa016741c72dd5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66692ec53a1e635d7d7a7964bee73427234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf5d50d641d4e4edaa482a880e5adb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2ade50f55d07fbc5aea893c8ae79f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76b7b22403cc8fa49d420c3728fb5b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc76f75351a26c8165c66bcdff72ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca88dc8bb0b0c3588c9b1953711c78a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547519b4bdfdc8701b7683531769421240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548bced46b16c3d77ca69d96ab2404f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd67d74395868b219fbbfde34d7022242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8970fce577a4d348f535cd1e8c434b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d40193302972420476db879242d7d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cd30f6e0db86cdd4807ccef649349245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86611a6d8ee6f10043310cdb3023b47d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0c80049440f1bbe60fa134d33b3c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41248582a38fb0a9ccedbc35513c1f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641ad168acfacee3f3de158249ec4ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1a2c2b8efb82fc5fd64f99a7fe559250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bca576f5c2717904201df8a3a9521251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657ac97686046bd0d2a494d5f2afa50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5060fbbfa017e3fc8ad3aa999154f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da088d6ca4bfa50b48dbcbb41e608b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63520e4993ed4250576d96f5a3bcc1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b9aae93d1d106d5b43d39bc67d1fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3fdcac68a544314966b48ed3cdba0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324468225aabd595076534fae191c5f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd813fc9f86232f541096cd1425bb38259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcf08d6820b1325b4e509fe074b45f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5eed791f7782fe0e7b695b816dbf8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6cfb338c17d45a20973b3a0c7af77262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69183fe4378c9d94f16d578b62f28a5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b5786dc85772e43465900ff2ff66c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f955ee9a66276c0be0967a6ff10a7b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074b05647cf23e46eee94f099caee43266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e04f7ff048e984d7226d6497bd6ca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df51f254a582e6e2af4cbc953af874268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df3415ee13353e993e464c7439bded269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3d3674eff84e0a4beaea409a4173e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b31090a23ce01c90123a6521f947b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfd1d31b60524dfa47b5fac453ac9a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd06db9976e2b9b1f23fc11a37b9e0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626473ed84f7261cbc57a3c009ed1743274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccadf0137cd4579d43451f46b2ffc3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700f11c9d60400de0b78815ca4366e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf980e50892131231c3061c9c60ffc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53a1b6b2165180bad075d0593a755c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba29fa782267184dff411b0aec8e5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6516f8ce860dfd92ae08a115c0b8b2e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180e1bb29e9abcbb9179e4572f58dd0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4b090579bbcb80319e864f21693bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16e867459003dd02a2c5b3f98d814a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6fdf608ac30012cd800c35ef07860284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54733c98f20fa60f1bb33bf0861a50ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c97aac38f97ab721b47169a00063bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dcecdefc9245a44374f417b77017a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf6141c1856c0cd18b6770a97be39c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2371acc61793dfb70be6e5c52d639289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c678623eebf7f52b3a2c536f48455290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcb88da69728354963a73f208a9c16291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beae8fa40705585d76dee9315031cb7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bd8756f4568116d91567039f69a5d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff34ca452c2dbf148adead127c1e272294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd8e4cc9172cec5fa15671b830a57a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfce0e1a312e0d240514cccc959c64296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8a817243454e1ef741148002b321a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c953a25ce6fa44791ba814ac906ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462274020d12c7448a2e846f99a9cf48299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5c453f48aa2db97f10d4d17b81792300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e865a0bfe506e5dd4eca9206540b4b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086b2a98269691ad3cb9f9e839b3fb2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32053b0386312f7e79bc9dc2d809466f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24810622c72824b08cba664d016ed776304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70beb90fd97117b35cdcaa5d9142140b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d38392a69826eefa875169cee9526306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d32a31885816aa070de53eb90bd96307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eaaf87eb597c0613dba47d71a3a6ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e394c56abd6cb3efcdaf41b1610407b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2cb2c55c3827a133bb9077a171c2c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40335898eb206c6f8a16cb22c882124c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067700deeb630d88057df69cba46ce72312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa99d2f58ba49377ab8e582398cb4ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537902cfb9bdb6577356a92d96dbec5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf5155dfe3fe21fefbfdb505247a92315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621909a281c172edf0c23b2f97600364316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2567a4179b34e33a993faa3cd43ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905f770661213994219e86800842905318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a750c2a8d642bf64f04ba665f6e834a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd4f41f8084f3af16961c10c630ca4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342681663cfdcb55c9057a6585edd97d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8c571500311e18560d3fdeb688fa6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6532b1a364b3e4d705710c2364f1654323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6fef9cdf8a849bd1251c2c92af400324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c06a514fb196e02ed515eee7e5f89325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d98b2a87cfbba674f96e0451c4bf9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26974ea0c9e797dfa1973a60089e1af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9892a2496ad4184f01a128d1f5b4b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c786ea1e789bfbec1a0397f88ec509329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087abfe0ef4f6a2ebbf4550b845f3535330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb276070ca00d94a6005eae390f7933331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96653cb3f8ed5e037c9905eadc45c6e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76d2b5d16a122f0698c28d9e10de80333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0122d4bf01989a14a449b148bb0f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7479bab655aa8119877076c94208c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0a893e20801e2c402a1f80c8b8ae9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e931e1a783770359042c7a1a17facc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ae856e2325e443145cc079e0bad9e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca582243c10fba517cd03c89b86b54ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d64bedaa1ed5bdfe86284376cc6a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f875157fb3c13a8a36ce44bc45dd2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa66c6388a2d7266ba36182b1c2490342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc0bf6004ada514fded23246bc2ba5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ebf34f0939d08dafd9eca0ef2b703344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a0be84bf27df301edb355683b8bd6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d6d3460e998b388d8385af3f0616b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f99e28b35561f3a7a6e8d8c7dda1a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8efe0239ca402004d86ffaf5a3b16348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a13b759ad62ff995b73b5eaa0ebf3d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e150be16c81e4392bb9fc5aecaf4cd6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae31f23d7b935021e75e0afbb00e56a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7ae04822d617e94b479a1b5c0802b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1812ae46d53b9761446c86e88e004353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fc0c658e33d61d93a4638b421155f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8a8caba6739a5795f855971423a56355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863a86670970c42f47a97cc904a3807356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86744d127bd6e4e2b00965ac5ee81d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16239c82df66e935b7eded9979eb6517358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdeff09effd794303f14a427e654a95359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844713ff6767f2dd6b132a06a0eae559360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2aeda32ea24a668d28c52a1ae8b75361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd647e90acfd195417a85933adc08379362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57a2f1200e367d2503c29fa0ef2dcd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8793c263510bb10366f8cdb718137e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954661965096621e1f679ee03509482365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099ca03bec96350a2049a1a93dd2195366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b84eab5aa770bb19b53eb3d9938cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a4555611604353cbb8b0b4ddeffe2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ebdc55a62a4d7bb701db90fcaef3c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba52f5566e0942527181da279cdacf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9524245cead6b0fc700c35bdaa100371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95574e26b0546c555082dde63ed0f1e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4a0f9ec8326417629490515c97bbf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266041177291c9853ef771a5f898ed9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06389dc15b67ee4749f0a4d9e74af7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b6bde3dae384c86d00f2764350a9a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ca195dc5dface4b95486dbbe4ba3e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5622dc81117505c9554912d5c27fcd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929de48106c9a24240b394006b739f82379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c108d8400f255374df335995747cd9c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde22769cde39ede38bf372808ca452b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad606f796ac352f755bccc65eb0289382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4df04bfc8bcd8fad7f6f5a9d96848383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf346e1ff4bec32360e62a41cddf7a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2a77dce1b1bbc61143a8fc0c84614385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa8d4ed61dc1fcccb4ad40aad24cee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf851009246eb759bac5ebe82c46d4f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3ae1d04702ed1a63ec7c1b47cfa95388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544436a5e4ba9dd8beb30bf013924c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4497f98f154c0efd241a0411bba101390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881455cc54a5a31d4b3661fb2689bb4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c43188799b36cf7b387ca0c9e2af4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b02759b3cfb23dc7ac89ae518a391393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a071de050486a96a08106c42b88eca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f438555920ee293157823f2bbe89d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e77770ae09340d708752dd6f73938f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6baa9b8960b986dff498da0bb22e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a98adee350fec5bbeae277ecaef9a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58a519748a0b7e37c14e4c046a7222399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185247e9c05850c51941c7a95c67e35d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5f0fdaf33f10ebc42f55e4d98cff3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f3e0281d153bef936dd4f54c59b53402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e0e377933e4b58f09dc72442f8478403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584be48d2d39ccc305d98056f6a69d15404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8234f6050759ac6ca2bd0634c1dec8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0e8063c950a8f7c088e3330a2a375406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d479ee8ab2d29eb774a78ee1314084b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9bbd368edc8a8b1c04502e609c11d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ffafe06b8c07057b42e8857925c73409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9630e3304f9337cd894704a57aaee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dd4dd63f4c72a84d0d4ebe08d1a0e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18970b8b8da8c7dfd233be2db721dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0526eeb8bdf13a4f2dccf5e418534d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60beea43fad67e17439e709cf96b0fad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6283d2e7d0f78d84ac04323c8a8fa82415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df0c0dde38e333fe5cb1c9b0faa04f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afede983b925187277f0d8c758eeec28417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffe3daee60f9b9e6bf9fd0ef50b282418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a575f9bdce1d84d0ec14ece55a5af2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c587db53e1e977e5917b590e837a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487d3efab56daf84870c5cd19d304c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecd1af9af3f61960c1e91f5c69b45a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d29c0ac71021950baa0535b58f8b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9081b29abddcddc7c38f283398d91ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3505eaf238e81fb6b5e29ffecad11a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c819fccd45114d1f7f09d24ab1f4b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a2d6badd0bd21929415b0df4d4b82427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a8cce836172c71695c2a99f377405428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90c4ca9a7857be813925ee61c8c6d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc2e0ea36de66c0f86a9696f99e3bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d098b0927e0eae2d19d3fc4886064f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa1fbc815bad01642493b0d791c960432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4f5868289d7af083ad21e4af67408433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef91bb5a85f766b1cdb864f720888c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891d4f8dc9e637b4a82b4b8f026cc2e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f58418d1966b2588d3a43373888c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e8c29a4dbd7d74813cf367ffd60c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd6b0a2626af6b2497788fb9d26696438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45dc6bea5c55248ea898d32f4c1e67439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4bf979b41a952bdd3ab6e83399b85440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef1b57e876a0cc19c0c317cf82fb84441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa655b3b1dfd10997d9ca33f3ec2ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe217e974f489ec43372c463610b0ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d915f32a8d8d305b106b432e999e32a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ada95612c5182f15bd2a0e3aa2c083445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77a71642a60c1da11553546f24b59a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa078457c4e841806441534e280f05447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7ddeace35c31c67a27346971196ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85699b81985120c4e75953a987205e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7294d6f383979c61491ab97e9417318450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edeebf9be70836a14a96fb1eb70feb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e6b9d634971354cb71906eb439798452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d56e54c673f00fa43eab652a59c6a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9a13adac8e2058b1214840148cbc3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca290ef20642da8ca62bdf2a63afbca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1b44a0056666e554b99044a4adf0f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db929d5878f1408457bf4b1a04ab37de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66026926f352470fb2da78483c1f4d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3be8165758ebed4c86657ecfe86eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20ef60c5f216505aa8583a5d222a77460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e3f1d5dbd48432859f3477588b658461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7ebdc278a7b6a83dc2c660fe7d94b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9953e9f303a604efd7d042ab7697d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8a82d23a9cddaa6821f52a038fd68464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66fca36516971abb8ab5f9c410fb56465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a650f6e24a6d84068d5c06ac1c36b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d53e1c7940622828d00357b0cf3bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924010f98bf631adbeae0d65cf5ea470468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4403dde9cedfd02989e48b2c89de11469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfc718d3d5f7770696fc82ef06bcff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcef0dc94e4021fa8b202046a69ca7c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19207a978cb574bdb4fd74a3f36923f8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337ae292ff40f3e9fa2d161e4fd84f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee05e52790942c4bd775217100fdd2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfbfde95a73edfea1d46e7489519e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd1e58400b6342fb694662365ec282476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100ad0ea452cf14e72e5b1fdc42e202477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f4c0682f7143cecb3a6a7bb351991478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d4efce8bc6aea193860b251acd6ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd5198c785b08e6d54825464a463f4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d987c0679e35876bdb040f2147e53c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563faffc3d5f7673cdbdd68dc0e837d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31896c73e8fae0d4092b1e16806b5be8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae8a80636f6370e46b8e8873a7d26d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a1b725a724d166b46000e409f6426485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021fabad62fc6d44b00f5c4731ad548486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e64e10cc91d6bc9ae68e6a87e7e7b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d0e033a27014c74ed8dc25669da5d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe63e4c64dd284f8b3a0b22a2fd483f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb199de59d85f9ac075cd2ec97a2d36490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2def71ccaeb4f77aca35d4684db8b2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b70b552be5ee3d11c3ffc35565ec1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd97a9c0c8823a9967de128ed20bf4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828c783245236b8e7e0349ca130c709494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83817717a54a3c87a0972f9fe77af3f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161e962ceba3a805af13b10e58a544a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5bbdd9573e2b41b7d8829fb424b94497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ba03706be1f8deda9b47df86088da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c39ef527c0e3ff99f6c9ef05e07f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1250d5a592a8d6949cde83b863ab40500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8928fa1aa1eae0a46fc1fe298d871b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99811573e706057fe421ed6473d3f093502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2dd0372d284628d3f6e598acc4b04503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b4b574eee45ddef3eae1ccfc79384504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80e68a1b08603e56ae2d3559ab2474505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b115feada3cacf757a986e13c16b2b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3f267ab9528c6e38e3ab065902ee9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9ea84096f8e4c51edbfeb92a53afc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afc0aa2aa677ec94eb40b965bb2de9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835d2aa3abd6684fec5ed9686977a73510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b8f1b342fe926e146aa4df738f201511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb96cbc59411530519535106a4d615b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e442c0ff2a4ace5b2b6f330dd1407513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8eed34603c6e2d9f72fb9205fe49fa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f3b388cf11d8c820632ebadf7c30a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe595f0ed7d8e1c64f27aebbc9c36f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1c4a10a3e979417b3d854e1c4c4e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b50762f4ea1b01aa17b66cb1175d05518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5118217f9d623e98335edaf78f546519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee28fdaf33f1ed981caaf65581053f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501b82f6773789eef1f57cca21f970d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b6562ee87f2e12d0830fff401758d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb86fec8a2ebfb246d7c19aa3dfffae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3a0874991b44710a2ad3ee0b5a298524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa2c4c9b1c05b114a7eea7b34dcc61525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51813b2c0a96ab317fb9d83c542197b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2715b30f9f5120f6045e392f4f1753527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7b87527becc9b9e95b7eb6f694370528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991ef369d36eb39d0a71662a12f3768529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceab700a0aebc9c7df03166ebf4e40a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcd0fccb1cf6ab85c77bcd6d49df7b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68e7167450ccc6210f3b949a15f9f7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6546dcbfeb8ebd6ece2b30200b9e439533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb08d6d34c9469a69d6b5982a834f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dfaffd90abacf1bc38bb68dcfdf3f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277efa60027e5d17d71475c738d8344536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d747613db78af4fbc9e4e9f536572b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b836868a8d4bd5c1d281a8f1010e0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c45905f8a13f8c2a37bf4d9c152f97539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b60e222a48ad176b6b8d68c3e2cd35540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461217e95927a4378fb337c6027e19ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208c9c9ea7d2db337e5f38be64516da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e57f91cb369ffc89995e1a45534a7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4afa90b5d2dc0d35f2d1a071b5b4e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde730258fab51460c0dcc39e864f32545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26253e44e37209c982e1d3fb499e74546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b36f671e6c13319267de9c761517c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc07ca1cc2e96c49e0ed2b7bd1f36b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee11e701662af16fbc104f2d7225bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861f6f29acc5427dfe96e8b0d9dd5b8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db2a3e01bfd93cbf9afc414c2cbbc1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c969a7ee059c7f71b47c7f187aac779552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744694b7cb708db96af9301c6967416553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdfe8d3f48f93a72929df330a9d777554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1107b46990bb837549acced65085a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a27287dab38eaa6d5736c84f9a7b27556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b709bd9df5dde0b53bf6db9cd462d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cfe55fe40af8a4657b6054f7d2eca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076e88f1853b71f1a2edc169de4f65d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46518b97e0f94b7b55c64cc16fa91deb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a76eeb60db4b7534d100552e42b5c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b779927a8d907c7b1db81f3520f8ce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb4987697871b27ca4e8d7af4c2afe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8a2851af581681d38012b59de318f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56af8448074229ab8677da42007fc7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bed169c0b8d3930e2ca8baece82b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb24634953e02223cbad7a2de4814d1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484f492d0473319241363100c3a7f69568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88387c196525d39c4896b52204c0bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61214006ffc098b168dbfbef32c5c8b5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3c7d46b74b40010e7e3bd60c4ded6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b97dd22b330c1438ab9b9a87769f8572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>