--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdf287ccc3ce0ac52d9d0e2bb24c941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea7273e16abf2afe1b1db1562ddd482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bd00959af6df0faca1dc1fd6154d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61540af3fb01a9dc3d4020893bbec694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48f870cafea73e4034ec4ee94af4a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b29c3f254f22d834ec5170df35cb2d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90d8043898ba121e40cd616d3fe5437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49273f9b78d23234476c2e272bc644728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03daad50e200cf31af147162fc85ca109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e1985fbef221881102306fb672c2510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12947bc2ac439e27c99c09e502d6be311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378bb6985af318f064d6a5ac2ea0fb212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3b0e0e51df2c2a5cfcf4173dd1e0513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912e1eec2519fe0c2c59d6c9971109614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a887bf12c029aed53602e8d0c9ec2415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995f9f972c7872dfb505320bb7b7bae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c888360357741f2998d6077b165949817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a8e0011b4344e7587a026391d96ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870df3eebc5c6a3e8ca6b25c7d3cc0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815713719be0c41cf3904df2a1469e1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88c629ba3f1a5a974e290d5bcbd75d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca123e2f756519ac5c380d5a56a10b9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb6b23f121e5bd4f7e1e811f1505a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f675ebad2926c04119a80fef954501624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f653d0b6c47eb11e2d99077078eace25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8a8fefabe2028d0ac3f44b04b215c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602e4b7da9fbe685f91851a089f74b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3be04cf0e5fdc866a34921ec7acf8b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5f6053b79756e294a0c279c0446be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dee614609b7b22998582b1031f3c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9905fdb4bc58a139a4ff025e5e280c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3e4114ab80f2ca8ef559cddf8618d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e03c32c0eb4d0ce4c4923097c386db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc6421882378b83035706abfbb431f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52071f097e381c3de2650f50de5c80535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e02c3e765dda0d622bc778f0806f4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65e87e81a575f1d1ae7524f2ee3f0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39d02be5705146f2fc749057e735e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe999c6f4b922704994156c5a3b20a4c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a4adebd03426e6348c6429748c9c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f63d85b4ec8c25bb96ac76e6f6f5be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5247d648278616c86a4ce927f4f76c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7e9487abd0124f3e45dd6b26d138c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2fff1bf716df3e064fc3a24f1563344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6008c2b2c9bf12a7375e8bc467f2f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f16004b824cd6333a9e775ff6431cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296dc1491f529cc926db1ddd7c6839747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d434a2d17bd7f10b95950bdcc66ba1b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e668166ba5da43db3798bb19172957949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501368ad9b6bb492d5ef48c668d4cc950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae715e3924d8c357f6a866cbad272eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e03b1cdb896d94d31ff22fe43176f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4b5bc8f12c3673f7fcdea750efd2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08901bd0c659ca4d06f0aa18425826de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c080686f307a7f2b1f0b30ababf749155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc85f798ead2e0c5c976ba9843e117b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7366d90e984372cf954613fadef7d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84873b38934e20566b3ac3debd90e7ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7fed672dde96507caca5daa0c432159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcb998f3afc9189ab21ee4ddeb1f7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a433de70da22e38f4bc769d1095c6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92d1fcf6c248266239970505cc510c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35aae714592ed03ebc04cd67ac8c2e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323fdc7d393452b3dfba6d6c764f2a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dce050a8eba1bef41402e4c1c7606165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75534e051684db8eb52e3167adfde8566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1b0ec752e45e43ff604a6ce46af2b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54952f10c9a14aa76658b72d83edd0d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c12e53eed20c8f459f48c6ea80168169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12b0fbd7178a0e17955458c4649d9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fd5365ffb2b75ca3b1150f8712ea171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa54ca1eb9b1313365818803c6894f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb20e7d5e367e57199d8f0eb1f7de073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4f55ac6f995bb7f1ec55deda945dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fcbe44f7485952933e5080315486975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf2089c243aadfe4dfa96f0008071e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d92593b70dbeb08d69310eb35f8f7977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756fa5e5e0529307e623b9a44e8b5ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce855bfa504fcd4776a473fc16ea13a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f157d1979ec7b60666352f931100d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076155ed813b1e294182dfb2a5cd461581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bddd7662bf7e2ca44864f1602044c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032f400853672ef1abcc54741a4c16783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952c0e5df6b31a79d4bdfba8e28590684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329237d08f8d06e718819ac8b1cabbc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b159836eb7ef8c40c68d44a2bc177f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844f02e485bb1da45aa49147752fa8a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d840975113b3dc2529265e684b534b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb478d1b78d89a75ca90a5bd07694e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e60210fd7d06cdd1e6583ab984764390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10c303d9dcb529345889c70b411e0791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba2defb7851ecb00ff67620fbdb42492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb5f023dca21e59046196fe528f97d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a71e5791fa76bb03f108d2f71e6e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da03f5fe0b9106e0ac51e8d93abee095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6e36e0f422219adb91d5f99dc5e6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c086910b3082479ff0532eab10c47c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b616d9ef520995a43325125279b5998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280de9ebb7516fd6f4309929a139dcc399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c24c66c1caf357228037f00f30e424100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36017990eed161fa6be5093dd09e7be5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c0a33fbf6b7ff90a68a87e1fa6dc1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5e7636032c1aee757cf09ff6f4ad0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65560ecbaf14b683030fb7d0ab0073b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ba3d4edc8c100e84039090a0b4294105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184d7a3560e48893d2d481dfd226d2d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b58f38b6c379af8a2c442f86feeb4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442ef0c71d676562dbfa568fb02bfdc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36f51206351d4e00a6fbf839df6725109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf458617f6bb4634772a10011b4e01cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc916c734ccd3fe31b6af70366ef6306111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309f3f4809cbee9b6b3f12ae8cb96d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45419ac128ff0f5fb3f2151f2e2fe140113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78bcb13ada2f12d64c73f9d3a2d228114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cef8d54381e1fd2a6d798d26763bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb9a8d53440848abe391efefd01036116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa724bfd78859d5ec74d40f7f8c5ab0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019dc511341849e57811d2387c972b65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4a2aa7c58b5381ddf777ac06952f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f5233efe53b4c42b4c97b392964ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed101cc6852b923c55dcd759249bf80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0826c61d7a5b6b663b6f0f7cd0bd5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe0c44cb92b9114fa2ff2be7b365a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84804a6ff8ae69678e546a8542e9e32a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c804c572e0e4c0a73c3186998d54f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e658780f59eab2ba11991ca9c608d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8cd43c6de8d2b56b37b2d17920b27127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826c5924aa4911c6c1a3ce91cadd871128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a54a8a891ecc6683ef219e9fc550b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f480994da05ea5bf9ea06de4a28127130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635314ca4f9cbf3c84961067ea58c253131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85beb78895950c92da0b2c5d980832bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f76de868013dd412cb92fb616b18df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a73fcfcf9efd35cbc820a989d74f0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbbfe0d9f570b02c7a2d2070503b76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45572402ebd4eef58219678fd09ccdb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d143f64ae01968609eb113a732423137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0047a9c1df21d0020b2984071dce4c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48e1387ec03cfc7e56275a1494b68d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703a165a04154803ab9f366589398fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa14928970b821e47a932397b9ee92e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb80e1299174fca0ffd64d6e01ba3b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79faed1e70272f99970f47c778a0cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984d34f8e465cce2ee46f8062463c07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f5c8ab72754298917e1527b20a4b4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92871e05f63de18313fd33a02b111d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a04ceae28d0932bfa12cf733f5480147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135783fbd4e71a1c178cd2b37a2085b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6465aa78ae8c16bc798793cba5be03c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba493fbcd4fe0ed0b1e93db38b665c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acc7061d186289148927c776b0ef11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23573e20452d3a8f3a098a4a40c990f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb810d9741ad9b60355f1bb7bbf9f4b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1824ed6564f47e9aaecebfbd4f38cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd78ea01cab53ff70eb5781a06fcd70155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ecea0f59458e225ddf8ba5c51997d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd462b831c3d791012d07ac88e460084157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06ac80acc867dc03d92e9eda7569ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1749315ed00e75c0abf7bc653dcf4c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b606f12d9f8c78cc5135f113aae5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0aa6518c72938ab04f4f154314324161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff41d5c004b07a5580423116dfc5b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc65f5386cbefec373e653cdfdbab1c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303e001cc4280a9f0d667c565dc6ba9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433a2eb7dd5cf52d53052a1ac265fa7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef9fefa47eb8e487da5e70e2c40c6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c55012fa00c812450d5a24240f2da5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75450ae824c8de0468de78ce201196d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089a9130fe5d56f219e44365a4d14b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7750977e590a1795c89561c3b713a45170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20af4a7ea6f0c2031087a640cc5e48171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeaa1ce737c4cd11ed09259a631fb59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c426f7cea7113018b83ac531266e23173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ff40780774488147ab6f7a0992f9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45a82137548686faf6d45bd3df4dcb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63aa00b1099c4cb395b7d5429ecbfab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c216a209e72b6fc0d198f94703ea53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549a2debd8b76304fc31c2964362556178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1135df54b2d887dbc702c63279b910179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378099508317a9093e181173448d7b08180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f2fc4223f1f0e6c18a92f121f881d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa182608e36583a42ca7a97d7eeb4119182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff875cf7436c5ec7c5a686ba50ab2b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6033b4316fdec4d7ecb710e7e273a48184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77615e7ad790aac04f1270857cecf9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca39c3bb3e4c6af19b004571340ebf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba83a652592406a77e4b38dc5744dd8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ecf2706ce2bc5cf654f82f27d2472188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39866d920f089b121b107feb97cf13189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880801bb3bf60a8144ff50a8ff0aedd8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f477fbed41a1f38a79b33c4b965e2a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58365a6e8323698ca950f4ddea4ba6e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31860ac9d01587adc3295c73b0e6de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e193f7ae621524a83234609ab0ad4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cc40eb0c8d5052c3a3c2b5fb68282195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1707cc6af856d4470f501e1f97f6e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974be7c7796960d3688115f7936fcf9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a34a52bc5a3c97da42a217c39a17c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63844b449e90e3c9a7609c41cd88d6b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dae319ac6921b9489580d0da57a055200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70779222415dd45a67c6659d8ee11637201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e64784be58c9a981ba56bac11a47d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb39b4286618155ed41b231438e8a96203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901892b1e7bc216f3c5fd0ae031e7fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a401e17cdde5dd1c0fd7324216df2f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7d9aff4bfcaf0b20b3c9183046be0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b2eafd07c879780c908c059ea94d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5458a572fe306867f0fc42c35f0e7eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870420b616c3931e055aecd07c77ce0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ce9cbe168e4dc627d62fec85337b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc907e9214084f08f24ab36b5221b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a4eb8cb6aacf365e93568b034be6e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3801887c29a2c259166dfa6c346f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56652f0c4df076c489a9a9819b6fe3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b768b0b2e124ff9b489d77e0045fc8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37566eebfcee410c205e31c94b00647b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa6ab37a1f06771b3ffbf9b079c7c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cfb10e0ec04a5b38bc78b27692971218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b9b3f1c2ecda03c8308bcb1df9b9c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703b552ab0e0741e836c92c0b4cacc7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fa2f0698313cd170ebce481ea3a96221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f7e8e6a4a2c4bd72801fb89078d61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad0c7a4ef98c1621801d2fff7d8e8b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d288131baa57fdc8a01d0abfe8cec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fde399aaf3b879dc33306220b3fa7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124f7d440854bdc2b08c18f16ffefc7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b246ac7640ded1e671096d8d903597227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abdb60c44dc27da07571652fa6ba8c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab4e8045cebe524072e778ca2bee02229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc023641a7b5497d33e09e02f832cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6742dc92679ed3546b5e18569c8ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8039a617ae14155e2e14f6ce4c8c1e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112df9f78c38b29bb54fea7a8d6d0ae3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a43b2c8819af7f9b503aca6652bac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ae5db0c4983d038c22cfac95dd1d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730ea6580bf9c1654db63cf9eedc635236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4322b1b93a6bfe76ee3b30f6bdef1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183963f1f6219effa04ed926c301ce6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751587ca4204f9deb9dfd9a3e0d37f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e27cc95c926af0fad1ff0b9042a9e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063de4c9e90fb1d71d564f62daea5f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b29e37fe9c38bbc89e5d31aed685ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f9badc52f93a005d0414219965393243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33374ed9eda45c22ed69e5e2d8395e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b620f8a18b798b85e9b61a0b193e8d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e59ba35b77777f9a47b859edb1aefa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c7cec0446807956ee565c940a8839247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab080aca792f121fe5104b7f91a9da22248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9959ddc2339808798e732836a5c4539249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74086cc86266dd8d0b3b0841213cceb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca63e520feea6274f1fe6efeef0449d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1088600cf819de7bc085fef57d209e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f58bf8d1feb94fc6b0d83ac8e61e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c648d1a55d0590fde0ad1b2a3014e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb29b66fe3adf8eb9c572707f77691255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2187f0fcfb9df3f2db79d190b4ef8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c76447d743a7da4a6cf800ae96c3f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c8121e2785af8c1d710eb1289a106258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31570d02759b2ce6601dd324338aa1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c031e213768f4d27286b9ee9bc6f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d8297c2ef2c494131cfef2dbe5c83261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adeecff4b2b834fde69f862c43931d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acccf96882eeef5b216e774258cd0a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bf1b8357a93ef7805b118bae26536264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff71c2dc40b5d73b7f4376c941c6dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06318a7815d4e123bcaf5fb637258991266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551b6ffc9fa972fa416bfe8f3e1ad34267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077593f476a3743014a58a8497fe6db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a0b9dcbc42ad5f456ef9c69b216e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c306c534759fcd9e66c367cb25014b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580eb5f04a25421d7102512877c118de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d45fdea4efecb7d5b44a6994a5dd0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffce37c5ef2e1a5f83584a31815a3f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67a7b6a3965d32dc76f63f36507a16274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e779e9f6ffac8446f93053a55f5f4c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830aacff0a52628497f299f9e547cd5d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68313773e15f7f459b399345963ab19277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cb98a3e6c69db104eccf75b1bbc44278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77464b6ce6ec141dcda60902ae7e0141279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e44dd5045179d7dd5f48affe0ccc95280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda747220a3f0e56a845a5b52cd8b479281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2b4b35fe2138442b9f377f27caccc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e88fa7139b778ddd0b46693653c5d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755877b41ea05e5be45528101835b1b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1985cf6d79fd1e1905588b75f9ee72285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecea529ea3b2a5d1eee669d6e391de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db921e530f99fa57c1d5bf2cff01f89287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d2aa02672c85b4ec004d468d56bc0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13445eb0913dd42d1a3671b4a09608289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d8153475f07bbe2b4e08b31b0e32d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820844c3cf71b2c2ccbff5e903bbe64291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84cbed0b7fa76272298f05adca03b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2058e9b7c23884d608f5991f2f2fa90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02119388adff8f3ebb7d992711218f3e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69c5a412c4a1bc610666eb1cb3ccd5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6b2fac522a30918086f910d7480a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fe427ca58aa35e60959799dd47b6f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082556d47f083b8bdeb1d79d5dd288b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b9a1a65d19e94f6aa36718ddee197299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f5e3a4fe0e876c9c0c8fa26b6e1f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc64558a9a2a3580dc05323dc2377ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea4bdf66ed18fa3d1baac0831da9e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c0a13c9a3b65115599847e3750281303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd002b3331afd41a987b2530986da2ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56129a9318a7fed3cc4bd383c94fd47305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3f5ac2b2bf9bdda2b6cf1f8d8a5a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474421230c7ceefcf57cdc673ab01c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bd9fa7a2f7f7ddd3facf53dedfbd2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b1df9aebd01660a985254af79b301309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d870ebd96edc7a833f1ee4977492d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ad84f2e2d92b37b544b5546b1a341311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000477bb7f13b32ae6690ea258c18fd4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996b889d30457c1b223367dbf44a878313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4957aacf629808145b0eabaff45379314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c84139faf3d5a0c8069a59e03db6f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c868e1fdd7afe65cd05df62d60eb601316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbddb6638f1cabd848340cd91bf180317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40603a636c2ff5044202e6bc262ae7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea148536669045de4802578c52fe519c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f9fcbfe51d242524022eb2e970263320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50381414a7d43ec416233dede255ae69321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ca366eda189b560bfe17af63f5bce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb384b426c4ca2211a96a7db050850323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8a11e58a0d060b6ed959227686099324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb792defc3da128d3be52803ee3cf51325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175779e2c2ac97a35cbe2cf289ad5894326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c044db0453acafa67e64b73b78b79bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5e0f710e327ac4b58bd9f18fde801328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d03572ce4b39d6d61bbbe583559647329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951c7a16ce092c54ed55370c8f66386330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adcec9ae4092d51c15b9bb2058b6b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df89bfc101705b38b77faa7a0126f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c75a073c741052c7189d3ae19a1fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e53d0b32ea67150f882ea7f1a90611334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed9a2025e54ef1220259f4517862bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cf2a363a3b8040a397906e83773ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4a7b703e9346608849bb186362a8c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706beca6dda19ff2548b76f010c3b51b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a405f1c8768dbdde9812420172c5b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4f3bfac75a48f92a1730fb07eb1df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b64a9f012dc985bafeea47b9cc0c15341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687969cd41d5f92b2c30946b0b3a4193342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b0116df058543b24bf08f86cbe92e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac05771b478d0340c59bb603d7f7de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64710c82adca86468de795939c6c30d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0425d8c2161be4b62a64640e811da26346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ee50e5d6cf7740c572ab731ea49ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c708a0ac6a00eec874a93eeb576e2a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492dc77ddf155acdaea0f89e0f3bc56349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ea3db4ef90f3f40feb14b1ca94b87350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec803c25c405bd91454e47ba863c18c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e55cb66201589a2cd27d1fc69a2fda352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bffd38be67208ac1e53ebbd9793cc0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477db37bbe254c1f635f075ff76a8cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bd9713fe02e485d8ee728513f5095355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dad8f2d36cc40cce782a16bfd0f371356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7152999cdcd52d692a516c89ff52e2a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057c2919368e824dcd82524f6709f08358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9c02a876b67f28b3fb671278b7d2c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093dbd638f38251f797c67e3a9a6493360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082103060b2852997a64bd4f788f1a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da7d8b6fb3bdf1bfaef38db755f26e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251773dc9a127c3924a69867017f64bd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117f66c61581f187fb649f5e6f2092f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536409d48e2bca2a249b09f46ded8ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13716a676fe2d1a1ecb3f05f3071be0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953173cd0b2d4f80ea1524ac4ecf28b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccf50baa774b99d2a3f54a2a4b3164368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6959bd0acb5f21fa330add5dddba9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc926fa7ef60a117184f26758f4e8a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc5eccc011a41cbabe1edb729c00e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcca7fb1f400e4489ddc3cd37a11bef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ee0f6b44fdbbb2525ff255e36f785373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323280447c9cf1436488eafd730adfe8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b67853bb5f428405f190609246e021375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366f31792cf56cf0f375588e240bb00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150257e104a3201f5bfc107b1425319377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d95552028cea818b41f109093f91a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857462c4b80aff93033528695bb01ddd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7d611d6c2fb6aca20accef5fdc24a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a95df3738827e95afc8edd1d892e09381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f14e902bd2d44fa776ad88afd9eb95382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47e413b2084cd3bcd17c22e6c2d73b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb7d73099d43766e695cf4107e0dd6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43e1e9a2bc214f66fafbfa554c6008385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e8ce7f5eb98c1a2924da598998a34386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7ff6e8f7b62b3748b092953bb1f50387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc63bc4fa5f474f2152c0dea3204159388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3adc784f10d5e631aa42d1239a67a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e43fd00b0dafc560943036409a613390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160c7e86930634c7b272a40e4da8ad4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d5874a6c1976a424fdc3b6754e3cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c860cabb2eaec24cba7aaa596e7f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523459a4ef71d8e8648803b83b661694394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97099166c33acd32439689286e6124e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd5572b397942c5b4d5067dcdc8dba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d017d45c5b659065a8e390136c03bb7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264c467248cbf6929bfd2223f81d8bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2c6a3a6311a2142aadbb7fe454544399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4d63ef4133e4531d7cb92f6dd45d7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf402bf02c48c696acba3f4ab9a3c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7989955b0d9bbd6edad613aa9113485402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa4ca970086eaacdb4312bad2cf7ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b8df7c7f6c6472016a9fc25fe176b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc65d86b98549d72ce6d828634dcb6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6519fe2e501ff82122180bcc23d65a2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844edf89d24a0026a845bec16de1ce1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0a34cfcf2eab450301b28b5059669408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f6e1e6f7d1e6d070794d1a1e404fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02905d68c90f3ed627e5a7e38321b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072cb77e554c5cb61eea157b3de9520411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4482696a920be42560bbbf10392443412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfd182379c7b135f12c0fbdd8308d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cec8db13ce6375815d1a7b71042b02414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1397047ab612f01ae8b3625f93486415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f32133d403e26343bb6c3f5ead392416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229de90f0b238a626a9327cd9c6dcbe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f6be47b39a1094c92dbc894af10bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16b58a71d417e6a4378e97d92f10f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2eda48a7ca5cb57dfe6afef07c27c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76be7b137f70f7699f4d0f7520c06d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0328b27affff79b820fe4d21af87b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f3f1c22092d1f4c30685831c332f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20582d4d7fd00f8b70537544a6e7dbcd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf9f958fbd6613e125848100c3b46c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afa9cb96ac921a9af9a48fa314bbba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fd7833809939b8ec853dd47d4865a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76153c09524c186675c6e2fd822642c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70c1cccaa63fc4da2bc9de7748e36f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f9f8934cd54cd5ef2db7c13cfe16b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89ddc863c93ee7c6a4146f9a4efa05431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aed3e8b25d43c301564e5f9453fa83432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6b86c2eba246a119488c6bc289462433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bd9f270b864db36faa6c3e14ef509434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63256eeebf341ec1a3b3aa3235630bac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc810b07a842b026f4dc428f6beaa260436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084956971f543873cfd13cfa70ffb78437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89bb7b1627108ea5fb8479dfbafb64438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815b4fa8fb23f51bfcd590484b97fd5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6a8756edee911d707f11bcec23032440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928150adfb92aab2f7ea3e8077b7d0b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcb69cde446ea061601b98e706c0e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedc14687c04cc32243b557df4cb613443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020d1843391928ee91501ed9d7f9438444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bfc201c08af3d070d85b7058ed963445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3819de24b4b7a1a86090fe24ab9ee10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c753e6ec820797189eb688f65054a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e1916a01a2c3636f62ccd843f95a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdcd4afd0b04c640996db25f6457bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72d46140f60f2d1aa1ddf810e35e21450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533eba30131baad5fbdbdc6b45521bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211743103c08df65977058cca43b7cb0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275e728751a7326d0d35d032bc3f620453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f4b69f8330559b09a2a62f5b22c93454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd189485a6350ef669783e45e715a75455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4b749aa632107b32d22f61dca77f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72337f29b5488040d8ffe3177e70b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b1fa17c92f237c31d63d7b03aa252458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d9d42f882f9b9c962b0a126b25e67459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f0c076cf5e8649b312ae25f3ccb31460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c4ad5005830bfb3632f503642eb5b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c568dca4f91a39e636d695532b6530f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16b5bf7976c62d41c8d4879e44f0a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0b57f6ed0afe8e8c4fdaadab46e19464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464eab432447df701b7aa9c54eb7558465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041dec15b14e5ef1f6d1ba64ec4a3d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bed9ca4811d9352d6e33b7abb7e15d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31704c04658302f961c4cff799673d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bebf471785c354b7237a6dc52aad2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9af2911a4d232351ecedd2623397aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59598d80093e394771499ea8802cdb44471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaca19a30b2eabcbea2c21de1d602b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281dd5f1f3cdaad8e39202b0385903a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2bc6060ba7b30c15e549d445b9d92474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5134bd5bcaa158ba3c99a8b8eafe25475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3876226868f8eed3671ce96a06b084b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5dadef84368a563917b7b414dc88f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d45b482252a40d4879e40d5e929ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8f3049456f055464ba7a04dc927d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b15afa90595b24845364859842dfc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530a37f6effebe6360646e5c91a2f31481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776d52ce7b5d1af704323e495d17880482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94988b74513c3d0a9b526b407bfd7b2d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d6692599d41c44ee0fbf4dffd2dc8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84342005e3ee9e2891b64c3521206203485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54d55bb91158b5f50d77ba5c74504f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba204d9cc6059078e41d62fd2b8f2dd1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c524ea4987dae2f8dec3e42e6b9b72d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095dcd634935ede8b47fe783ffda687489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d50b8e18a4550a5b8feb36c5828d28490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf22bff7df0be1995e3b435e47c8c79491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a88b5c8bd286d6484ddf0327efc72492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9178265f6a674833de0d1475005d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5d50a3dc04f064cbb85b0b1ac0267494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b0dbedc7753576fd0c23fcb68068a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaca5a68f14808a707459828c58631b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52a92264d418651b08b810eb8fd912497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd547e33bb4eefea0c605bb5be8cb46498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bf35f070fdcb8127b937f1ad4e0f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278ad8ac46c371f48fdc30054662f6b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae469bf307513d7a0bb9eee59c851c40501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b8e9aabf35ce51a1eae63339c3b01502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19172ba5375fe765ee414dcd899d18503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c2de4673a62b29996fe22196346b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7e08c32fddabaa11015075c143c62505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf1adb06a9e242d0562e6f0652c65b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad2b210eef738bb204337275d4ee9e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a86a483736be11776a2fea7da1b0f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9668e1f5944b3af20b487b967ef13e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab74dad6cee0cd1a689e10d06fad22510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf58c377541bf39e07499496326ea5d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711897af789d013f647e4bd833ea1d54512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0d96e64467a20408d9e4fee9b9455513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad99daea0c0f3abb0543e45ee708d2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c025d6f728b0bc98a654f751cb934515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4d3c6a50134e9ffbd43fca002a95e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6fe1f4d8f0963335ea73dc633cab0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e18c2087503068f373750f1c35fa1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f9cf92446ee8dda4efe95f3da159a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57754ccf2efece234cb99b560ea7ff48520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53684995f01447ce601ba9bb5dc57ef3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233adc1e6467a1421aeb19b16795049522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a68555615898cb568062e6b167ecbd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa99392d76ca3da16061fceadeafce9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450033d6450b65fad2b259cdfa85140525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d14b30bb9efae97abb7d808485b1fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbddac3dabf0a2a149ece40947aea0c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33842751ef362dc11ea130d4beb04091528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0e058871ff79902b6c4211346fe25529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84dcfe3d0a473f92312e6d04f55ac58530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fb9df566ada98101ab95d4ffa1a6f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777a5923316700291392872bdc375fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba35ef9b5bec413757b120ffee7c09533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8101ddcad28e954901979ef46b617534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbcb096ddbed463ed400706cba9dbc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198976d8c89267e11ff4593f0e0014e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d967acc2c95cc860c8367abef24f974537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65833419549b5f184d38b9cf9573c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee14d192299d6acab3d52860ba6ea3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb7da32f87e7ed1d1515394c0c5f0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735575de3d1cbcdf281c9a400fd098d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9b27717eb65cfed642b985c6799e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088939b78376e1df291306ddc12b2ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd537c15935ea8ac96eed470e532e9b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7d03c57fb3e93f4d6245db1ae5aab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73791a83b9a762b58a850a588d5efc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89584b79333df5ef66bd994de552b9b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aff493c6328c8e2a213c87828f4df0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e21b36969738c9b429bdfbc7677ca6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1e1158e974762e8ae5c29c9f99d27550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0f7ca26ccd8a4a06b0945d6a2fe95551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83e3bfa9f216abe8a7212180a69299552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71173ab18ac2172b8b82f9d866667a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026dc670be12fd6590edaf95122ccc8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a264990b26b6e735bc4782177615b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db939a39a4f32c20b008dff5f637b28556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6209d70c3639f64f719554dfc171e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae3d5e0810a9a8b836e976bc26bc7b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff351984d4967f788cd5b0589cc5ae4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb45ed130e92d942664658bcbfaebd3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f657bacf81f8a3644e4039b3e3e03c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54cdf5a86cff68a2623c52d8b56ce7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38f3b71ed229e8e1731f5165b40c05563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a453d896296175df77b6ec63d0a95a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e67a6cd9193201e2d956e6aa31699f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75db649f18e972f0fa3a55df4f2ace566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109c3ed9e6e469ebb43176963fbba26567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f98bde447d834affb6ed714cb83baf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af6ad10e3cddb1f1543d108ba42b94569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb40b1f7bdf7c8af7d53464c49a750c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a0ef4bf047e47755e63897aeafeeb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95591183d0ae4c1fc7c16108ebf520f1572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2633d83eb7a3831cc11f834c8af381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598e133b60b2194c32c9ec7d3f0c5492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b5677fbbeacec647c86a2b008fc303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bea1ba6058f8c0515816a7340f71d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265450ce0be7120a3d890e506d187a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fb20e0b4a93f5800ebff63f927f8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eaeccc8dce070231f092c64e8b10857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a92806b08965cc4e30fba6b93711c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bc9d93b399d4ca18f1655f5fb7dce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d10f7061a00715c9685742f6c7910e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d5839249681c616a90457cbde667011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e09cea93685b4ab6d48192badd8d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33304bd5f0c00818453f3af0ebe9caea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8fb6ff0936acfc880dec8fc24925b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536ab0802839bcb90d328ee2e946d1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061d8e90659537c618b3c92acb53df316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e8bebfea2cc0c24005d24021bffe317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6fbb0d1cce51c4ca10678fe33223418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad2a05accae0173f5ea7cb281e129119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1099cb0883eb6d5d80b85d8331e54920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942d12faf1e2bc884c3c2ef0614059521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0b7d4601db1c2f962ed94cd1516b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47da29e59059aedaf65e1c06cff1c1b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af294107fbcb4fa02f8555dec9db1f8724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cb2a38df35219d886f4eb01b13c9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16f43e7bccb0ab6c5aa2060b218c0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5fe7b9ff5b235940565df0633bd3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57985459f880ff0d5a541217d0de86e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61193b9fe42e8d1927716a69898d599029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582f0fd102331beb66809db79fd1ab230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da1d55d52ea6724212d5664f76ef6d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32db33de516b1d0009e9cd51f6a23032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d229d4430756c04d1519f23e5532fc933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7db4d248b9121a7b9e92c9094202d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5c9f11841390c3f81c137b0c96b1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f885d5c3275f7eb491bc0530625f7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3773c527dc07bb0a87a0fb374972837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c30989330edf61a459718a73370f7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00411f6074c561721e5377aabd9448439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324ffc35ec2c357aa4277edf993137e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2129a623f0a0f70f59f3e8fae39e5f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d5ed8fd843093122fbca26b37953342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c3b52670256b6f735e637cb10f5ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263904ad3f44f38a98672c479607550744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a3798a28294e0d19c1e07d624be2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd9a90cb0d6ddf9bd32d166e6240ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7bc3bf1eeabb31b5697fd726c2ae847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3273945ef4405ce3b8d936d0b96a5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525378f46cff79c6ce51bba882e995049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f22b48e07843777a5b09ac8f01603750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2efe0a763ed32d8576537ff5d18a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719374ac46db60fe2d196ce9dd6e381352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf23fac70c8581084342b18bc5733e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a57509941cc336cf666b8dabf079a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081f613d866d3ea6fc9a1114a6ab25155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413a8a97ac4204dc5da0724871ede7056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89111d9069e4e11c273aff1a80a7953157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f48c5844a74b1cc77d0d44da2152158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3338d7c73fa3ece7acf6d12319e95e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86558ba229044e7b7468c33a222b76d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd63a8c9122745f3a84f759e1534d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca87c53fa4aed60be4ad35fded1a16462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e72c8c72400123318b292671dcb0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0448dac0b86ed311d33b17de66e4564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f28a095aea03ac89dd5d19a2d4740365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d1bd279fd8b8297a0b1547f847ea966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56622cccd1e06e0a7fc9b8b290b6eac267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ffd58d22aa3a6be280974ed64912e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd0dfe1d807275df3024063e17316c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc956b5af085902312cde135263b5d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f9dee58ad1992a906fafe0d62e74571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806efbb7e7fe24bb7b7445189534991472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901f77a75b8a4159d1566e75a6de17b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947b9d4ea0094f30d63a4902de1532274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6568b3fd37eb904ba4a7be4aca81275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b76fe8a65f436a6112c6510e919fd976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f69a845103f466d4f49b31981942a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e181ee005728091ca374d1e2b46e12778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dea2b99357b0d0f7ab6f16c179204e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b65f3747ee59672f604af0a5c336580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d369af284de26ffec838022b473851081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341162bb6582371e51bdfd298383368a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644fb975c5dca465a798fc3faa97e1383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cdb4040d37672f6792116f019834c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb52baad2c47d28100497c7f7b268385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5232ff7b6031a0b0dee0741158ede586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68557f934e5fce1be38e77768859120f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d720de1f803d73f4a5ea6491fa996288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf19e66d4bcbe124e1be909dcde2b9b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec13a9a9cb661aeb0fa61e1e1e699f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ab61ad87c6f194f856e598193e13391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81074f37feea6ae5eafb61e7a9c9a1df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeeb0408d11b8a47aec4011338d87bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89320b4424666c44067d36070964d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5afa8aabfc499c448138a4fe9f83695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c088ac8f633293a5574c700544741a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b807a337bd0e792f7faf6283f7bb597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeeb3417a22e30ed5853e8dfd58890d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c85c975a72670ee4d8219384faa82999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea84cec1bb21843813fe3358680aa65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70380a6397d3ab55152bae9572d9fdf5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269e1e0a49c48b20df94659b6849c42102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c945a1ab92283ff55bb17f07263eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d8d86a5bd532dfdbc279579a28ced104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0e6fe95719734bc09cc9f5b043b7a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a708cad53134c2cc379b29d32a857b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9429731d765bf05ad7c0e4b61282b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48edc47dbdf5c8cccecf0f0d794e07b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd038bf4b871795fda84356e664816109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417bcb132793b058b45ddcfeed06f13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d2df55450bff260f0fdddebe14789111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf6882884293a46fd180012f7991a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc31ff3329f53a2a3bbef0748f3187a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cc74313d78648af3486730b4dbf9b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad178f32feb5c4e425c9f6814cff3450115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf03cc98a57751f70eb451eed274b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284c99c6190df29c1a00ed3f298aad6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc77c1fcfc044cea6bb78bcc122e1f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0517aa1ad51506dca1b0a0bc0bf64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f129af1d9a7bdcaabf2b10fbc75cb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c03b9d282308ca79b02c7a26f69b49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd4359ffb038de87dcbc0698bb6a37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7728fca7c8ef9baaaa99900f8173fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d4edd071c02e052a988d02d218c8e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdefee0e197a983d79752c441d2edf3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe0a50365f7ee808333f1b463d2c8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b477cb2347abbf0a53600be9c228d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531972f5647153d74428206983d4e41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96993a05e0111d167f25534b9f4090129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ceba580132ce20fb6b3bb2cefc912130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd49e4feabf0e2e2459b87fe67c9ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39168c977008b179bca3a43738ea6d3f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd90ac1d4c256d1e6c8f473f1523a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd689562c3412968b26b0840bc710a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d177c7bfd1cc0ea71b626639be9fd8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07d8938bbb23be2bfcdf3ed634d214136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd1bdf6e4d69d5d92eb0145f6d9f4f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774550f3225d0de070254de33ab474d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed403a7103fc638aeb718ea2f2b9263139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ba4bb6b1f7f6d633e68d2f2b700d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77896ffe8e1766be280148c3c717e9d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde79dbcf6279228a4c4e7edae648bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf0afa9ca7fc9251c7a81c83eec0ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee27bf1d98a07d8458eb855be1bd247144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13059574b10449ceb00a51686e91b130145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6ac84bb997e978260bd0846d8359f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e5ae302642d9ce1887b630c360ee0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19f54f744de3caf7ddbd8b705168b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a624fcadb2fbca7ccc7eed0f2a4e1c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69775df1c67f259590b5b72da4fef6ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc37e994542da4801258a7d24273d17151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecd8e5659d1ce02ca186e0dc5b0dcd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83a494e691404ca98fb850c08cda61153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507cf61723a068655e5ba48191362a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8ae94336665fb32a5a1be630672ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbfbae2a2095702dda11b408f572f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fd14b1a40159ac741d4271b68843f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6690c4d5aa1fbf5ce3ee67d59b7df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187f9b33d756f6e4fb93308b70a7b40159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b65c4d079f9dfd9543ddc4dd27bc5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024801071ab7dd6a7224fc1cdbe8b111161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c58d290129ccf021b66e72e6b89df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ac8337128fb84abc086f912ee6758163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef2b560c8fa753dbbcb811abf9400b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75e82897b0bc2bfb4665de583e05d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077f247d708644c4abe157a3edd8780166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa0c2c64409881985ca47c507a1086167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d37d7c14b452c06d80a12237781e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d751246bb5c17673a0966746121622169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849681ec50f09861f38668b39535b86170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711c08e5a9e704ed96fe5acb1ac7aca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25542a5c30bfbd603e7f62b6c598d3a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f617a2ee243c65d8c07b932ffcd79173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c9382354ddb52749968cce6361a98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b2505d052c58e0ffd0b5dc0e52617175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4a105910910c347c41e4ca5aeb3b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c8355d08cec5872e9732b50583d6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fc25a2ca865c64a35f5c1e49ea5b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16093224277cbaa419c2cbc8f22d61179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000b568aa68be47f165d60ed1ae9607180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb99a7abcc41930a0ead8a399184e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045a6b90f3dfe94ce8be7035f9119c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339c78abbe77477b53eb98e67774383183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f31d64830120677792de61185884b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c32d71e6bba4a191ced8e3cdfda6b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213eab696a3d8be982b927f6b0c5c06186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147b3c76254081aa494c8f88aef8fd1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ae09d0e65679232b26138cf226243188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a8b8723df605be807292bbbd67d42189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdd563442adc3c72b3cc98c441b71c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348db97603f53192d09b7d1c78248378191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5c1167889f10cf412b6721b495c8d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16daf55ee30c2b0b541219103bc358d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7193332fd05bce62e11b132f578736194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f079b36755d4f9194cca081266e92e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3c5dba8fdb135b1f489ec16087c15196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276464af79df0a1d80227429e619f78f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f173f9bb204ed56acbe41ef4839ab4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6aacc9b41c2b50d088a0dffc079222199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cc4c5fa3210c2aed25079b0dc239f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f3c2122979c205d05c3c732035f32201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c2d0e8f767a9e05b39a15fa45d9cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1337ff373d2fb8fdeaf5989a705a5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05138054f6eeff770ccc4fab8096d134204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34e6e364e08a312ea61d68d686251f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37747828e422198c6fc0300949a07e61206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a5f5d43cd1c65c1169805f18fb16c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304ce0b4382f156a34d41cd8c15a2e8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9c627b15b57a002847ea532e64ebe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f341e5678d9afc16965a0ce05fed7d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272266fb6f1508dd01796222eb8483d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd471f5be6efe9b9cebbd2246266045212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef00f1bd735f54b4e3aae9d795f133f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c936b0d8505aa52b1efb9a953d0ca8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452fe2734b1b86c13d8c11ad818304b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189965ec17b3adf101371a100085e632216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bbfc9374d90e240f56ccfca04c2e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965533b001dfb9a5ba5ca87eeab035d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f52f091f9695dd561b1d056d9b1f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568b97f1b27f53139af1287f59f5696220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76029e33dceeba8d432a54ead0b63b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0c9d6718924bfecc24717f4c9d661222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b242e4c5c1449f326581e619dd371223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07371c377a9d219401e0f0d44202ec0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c21a6d7c8c6014d5ea55e9f9c9728225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946140943807a51bbc1beed9e3effc0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650f0b52b335a1135d47b63d7abb3ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceab06167039d3feca21a4b619b9467228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb434b3277f45c5103c685658bd4e7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c465fb0952aaaae7755fb1ca379656230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7ecd4bad650c25febf5ea4e903773231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b4723f448fa279b1196d6a95c43f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370899bb8f1d4d9c2b656c1d8bd9b20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3259ed409881d69d4386de81c30e20234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55973bd25295340126bcc97ed4df75c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dfe6d7239cbc1942a9a3d6f163888236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735cdfc45e4b0b84c93cbf905afc7ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cd3cf1b0cad04b81a542547d8ed51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba194b2f7a6682267607779dcb3303dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea40436518fec5e9ae5a644c9c19db0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f85fcbb27c8d45e434e4a7487aea7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e41db82b7d7e6bb53cb095f58ced89242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4febdc029afca6d762809bb007f4c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd1f0687f524b32ba7c9c4fb641fd6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5356b4f9d1c234a177e8d7f5a20a7f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c38de045229326a16f7e30d241bb6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7932398305c8ab04148e5c0471c9c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420c4adfc4225f0a88a24ab0ec03a04248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a2bb8db80ac26b2c1f442c5c81d6b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75744ab32c65462d0297a09414cc5758250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb99c16483b57cca874a2a7ef05cd6d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829407176b689b7b8c8631f76a1a6250252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719ec027be19b18b7cb4060f7829588253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8595b13dcfb77fc3eaaec84db2eb0c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf33807c8d9c93822b446cb4d0018a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f9aa95d191deb0c6400ea0760c94a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9723b8ca3677930dd24b59060fdbfe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e6b69eb5b28e5e889812adb261dfa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fd0ba704aa896072b746582b58c28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805ddfca94c12bb7389cb5389327609260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4da5a0063fd1b5971957401b3686c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af625f1a127aa6c9a1373636f1004d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd4776636b085b8c8c226525252140263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad9c118d1af80cd1b26baa09bcd961264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2738f4c8505c6dcc4821f32abb125265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcb81d4f64368ae72ed6cb38536f4e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e1a130ca3e4e6318ae405434fc25d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a434c4080ff22c3d51646d3553cabf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263651d940bf12d373e8f36ff989af2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb840d30dacf4670a4610200991b7e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39dfcfb0945f4272ea24ba5624d728271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488f3d520b4700dbaaa5da0a13bdcb2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d280553b3fb5773fdd7444dbb24fda5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d15a2fbd164edeb76cff1f375f8d43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ca6b2a7d2602a3885b91daa99a671275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05637c0688ec8c1cd3383a1836ee526f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb87f9096ebee1234f3f653368a9287277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2703bca82ff0f47ab4b562b228466278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6079b5745cd50f8cdbd47ee44da104279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfd80954fa26ccaa87dc4ae1d3415f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae6e36673d9b6cf1dc11491cf3de58281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d3e515c7137e1ed8f925537858fe4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c0ff81129bd41ed934e186c70c271283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832338257176635b259429bc47856bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c35b28180818ffd487b65bb46179c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c621161c6767839a0eb4857d1cc6d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafd616c89ad5f8137fb569bb0121d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf0a07684730a9428da0705d842f78288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846f747f1af44d50a4f4f107a49b7e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6550da62b422e8984aa64ef9b74ddb7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d93220c7b5a3d11661ee8462b7310291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d85186fce788bf025aab0211ecccf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555215d0518720a1cf44f0bfaf241c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111903f5cd563518daa58bf8ffd033f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30451bd1e48d03a75397664e7913f19f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3f0067d40f5332a68c093cb20e234296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d974af19839adae631de9f67e77d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570656820a0491d84409fa97a53603a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b657c7cc676f612eb72adc545b9dc2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f858ccadb9f5e40ee29233b399ae481300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33211a89ee3020a2630039af5b9dab9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba8463150b89e8c2b7cb3764d7df9d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5670c6ff40109644a702a4457675ea7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857bef017faf262a8b9d6e67257f63d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aabc9bde953a58f42c52d35bbd30c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a11c6815511800910358384336d4c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcee6e250d79eb7c216d4f025285c2e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a57df37c0aea286b0806ba14b69a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5fa3f8eb4842bef0bdf809659f1fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da31e03224a5da7c4642d698cff76fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49429cb912ba314ae635de56d43bf254311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba036f156a8c191c27c9b457c10644312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117de619e9ae3e3a24f5b17aacd91f80313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c781e495e17eadd486c2bee4ec9b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9cfee1e5b06328e269e548d556a82315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68518c9c421d2363911966125d6ebd3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3932df50fca44f6b15004a318627c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa64e169c9309a7fe15ed7eddee064318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258f110d7e9951db8b8db16a363066e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a75190cc795bf08c4f5e073219b2b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ba8c8d825ebd3ea02082d9c208661321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1aecf1192e6a1663f480e7304c3729322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0586c8145659ee49c7abfdd8f75714323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1b570bd56aeacd9ef1ca59ee5cd90324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aace5c067dcdc2b4d4b602adce94eef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6e9624e258ad8e7fa352e25c975d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0577c58f6aa575a0eac889ed0248263327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefa1ddafe04e54a1a37c88b6c66e60328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c16b970787340b050da74cbc6fb23329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c67d0c74046eb832805f2b9c24c2ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39fc061fadf250c4d696a3e23e532b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a3437ebd2793fe557cd11dd468315332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618cc5aeb682a731b3049960bae4d90333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17516b093a0acc3f37e2b1adc5d5f759334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49513e6f194642cb6570ef8bd54779c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f2497078e630786cf7db83f37bb98336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc97c2c2f2287789f744bf4d7c2706337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2a0bd391f645735715e374ba5434f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6394e3ade3d8314e059f5435377587339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ef5e2ab03655eae980cd5b82c61c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1659dee5dce1db8377775cf10588044341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac885b0fea593964106f7f461618dc9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6e9670d260fb162fe6da3ef664895343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc759035738e1609536b141a4a2596344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc5556cf385fb40f200034ddeeb35f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f906d5482c8edc8e4d2330f8f62dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5cb0c6cccdf6bb7deef7b7b46dfed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe34b9a39c4bbfdfa6d64d59b35aa7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935781ef0d0910b7dad15ddd281d2fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385a5e17db2bbeaeb5fdb77f4a8ee28350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f9cac52b18cb1bb5a32c15fb600ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cfe2aac101297222c0a11786c66c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae51a4da7208391d3a0ea8fe84de08353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77043cae32a99487ed55fae66c01b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f6abb2eb5fb9a02d95205b0c26ce4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865dafb3bc7d23e1b38e7d619b12bf6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d691142359e62a295c7831e83c78bf4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8780a3b5a9198a1fc447deba8ccc4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbdc2fbad636d046dea07f8580b05a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bdab81426600bbbc2f603fecb523f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdf843859a97e0b688a298df80266c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8e3b6ef06dc91339f4ac0503df911362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf7a4a813718bc040242ff279cd8e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18556a6ad0697d4267814da51d5db50364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08104c784c9a205a706c2f02b582e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ff82e2d299759190b33349f1dae07366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238749c93d23abf4fe6225f231a370a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe3951177b7160434c62909c60feb4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9e7b5801775b07fc365a9723b440d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19558ab2e1f7f0b648feb15b5dfd5321370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfeca6fc9c15111734fcd17d5d0454371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f078ecd4ac611cc0215bc8b9f96e760372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6862afcffd338735a04043d30b0815373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de60ad9bf61ef92a1f41e798555ef1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf591829a6aeab24777baf03dce80d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e6bbae638c63c54af6c22f4e2636c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943dd9fc3d34d9442ec77c4c506ba58377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f6a9a68787741e232b59f60b8b2fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f62f51e0b630c54a3c86b0a5ddbb12379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23184d9425ae585badb5cc5d92f0d63c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574bd32a35a453254f100da89b74aaa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163be438d11f425493fc6b39d7f9dcf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43beb313ae387bf14baad74a9471f3be383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e8385d2214755f74b0a05b4c87a44384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70e61e82b7cf7d9a59c4125a95acd2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0205d313bfb1e0b9338d922945758386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8619d9fdd9ea7a7d60d7d188ad68838387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901dc227fd373e65424aaeb562c66c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e3e2662ce616f5fb7d1b34d9f12f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91bd7f73f2e864d7930be334f22c38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0def7223576edce2c1a97c5088f753391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff835988ab3ddae9e68400e03415ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfdd2b57f0a60ded5dce58563bfdbe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed611e7f9b7bc4b66c1bce52638fea0f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6ed473df0f79b709944b11142c592395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a921e51af27978d276ac03bfe68a66f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df846416247686132bd264457ccf01397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed6614570f7adf4c4b0abe9bd0ca59398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6fc9e019394c9ee7395eab08eb90b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db9be5ec95744120425481034cabba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d532f50fa994df99a5a9562073c2b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95003ad38a17e45ae2b49dc31249c1cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3e0298713d5ab4c7029f05fa8655f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc6e344556ef14d0648d0bafa72827404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111b1e8d03867800d86014298cd25f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb08aa528d731aa2915fff14ee07195406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7fcb6f81a8b8a61ed8789ff75b3a5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970564787fa870844689b0e26612d648408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b32542167f2dd66ac5fade4282e97409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a4f647a9e002144ddfc0f63ae8e65410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d6d53b0ddfaeb9d4ddee3b64d3df6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103128f9465a17fcd1f80af29ea2a39412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6445e47be7cf057b5e5fa9ed23b97e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79de32dadf9ef4dcb77e68c9df8e1c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b4cff493aacc34ade3cbb34939a44415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1f93529c094e92812e8e51c200454416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb1dedf74040733c213968a8d4c65d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a792a76a07f2024535158d2a1065f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7ab952caf56484eeed20823355b70419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76c069882f77d8a72f772d0e8a0bea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee1d74fe58af16b4ba839600c9851a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0475c164bdf118563d4cd5ef835d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b36dcb92625e22db6cf50e47c42790423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccaad91d20604941966a3f170f47337424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c64cedd4eb64e6f5c04b9014b48ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233daf26286589afcb1dd771d184f294426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c523f691b1e412cb60fdba4c286e12427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65f1573b0e7d8a6f2a859bec0ef5b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51aedd7d1276f246e83d90891b8c9c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d1dd223c2ec97845d55bc8dcd2640430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b8829ec62ea9730760e007808824a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5f99c6fa93edc1bcc8858f9d14d86432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a4a6adee957e952e6a774050afb26433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e64c123c6ea987b3e0e5c65e1334bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163af9e20484d34ba5dafaef19d686c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4e6e0f854f953a911da596ff4c789436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8828080558a76ff73d815c6e23410b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a66b2a06e16947c588d23e969cd4f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaded76dbda0dc99e6a0be9496f16b23439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1570129c5c8f37e773eed884aa43c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8af0bccb6cd9fb41662ea391cacda7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d02e68e4a0171a6ce2a5524b348ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c343be9b6782a5c85764c2ad73f5df7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996200d336f9a9773d9d446236bad0dd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214e75f43f9459c35a8820f11fe20a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4b0a21515e9eb224c055f187e1dbe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a725127ec3fec458bcee2e59d99628447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408df318f91ff5d9951e071dd828c1f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5c5f30bb3367f106197965d46d796449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89744c3c58c1c0f91e97aed25efa1775450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d005e63173a00559ccd60a25a8ead451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389216839ee2bbff40347b3173edc32d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0597efe35efaff547dfc871b9a6d476453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9f3b8e2ab92c6bce1a52d47671045454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac6202f97d1cf57ff21e4779f5c15a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259fbdd7dbef25c0e326c1d92179b10456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e1186f677b4b4877d0f0b582b21c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7516b53e2cc79b38df4599697353a2a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf42c947fba2bd8577573162b85df04459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8e0111f61bfaeef9e70adc33df333460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652269304187e6be76dd8d064f82e51461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdd6dbd0d6bc2ba40b433c677dc108462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d120cea20589b7927d7b83679da4a31463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97efe5f0db8b6150c7f9a9d27e1f96c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596fec5792f92396b1aa6f2c789bbf2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9232e30645bdf1c0ce998e08c4920466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435beb93261c2d7704ed293a3a9cc61467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bbe08efb28e83c4ffdd6693940568468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9418bd5110df6473c1052cdba1c5c48469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad24b4790cd4fbd6e0ff918f7739866470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6940e8ab3ae3d3c52547be228476831471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bc21a93e787e9f960ddfbe1b14517472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54240a6bb31f6ac2361de4b017eac1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9be6a1cef994781d1eecf4f03e2d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613fc707fe6d35aa21b82352d1c03be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829368bd4452456661054a7f44e85b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e1adf7f8d1f8e38b9681b1b9c4807477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfb53397ddda6330bc00fee92fd30d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783f9b61c4c1a1a9708290d845c23d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c532f0c2da4bd3d4b81e26108fc41cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd819f57b886d82bdee7e4b8d3e85882481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2014f45a7cdeb7b506939e71adc7a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0fb7ebedd9994cfbb39db42dad118483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156c665474b3ab6a736f1c49d04be96484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edc9b5ce8afdeb5db2565fa5fdf8ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45774fe5b6b435a11c6144ac90c90bed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d428806afd5e0f894d26efc35b5c2ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49665ba1e9e9d4d9577e0a549ec2a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdb5f873d4f8aecc4be20b9b722219489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a9765e4b844a1fbe50800aad66dba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8de193ce906aa73ea4488616321b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341ac19ddf43a5523b53cec411675e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbab19afed828a4f4668a74758e580493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd82b3d550901b6942b4dc221c12b6f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2033abcafda6a5f6370d25324f7a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63a00f8e44732391585549e755c3af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1b35783340459ef93d2aa47e4eb0b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd543573a33d142226bf5b57ffb7f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfac0db3453052cb94ec8096df8ac76499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576fc6442a58439fd292d6c9c7c9f63500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc069b36cfe9690b7699c1287a1358501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed004a4e9c61eb18cb7d94b140d8e903502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd235c197877a14084acb306f05328e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c3afcc1c7b95c3b6d05b9d0aad499504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbadd2390f37ff91c39b460d2c51816505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41977d6efa9ef6556f500ad6de413f53506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd819c99167405f727cadc527ebfc295507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58ea4a65873b4dc14a8e560024d563508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d6ed6ca982241f0107ce03bf8056f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e452d50420ba5c1b4bb1dc4ad1523a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2e87f357ad4ece58edf8590847332511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78c6271241f05d6fec2899363bebfd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e650b3389aa10fc36b170289ab4cf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a177220e85c5f1c75df7bf8699215bb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4fe2942c71b6cb94a2486b890d281515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d969d36efa40ee8e3be61476aae8ba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86972b093068a34aec8f05f35c042809517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8aaafa853f180b449dd697fdf1f12518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae922e189931bdda091e77778c36c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbf1217baffb133181edc4182238e5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2ed56998a5079c626b696c7c9977a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a6654eaef4abd65bc58911ccad006522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3903ef9ac84074c1a589c225f46001523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575781c4151fbc9ccc20485d736074a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fbd45743a6ee5bd49c9b56684d796525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c59b16aa67a19a4b060921474a8fa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c153a697aa2e2dd4aba53f04460e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349786c391587081381044a8be1a18b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e4f971f889e2c2263b4e189f5672a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2582a473558fe8853c8a27b61f252b2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cf5708b2afa100e24169b0a392e9c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac9611245b49dbc197a9caa63e52fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2107506ef61325bf8cd890f506de2b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7c0cf662bcda8267e850a6d980c6c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50021f1af38485485e1ee92944d68e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaf2fb5ea65e25c910e708aa948658536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d984b9964885594801845a5787f02537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc500885be649540bc8bea0dfc6233c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d196f8ef012a05c48d91c953d69223f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4218cc44600a49bd8d6f8ceae8a836f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583711f90ca8dcbacb3ebf3d134f271541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0db88474be7a44fc4eacb08d5fbbd7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d239e7c9ba576a0e3b4ba39ec864a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b59ba1704d7efff129a2b3aba3987b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f974a0bf81468c4b15ca0a9a0a2c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922ecd104168a5dd5ec622a6df4a5f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604d5199138ae03ca80b851bf56a909547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3df49b9025ee7d3c27f4801d7b559c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b1a86f099c9e544f4335db930eed9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c1215c837dd38d1ccb8d34fa2fff6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4925c6d16665f5cf44f3e22787b9a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560f43ae2f1b6ae4ef65c0f68e110b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0db96f2a03db4c5c3d0d9e8ee93c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259432afe1db2ece354317eddaef8b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d62612603d52907ef93c271c8827ca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63819337fb371b7f1d8a3b7107eb8952556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329c27bbe5cc936f1945ac2d6254fd5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171b2f1553510f5fcc4f0134eb6203a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47882f1f5c06f00ed3edc6051c2ecfa9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284b651b6fb54aee9dc42b7564ef55d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcdf4d309e2e914d0b89f6861740b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d6b96f7c9c67e837ee309ea89c940562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1455646f32548fdf448bcc617939e3d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939d93e45a508fd960c395f3be18bb1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f5e25ee292dfb14371555f0ba58a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce69ac64b3e81d6f986a31416912b07566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67626f137be31812039b60d30cdfb56c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbaaa2a4d740ffba376a84a5c28414568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea73e17c8e7803fcad7c7d609995c01569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129eda5346e77a0823edc6cbb6a751ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03dd62ad64013a47476faee2b9e66a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed625578e302fc76cc86cf7be9846e572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>