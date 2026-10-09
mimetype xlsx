--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff430dfb327f2469be4952172bcb8b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304eddf4b548a1f13d8e20427e338132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e290777adb7c670698e5f58ca3de7ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28e579592bf01918c6aba3857a88c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d0e0fc09bf8d499ba821271fd67135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f409ce8b40497b6519ff857b51cfc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902025e32f235238591e1b3ba67e447f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdb0495ec0d5b61d67b586a58f2aba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414df5a53e5587641e5436dd3b0cda319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5b7eb26dd24e6ae029d41a268fdfe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa749b636ad4f0863ec43fd1e95b1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99c198f52a5f9e60a1d86d0ab8b9b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24fdb1d416a8e5c9adea8e9dd530eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f542d7b051d9bfe71aad4a4e5b0bc3b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55088f9b76fc21fd373b0d20f6caf5015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fd528100a1cd8f7f6a4ef848ca09616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671e91cf9e980c5c201fe796c41388217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823674f6dd0a14133e1024ae32c6006418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119b059c237bb0e2b019efdd4a2fd1219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57f916fcf3cea6dae9d2568702b5a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a530b3d76c4291e3118c2eff3051d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef721c0d3a5759201b431660eaf3d8f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c28bf99366231051514bf04c060e6823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468e4bd1991227177f399ed03a2fbd324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86531b276f9b117a6cb15caf44a93f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb36755bdf26377fd9fdc4ea01e1f2a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0169f08a0dc7512ebd0f57d1d0d86dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e860c2217bfa9de7159d2bd368e45f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9fb1fc539f886aa2ea21885c908a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f031c02b629ff54920d10856fc5e9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e413fc122e15c7fbf1779622e636ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fc421f6b1785ec1b7e75f7834594f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd1b34ce51149460d4ab7c7ff9286a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de217264a41f89b9cb781c05a4ad33c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c3f8b77398e1ff830a7fafc2fb51035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331a3e7ed17d06d71c4bfad76f3b28436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8fc34b37009ce2796c436612555fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a9779d156d2fe9b6ab541aa6b7aeb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438779a200aec41c1ac14c6cf7ce3b1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1d662b3bcc832d85a30237b0b8c5840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bbd19615a44bb847d87abd95a4d4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e8461a99e4422c9c15de5df8d87ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250bac56ef427a641af89d51bd9e57043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6d777f3dde2f8d896f2627ef1bd0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7437c2c0040d06c8d2405f4af18d16645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ddd6fa9db603ccb4a4ca6c9acaaad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ad5214fa5cd03a321992dbaca0f5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d2e751f6f326dad0672172e619cca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74ec8570f6fa6fc6a36108a5d06d1449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b716c4292d4cb2a62b42e0639482250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a983702790b455eb4ee71289c8bff2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbb238de546fc5d35588091570c9f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ba9da0b5914142c75f8d3102d5db253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f6316715c7f414d19a5d8b0c8120e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55d835caac158aa0dd1b35b003ee0855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b99c1d49a1a17cdc3f94ba0918ebf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37c0c74dd5e5c54dac0da7f8a0aaae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223186bcd80d0d2363ba8024838a97458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf563e7e2888074c9df313084753dc5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a142de964541cb42fbb1a171d803f4c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660fe004adf941e2ee696d1e15551b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d3f0ca9d29f865c8d416f8d6d9a6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2162b879146553e3d166fe6ea8a7e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae5df3e4a4bed9840bad037a67805f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da186be27d896c75a98a10d10076f28765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e654eaaf24b0be386fd058416ecb3e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917cbf08cd9640b9f4ec35d6f32ae4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df577d025c74900519c4a6f024914c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15725c97213ee5907cee7018c8bb27069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0a2ef0a7d7306337ff3a4a14e6bad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada524fcdbe8d7f30a982022205081571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036172dfa387c4286c9886e8aba37e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192e75fe6fbb32c3868757a808801f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a2d56d05dedf92e47c041af5785c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eaa394c18301e90eddee44e674e1cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d711a41422c11790528c0be2bd4a1676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626b4796b82c839ed26e331cb23d58277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f7b811e8de74aeaa91fd0201d2b2b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80325afc863e2a49c0a24ef4e2568ccb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8b2f8ab6a88427ad6253d4e849a4a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e59a967c9b02a775dcb2a571ef7ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb41143f5d03921a89ee3040ec293482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9d75d6c923b000622699276d0aa4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1330a62f1bd622b762c96d8d4824184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3bf0aad5581ca9fe4d3363381f36085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555439631ebf4d2ea59b8292241f8cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f9813e95210fdfa6026c5c470110987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4781daccc67b596922023d76d2bc6e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ddf3493c2d7736879b5e0443c251e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e5ea41b19f623185ad944de032f5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33b3de144c739bfa00e120fc14ea3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b7c9216f77f46ea5c6ca79eee836992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf895720da14b238ce8d5245232061393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d498e099d3b2bf2d46982349985cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73047ff2524f03f59da0728bdaa6c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa9fe9da1ad390242c8045942d123796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270ff40c96444bbbe0e215d50a48b8797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d11ac506d32a0b238d9f0240f0a7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cc739ee9ad3ac554c7cdecf0c1b0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef0c0bcaf2bfa5ad011e9558a1bb7e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4e562b02d810c0d9f9a75fac28823101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7a40e938e8805bf15262b47e6fa01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae336e3364beb1345d747fa301b70174103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7e2e79e73498ccb09e209250f0c6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a8488c6f96111b0da94773721d6f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e030feb0c800014c0d46014d515e7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a701b9686efbacca1f9f04a8184bf94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8e5b9b9aaa293ce4538570fac2f76108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048a593a43ba28b19b246bac5e124f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cb0a08dda70a4dea28a5beb062400110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40c120574da7be783573e5e9d0c270111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe7f6ae22f93a3d1a790985ce48ec2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c8c0eca5c2ae0e36386823acca140113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faac242e3ebfefe811f848abdd7ffb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0c1c9290bb3c310174d7d978e75f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a773a1294f7cefdbf83d0c15136daa8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86593d522ee7b59fe291e66cb143db9f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fd323163c859bcaa71fe90416269c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607dc93649bbe724e5a2d99af14b921119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7251cda7bc3f62443b5ceee9b73b2e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11e40a348a940de27416a763276f32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26af5e24692711e9a4c44fa64519e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e102403bd9b0f7bedbab0671b450d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a0af1e1365365e36f7b44fe0866d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccce9a3d96522e4fea5ff01257da3e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cc2137d612c40b9d9c83827de7e83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019820595a53627282b022fcfe5207e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8aafe2beea6e30ed89ad0219428d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d977f8fb8f07e18dae826220162b9c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1547ff8efe1bd4fd8a79530498c3e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb95fb8283a606286885eb0ef139991131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d5b122655c16a68b5cc42f9e026fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81669a66ab7e10dfd1a195408d5b442c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cec7c69176720ab65672749011f426134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00cefadefc8773bea2cdda8e6c27f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675975d101c5853dfa32a6a9589bc2c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c00c59e73345e6c561c663958ab0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcdb4072f39887f2be60737caeab6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983d55329906d3876c7c1e70ef29721139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0447977518e542477dfdb99050197140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c3d3cd6f559e2e102b9eeb8a401fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202f544b746e5f4630f200d5cf49d7c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40520d93bb466d56796e2016dfda4f65143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6d62368a6a6a131d824a78270b58a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c72a7049cad90eb8d6429d1172372145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80101e68582a5f8a1dde234df498da7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0c13fb23f297c4d73685b02640f0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb46ece6a2ef8d48f307f692c6368bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd983bc83c999869477437a3633c7a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767839fa33b6ba897465896866f671ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747f37a19b5c8b4365870a09c13a5e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050345910976995312fde49522617177152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703eaf72dcdfc8a3abadda96b813bbb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4843c966a774abad6724ce0968dd1bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ca7c49cb1d1925ba3efc593a38da2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331a08c12f23f9201706db1a17baf8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb99bd6f0026563f280b1b16e636a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5d43e48e5a195e9b6cbe4c7fc7a51158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b3d57dbbcf0d335f9a8b29bba09f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c448c197ded27fd89546ec26893abc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe306d070583ea9598ffac63a59b6cfe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529971cfa38e569ecb62a5ef457d5668162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f55d4875efe972e7b55686f2d0e50a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafcafa4317dfadb779140424a7de0d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf53a52006b1f79095f1c66a61e264165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3005994ecf2d06e306fc2a2025d1c6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ff0be12f4c49faeb689ddcd213237167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21339922eb67486d448a92a1b38731f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ae014c6ca8c950857de74a7d5b980169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb422d8a66b082455ae48131be88a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c84b26c97830b267654e475799978171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12085f7aacd8a3a3bd3dd31a32a2b3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0efe3d79536b79fd1e7b97774b7ba4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a947f3508cef8e1f8963a4cc26c55174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0dadd4bce366a9bde8c5f832b9088175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11cc2ebc6a30e1c950d54ad835feec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75a32d34abda9250211ad7662c23cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a18dde177b8d7815e5918060e0e509178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b0ad9d1b919ada841e2a35ac8723c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df37cef9f5ee738b8159d6ef84a189c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0fcac1d4eacb13d1f3a14e15d4984181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e94c9f78fb28ba74f1403ea3483f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c79c751537ba83e7d10ba306cfc47183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e524b5f7b218832fe0632906816809184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3dc529297785d46924381d9f43818185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44adc32c0587ab52c58d265837fffe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830acd2242f026f6b7002968f720a77187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e105d3c1244abcd6a93e587d720ce78188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a5ce47a6105440b55878972d71c20189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d721bfb9d448fc38aa0b322f7cc20f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71770fc6bb943aca7e3941e0dd23ba8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a034b0fe3070517b729e4ff265ca6a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217822b2ea3829a8f33959538d49a0e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a86badb293038c09fb3c17f05ed0fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741a71cad238386574c892ea0eda544195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697d12816f2107fe1e442c6b2ea6ca8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cc40f6d991be22320f4e3b08c6e24197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786f57c728ae8075ccac8ae1d2d4f21198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f772f0b3fd049c965a83f88001ea7c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224a3c89eeac62855cd15404750dc12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03124328922e8cdb82b8ca4a7eff39e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a17d2d49ecfe6771e13fd977e95b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4413d641bea374c675679e8b48e5b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dddbf4d934034c3879bf5f50d096c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcac94e8dd39d870aa6064f848e9096205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e786ccc6c80996473d999304e5ce7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8756e9a60372cf78a3ab07debfb020a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac24c3fde8d486f710269a911bbee09208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf13a8d86a4431524f25ad3e556da4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56648e0e1e6b2d3b742a63f7fef05c31210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d79caa7ec81335089ed61ab8d1e13e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9b5f129b68b3def7368c3414b3b9f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e91630c0e1ef18cc55e3fdcd12730213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f50e1c19fb90e10de510fe6957ae7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8156b7dbfda03307b219de99f3c29215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fb60b7ed7ea9b433b61d9d2d7afb0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38bddd1fc4a27eebcf5b98dc4e51a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abd8d3f1d21718645be1f5d03d6fc5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c6bc90c91b8b91f00851fb7e882db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163decdd4efbd4be9533fc1e8177d90b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c742b9ee487a05a0ed6f7bf8ba054221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabc3dc7a537c6df69e987c025db1e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c408299a18a763864066feda12488fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffd0bbc5be86bbec4e41c4f693aa2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92c8b7bd01d8696248319c20071e8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e68254c30de5225fef596e7fcd718c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab92606965e0842d6fa7f74717bd9d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79730b4951b29dc72d68576744a63875228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1de57247331984d1a29e68b5081f8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c4a97cb5ae550ac87e2ffb5ee2efc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47e9b3bd34b31386840650f9615a92231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63532b21daba6a2be5e32fc1d4debb6f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba21198da0294bfac57038bc8a8042233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3b3a4e5e200b07d98ce8d64acc113234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0e24cd31d3260020f09e0a55e0e99235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3299cb1e4ec5476b71f39cb9df8cb3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5e855caaf3e6ea7ef01c3131ef570237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae048025b338eae2637cbb05f24e67238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecbe4968d7632f41d4c2794b26e02b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385fbec6bb5a91088b69513ff5b3316240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa066c79babbb8e0b11029ca246cd0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27eb4bb1dde8cbd13c0cad710b300a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1de236af606f0e2f21b3e2ad4852af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddba5f6741d4f2cce58b1d8e4db7820244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56eb9e75366bf90136840416d92ae0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044155bf2abc9f2377cfb7f7906d7b3f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493ebfd25a198ce27e672e02b47445f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc9b6ba35a653feb0a8182d24ddc79248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574fe936a7775960d852fddb3c95497249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864d1e66f80b5d9dd850e162074b872250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d05774a4f87196529e0b61cfbffbc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42292663733433682ca321ee1b6875a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6aa538eecae1e8b535acd7125280a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b49fc3477ff5e1d7e7920c4abad49254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d76c3ee19062ac91f1bf9844384614255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a438d2dba2435b8846f8b762c798d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00f3d5b4c41fd83ee1369f37727a02257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76052a30cbcee1b695a18713499791f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636eaee6bc3c787c81051a3209e9906259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a40cdb21db3b2b0f3cababfc34eea3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7f6654d5fd5c484287ed88704c326261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbdaaa97042395b18d27e5e3fdde61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf229f14cd026a935edd9d080d2722263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4486b85d81cbbe70ead0113919c463264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb4783c907670d5103b5d1559e2f43265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e6289e0018f8e8c510df072abd29e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf9401ef029d918b5b7e861d258742267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748836c29f3394d0a4d597153c42b463268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ebb274c4cd59cc0e903b7d8f529ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed86494a49f1f8c6caa507054e11d45270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950de1d907784f73107c98b7d6fcd3c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209823f2bca85725494d28905ea0e8b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9db98621e71c87d7268a44030304eb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398bdf97758aacae85bda74cd40a079274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f1ae6a14d6924d4671945ae6967fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97f3a5b2495b727e0869b7921f1dfa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48556393e4453d52ffd2641122fb96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7831f6cea74a43280bb303a5eb5b81278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded07e81e11b54b644ba5d94ee4db34279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d250907190638b9f92a008e73916038280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ebc509eed0936bb9014975482ceaf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce20a01077d120f1715039a28cf1fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24de20289adce54d132acd51a9979d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74d25b853c9db449a2094e53a81dd8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986afbcfd7acd84748b941be51f51a32285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e300eb4e82b57e3d439bc6a1fc36c76286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f840e4efb71bd02a1dc1d15c6ec1f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fa1651993ef6c504addb95bb664c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad9b9659b62639a57f6d79e9cdfabc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f01747217f46574824c54a5b0c2fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17e8eb0e0e9c1afc927faf8ff175b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef672f160522f9f535f1eba090f457b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a35e0ebbfdde8f9559b0503a7893c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b68d8c8809ae13c74ae7da5ba4a94294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f0424b0de5424cd141c6061b70f50295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f035812cb4b5855f6f8923fb703a6ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b3cbc33c4c7a8370e8f50ce053a6a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fa3a400124681db727691b4f32fe9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f893fdaab8a4dcf8e888e5bc4c21a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df4a9ce47a78c5e487a62e06ee4e9b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b50096329eaef27c091af43473c7b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5897282314659049b24cd4d18a4e2e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd536500f67daa04f32642cfddc26ab5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b42969d3b35077c5744e73e73eae7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584e6b2982118b8c9e3ee946037e2e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd2dd3ac703f401e88daab989cf900306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db2677e88b61edcb0d046efb3874a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1da000aed5bbab379dccc33449bea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa47b91927c9e7d25ee9b9833248d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa285615bfa26902c46714549efae9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098888ba3ac2b0bb9bb607b0fdb50c93311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bc27c5514f1700dec2365c33817be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a262582fdbc9c56d80e87777dba349313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de0a318dddd79bc94741965116b413314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a953d62f7d024aec00e5c2828ee62315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ac2a8989ec84652a3ecc8d37927e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc9eedcafd5b6568e3fb955283d779317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca748876b21bb72f4521510beb22ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50712c91826566ee956b8cddfed61f83319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78119c78354fdd7133acc448cf8561320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9045bfcedf86a3226f82e64e1fa61c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b5ee559699937bcc412f18fdec871322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3130f5a62e4d9f075eb0059894b3d82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4dc3a8d0bab3f84d189e2a17ac3d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d75b461faceb98cc6c88b34870613c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec02be61a02806107782d6a8559fe3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909bb85beb1c1f73f00a5e18e2f6eff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198e9ff88469690dba08f0588b8764d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d302db599aaf097eb5e971a746a733329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af0cf0e4b925ce8ea506f3d6bbd703330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19565c288e1c0da1b12c1369450d9b3f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c19efd0a5d8e45be058459f4b5ff2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d2de32feb8679bd4ef437a8723e3b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65118661ebf97493d1bfe6d8bb004569334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13ffbe913ab7b2d8f0deeed6420e73335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79f85c87791c958aa46d81d527d0a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2898a89e948677a2db4285bd22c79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18187fb443a10279f56a35f8a60ca0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2df6fb3e1308865a661421e951bfe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2beab938558178e1d9ebbdc163593340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef86d8b3d5245737abc1c18b20a5fdb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd4cc43123691241b19a0b3d79d6dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c99494641bebfe3e1cb8006328347343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783434005704d8d6c484c761f0a4322344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c918453f757bb37c449c0f120504a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32421aa74d95a07a305930b9f31fd4a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2664582bd3f3008d930542fa19471347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b7e1bdf4140dbf64ddea3410ed1e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982b4bba7b983b23d77cf145987c91d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9236243b0176eb22784bd78b55e5766350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467c7560fea49b8b6f36603aa101378351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b7c1824418d7525b6c3cdf2c868d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac29bdeded3deb2129598d328d25f64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea222a84b3bc48f390978909651b7f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f5f1b073a91d9a71a8a7e0c314036355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c84e17dcfec844bed2eef7d3c51cc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915ae1a06002a19ce13df8ac149f85a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc7f2f764a987a6bd5674ec2f1d351358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a278957d5ebb4da1f13bcb242e89ca4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23fda9134fc872baf19bb43c5cf248360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6da5238ddc2b47c798d47e0335982361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2d3618ad3d1206b9283760fbc7f73362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab235fbe459befa49780dbfb2dbc3de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3340615e9128f5f9abdb63743b75c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c49a417993c6d505f42997b846776365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053847ba7024549e1627e9c3833c3d98366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7b84a5da88c277ff4dd8489ccd781367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30bcb44dfab0b35430d8818c38d97e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb51e77036cb89e873ea4b9669bd57369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194c92e037e4370692c735562a90837370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84da7324d75d9a63478aae012b4e2d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc89333d775bd3467b49c1b3afa9ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa439e90847523a14a2feb294da50672373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06836e8021462fdfb87bb0ebc8d43530374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac33fc592e2582dfa893a98e703faf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9c00e332b22457980fa9187501f5c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c445a08ca1afc54af3bb280aaed7c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983723ce2b20cc7bc44f0c599f77b00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4158f7c702560c93b35f6b22c326f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0ae9dc2cbda82cfabd0be39e11412380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fa05973ec0f8e853cb6ce45e3dba8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830efc7172660686db9007cf6ca060dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff717f19c44e2d0105dfcce8201ef1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca06fbe00212b2eb85d006b966bcf9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d949d5d42c7e1e8c91a79d7974a0e50385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1db91df51d9720474ae884c7e7a29a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8483dc31ad830abc86dec5554501b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7b4453d1b35d4e6386b9d31a0d973388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c5913b69b843b555ef68438fca11e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1a8fd196827a97ef0f9624af6e28c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbe6c2ff74781eaaff5e6b9fb91c33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fbc0f2827a3bcf2c217c7ab09636a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a402ec7b950cb27d465c5603d349675393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f80f33ce63a9127edfc8a6c57aad70394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416db7f44a208c79ce0d654ce8ff46b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1e178dc19f862b00351431fcc8686396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a50c4b1cef7f0976d8894148ab739d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a81424f1d3f40e09fbeee79230c175398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0aeaef83727a012b98846dfc2f08d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d435876043996e1bb567cf4b2719e1e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714dc1fa73eefe5e25c501c78c4f25c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9156dcf492da6cf055f02b8fef8939e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433ee39856484c616cd5b8088aa15d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6ebdf23430a44ba837c19dc669f19404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d424eeba934dab30e09f456c55408f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56262f032cf03ed3cfbd893f21be0d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c949db1d72bc974e8c32ef64238fde407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892dc3049c46b9eceb25d7e2f56e0e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23a5d3e25318322ccfe7cd86bafadd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46565176dc0025635cd38d0484246922410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8871b0fd07cb225a848a3e6998721411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fceffe31ca7db0cbcc159c059708dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afad269b07ede271312e2429c018d27413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdad6338995080cb731f6f7f77b5dec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592ab50ea3e956811a9662bfba0fd17415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcaa0b9cf9782bce13a1b5d97cc2519416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0f9fce13c4529b3cbaf347bd0e4d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae0b8eb1b76cbae6ff7d8c52e96df4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ec460aa0f1fe27754f6b88621a7e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2ea39d86d32b4275af1c4b48dbe73420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a23b98025a95e49856aef4975b63a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6335b54f5226118dab966f859e617b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af81921158a21df6c3ba5905323cf7a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01d94d5fda799a7da901bbbec676f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addacad14e36732aa65097fc7fc67264425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3c9b02856a698ef16685b12a581ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551116224448553b06b58e716767905c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdc4e6658a23e3acf05a937439dba9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea698db0587b3cff35fcbc9bc3ca4a74429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca32c81c46b08030447721e0f61c3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81aba835e34469d6a0a305f5ae64323431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0f54e490f074b9bbcf5d8a2552408432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acf73fa3afcf1564e000f189ef7a66433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679e125e3fff963f3da2162256ad8e1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a78fc34b78c5cf78c6e1329f25928435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88033a813f9b110a9601eefcae12b202436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1e0addcd5409c34a6ca07e62661db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf985c2043fe13792fbb8a1d366a4208438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa53229c0c089e61d2a7d7ffa7301ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848a73c4e4adf59079dfbbae7d61e1f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f111bd11e324f02aad46caca8bf7d67441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906c6b268edde530538e3b6a05356fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce0e8a272e4bd0eab6aa30f697fece443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c16036a0b715590cfcd06f0449b97444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a141d8e97959d666d969b4ee45e69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3fc87620581047aa97f9dd6f0e7b6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabd1a9f452bbd6def5a1297358da78447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68970e8c3191263ca67195f1ff0b768448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17720c267e81279249c8d4b2961bcac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5122ddc248725793ddcee9376e13aff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db217520c08550d298e23caac0b403d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aab8e4192ec34d62c07d8fb7e5ee91452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e27224db7de4106c56905c05688c98453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c96f0eb9f0f36d9e13f9adb657f9ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c838a0a8e73151661e58f1b5bfb83455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03581f18054fecec48a7094f759589456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828aba6b34acb46403719b5a0a6192e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a96f071a0e220dcfd2cabe4bffe7c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64eb9edbb5266a58676d631fdf861e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e557c10a68040d1cf5fd11331e182460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488f916c9f3b82a3479dba59b7f585c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401acff5a346a906524867518d5d511c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10bbd4adc0b6307edb19c3241676aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0f86029e27f7beec5055a7236b178464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fd45b3273e59b7d62eaa3330567a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca378b011ab0cea2c424bcd333bd0e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfb5184eeacf2a41ed0dba463ce7a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c20fa48d3248e6d6a9c1e34a6fe4d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43034e6c8773ff9cc025204643ae45469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca983d771f7e826c5e572cf8bcaae91470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c66daee7c6bac9c3b7e4b8d3a73e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a81651ffa92748f524a7e36ff43e3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1cfdf08faac48ca3b57ad71bc67e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36a70aa90dc9945576a29f6046b138474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fd4073f605e2b78fb0325c68e4596475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e700719c69a141a3310b84a84615f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98948e023eb6cbe9006092151f5abbeb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670a8054c21082db84871a3fca0f540478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd520761ea665dddb4b22de364ba4e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b30c55005479adce176daae46a86b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697673b7428f5f0f6679e326be3517ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647bcd52705a7d74d06538be5bb1651482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f2504687d8a0fd6bcb40aa8f6f602483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c9bec68aca8bd17f44a89fdf907fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd71f697709bd77b598c0831d3c3672485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb3ae27949ee6d5db35daac11dd9a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599aa7969a1b093a579f647507588ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4716bac5ad4824908c4bfbc7b7c337488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc72c0064b8e22cf2cca1ca1d37b8f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c7e3b83852f7abd3c976645831f76490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5a1c219c465f62d38d68c0c48ec51491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a95158dd239226b2605951c780eeea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579710664537f7d070005df51ac24fd4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0825c655f6d61670f3bb9699efdd31494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d72420682fe23b4da5b91fab38ed2a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e41e0f918fbf62d626370f2158e042496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12300de5cfe0cac39f3b8ae91a76366497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a18f27fba99d4febb4fddaf359f33a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63cd538e429d1d8b970c05e0386c18499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee76bcdae7c059c4dd6f14bee351f79500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47162e53801214f0f7f33861779d15aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fbeb25d1d8a2345f4bcab4a7c7a5b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ac54acf9d3bab0211553f4539f99b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2865a544c4de75a512a4c3504c6aa81504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e1be64ad3363578cf1a74d86ae626505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507c39b1978f29eab78df6e5aca20af506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc55a2c1f799e85b3b423283a41edc3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe990c9f4a38efd40e8f5221c4a1fb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cad0d20b55fa2712cdc6411ca858c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521855cfdd68766565b04ce2e0c8b57510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc5b644a7bd482015f4e9d34d04a99511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eed5c0557e4eaf0050461418f7672e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89333e4b89d8eac769609ab724a556b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63476bc0dc1be1e345701c526a9a523c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd039a4d8712e1e616032d9925271a00515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cfbac53aa6b0d0edd704ac4a8997c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcb1a54a7d00b980ff12fc176e007e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e7ab1b19d15e04a947ea55c48991c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5077a836cd43eb844fef1f53369f56f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28608f7da1eec9d4fb8fbad29f366e74520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55cecc19a7c9a1ad88e58e6282b071521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80114494558e8bb5aa356abf0ec625dd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895277b98fcac8f64b784f7e7a7c788523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080603d96ac4c919bf398699d387b49524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3c8060697b88f2056ccb5b9992698525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1f70f8aafc2e053946bea172189f1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48696b2e52a270b121b0cb81ebe6337527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7196246427f70d7dd8553fb93aa2c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7094f207ff2b4554a6028702b6083529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9bea1dc816f9e65b972db87844d0b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c891b3d755ddebee80c8227b476b88531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335b23be51b0c4175a449964339e54d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c7b36f34cde745f2e98b810f65734533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3dd42d54333cd4b2d7721190d12540534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987354fd67dd96f4c2229c055490c4fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc128e59137ba5fe05e50567e6dcc0a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566debcb8a1ebbd22bbd7b950805e13e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fd95180fb3e8ba099091ad15c35c7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17345cc56e0993a39aeb965ffbb23041539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1627864882fe166779526d35572b99540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bcd805becf5030e5867b50957e091541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404a2131f97136d65501e1cfb5cfa05542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af854d5a5f52d5fafdb7c1316564b774543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd2febf2be05fee5aeefdf3ff6a78e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee4fe6f4dde260e88bcd3d88f19f56545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18ea47af531c46a4b52c7bbf1c222e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1e3d9d1b42e0cdc531e6b8f979a18547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22677358988ce0c4ba3b1546190ec697548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e061f033b9b7593f1093cac68b1bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3e63763a372e40857d4c14d2f20b9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f416fcaab0c50339f270640b7d1cd1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda334f52b0b8417346a467b06ce07d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdfea201c451e3ba2fe342667302a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16367c571e95c8047f3434da50b2f0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a375e935ff212ea72941040984849555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b15154e445bfc7257381e2e48fc64556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113e51d1d65909e1c39b746a89cd116557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9052d76bd97cfb51b38c7cb9b265c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71ef437b0e00ee7227989a4054e16e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3e0a1e69e1f06ac8186b8592f26c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584462cc0d05a019412b786e55fb250561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d896b72ebdbef55df0f506c315f03562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b53f129244105787d02ae909fd7b7a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab14d08703e4f81695842e295417b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1dd6f672c43e836a09a63b34ab403565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03cb3d733adf48a8eedcc81361d961566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd098911272fef99ae5b83a81e48643567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac006385b32e6ba4ff9e435edca7d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050b9f9a9c3a53dadc574580af21d57569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775389f925f7eca97e1531131f42b21570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c962e03dae57ce6f792e4341cc294a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee216a3fd9789cc1bd0349caebc608572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5223a1f629866604a3db86a5d5b71351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0215ddd24a5229cd087459afe11422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e0fe09f7b7d1ac9a5af73a6b067c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af430fb534351c47dc25bf033216bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c91c848e4835d3b3aac379c9049fa55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ee3262ab4b1000dd629aea78584d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf49322dd4f5f54ccabd4a34424ac037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7339957c996f4c0d41abbf035c86f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc5e91f959c81ee6842ddb43b07d539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3a3bca840ecb3874496de293d974b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e926ac764880484397fd1d51fc1839411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af98b028cacf19dc57cc37e4d31a0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ce74256635a5316fa2d3b26510c0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca3954e04401b5663027164890eb1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd7125a1d789ecbb1c227b449a2cf415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569817b42939380c92ab211d4a8b212816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fe71656e959332484d4db96ce855917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148500608e6f8440be1cf4dd38d14a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705c217e3ba600f68ba6a992654031219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b73e9888666cc153c24ee413a42a5f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8dcb71c46810f82c3533e2f24060521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04da9c207c7d8b31824f527da5f32c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762652343d2a66821cf1acac83c7e6bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962de8c5495fd0bd7f629e5c7b86345924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32166241ad52fe04706f333d20b08525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfee0123c5456fac13ce862525e49c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b921c9a747c35124dc1f85c6eae2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551a236bb9667b4369c8e4daa3c6a8d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee145c08034f3c0f64c94093636fc5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01cb8b03536ab9fa44594d3433cbab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164094e99e6cbc3fb6214592e4be07331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e1beb0e549da3b5eb215755e237ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1315c1bc6accc8ae835d794ffb83033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30529c3ff1746c0ec0d3abce522cab9334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f9a4d64294e2d5788d25729b0651135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a86be5877eda35107b2f1bbb6280836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bd7d3c78222c9bedcecc07d57f06837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48877fa8b6e75ddb17b1175d23b0dd7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b4eff7af7583c3f37344a3ec909e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70717ff392a5a0f6c9feef22c3e17d1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641e32ec20649ec7b1bfea058924e3941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81176c0b0312a65f58cbcbc993764fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c176216d57073396e2486113a0762fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd412c61340ae3618e537e44502f5c3e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825acecb778cdaca9bb619090f11397145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a797469ac48eb7d386421cb56101e2446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007123bfe458ca1a9d35d75a5fbbf5cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5550c1f0ace1e1053d598a46fb67b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be85af410face328b8c95db87e07bdf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0022e9defc1a91e1841925c97794750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98852d6a35900c159b9a1c4312bec651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409041b1a74d002c224084b38155709e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64efc29cd12ab033ef142a4de7afb453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40aa8b1e81a8d58f8cb8e8a558b0d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9dc4950c8484e5c06090f4e23ce82255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2c06816b43c1a3ef8a154e24b865856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87eb53fb81938df03b9d947c4157f6657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1cbc725136df4a9f82646bd699a6d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80519b5a41395e42fffdd75a2784bbb159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63af6f1baa325ea055e83f08c8eea2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f372ea30a0aed90fbee13b95004f72561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4735a80b133bc2e9eb9934c939beb062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be710e8391e25fa64dedc909c619f1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddc01914371a3054145669ac7285af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97ee272817341f37a66fbcb7273a3965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b60549dfc8a40ffd36e46d156afb6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a8afe8ca27f04b2c5522caeacf86e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97894ef5c2db712afff09e67424dda68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67bfa24f98633e8c1fc76b032bb52e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17061d0b11de7a390437474ac29f7f4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5672ad8646a68875a07d60aab9c0d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199b32f8b933e1d74c1f05434ec06be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1670ac7e2c3eac4b23c4a76f8cc2073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530570d803be693dad51c0305fe8f90374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab409fbb2781de81d4c1b51d4985f1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a0815fda7498f06f23953db14d5c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a4710a9c2e796e888765c67a1a2f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7cef65af99470a07a8de5e442047578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25a4d391c5ca8e4b4c97dbe39b611b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9023de9b26cc8523d16700e86a4db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b284916efb566aabd7a0b0f2a9caea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa54b09664cc526828bdc2244bdb1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7faea62885152f9c327eec94874a5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a4400066f3dcc8a93755a4ebbfd4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66645638cbd1fdf2a00599f8bf170b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5048fde82e3b7bf0a20f42c1e1c6ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae221693cf0b0b3f719b55d2766773387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5125ff6714d43ea43316753699e50ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb801f60d209ada9809f96d0606b200d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b8347d1a3441f94ae0ac5984ce9a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7a10aa4334d99314052c9df8d3b7f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ecd7dac8ff3f5be88f015e769ccf692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83204e732503c6dde6b31277993dd893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893dfa029f2a694eae2564021ee130994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3f07999a9bf5417c3c3dffd95316695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6261e8afdf6ae047c249acc313193896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46151cf287af06fc1c49e11a4c5daeb397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ee88325436cd938d1a52086a71fb098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54d767934e7462df6242086ffe841c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437dd3a58422e79ed630b94d887409e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38a08df61f954b7cc8ecebd3e6bc40101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0deebd101d896bcae9a7ce963b569102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa998e2d092f35c7ab3708a0c3e315c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6da068714b39a82e1e70bd10aefceb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5d52da4bd25d41b83be19f3df8b46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b049790b99d507e4753047d807f95106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e36ad47222884bbe9a354076d7e05107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9ec755b807874d9f474571faa93c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eff7f4a270549adc43137fbfc31c88109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145ac15b1fe68322199e623ee0ce497110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32729c73d28a47dd5934224011e4e515111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b061151ffe85d3ea3d6950483d1fc44112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6102a89f2990bd8c135edd8c82b17d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02770ac4b421e884867015a893b4db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47476466b22760f8bc5ee0c39f8d4929115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6299943ad893046a835aec668b984116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ee22ce0852d2ac07cbad3786920d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad33249f221d7cf901853cfbf3d8581118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c7753281f601143d664514a27f901119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42023995f777fed0931f2c4170f070120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b28775cd485f37d03e1b6dd340160121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15449c053c907b88a0bdbd0d2f5778fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4b7c87f3824ffd38f09e993a74c01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb6d88544d0d3f9bc48b78160920ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42b62beb763ddd1465ac5d2a7f7030125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4a98fc7e10a82e6faeae6ba74bee0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68aafc59d68de86d9ee547b1369021127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb33f55c2a8dfc0c6a2ff58035c955128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dd82346186b8b57646824dbf520a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf2d066a8ad4bb3d93e4620890a8ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16e3b5d83f9d71f4cc6f73f952e728131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a8ce4fb49fa3dd6c34d38b5895295132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766d6c49fd0f6e289d7dd68f5260afa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205855143d75638c1296555a9a0b069134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157531851fccd8e70edfb76e9a1aec52135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37732f986ad731256a78993ada41c466136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374ad3d874136476372e38be90c99cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f70b710fd58bc0d0702760f69d6040138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250107c61a11613cdc9b6dc940043a4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8ffd4e8e2af6bcfde3af595d66cb6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb6d6e31de1d52647ea7b351560668141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4355c0c8ea9cbdb0ecc8f19dd8c7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6492a5a60606d58bddf010a8dc7d96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d197860935ad7294c8f1460b9bebe1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512f40b39d76163c57bde0abdd13132145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875781abe3fecfa97b2fdf4a8751ac48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c39750caa6a433623fb953f5446c8c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba03ce2925f84940a91310fb1cf4b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edb215d173904e5bf2a3ce87655c3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642be5f1b37e7be9bc03c5f20ef52805150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b1f3f6f3e612eb468a909f22776fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe51642f70051614538326786296e22152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2aab990f7c920fdce0e4646b1885c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec707449e3e9cc9e5ff5458a8183723f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04620f6d94236cf20d6bd0eafdf85f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c629f581b73056aea149550dc287af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2a95892b2ea36c6be3bc1904fe42c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318bd1e59725b97cf3f6b841c5d9f09158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59e5f0785d6763f8303a69222c86d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b2435e89cdd64190f4dabbb497cc0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329cab15fed9dec00b2572271565d20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac9f2c03d41ff1ba25e60daee45fd2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03bedfe7f49903cc0b67e2c9e226c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203ab6ca31eebf9b76890ca168e0803164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3488bdcf8fd1eba06b21f7ed94a31165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647fe08a1bc3a16b0c3e860f752e5bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da15a86162a33302a84214d229bbdad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a8c0e9262dc9bcf630c5855ddedfd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21109a5c801d0a34e93ce9060e4030169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c8e66c92ab652a9c4622e4b74f082170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101f29caca6e45562d8ce1989375589171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db409ddde270ecf9c8553e0f30437677172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d3d0fbd9766f37480b554b06f8e50173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f63fd4e940b7fbcbf2d0bafef21e68174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716afb47e43614d4a921ef8d402117a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddd44d14d2e22094cf2a674a6a5c7e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91c30d78870ba1c30a12559778087c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec38505e85b2e3bdbeca405e4e1b8b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601175d6b1d31f3800d7acd9c031308179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e619c85c51dc283150a5f3e385fc60e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458aebf7ff6adc70060f53fc372ded98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0034480f75271597967b166b96c7a4b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee3bdaa04f4ca828ebed28a1813c06183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e27315d71fb768a13ce7bc99ac0c73184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdad9fecbd35fe41d3e50813d8045fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c9e97e59cc2340f26cc5fb8cb04ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb61347dacd80f8dcde7f4f14dc9c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03e6aecb5044614fd6de81aae5112a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb173634cba0cad15a8d6efa94e1cdc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f58e51bc5ab23a6db91bcbd0c6d93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caca6d8b1eb407fc3fded37d1517c54191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dd25e4036f4e9e5c576b1ad79c393192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97601acb1ddb82bed505ea40b68f7852193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57fe00eb47f8801e6ed4f5f235712c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d81b04a66f69cde02ccb959c24772195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453d8d3fea6f2747f1ca252626f400b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddac237770ef3c0b39c3468a52851d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa7ba644295ccbe016949cb2dd01f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe71d61d424ff48794d2eb8f9e4b1ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83fb67d5e5c1f90477d1f6ed691982200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0af0e824211574d6297b5dadfc1b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8175821e5fe4b11e85b4559b1c4455202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b8169f18c224127ee2740fb771a41203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debcae9be3fe9139dd4f2326249dbc7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0299427a0b47e90b357f515181afd07205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d785c73d60275540e840490e028369206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a907feeaeb7ac181cec00f7b16a4913207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684a143aad3dd66b64ef68aa709467f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186af98dc2a2dbfae297df8f9ed8def209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeecd5e0ab23f74decfa13bc54bcffc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e086f9e75cd4e0697ec6b774d01866a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f4481b9436a999a6ea7a32bc58514212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed6ccebe9ea10f6244b0ce950752da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db92ef21cdd39b578116d4b31a8d59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e66c4f9faaef34f565ca7da37f042215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb22c75e9053e3075d6ad695f329c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cef4200dd6f0110fbfdd7712d5c347217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628df0ef9751236e1e565cf5edcc415f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367819f36da0558912b7980bc1ad8220219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aebaf0ce0bdefce9a92e41354a0601220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fce5476c424910c3a24b9852e53724221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0e1e84d6b4dfda67f10c6d8323806222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebbb0ea2ce4af4bd914b2ee2a586b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08092eb0f7ca0d2dd0f0c50f143faf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a07299bfce2109721925a0085e8347225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9399f579a9e6da2d368da4f2cece0d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae674ad9ce490976bff4b2c7d2f5fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b81db00352bf8911de4c39de3893c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777c21ff99e30aab6dd71d811f94568229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a36e823044caa9c624e15f57a97a48230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469716b81bf4cb0dd25d5bb39de3d88c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c0a959339f8dbc369da2ee59fbc5c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae083726b932df5b742535eae06ea5f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d47ed9cca2b72c78f17fd8ca2e7bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7f129b534b8708bba2ab7d888c9eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59705f303a83710f944cd2dc8a5d7e52236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc107e8ee530d3db1ed21ffe73257e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de1f5b6ecea2c1f954d60e2697b5bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf157c70405dec9fe611b8b00fc718e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb80530fbc0df28b6328c61a87f3c81240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f195220da6c4244c3d7edd2e45bf7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25386a8c6ff5c197ad214dfc9b740807242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a2c5516d6d290681d573aa921f319243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618d19a1717ad078416f8f98d3d1ecd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c935dff65466f80120dffccf7dc9922245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ad468bc732f154db32a6d961e7259246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6dd89302013595e28d170b253cf0c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868eaf8d26a38a52f3345efd9f742354248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a4856953924c0099ddc82fd046053249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a8a11ec80e1f7527206262c3e31bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d16fffca381a3a5ad70e9d583c2f46251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c209e728faa6e7c600da62e120ba19e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22470ea0f68a32883f730302e5e196a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e8aca4fb262b86d1d0bc8bbc390c0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f816456d1cee4a6e5f1071e9927bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185835c75ee6c1df7f416f452816c2c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a34a5145f4a1cea979aea3bada5d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5344bb7557ab427d8a3510998be0b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60bccc5f08f26258892c27dc61bf03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db3fb942a80a5f2275f11498e24b20260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127224f9f8e14f259c6d840ec23274f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1ad9a4a4c538acc78f415650abe93262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a54553a371d5034b033999a783b35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1761e7d2f4aeafa4b0f263dfecf51c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32628fe3eacbdaa07cc70141eb2279265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593aa7a7a084823ec22b962c308f9f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd1c9d5f606b55cefe4cfe7d45d619267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfa8760a4e42ecd8427f34b15fb6c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5e51b814c6594b850e592ac47562e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215c2b0033525645d6bd6d741a1c1e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd06fe167f86e0d4bfe20efaeb9ffc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708b2aff4cb52c669e8e43fdd7bf1b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7389a79c329f6a40e0ba48c5e9bb8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234e9acefcbf9a888cea58cc0d23654274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25fdf6dde32734c2a796a2562f7cd2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d21547bed975cd761a3c5e2be631fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe068dc115697c35b7c5403c51bd1d0a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6c21e4ee1ecde7dce58006b31c206278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87db115434e3e4a3ec370d829c1ffb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7820b36e448920f6f74623d899b47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a41b0ff9be629f5f1d0df28b00f0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafe7d951c9a9da0437c744652c89f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dca7a27fe9d6e68cd0f7eb9da801cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed991e9e5e3691c228a7fe34b98ff6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cc957c3b696e42a00d48b0259fb0c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a45ef7ec4b6211b58e073aff7dfff2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5683b43d38f86d2adb42b4a3e3ae4d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63d5abe9d5cf18ac76b00f56c2e330288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0147f710f4d743f26b16269e78314289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a2e92fc0fb4f490ca10c6df2ba1da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacd1ac5e7a32d1b774391b0890a969291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f4fbe62e10d49695d8dd9a082afd8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97fcd66109c124b877f450ed6b0873293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995cfbba76679d3956fe79ff8f2d075294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a166d7a2938bc512bb929d76b85524295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa18e3fbe2e6434e9d3c4d4957e8ed7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866be89a3bdcf0759a16c8510f30235b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6062ccea7dc7170c0e0a33c0ca505298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc06f56e3708b57c257e64947f5900e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989167fcd284d35b73e7399d77b26752300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb8fefbc8bc974d83e0cbaadfad99f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b9de598cbba63054a0b20b23d5062302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3df35546b0267aba274c1ddf153acc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06339b98cc53a8aa85d3c75c7360c7b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903da6310d1b38142ccb44f576f1d43305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e19fd3d74e41e4c42cb582f1fa2ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bc7149770462bae1b309ae0244d8d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812553b5f48e7ad3aa60ec1dac3ebe05308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4496ef6ea314edf7f238a2869d313309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97897c9b7b849e8656f08eefe4d8cce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea07a25f42abc735df069d752347a68311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc2ec8ecefc9443b2d99d8fcdc7e00312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547d9f313e64693f2f3c54024b99e10313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656526ed2b368344afe335347b910e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea635faefb76078462dd432adf211bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad763373dc7fa09682aeec8ba600a94316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3d8f8fcc343d4ad5aac2dba6c60c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f68e601e1380f0b516d63c122c04b8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dfeacff43d19eafba49b639e06ec6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553583afb7414464995eb4d94b64f56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15887c858524aa66bbcaf8590d50ca1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf5a360df038b61a6f67614ccef0fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb9ebe8c45f8a7cd73dc089771269a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9aacbf69d0cd2b5eed50207d7058b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c477a980c807a0573a9e115864e2c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f2cc5beac1877b226a014034ba7ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdacc17578233de1c3995448d2e2db1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da74e7fe0101c7c82e039291d3d760328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8be8dca548bd64fadc8d558fd326fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910bc2699d05b3548fe66eab289bc45330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1917ed1ac678e6559a16719786769a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af010a2a587c9d370b4eb9cf3fa75421332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02e482c6f38f11b7fd36041165323d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5439613941bb0cff2520418db0828a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce6c81f916dfe774feac62988139e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680502b2bbd11f1b245e65138f4f275336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4fa3565b611b1f1b11e90fa3bfe49337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d654b6cf6fe2e572e1e5eaaff10e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7a24712942a11fef852b692f6cf7d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408157f0aa1fe84718e02d5cb18d0f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f50c64b1cf02633bbf728590bec803341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff6e206612945370e571d2b2d42c22342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a974d2be31fb3610365242ad7f6139343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38192606c1308cad72f2bbcb387224344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedb566b3193d9dfb6eb5689e90d6ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145f03b84fd2060d30ae27f94b3836f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f015bf0443cfb3b86ba81dad3aad3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdf4f2c39a6c143a401ec50597261d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b9fdb92cd13c6bb5e2daca39678c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da794bff1b88ebf8bff84ae376876a5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c547d1f4e3cec22bcb2b9d01c1647d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafb77cdeb15b90bd4d8c26e810b247352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8250f60fcb401adff26b4485728f08353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9f3e11f6ddd2d369a2af644b82552354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e49709fe1d9c27fbc18ff3015f113355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185649646c789e644e3cdd9efb654ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec23045f7eb244efdae1a7175a4400357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfeb3c115e49c207d2e63b2bd64a55f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076094317769b962c46f7473c9c9c1bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2b640c8030d7638e3ae34a7f7a998360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770ef09850017ad964da4965fdfd3ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50658061ffc633bae6bec64b686cb420362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6228d44ccf5b7464182e381956c9d1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93b8b437eefaa8adfe55280e5de9c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222b00548841d4520fc7d0e5cc0e855365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a42d66d1733faf860b02273305a0d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d44d74cc4bc716d2a6023e9ac81d31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64a92fbfd3f9dd84c21a3d5e4001c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e072d79aa230ef48144d975eb064f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e844d9865d594ab62740fb99ef02b0f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af109c9813f5d572cb7254ea7be7368e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4531e62e70d4e2a16eb4aaf3dcb4b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c437a6eeaa940d6f11aab490cf14a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf137f3d4db6ace94b4bcc05ad044f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439499425319064cf8b928b8b396da67375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3aeb3a8eb96a035e6fffbf1abff0de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717d4355b26928f937220a342c98786377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26b20dc55da37738e191ea0448a0c6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46ae07c9a635a43b7e38ac481cb786379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbae63a82c4b89a176cdf22f3485da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bcf1953f2feab90dc9676ac687809381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f1aa82d400eacdb4090116964304f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c9412b3eb5ba47a27db28f707b30b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd05e9a74cd61212e3087358580db7a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c0871305c1101d1d48109e7c868be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1c2613b91373117d960285ec9e532386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cc452d2b1ab3def2a41fa507cb89c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e83196f0516ce431824b8f91f1494c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3e29a689e1d8cfe842b6aaf51e730389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0d508bf6d9b415d7f69fcdfe91170390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9f4f291e976d661b3cee3a9ad5d4a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db3a9e4431dbf67c0a7dd9ffc5754e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f40e9542469555d0d1d1eaf22ab5f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32397849624b432dc162af1f4dfb4f85394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ae8ed429329f4261ef156a3af658e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffa4b0e107c4e4cf32440d42d4ae2e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1ecad6e9d2aa0a48f2ed5e68b1dca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf12d095cfc157c1e751ab9c061483e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd705f5d0035bff29d47915224bc9c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d57e1ab7e736abe4529ec1d75ea0f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f019c76579032d5dabfeab82110be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ae87d76508c28cab3d4d410759b00402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d170d1d229b55bcd26ac6ca6798c06b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf90ff841c23b101c1e7b0a828c902a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c47aa864253ce684e4561c8a7ec008405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aadc493a1857df7be40c1726110b07406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce272c21163e0c550be9c83ccb67917407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25b8edb4099b9b7dbb5d30d9ceb2cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a01a55a9dad006c946e8072ab95796409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dde15a8f2b59a1ade01dc54034bec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1e3a0760c73ddf030dcd20837e2e7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc59e731ef53723f4d4ffdb0f38be47412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a841664a3cc4e12dc8682d17d3ae31413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f014f98258b54cd090ddce2af64982414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a477e812a828d1230563f18726c352415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecdc916a00dfc251f2255752160808416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e08e763e2c3a7fcf6a1a81ca83a527417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a351ab8754d6636db7a7e5865ed69e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841581c5fdb5ba904db4c6afd29a21cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39aa72e7d043da38697d345f0bf09f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb276a390c63b98232874023615e55c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6f4130f83ef87a50224cbbe9035f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97dd442aecbff12e0980a50b6c6eded423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5feba3c984a2c1ce91f98a726e6e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa8e97af38c9d76cb877c9a007571a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19823580df3093ec752d575fde4c8d5c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938442bea21c0532dcf24dd3862dc548427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21005b4c39db149c6bac9cd3c6b627428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e78e7479f1ebead01487488829b65b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1585328b5da415cdf40762288b981430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29846a569a46d9aba70b58014b5a0492431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad979d70a8e8c157e477fa62f2ed381432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a0e6db856df41f2473d34d31d1615433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713979cac7224619efc31cf8876d5bbd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53438bcaaacadc8e1c936573868eed5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70f68eeb3600b106b891681055d7c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34eef86ede302a8a1a7df1d69f54da7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7a5aaa6aff91c2caeb4bad14657c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eced55b646518b167eb76aaf766639439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfe5f5c351c64d5691b4fed56b61c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad28cc712774418f2a5add09f8c1cf2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461726c775d78ed6066e67a60544c49442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4a9672ff6ef566222eeae6a0579a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342546239eddcd482c7478acee84a5f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af2dd4f0d2919aea45f7122347b6a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e44fed6ba03daa203870fdfe2a2fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a6c157b80e70bb957b32adb449557447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ccdfb747296877f11de473d3d9660448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871ff87187b6184c586c12eba2cf35f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3e3e849cb0d27deb2145e1c0e8013450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744610a7337b78880080e3e8deb62089451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e4d54a066f0d9fd61e318b313da00452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a99cdd302cfada1e934ccabb6265c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929ed81c9bf5869991831af1c63a517454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e862387997db8bee91b858543633b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32974a136bbc11430ec8a1ef9f5fba8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e511460cb0634d9388a2dd34602883c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c5bb5e9c3e46a750c9852c5e5a1ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a953d0a4393995d17c7d0e1015c4ba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e3ce22681c5f5167ac963adc70fbd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db61a92ebf13324b02b14153d93461461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5c998aa7ac8bd6a629a9e81adf6a0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d17afa6cd784870591c900915f7f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6afa7f23443a52c114aa0d0a370ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cdac6ad4427c1c3d8ef12b5693bf4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7a501b32de1b0fa9b27f5beb7915b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aac5f00770aef48e6e90667ca06ec3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b71e4ad38b4366a239e4cc2bbb012b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ad66afe1bc0b6f73340b4330d1d84469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f95c21659c5d536a0ab1bf9053bff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067547290ce6a1b9c80506626f50ab0b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf25f67fffc3046e5feca3f3178d442472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691859f7703d8994fb6ac00663ad8872473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6babd98b04debcc4f5519cf433252474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dea7896203a51eaadb563dfdd1786475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f7faef1cc58fe1bed829375db351c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066ac8f4587add6627d1656a33bbf72477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e76237c23408c330bc152fca612345478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d824d5ffb8ccacf83a1e68ffeb9ff53479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f77353f5bdf2d7a933e465ab6be8dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cd8d774198331842093c2ad8c9c82481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d905278b468b06d1e42be788563430482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652115d69761cde6feb66887d6a7245483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b307e2bf8ce4a106a770f85e25770484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcbdbccc063a9404f22004e8b9910c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dc4be48573a804c62f615295dd0ee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9ba2e96b00815e8e2d21d4b7f4c36487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c8ef8c323b5f79701de1c8785e8e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06e47955e559d8a0e4d51d7db3d822489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d909dcd891a5c1757a20626948383f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d8d5e0da7008297b3f747d67b8517491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cb21b2e7fd2e05f1f25fbe46ce43b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd551eb1afee06ea2de65ff60c0403493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8453f2fd28c0fad1a3e59023a47341494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3853a8b703afd944fa230ae6b14031495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9915c953499ee94cfae19944181b3b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece5b9eced8318f46ac392fce63976b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24420138f8bf90e09cbfc725dd4ca55498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b13d6f977af6a0bbbf03a381559828499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ae65263082dd926ec35d70a37d163500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa23abada9e74e1dc661d89fd13ab1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02b875234f138210a05fd60617cf20502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc11f4b9e05fb13ae733f2606f645e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ea58aaf99c2d5984d65b6a39bb4b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae3b6d52e8a01b647d31834617e497505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64174c06db3644b508a7598d2c715cae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771587307aac97046c13a1177f2871c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b60c0c3da0c7cceb77710f19bb30c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92e4221d7ccfcc169919718135ce58509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba021bfeb21b35f0998357aa8e7f22f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0d3252898faa3d0bf7689119a766e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55e019bba11b453531aed761bd91f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cdb145f0f77fd79adc47c28ee89dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86d6b6c52a5023a7f816c5be5fd8b0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e002561c6d20b5e13912c931628d3c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380a64695fc947261c219a88b0d4936516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4852bdee4d036165a305d0816e6303e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2418cd9431e37c0fe7cd0d973b45a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297cd887a7743c212e27886fa9d4f3d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba903d3e39dc8fd590daf6bdd360c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa484e1cd618a9b527eb855af4993b38521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274f05a941f917eb9bd7de0a7f8c905522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba73f2c5fac5f169c228fb1e1f5192f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acbdffe8ec96f389381be7544efcb2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acbb37eb4ac56005aeff26bd476cc2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf033d66da528c85fd06b9785ba62f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc11a832447102f8efbcf50e57aecb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e234e90ae71d1299a6f1cd62d2818a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7f70cf0732fcc43a9cefa0f4a437c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905ab03b09ef8f3f7c3dc54dd164ecd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a6b75e1e53c349557ee3091443470531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096dbfc52db11cfb0f9ab1da52261b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f56b362d687577d512fa61c31a15e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387abbe6bcd4124629a2b79d4eef76a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f03f0f99a2c78012b1660f94212909535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c5bb898c47bf2dbfa705900494c67536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396da8292e4e4b954991fb519d22c44537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae1f8e3e728d0dba528eb9484d0264538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c13a0b997f927fd9817a1e2a5d3da8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439f55a66c0cb2b1846fb8e7a484ad4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70486a645a054ce7df307988b91c8026541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaca616ca6df3d1dbba6eea83db8b14542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f086f9dfcf4d7eef225606323e96ebc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129630209ad45bba29f667cab28ee25c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86665a58cabaee0c67f6ce967e6303545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72d6ad452ae12ae7b309b81a8e1485546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ddba24545d1f8830f84f55f7d3b6d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e758b39683517970727013b5a798a8d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d9703864d81f01d37912555851bbb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1613bfdb5a5c6df458aa053df288d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c11d5526ea12b1b89cf5527bc7a3a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3008325d3000b8596551d2c8d68081552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89357db0453fc986eea549062af69c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3c946c4c4647144d569a81700e506554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1691648470360e46c0a223415d3daf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcee6a1394130e8a3eacd85e355032c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160365be811d58286e0945d43e10510557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c598b35ce2f9a6434257abb41addf0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42b9ac23ac963378e4b623d959c9f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d4b7777c4bcd7217d9450c75697b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2e892eb179f61ff8aa2d790ccd276561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cee824da9db3b8d370bc030ddf3ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c704195d9015526080fcbde8b23b7c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598a3f21dea2019604e47a0f38f8823564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc5c3cc8935a7f89209a828723248e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391a215b5c074badb9f9e2972f4fa2a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac61626a85253c3c4113f5162b686af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f63a05a748ae6f05b929aff2bf3275568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfd81d353b69d7a98a61278f184f8e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e97ee54a757a9c79f6e5bfdee315a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e2560a92eacc4f40c69e8ae670258571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56728fda61963b494d9bf18c4b8608d572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>