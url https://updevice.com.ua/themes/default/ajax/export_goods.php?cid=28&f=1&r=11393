--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447a262eade170095195ab60cdd832c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fdf22b959c38ba4e00d06cdac92262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655dc25621c138328c7cfe4a28b97743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29053e9c3e45a15f24f4760dd803e704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b28a78ba6ba2e5a2b7f36547eec2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297b2cf73af67aef1e6234bf9926d966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc26d68b381bf53bd8c47962c88f317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483eff428fcfd00c8c097ac2dee70f5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddef28d6c90d7efbb2c5ec236c0d9459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c666b147288474d38677297df6b265d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dce696dd07ed9ca6fd85a09839ade911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2933e5b0394d60698bcf149268824012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a973d14b7ccb197e41fdc2a861279e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf16a939075700641c626a4dd843c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd0c49bd8ae4f0d8a62a845bb4739515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24b4ffca39a405459b45d2d870008e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ad0fb7557404bb65a0ee46e2a9a3017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a0c8da814e2c76cfadfe10f91009118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dfa06fa778366cb5f4a78f59d65aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cafff2b6d3ee236f559e9bd711e1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d49b768920ce3e03a60c45de0b733621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e02b6be7f9860a386607538358473922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def4576ba9763d31a90c9821c4adbb023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26dbd3b61a1d0ae6307389419d2fc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3589baa6ef982b651199a3c263306e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b519cd8d2076fc0fbab24c4d3bc71726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271375828edf7a38de1e21fcd27a8a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c637e6c75412d245b62bdc9b38bb728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e907a7481cb4f1a455da649fcecaf9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0a75089a7ab2490bc524e7db7638a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecee71f9723337a0e6c3d2d30f76de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1524d6503dbffeb89326a8ea4e9f2ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9baa05a2e4f797925ed4a75daadd433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15dd3d178a19afe49ccee05ad0219234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43933bf7393bdce0a40ba01c5ab93d3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfbc33b60035e1e5f7ca213236f06836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395ecb5625c93615c261c05506b9e9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c7682ac9975af1d226eef3292cc1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46fda1b9985ae516039d6cae8a44dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9d5e03cb30de901a692ffc38d744340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be59b5b55e5bd5c5f541b5b073029f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904240e94bc9828e5ab0f2b496468f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4b7435720ae3c191df04712a4e47343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc53bc414a541767f75fe5f4fbcf15f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549747393db378bd5a1125779cfd633e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be0b1277da6ad2c99a2d29d6f9e22c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23620d386e3ba90cbda881a3f9855747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90194aa6dfd71437225982bcbc036cb148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cff02f1a99dbdcd74bc6f1c1b07df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3fa9f72bd10cb0d3a0f6b24c77f0d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c278a7ab9f14582fab205109e69aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80d12297c6272dcb890ffa5b21810e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928914f5d6dfb21f5603a95a685614e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59214c8740ea7839ef52dec7ccb18954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba214310ddf88afecfb04e9f3798b57955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ca1adbbcb2baf2b7285db1f9bec8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6419cfa0680524a9f31976d3f7957a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175ac79cfca71160b164b8618d9cc8858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf408402f76da05595e3dbe70f00b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d706fe1477e456acd3ddd6201d7f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccc15b94142ff9bf7804eb51c2868b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50345cb25ab6349d63992a083aa7a4762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e12c4f3f3b281e8437c19f7b9baabb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2d39031fee48a3cd3c38861926c3564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c314d4161712ed6462d1ba3be4a2e6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa24c2f55449ca803dec10660444b6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca3746d727cfc809079369d476cd4867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053de55b8262b5df9d552faab03c53f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c1a5b9e6e91737fb55cbfa99976fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82760c3fd1b65cfcdea0ec93bb0e7b0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e0cc008aac88390e3879b770a492071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdabb9d6a87853cc9485c11b100c46972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea969113d08bd177f74b46206a683873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06d4b4f426d88377f4d3456abf0e4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a77d03bf50bce0ad09582e953f736075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c8546607a31703526b86e7ebd525476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec54e81855cc1151293db8941c8b97377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4041c2b2dd19f4a2ece91f7317a63c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7d3f1ab947b67d0ac1d5663aacb5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c1cb329c1a1bf05e5609ac439be4e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a71da6de196385540cf9b38568a5cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e196762d28f38d32a97c890870997582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809883d823505a26604a84733babdaf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfe99c601a4a7903bbdf109c58e2bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729c945b8584956f1ca106aa49701e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c17e32bf35878274635c16caef5d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9780b7984215175cd294744775ff6ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e5b1a89d27214b663d98b30e7e7f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a017f9d05b128ec44cf3662bf992b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a3596fb4294c27dc9fae862e95d0b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfab72e23cc44f382be9e02ad5228a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef7bb737f5d73402fc147c37fe77b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1109c50c4f15bf11fb58cc2fc612b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f376d3a54241b34742ca992838b4cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4b4068ee68f1c604238d33395e2bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161f95fec3768fdea779e24fc45387e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb83362e73c92cf71426f302d5c5a6797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcac150bd626dfe4b6313f1ec117dfe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7446eda593501e379a6f9d8ded5cde99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0875f4fa7c7e8bd517e2d973238c7e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c120b5e9d3bceb75c03b451be21e5f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55972fd157a45c31864c51315dd465102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6518c775cb82fd189e2165df47ab4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fd1fca5ba3449b446ebbc0ac735a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc16ee6054e6566fce2da6d2389b67105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab878f15defb52120bdfc80749e059c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad154536d74fa37b2e3b2a972d195db1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ed94cdcc96e4f5d9385f8719180bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e13af94d02766b3793b4ea26a858ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebb53cd585a8a90097388a8474424f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019b1e7a0f5c00886ebecf20a380844111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a15bbcece798e09d278ea6049e6f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda5ebc86f852e391272ee64180d9a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65ff77bf64aa0fe8324ee55bcafc54114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d93c37419b6a7acbb7ed1e9a0d60e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f14eec83c3c2e28ce6956ff8346df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c425533623fe78276e8a909ad9818117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef4ea137584c7491db42b7295c5712118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660b89fbbd471f4041f4914c820996d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2352923547476e4921497aec506de7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faed2163306f6112fbb1fd028643657121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d9e63da8e1be52352020a656e2608122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2e4e34cd6380fac59c56bd96d0f26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00831ae2a2d926223fdb74aa8fa3d053124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ac24bb5902952246963b525e12cf3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bc74c2ec481aa41e7d993125e0e4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dca15ee858a7588b462570330059bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982999766539dc83774a37e484556e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99349c1cf1ae9449d6a33debd8800ce5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffa7e446d97006ef5cbfbfab6f5a76130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fab7473cfe8fb8185fdb76bbd5f64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa24847e861348a9ea1ec1196d4717132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5805b0b4fa5bca0f2aeaf8b2bdd4e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b05cc6131a6b57f87445aac8379398134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037a447db91be02e1ec3bd586cf2999135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a4e7fcb21c508e640622fc96caa1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080a520582d2ab9110da945626d9646137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5c96cbb729c7d3ce11dedd92f2594138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146e78dc6f4ade0800c449fe414cc5e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fcc62a068361d03aa564281927047140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a171476e9cc8620fac929841d08bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fad779ee95e0e6fc9bfe7fae661ee8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4512550450f35473f68d05b1bc37a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cae94152fe9b34b85f712ff458f90144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d39bd905d0a70399fa054d9c9aef85145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455f38b450fb71bbdbe86117accf374146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4c20d783b668d6c1e6a40ff89bb74147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281b7cf635de2b5624f4c9748ff0f33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66550fd9fd2290146520468270dfbf83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df20d645753241005f9013432719718150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e4bb58cbfa07ee93bb9ffb2897f88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a826518ecfc7d7d9f3d7fde5f0a36152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ee623a16cfdc519c9eb61b457ebdc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312543e7772dba90e835ab91dca0cfe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a67f3dc9339220dfbfb900a7e27329155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80d9637ca0ce0cb4d2fa76d334ca13156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0f802cf292b76fe84be9e7fc6d2c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec323f90babd17b94814f47b8d90a0ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b02e6569aa804d2dddd2d70df69039159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bada572cc5ff4978144f17a4ef480e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216ba305714ec9ed97c9d9b106af401161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b12eec4e8e5385747fccc5e960b15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146d4ce7603ef81449dc83cd31cb316163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004885d54148de79848ffdee9b72572a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038965154e272df5f1f4dc26361614db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c92cbd3c4efc7547900c33ffc50d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf8a2462f6f7f1ba250397bfb74b4b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfae3fcf4d70d3a24c790323044cc3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091c0c4755e1015535be5790e6da2f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187915f24e4b073f2538d9577ce63536170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677f1e8c328375469e262e9b3846765171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fd6b3066d4599894f177804c36b10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4e730a074b2b108e9a0c94acaf7f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b75440ccaeb582f79a4d5405450b12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1579527b8d25f3436cf1ced8e52ca86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe7602066cfd1fac21f81fc8b89b47176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854b2f84f7bc56ee8c6e511adeeed9c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0d8c34ffe1e6031b90debe81c0ac5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ead0b19ac914cfc8052cb8c5591259179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93a939c30d161ae1f7647bcc34f1da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769446c39622f4e1ffd486f5e2e6c8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822dd26f46f98e703da4b517544c3b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f720a0758641a91a024816b072dc8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea1b452294392a5ed1b7e1a2c003b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069121e0463807540b97ea3288ee5e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfea75215cdaa9a1f9254bf1360f3c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b0e4b7f6ac668520dd0cae523069d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94413e52be8353ed91850aef10315505188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3398059788807ee0e86c0e7938e74f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e203587546713cb520cd42f0a19476d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72785be56790518d6aca5a8f311c12af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a35cde3a6ea5d4fad17625b507ca15192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961689efac4bfbb915d2355d4a5d272193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d283d7959be30dfe9c2717901b06bac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116c4627620523c30ba0ac2fa72622e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a9ab360bb785301706659a6e8ba30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de1270dc1a450f5fbf4e939c75d135197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e95fa3a9bc5b9bd08460743f70fe1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321c3775d339905591a62873b337fe6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f16eb4b253677b528b04e99f1dc711200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807a83ac6850068478fafbf93279634201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2a06048e4b800f23d87739645535d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe330c36ea472d0b022f763388b80f19203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9508e0f078a95774ccdcc86c7e23b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42092155537982b07f125f4ab11391f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac30c885dbf86d565b0994b8d9b1641206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac37ee5983cdff58bdf2360597d6fa4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a032358cb3962457ee7b5259fe90d0c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba255cac8e8a1f0ca8a625781ea6e9c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec22b1b83bc6e74aa1f0fa9799e2567210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c86c65aebe89431715b6c64bc4e9ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3c149e28e306ece4724cd62fe6a2e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454de11b779ccf00300abc96a999ae3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10705242ed43fb319708ba1bf1e2373b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9c1ff15e0acec053d8eac853243d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9e4063b74b0bb8bc558db9c415466216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dfd9e0c03d4fbfbce6aaf4a634c57217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551a8b5db300ead3d8a0372340808bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412f78a63a3b33abce3d0575156eeb1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf53fc72b80b8804ac0761e3c528006220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15607814c70361bae1a9174d5e3cf72a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf865a23e9032250a162003f909aed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59bc219a40284821638b1e8cfd4a05223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68cffa591e0aa92604dfcbb8cd82cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379c6021380482876c1f1135cf04962225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786a70a81ba31a47f7210575f3864ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62415a352a4103904b0dad047cf9e60e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26e2da30b46d276abd31b364d27db7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de412912d9bf5b365046b5d419a6b8d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b147f4244d21e60a9f01a0fd050636230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac60a4dd22f34091b26832201dc859231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a7b08640f4519b2131834426ed82a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1176a47a109f9a7613ea9f32b2e33c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ed3c58282052bef6d86b2c4ab4f07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57f8ceb4afb012ca0ef59a63070a12235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f04e71811b5bbc39e6313fa22b1c6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc372cf15f13398a5876b0a05b9094237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd4f97d685d14c2d5f872dccce596d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c08d042d1e439e615a99859cdd709c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bb838354fe6728d8ba1fe32c195f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cde14b4479d8243b82c1bcd33de354241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9db52ae2407db409911c2e0524278242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a256547b70b006a70c1554006aac36e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e6fa2ea83c19c8f4a7d8185e2197e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d3a5730263a45833a1100c6689602245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b99dd5d75a916ee7ff6b4b76e2e1d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcb885f2780e6fa047f01c5ca69858247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e998fb0fb4de0da438404290855ce77248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81afa22edd9c23cbf6bd09f1fc3661249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043486def533fa8e0aea59b466e749d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca022654481ef798b99dc2791e7825f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe04441a41c936333c199ea443cc610252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a746fb5a29eec4cdb130ddf7e8c25253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccb2f0ec9b7c0cf307bd0384e17d08254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc237c5e68b2f90af344bea76245d43255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69978a4b1fc9e127ec2dc9965bf3c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472a336e6bd25b50269ed33789be5f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb112de5be388c4c750ade13f9336c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb5fd5b8319ba42a528c57dcd7983c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f11e118f4b3c0544ed9662f9d7d561260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4865aabc22c13c7b7125a59ae2147261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27122ec76c7422d3256b0104bc909e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4cc1675b95bf9218c0df012c21afc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f02834a677e435ececbc819a7ce180264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ceb237517265d5b101e2eae63c1c6b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fe130abb3953995a964fe545a41b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa39364752c72ba11a23d8dba0fba57267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12619587192e07d6b10a9d29f675231d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666986eab8cda15926a5264750c4b1d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34699c63cbf9c6b00ec16557dc10c447270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11e8221a07208f1494fd50d82913af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d34e86454fc3c9b8aff2c1a5dcd216272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e39d00f7e3197d00fb253015ed174273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b28c2663c1ef1421742f86e7dc175b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c53b5d2de7a36f42d952105371c31275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b86366a66aed54fac098aee3b27658276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0baa567bccf68d5c3e217a0b1c78f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e87aeb488e672db43d02bff06e78be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801475f60c59442fa33c53b8b03dbd98279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ae1786129dd818ed66c122f5151d2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915081bbd476967f607b00b49d012539281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b92709f39dacf36558cdee88ca5ea4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de438b53d6630749503d261a0384054e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c672d5bb3fa7d0c6ab73c1644e603284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249134361398834534705a924f6506c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636a195517adafef2619279b831e173286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e95f937bd3db19f9a909d7b3459ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369e78bb7ee7a78e2f0ed7b1795b9f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936d6c2150e0543ce9a8f4bf4c411a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6e3b861f83975cb0a4a2f5c58a063290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8171f9db185936b381ed9e342250d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80db7137b19ecd889c51b52ef2afd97292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5eafc5d738eab33441100c4bdba9f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23885a76b3cb40f6ab457a4fdf325a88294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be049b14e770280a59f8ca1c96a49f9e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a5904a33764ba64759789cef275fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8b78c4a670434ce8c4a67a7e69df0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d2ef69823fb7a0a83c5ac04e543b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190437057920db60fe1d5d6ff3a602b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002cd5f536adb65066d0df44dce6ce0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d526b8f1183c5a345b0c6f15291d945301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113144f12c1cf62bceaf2d2ba479596302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d417ae9a65bb4dc61de304bd7da7395303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46fc79c7cd01fa85e5184faf8a7810304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd1fe8456a62a24d8ac85550415f11305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33433ba56bc54ff13daef4879c376669306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18743158f218367e7203f8636d8e3e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940beb02bc421cd7beebc224ab624015308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec83ac8efaa553ae2d82247254b34b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81396c6f19d8d49015be2785ae42a7c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76271af5265a33d1b4fbdd98cef51ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ff8f6a0bb121ca317e2308df86a9b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fbe15d2c0d9b678652c6c82c74877313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f007ac19e609a50aae3f8fd029d44a7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aac4e515ca0518078f3de936e46574315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97750e7495f56e6c97bc0c5aa91b5a29316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77a27af4b816689451af431e649f70317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9b206717868369381685651ae8624318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5672c014e48294f9c1f632995d249e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2cf33e63ab1bb6e8ead48bd47ccea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d92cc0d50eb8292cd35c4d69b3aee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309f801f9198b498cef43676903323a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78fba6428260b35b15c47908a9d205323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4a79a606ddfa73a6bdbbc50df612b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031e1af720caa0e2a896bb98b35c5c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bcee070385e3343f0ea7d05c2e160326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172e3622d7ecdea08d7660c1ad4944a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90357c2649a39e10d292d0143b9124d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb59daf725a85ba6fd556b2a723168329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335a56f58cbd05d1d2ab6214f5b948d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136de626c9e7df4b14ec4b5e3af61efb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7b427b3d12996458e0ca37da1bd36332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63963906a34c99bfe0aebdbfff5440e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0324e25e31fc95a439d2bb80a12fcc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38d8a7bc9e3b854496f39635037970335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b599fe47ca9c3567b072c8f5731485336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf005a8465c6de3caab1907bfcf66fdd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f1769c8c30f9afd7f84bedd933c5c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cb9c5aa3a21df9388bde298aa2467339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7e6d177f6af203b7abe3297e5bb92340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061f9a947a9f113301527600f105d25341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9b508746aa40cef08ee6c092f8361342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c9828407bca561d4932323edfe569343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf8e5c0167982711a3d3f1828a0afc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afe74da8f4c1b297d1f840057ee9ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4a47c5f76e0e479cf131e48768f69346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75dad392d31ca30356e9ac44f9c4b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7308a2759dd9a9addb13b315e6abff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fd7c570ae787820b64241b9e64ea5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cefd0f49bd2f876242a135470f60ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67253136d1e5403bdcb28eca2c33e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172b2f437b42b08317b361270c2c822352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591131fa16d9338fc358a9bd962626bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744e6ebd7c2550ebaf92d98ef8dd91b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8936f92fa30b4e6fddf085a9b5ff6a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360e2f8721628b766e5194aabbdd796356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08580b11b291978e4393b0a525d2cacf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769190c199ee1f91ca7fc77491036b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32c54c5694efad0130026d3eb1dbdc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c878f4cff6412e512cf2db903945d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95e6e15b60cfdfb8efbaee1c7c820e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98741a123a799452f0b2c82b0ac797cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b6c3b655b52f121b368cdea3acf07363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ede4c3f324d8a9265a8862f7a1d7b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0508f5ebd34f1a5c831d080348a73f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1db3fced7c870bccfd122350df1ebe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480393d90e40b90ad2489ed0594d1ab5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5b88d4265aa408d3de61e0c2f25a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef71e8fec494bfc09ceae5ee8e9dbc8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4467024c107f5e1c423cd10fdb2d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7cf838c7ff46d36cc45763583eb94371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5017fb20bec480d55bdd1395d2cff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281c41d99a9b396f05262a0d0731fa3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed99642d46e230068c6202d40c55a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900f7213194252b194317c6713f9e05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9789ce1ae88d67f5f515a6f813d86376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b61a6ddfebe8f9b21933973ed8c656377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c1c8a56f2f28ccd9bd588323a102e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d0bd5b4a3413e7ed04af1c9abaec0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9e1d03586c543e0a15e6e11f7aea5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52902e2959de0eaed3be289972360de4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fb8e5d20d0541d0e7530c5f26d94f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1e51e6657ed49d1c4328526fb5d79383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe5370d6f65567696f4fadc4fedfd8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eccc9cfe144fc49182aa6b700ff42f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2a7207bb54bda4e1ea1503d259dc1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95efe17ccfe3add1ee51818005f1dee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7e0fcaa34c5d093abb10a1538d648388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c111fc82974a99a2c45f50e1a01700389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6031c8cb2c54df933756131dc5e2cec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167db97d03b233e0ae89df16e625d12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790672027c72a9a4d14f7f65d1e2062d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7171f897148b3da9675df189928a99b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6d01f646f8a140a6b8bc1a958df6d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d7bc679c90f18da10f9091cde7880395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d1b01a2da965752dfca48e18c0cb9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c866b46063a287977d8e22d16620b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b96d33ad2df9f78209059197692ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728a00dfac051267128fac61d928f86399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5987454492d0fe0161de1bcbea099f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c1a2d8929ad3f50dbedc8a9bd54b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3cc586c2341e7655cfbc4fb07b13b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67679955a68dd7d6a1bd9b6fe4411080403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b883e4a055de9e18316401d22a7e54404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d6e041b0b6e231fd4fb32c9524567405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b259a668c74570ed47c5339fc7b9e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017a8c037ea057734ce73ae403c2163407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3ae60934d5670b3679e95aaa153c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed565382ba5ea17756e2a72bf7c4a01409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f591726cd6affe3a4baf99c73778f38410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130d9fb499906ccfe34fee33c191df5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bea4e1a50e8606a30c9cf1e8fd2853412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198606a89c68bb1e5fa911bb9d6ae624413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2f2963d21518895a0032e27b34ad0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a30789772c4b842c5d7ae60938435415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ab91c5afa69b30726e2004d147aa2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9c664d92cb2f8fde6f9bf5bcef1e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263b3935a32e2c6c7514658541ed062418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c31fbdc69b4b2c83621121cc80890419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3f78aadedff20d002919af616a674420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2ee9a335537240c2e7d906a0c9ed6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33822941455b1767656bb8d46952d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21d6a8518bcc6aec218903f289d42b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13996fee680ec8b21a35f77e3d4e103f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f47a756dddf0e29d81d93e6c6a13c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef3f555c8f7bf4e69d1ae5cf1b4755426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a234d33dc9d8c626885f02a8823a0f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe366d0eea8dfc85c215d6b62d8776f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f794c9c57a21eed3c647028963b98429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638326a6300e8571e0bbef704789404d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b919905acabb0f35fe25a96049a47f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e495ac25ddb2100a96dc3637b70ff70432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc32ed3d91bd91d7fb0ffcc76351836433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ee38d216b64ec1ef6415b2a2d78c1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84bcf0154e1d37ad83688e70ba89f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582753fc4b96d73434b00d5c2e649f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08872ffa2280e8fc171b1acafaa4b4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05922503ffcbe3abf7e610c9cc8f7eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653377b695ff6efafd36bd53a71827b3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbc76c2b2f5e545a7bc7fa644e5e48440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbeb244b3b70f0a0725fa867b3bc536441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81baad97f84424d612799a56941d2f0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c434cca2b8eae9df915c9044fce2922443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260c17d1daa28fe50993b18ad1f0836444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca565bbc334c66cd534fd6c5ef6992445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5652d4a4343105a1af38f68de4741d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73204cf648d8c93383ca1627dce77572447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af915c22822797435f5748fcb22e4d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149685844721b01137f1b1bea79bf2c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce456b1e35c0b2d08133a112743640450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23070450d3c96d2b1efcd3ee74b53e02451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112fa2682d353890239442419c66762452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2fabf57695fcea246daca7d44576f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d4db017d4175ebee88049de8de038454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f8d87d37b9468516674e6502f980a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c08141b2ba2a23da62e89a499f211a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fa38fc02e71a1e1fc794b87fcebf7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba42ce5e4f7c17337ec5041ff1fad6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d3b4170875379bec74c3e49c6a9f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04941393d24dc163fb72879e00cd6aca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a0433250217272742ea12d227a7b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02624abdaf5dfc1437f39a8223ded5f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f8660cd0956551bcda17ba6b0a42d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592aa992580ecae2d3e4f873ba7d43d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f1785925a0e9808df731463e0da88465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f824507fe06b7a5d99e5b9a45cfc1d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccd070b1fe089183a51f8cc5da0ba1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674160d34aa59c8722b356173e77a928468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb405fd5d9eb8ccdecde865343f87327469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68295ec47e30542a8fb993bd956bcd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a85888ef523a2d6f978295cd03ae55471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30453424c86531c4f64b8f4d9abbfbf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cd93761a89f5dfd528990fed5451c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5ecfab8ac140c2609eab79d934850474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9839cdb38bc981a0872a332c887cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbff0f30a88ff4e0429975b8f155b8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c8d2907c64e89db15f693082a853c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ddd7af213877e56705c82a3ac0c44478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1a8c0c9729545aa6d0ae9deb47358479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39108babfbc998922a6990f37849137e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a580495e50dba1915c38441690720f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e724dd6fc8698d7b8bf069266436202482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f4b2f50c3bb174baf75dba1081954483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f92f8d0e05d8650a756362a1cee544484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b12b35121cbba55b8f9f9a51e11ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3d8833b586d5592fe194ba0949b6d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ae1c8ae7ab0959a1c5c2b156e95ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bc8816d48c533624d49d70d9ac769488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455de311293ef344fc61852158aeac6e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7515e3ee76a3b1965abe7fc1d8a57f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26228e911b9ae9567db50a3fe287e0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107f893c2ea432d02d0855999244fdf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a33327955f1e97d3b2eeeefa93a436493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e1d19282fed63d4f44f4477852ac2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ed072fad6cab53992a7800138c05d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a21a73609e7da4d1d04ecc43f2680f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a53bb902da0f4d8dd19ed610c2e89497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6138566d1251feba0d1e457776a8125498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fe99ff81530202bb64d2ef85d73b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76269fbc2d9adf1eb26acf29c62281500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7117c5057ccb2011db24d3df87996da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33120941e1525e41997cbd4e2814b8b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261525caf5372c1658bdbc9bb88c4442503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005337d77e7014eb9f25bad73bb83c96504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9f257ce4dc57e3bc2934e843dfd68505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645a4eedc76497038fad4934311283b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6292db5513ce0c26902f8927bbc89f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe2cf105dcc5cec83dc072445d9ee8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6673d5baf9f06a4dbb919b24a5c80d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5866982bedebdf0f691dffbe7a0dc81510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47245d03c5746a8b07d7b7e3bf36db9e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b345589376d3716acc2ae61dfa3d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af804bfc63f6bc725a06d9f5aaf99f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd57463180d5be082bce89f5469aa3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd1f1f0b728222fa0051fe45992eec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7f471cf23bb5c32971c39828953eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e2e86f6811fe6ceeb7ae68b30981d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be834726dea9af70660e4a9778052f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b81268f67f41c232af9174f82648ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75e4fbe2f4905280cdbc467569479f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef060ae2ef3ac7345c8863adb4900e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfeb9b56e2d3727492acc09d68ad47522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dceb4d6c782c3c4fe64903ac1639f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc58c6e7cf18ff3871d3432366d3343524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa7e12ab4c80b8efd983157e2ce8a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9d587de29a79e9ed0aeb470297220526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e74b604cb1c3a2e17b1a2f15f3fec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb93d15671d0a5dde565f514ce53dd3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4dc8c3e765e7745cfb2bc53226490529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0a3b26051db4f4fd5bcbb0c73ab89530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29994d5923b9d0ef6dc43b53c2a313ec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0eb8bcd8d2aef82d426873e4e1f7b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fe7b57eb285d1f0b693236d828963533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d4808ff7a21524f3a550d90632260534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276689fbe6ff5c5954ce259ef01b51e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c74deb544a89e5aa5f3af9c2ba57fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1af02ebf3762ae0e888d86dc64675537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e3f5b54cb254c9c0a8799aadbef4b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67730624490ed505bb0ba706c9e312539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25b543607d88914a477a5417a57770540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c984c69985311343fd0c6c6ca19eec4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adb7d338e5acaa05012d8785f46f1d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b303522434335e86ce68fcf6f432d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e21f55a7b97a0be0c6af97cc00f4cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d28dc044b7103e3adc4cc077df12b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e3f19bf6648e0632b015b888ee8a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a087a67a8ff61aac22b676d495a6837547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd9c2e28fec3094b7deecdd59dcc97548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2206068b4b12195512c922b6e7c0420549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fa6324c4f20b368daeee6472a7c10550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c596acbf50b9286aa15e5d9304b58551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488283043a71465e0814a728c703411552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11757cdcaf6a17044a7ba74b4074b5a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a5a649f65f7e6947de04fb9370cc3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ac857005b1dc4c2916aa1a41b5b86555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebc0ae8d9488f18b2e479923c19d84556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c977a2fe8c43dacaeab2e43a8e2f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906d017061928d85ceea518caf25009558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d1fa502435954177f89f0b82bf575559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b01d62d8da075b53a686446279132560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fe776e98f8ac08214907b6980e8f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e572cd86a71a948c1ebb9c428cd7b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028cea84d1a40a920f52b35821dd426563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0127371909acdea23ffb3230a27235d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74baf6ddf9f4dd1d51fdce2217a6a993565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0ca3504b82ffbf50929910de69776566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4747234c90165de3bbbc250c8e113567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33a6153ad3eaf9a091c16dfac7c112568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41050d6e30a78467d2727dcc9495d655569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b3be0a7951304345b8d27a33dbee3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b73d2bf05f3f7e27dc0ad31fba49fa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93e43774f666e523f30a634e01e3cf572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f04030c766c414f5d52973ec7dbd81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90936da9cb93a9c1e64bfedefe6fbc812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1f310766752c835e2f667aef50ac83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b06893649c889c53b5800cf29ed3b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c9e6f440c77d988db7ff959418fa25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c0abf9d6d03cf35879299d66edf636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd177f9f285e22c2562073776fda18c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316895750e2b31e816636c1bc4ecd0658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be611ab1b7fef7db68194e8ac52beb569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda5237e654705af8b79d1dc6034fe910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ef57dd793822bad00791bba13d85911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b546767470100fcb7a6da7e6710cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ae089a2eb3e52f059a65adb96eb0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3aa879b1100c545e983f65024b2f7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29d53bf6842b437cb836fae3ef414215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee604fb5c187a022319f17028fb97d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fdca45847000c6ffdd4263ee86bf017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad4f08019bfa3a1c9aafb0268de36318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793e74ece93245a0405a406e6fba46019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d3e69262f9112597184bfd82b78bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa5c29576cdf2312dcb9b15e2c6e9221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eac6f1bf2fc72222b1e596c3f21e3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e968b28360307e7dca12fbfb75ed5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104cfe42a511c6e28353199ccc075e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc30290a9d5ebc1b29d40707b36d3025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be225459c1a00e8030925d149cee60bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2312207d6281fc6ca43162084669ba627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859a2b7a2c188b73cb13634bcdf0daf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6635618f85c89f1972e974c0f1bc91929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5b1a2274ab10a41d6a6df9e1ee74a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac136ad0f0777b3f5d58d1168b873fb731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261142f34e31fdec93407c7050f3356d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb307055e16ef61b44cd4c14b9d44133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41230c1d62e1b18b6a7c8bc6d30e6334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc97035623ea9c8a2be4b2d60bc679835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30637f08ff750d4102a5d5f110ae281b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c004a8b0cce28761bb7ca9d43524a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116f97384e195f27ecf25afc02c640938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b7e94ed06c1595c4b637520df988c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88af757de2c79a4a5cabc916ceb87f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9ec18ca23f8f486a90ce1214ba81441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d0610dee0298f9f7a23fa980d36a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba88957de93cecc94c6cea8664337a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf93f9c604fb4c3fd77ad4ba72587d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b4530b2cab7fa19e59df589d829a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b7c0c20916344d018cf7a819ba47a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14bea736f7e64a2c2a58bd5b553d5647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66830bfe274335d9644a57be387b1ac248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2f40d58b4319d61536ec53c24ec9049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af444da8e8ed0f30c8f2dfe0f3e6a9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596ca5375ca2b601fb14487bdaa2ab251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d67ae20b063ca3e805806b974673d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77cc50bfb3bba8739911ffd3f8e59453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e5d5fb3c71cf25f46ead86e70da9854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1640b510231c034f1b88c861600dc1d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8e18bbb2f90b72afe7cd784781a9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed273a6e63a91fc432bb8bc7c93aba857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630406e43e4d3e3228be8313f4cd4e0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb45c0bb3c028d0e638bf41ca57fba159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda0d768e8d4b6bb4c0dc2b393d4eeb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a923b04b0e8dd641a422c7fb0d52561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5c72e48a6d845644a73f9fdbacd3462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc65dd67a92a34d462622ea156e9d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb924c0f17a64c71a68ccb129069c4364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bb02c7bf7dfd45677eac37488cff765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278ac8145ae7575ae62ab24fe9487eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895347c56b92b0eb84218965e99829967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec53d23e142d90f6977790340bec9b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546a100b1680ea05e8592bb81154e5569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5045f63cf2b1f79fd2ed616d0753970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161c783f9c8929efbae48eb6d6c67ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd32c90a598e6e5a393a0b58a7298c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daa6ea940d60c84dd405f400851d6e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c907894284e39b7dee1d0e2bf369174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c09346c9b2f010681febfb28fd96af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b792037c7f38e4b90983fb326b992876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fb8d0d33995a09de77658efd1a98c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df8affdab69d5af7b49a0e98af297678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03352f269f6ab403446823b3aa2b222179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10caae82c72f4f269429c852eb2fdbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7290c7da334b2ae061d22b238fa0bbc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b3629539560ada813b5abb98f29e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea4fd1deddf8318351b78c8f66164083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edaaa5051a287222eafff86928d28c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e8de444dd718101403b23cf50340585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23b4401da74cade09077dc308cf80986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83c9ea98a2a982a3aa605b7a3d2c8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df48ea9f701c3e2c642ee29eee9cd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193902e81aa90078ba81abf9ceeecb189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ad0c54df2b0ffedfc3bc7e3bf454b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8940d813a6ebf364387346cdfc8cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191d9de3e9fe4906ffc57adfda9528e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6606b649b59ca1b39d6f9e4d60b8ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d1c5b3b003930b988dbd225b584d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557c9f106512c6d38a0e4cf0397d51a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7e042e656d854276c9152e44142c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fa4db3d23be0c533e24148941b35f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c47bfe910a70735645cc35ae392cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea25ef244770439347db5b554747e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7255fcba1a1ebe123bd59ad30a4b236100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213508be6ceb519042f29a1283d14ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0f7c98d6c128ba1a14f0de2f36802102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b8621aef2a36080cbceeda41656e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdcb8ce467fa9a1facd713fc232765104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac6ca124bde2bb8485094c69df2328105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04f9f6b2e8422afcf13dc433bf670c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca3f89cd6ba14742f0138ab5c83e84107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89c3e648d1b7e408bf6ecfd30305ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ae14f774b2f81220c6a16594fceca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e50f91f3f601d0b528c04bde3a9a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea478bbc39ef370bf4f341356b70033111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcf284a299cf5e3d98d0b99eb4ac2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46729fd283f7765e6572a194bda29c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e5dc9ada0d14e5126e856c9cca116114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b81fed6270aad9a3646ba4695aff5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c66fcaf40a3710dcdf17e7d39c186116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39224f6845fdcdd92d475caf7e302b09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c4f06af514d348a7ee50ec9d74c9a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f6724454390dc6cbdcece5126b5ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b06f9c35796aeb946ca38b05ebfaf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4664f0d2930b44c7ce490e0270a017121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a96c89ecc6b6f2a674839f5e14ef70122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0967851bd2388c6fa02a00075640538123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a555bce5c207e46edf14903596a68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3590861a2dd93e2b979035c23c221125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9487d9a8b58379e53d82eb742d719126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c87c7aac05885c9f16e778c5610d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810143054a0b7dcbe696ac2f4308fe27128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26086b3d1040b5a638a89375ef17b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f0ac53fe99003cd378293d04e830f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd280579a73f69c6a51387f08ea15118131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d27834ae736ae93bdb9caa3e0725b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cc451da28ef7c3d67d4d8448636d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08877f68e335e686000cef78a33cf522134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458545417f1ae0937d6131eb14432477135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b056f8ef1d1b6adb1fb67ab70f4015a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4f5b7ebb9a514f42f7df8acd54cca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb417861fdfe833e937dd36a6be451138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a93810e11fde4700814e9d45ce4a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289dc0cccc9cfa1967b2cd15797e4c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d19408ab7b1e26b5db35430bc411d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd87111aa6d532aef3d10c1f68953e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff96cec95b15af60c49e04b4b7d0820143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da36693a707b7ba8c2b34e2daebb0f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eea220f006d5b17e9a946cf73ae680145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063505840a3960611a8d62151f5ccd6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa208f1d8ab0a1171a2287910bf025147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b7e51cb250d6c0b4c0c6115a4bb34148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092aee9dcc15b0364fb239df0e02289e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d496885a3c6befe2f68bbabbac43430150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472b27b80a1b648c9ae9dc59afbdade151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088712a374f55bcafeb7eea282b3479152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c61066ce7ad79598c58b7646b46d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76271b6fffc8febebbe6991092c05ff1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a483538f21c3d7da59f83aecc6fca2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e59b4fc22838a8793e14cc42876d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa6dd047b5e0797e86d69fa844e1ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecf19e374cc68a2505c85e8700f50f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39404d265d5ca22812992618cc47ef18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b0b04c93062156bda46c330dc9f8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252a45a74bc9122fa15d356f64d8df4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa2a13146d24e8bdbaaf118ffbb150162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab008be5eec501153065276ac63892163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8830150947325236f969f667c7a7c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d3d88059e5625796ffeaa91592c24165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b23ec86c8743ae91c2b91d635ec38a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f50a4c0668e22bab43a3d8420bf97f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeacd041ea7b7920406105f887654de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f763b8e03cd14ab71d72352b594db44169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96343469eefbe0af095f0d18b80dc6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c71666c132b9bdd1d0ec1f45bd235171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc138229f55d081cd529126c5f467ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c468ad301e317cf32157a75c86a1a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5541b6b11e4b16e748d8ae4dffe9e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05a7c3f964e115f29b1710cd2b004c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40261c662b19aa83651d95ce92a74ef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df6a24272fa9b1e884fee10565949f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f59def9ee26237b27d00768a91411178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23112441f51091ae7c5889bb883bb5c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900956bfd8ce640f6b56993ec244ed29180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c9e18edeb664968a225d3774a5c9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07e6faaeee507e39db4e3727724106182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb76e077d718f8bcdb1ee075e51737183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ae7a697bdaa6a1b57aeae0e47fdfd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b9379a580f2d394ff57040c60d2e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942feb2447acaccd1689346be44c884186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac7a33034daf3d025c525cb55fd6d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c58cc5fff725277f910e89500669a0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6277bd10e7fbdd00cb90124d3fb5d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203380b05b2e71595850c028d9c63d68190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c967672850b1e2e9760b00168aaa6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2497e604841b82c2455dcef12743f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277f4cfeef881e9907a5ce6e17dd402193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef7c0d503a34a7f14b6bc51cd8c7ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665969f9d18215ad6f9689d5367ae17c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8462e5723b6c6b20ed0951facbd0713196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97586e88e5478a75e270b72b086c41a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5cdff034d7de60fd35f37fd7d56f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad999a7d4752ff976d844f8dec395a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c834b9de109fa2d3eeb2000b0e48ab7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb7e244a982236b1de127af26b5725201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4045815943c1cac67b15121bdc23405202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9829f119f3d2ef4d94592c82bb74f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf26a6b7825beaab9fbb564318ac8c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51fa919f45c021b7e9a9630c7997d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705cf618ddd155e69c8c0d233d17f48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc243027555ed0321320e0927e1a0f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61c9e2c2459985e63ad2790ed4cf67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021cb7c709ae4c2c7b33fc8d77ea349209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c715b3ab2e4ff12491ad18cfd71f6c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89367716fb2fecbcf6a428eba8595286211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a544f54971caafaeaad28cd990289212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d549e10b60344765d667d3b350ed0e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac24f08dc0d2dcde59e74223ac9de2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5262d8a2354e0f6dda56c1958893b81215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8dec924ef03d26f47449b2633611c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a301fdb48e3f2c8af147c919e7ee58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549af18b3844759bfbf4864f69fcae22218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1add8b569862efde8ec80945c1e487219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a734408c4614add4249ab52be17fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883dd3515e8f37017af5ab4cbea01c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadad77ef4b1be7b9c03e46a398dbb5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d598922431fd7243bd9f24779375984223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bd1fe66a9af2c789eee1457bcac30224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0911f355c06fd0097d4f307f1967e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64c386fb7e4b505096491100b5d07e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802baae15b41e6e4a21f44dd2b711d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc947622620a8c9b74520795bb12aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bd7777b3c76cfc692ae75d2188057229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367638a32e14ccf120e9511f92c639c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247d7f673824b089ad87fba8453ac96231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb675f7abb3a78fb2ce542e63865904232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9b1663a73cf0e194963e77a295962233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7bbb51ce6f987613259dba55b6a69234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1699e8ac0847bed9ada882b993e62235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d69eeaca71d219e109a064751ab42f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb546b45f6f1f38bdc825189cc6d9405237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab62e1d593229323690786a040b72be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bfb91437f6c67d4b71e28252933c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739068aee21f0d8b1745a1df5e4a018240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0413d9851cc4d9d82f707d56a3fd4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef860bd9d2d9ac86cbc1599d541ea814242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f1fc05d0f74cc3d99aadf1cd9f083243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446b8c616f0d3c932f0c9e0b91ef2e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fae0e9344e6a3dea6f62ff81c253a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bb1364a5fb8cb1bcc453d7e17f899246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bde2cd3b2d3d8b1d9539a22cca19fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad9415d3ca40cb44f80eea2e8f999d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37604f8b482d17a8dd5ff4c80a8a9bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc4d7824991fac4a7afe0675aea7c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222d8a352c5d0a4fd6a995a12e9d615251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1956232acb4eb78ef47c6c9320712252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f37c8d3bd265cc6a209e2247b8ace2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e480ef9f9ecf7780dc50a4857333f7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6631b7e02180a8318d3d353774fe5d9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354d11a2ce24001aefba519ab4c1b8f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca0ed04dacd9b3e4fe7940d1457a16257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb4bd1709732f2c54489eec1b6a5ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fdd277db3637032d7aa5a811dc2d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea69bb193564c0d37c0473ed22fe28260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dfaf2459a1ae4f6f32e6645f6ad0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afbbf8f5a93b98a4071719e2a67ef1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479af9adc0461c5bb82a68ec3a66a8f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015830c4cbba25a193c64cfe498ac13264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe27439d3a48b60ae3951a792d7f7f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ced44508b3d626a3fb9d14a9498e6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb235dc2cd2694e5d3a1ed848bdb77f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494904619897455ae6b2c43493b7e709268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8914988d6766b5e3080461f883856269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143a13e16c55a94daf75184e2146c67270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf354018c1d81d189227e6d96378fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00003b48a4c72ae57c45cd75dc4ba0c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1eb00326c2d57d052bd93d6b85b004273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bd42c344f62cf590f074454a7f6e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4421cb848cefc30da855226c07371275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df43360b6289d060669ec90223a391276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaba7c605150cad4fff30c93b3451a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3e94d64c505a71cd09dc68f06900a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa3826a0ae353d989df99ea90b19ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f8f1aba82ae503c88b9b71421ed50280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d523c8ad79d6dae0366655b2ef5942e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac51a5b2846ef0578bcc4f656dc0ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b50f0d5ed73148800a4bfe75dc60b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11baf84b2cd5c29489e7641a5b61aeeb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5567dba5a7e2d158891b69926819d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9584963a5f90a868380884ae96354af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4355c0bc5d78a4c557fd25604ab544287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb730b4f4d309ac15b47f752416ff5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c7d3210210525fef9863bf69e7fe3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b240531170140de13d09c719fb32e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9df8f49b34ea8542b4a1320ec3f8d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172d1b94a728ea10b60152ea2afec0c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513215d6bb3b815d802a55a0b78cf659293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b12bb831ff172c42b50edfaef9ded294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30adbd2c2c1614c169c58563a6ba9a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830b434d6963941a09439da1df41bd7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049350523a931af87437fd2fa510a18297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a261ea7e688dcd149211f926d6b3c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4819fce49f2712998da1da66599c718299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ef159d8f7cb2eea2933f52a4c2c8e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4b7d769df309709a6e3298c90d0e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117cb8dc7a3b712950ca6411c1c530b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc39cc542c749247a16ffdc57a7a07303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9093306849f2b07959f0fe2d1d04a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a00b2f4947af0bde0cb764cdc7b31305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86766f03c5a17f3c9b65d46a2b63b37f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13357f121741503d02c8d25379f223e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e4dff930ddac9c3510cd4a27e39f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a911d571d2cb958be78d1f3ad740ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4090685bcd36a0528cf9b80436bcfb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adb69b1ddf6b3ded94e9fb58b111e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f50a5b9f207beb6321bbc02c12913312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187405a3da2f68551f52ed9489ec63a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaeb8489f9546c91ab7ed2f357cfb9f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910bdf3615b1f1f03d612e767948ae6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8883851e730571168610b985997d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d35ee8ccd0e68b23de508587607cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd495abb806feb9380a11e49aa7a1dd3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf9f33b787778740c8904d8eb1cd71319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e803944f16c7627adf829b74cffaf9b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89decd0b823d86e4d28e6d285688f74f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05110fb9678f2bca86bc5405a0aa2b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c75750c79068ae952408882a3a7e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6e5454a09cb5f0af5035239071f82324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800a8fcaf9268ce6d414e20a38c52bc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bf898846cec8cacd2482b6095001b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce164c47a979bd3e308ceb3a0fd294f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680524b88157c832a469ad069fe10876328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139f0cacdf3035cf71c9b16ad83ddb5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8902fdf27697018d2a1ace4885bfa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720de45c4521103ce40b2457ab325849331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab68dca80b7b77099754eb70f636972332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9a4fcb9683f8bf0296a90e9a760e1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750e525931f0411680b33b4edf5fe0b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f87d4b13472c5323996921dc38e9e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62db3126cc7459fb0ebc529672c705336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee5c7d924ed6643958518249bc1462337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7790b80f0b899e905768fb08c10bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb91941f30cfa4f14b422ceb307049b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de365c60299bd81d526c46504fd3842b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14e0efc83491acd49bc842e94317fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e943bbda69abfc34cab9fc23e978c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6595fd53d54e88b8022f36409f5db343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808589443f93f3c0083b78d1f669ef30344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b3144bd6e5eab450a6410f130c502345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32960eead6f0d18bc8abace451e44bc1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f48c5b5b3eb890b63e73f258328ce0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec29190e3eb8f958c2978d06df33540348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9077355cb0af7d393e0d4f401318e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66021a5cbd3e5dde216f60573850c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb246d4aa5bb057ee52a67ce0b28e5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b4f7a16981fc5802d2d91d527693e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b626d59f64c5aec8748461636e810353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f339abfdb39abd49b394ace8785e32354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55442ed2cf3769f47df9f0d01534beb0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656ad9ddc7f4fe19a0936831a2432ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c7ba70f68c25d2fa18e7269723fc1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4f3b6ae3592c482a9884dbd728029358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc369cfe35b9e8e1fd49edd73d04724359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df007fc5c3c075f07e5553009018fe30360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fb7901128ddabeed380a5767d11e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7685c6785959c7d4abbd49db6a7a9a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6fc4c60411479b323299588a1ccba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f761340bcf6bc0368cc8eb382df1f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9e993514f0aa18e06367460daf744365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871f460c3d76a82b3c652723f4e1ba1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f7f94915d3fc219c80c45cc0b2f0a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89486b34ab4a43824f4227a744214341368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9abbbcb94512ddcd55eed5e9da0f26369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd8c565488244571754620c92b905a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944a7afce33d1500ef00c07be0d76a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57067ddd0b0fb2b224d0ec4d3a15c717372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a835a9f9b1ff21cfe8a508c2a94883373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1f486dbf7875eb1ce113c25ac32ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47207a4942713a2e35d87b3b38df7ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb7d0912b079adf9bb945b3f6c1c78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab473b3560fa4d21d838c80ab5cf2c7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8329e2bbdf37137f1d6e42ad4451e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675122114c89cbf759ceb8141a7445f3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5608f41c101b3bb70894a28f03041380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8306c5581379a7a18942e354dbb9f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922dd5eb62437576b39bf2e828451f10382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98035194d9e1675004d2456f5d03958383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec5c00f0ee32588f1d2fc128e24170384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475f2f887be4553c8e7daded4c93cef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aaac2bc3eb5b2096184888344aff99386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36184e948cdeb83a1aebdf364c0675387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e8339fc4767508eb375a651f65fe8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccc29c68422e6a35971d3ff91159b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ea3e2232bb99008bacbea6007a2ed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeda57812ef1a842ca9fd6ec3fd6fb4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bce43ea1c3ddd0f90e36238443e19e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813357181bf347bb42a38f63fc24ce26393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931c6e3f8ab1ff168ddc529e79c8d27394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bbb593340b0d11b2ccb427bc0b24b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2248ea45ff594ef86d3d671cd4996396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697d1a0dd5f767c5d9a7b733c3edaa8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71981e2498b3186bf6daafd8a5e8ad92398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3359d7f7843b9309e225835a582a2f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bc6604673fefa304f22a4182e238d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f23a0c9e440b4a63ca62a83d1dcc73401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8ff745886b34106aed77abb3af387402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae672b7f939964345be3fa1bc7a6a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d22fbdac5e0dbe378e4892bb48e37404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a36cd4b1af791eb203f7df4e36f80405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb9de1f3d080542efb1574a3f29471406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd6edf5dbb674aba685a49ca96c9b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5b041559d4351f77e8aeffc90e28e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82289a409794486eeff9925ca83b8cbc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c49a1d2f3fed2f3beee9555f8d9f62410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654237d7072c8bed578fd6a019b6fae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f60604f03190e1d5e63a5fd716c52412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088d21aba8c5244a369c89f00f2edde413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad114a1f6ab4ff75f3b4c8bff740f9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad7c54e1d75bf79a564f4cc1070bae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95deea67286c7cf87d59fba2dc75e98c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7029aeb4ed688d75c1c38f16fa94069417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9151a6ef8a594a8c297e7111ee08f73418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07685e4ed393a87ad9f06c8174cdef6a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d325ef5ed2870cd6540e6329fd7a1b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce1a85a0c20e97af232b387039bc77421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ace60e916024def6172eb0cf09fc90422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f81bb3fd2cf1e1f3f212f5716e6c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3facb3a03e58dd785ad6ff7e44f388424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0c50b568e70f6356f5232ad2bb42f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b3986db3f70915ca8b95964b901e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44fa642c8c01b9e39c64f16a0571f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8bb7c9ef46819ddfac431c03b553f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdb63f7a25bfa73f90ead44f40df7f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd269a1fef271d02ea7d88c765c8863f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5c374da79962126042a03a73af64a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc70b14805ce8833c79deb200ffd286432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019ec995735c497384661a26400760c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841259637ed923fe43488b1e1ff6421434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8884ac29bbfe4985e150dec7720b1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea6af12f3e3ef5e66a4e17b1e72983436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383d9e3612532c74a758808f8dd58e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fc091c7c395a116d6834489fcc96e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6f6781192e7e3b4dd2cc931a5225c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744fa9e9bd8e1b648ded1ff9cd70b98440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa87c0801bd8c0595582a46e11d40cf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a790394986231821d6f6a873cc5399e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba531e476925f7397a30e4e341b01c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240f9b617a4516bdfbb0eae0aef61ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee9645e76dafab5617aea5356ec589445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e721450a158106bdabd608335d62aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a97260818636433f6f423cced2a7e9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fe4ec6980fdf65cbe300bdc6111ba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc289d563a519e9d653d024b5cfc1fa9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549629149314f380894c3dd1ab5eeda3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937c1dceaab3a7c2348b3b19a1eb842451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc80fe38290f7687a1234f7a336263452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef286e9984f7b6473f5a9d16fdd88b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287081cf79ee143c04a3efb065c12e1a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd68777610e075d79ee13d19924cf2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e912f1a2d261f3ff0e0e2ac5f80c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817c43651e400872fc000b6a99bff69457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197d0f91f1b13f7262bccd9e497b8fa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc1f28f25c3a2065f36790fbfa3413459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b9bde1dbdbc1fab174644f55b3a52460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360553f7c229796194644f0a860ac485461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2764ad22eca4d80adc7319595e705b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1001dae8691c8b70ef86f87b9a55ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d81dfa931cc1e832fe9cf8582e5ee2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac364db72d629a3ce4786db0ee8fbcee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819b2e907ef93d9a6618391a4a21cb2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56dcd7263a298a28312db040d84557467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef275954cce2c9b971b37df3de509a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6299cac7566104c6f3ff666d7391c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94c19f278d0e8d15fef3995222ad4d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ee4f81cdc6424dfb3a9bc1bd06d93471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54824fa942444a7e253d71757590b6b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497ebf3521e39975e020fe6109987da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6ebf925627fe0a534531002c810a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef18dfcaefdad01259af2a3986184a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6add849b1f4f970f298fbef4f0d6956476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87770dea80a6dd572422e0f79c64a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f552452510626c93dc10e51fc7fdd5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bdb529373c3d1e757b1ba9bf55937479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e981ef54c512567d3799a773b186f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9c4a727fa4c3538c9a3c625ba94e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dd25ddc50933307568dac69304701482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50512fd3e3363492b7ee315633b2509f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d605e3007c81013f1dbca347f6c53c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9cc01203994b75db8347b37eac355485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c62fc27e1209f24a4a365721139d62486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59e23137bc7f0ba3be3cada027bfd8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3743bb698e7ab7a115e0cc14704e51e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc1e074cd5fa29180c28e416228b5f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78852c4bf11bdb08634d15eee65935490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862aa6a2a33298893f24313fe3f381fa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaeecf5a53d71e430d63d1d2b805954492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02b27e4cb903cf09c7920ae9bd5845493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60eb1c264a438d02a88babfc6330e54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c20842cc6ea3bb996844771f5efda6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce249947ef3fc8c1e87a73c79f8d623496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcf76b1b5f0fe95b666d7f2bbd60fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469e68976a98f7c666c895d30593e65498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307a9caebfdd277eb416cce830fb6d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae71ddddc8ed4d96e7ae3d364de86f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d55a7c45b345c1f788f67e3e4b0a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577926112efcb0a0f73331ee374741b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1214384d96c73ba8d638268fa4ea3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b157014783e928d8d55930a1195ff3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a23578ed9de0c4fa2d13f397ec0ec3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b236d437c46c931a353b7163895a63c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56addfb152c3b19be38d94f90164710b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75daa34a411586b2663f011208c91c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45456315bdf5630786cb2b3dfa7b0d69509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cafc7bf4c5d0ba8f9c7621b77b498510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207366f41305edc66e0e89bee108275511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c201869b299ea8ba42e6151dcfac108512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af55b159c1e48c541fbc5e6a74c2e08513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c17ad72d20749cc5cbb02f95a8db2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53303bc43b55f8e602b95292e0817c48515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5e25f1ec61c29d5bcacbfd79739b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0731ba925c8602ee25308c19ab12e35517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536004e4791db7f61d50ae50d52aec51518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83634830eda31a751dbe6e62cbffd1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c817e9f1bbe1e8f2f0c8ba60ab3639d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514e8828218162ea130ef19c348b208521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3946d75731c5eda5967ed0015b49d41522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdea7620c8e80d45a775bf55ae1c4a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ca4a424c1bc7485e2119a83f3d5e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5f93b104a823de06c9a2698a9d9e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bed07bc477fba73553c89bb9e85bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b38cdfdb1c163a5ed28a57622e9a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c40c7812bf52c2b66e6ec85c1b88d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc04f170126c9650de1527a9985ecf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d0be3aa3f3b0c1fd458469dc3d6d1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261dd9a55b0de13a7b6a9d294cf0074531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5198e59986f31b490147123c0c72b69532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd526eba774e17cde3ea00b0d119399533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff762e8cd93dcce2ccca808b08c7f8e6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d4fc7d25ec6ffbcff4c8b1172bcfd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db65734ba1ac7856fab0bd34cdcc51536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae26fbf3463c8f9bb2236cc1c45c42c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebb5b656d80c05d61004ac0cccaa64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a026a99bbfd6a29f35bcd05f2b5c667539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165eb1df02c7cea23ce80543416b4135540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08493d671cfc795e7ee2307d4fb3a149541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ed41c2b1d58d7e59dd49fd26015ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03152e4a0a5621b35738ac0b267ff9f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87490ccf8a6a7b499b5cd3532ac3d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fa1c0ba4d07368eb5f9d947e180b4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92d53476714fdaa9db618af9934b34546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2cb92e82b032fb1fa67cb7f82682d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e680dbf733b4daf530b408fc37adc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad1b7d104cdb1b00e9729c67566970549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5f46420ec3bb284b5d5195e5672e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78055c127e9126bae5f0ee8569890f09551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb3d53cdc2fcda0b11c8bc7e3d3ad5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643dc189cea3234b64bf407f19ab56c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd08bc13c632cb620cbb924099e36d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63310fa224a38badf4a6205c04774f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf6b1ee295c20f28ed03936377e4d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced76a5ae2818270f4ffaf8594d749bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c55ac9265100a172701e8d970bbca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc45add186b61f9da7371d0a73ee17559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc3df7f1e6e1e7dbfc627730f2d37d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847b4745549a0205709c823a6996d20561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d6a1703eae9be288974e4b78e05c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87371a48aa02a03623c6762961cf768563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908d4cec0163662b9cdc28258e32186564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dd4b2ec0ac7e42f6d63ace1bd5f34565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d72330c97c899c1bb6a51652d904e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b083c7d37383b63d0d6e8fd227a9900567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f5f9580b7255839279ac238e9caad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e100216e2623dae54f58d853047d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d410d52d81214460c687dfdbbf240570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a6d955763069c3387b7c8377b765a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595693806ecc8d62877ade9999621b5e572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>