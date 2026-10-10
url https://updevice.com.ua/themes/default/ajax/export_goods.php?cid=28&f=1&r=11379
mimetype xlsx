--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed73dc606a4e72783999e81196e7ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45eb30e33d8b8fcc4af8322366dcc702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a33898b7376d0f4642fdd3b8b160e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bb8d08ddfde061d6acaae223c97314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78a4afb6287491f9f1381069d80ab65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fd3640b085ea3db090cf78a0565086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9c2ab871b36784ca0448415a4991e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c151560c72ac22c6f35c8687455f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9772774b1dafb1a7a2be3a95752819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bbb188ccb31f0a5969812155f577d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aea710636626744514fcf7f2ac517411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc075665d4aa8b627bc7152a0f88cd912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0981f15f30c680a678f4fe40e3916e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d0a52fd7ac04faaa5abe4bada467514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802377d99396acfff984d689e27b2e5515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0ff291b49600aa89c9d8d6428ab9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e09a8c5d6032b39e3afd28bc10ea9417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ccef35c39c7f4baa24426e780fb2918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c7726ea7959a1b957304d042abb0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f450f126b1d344b41123ca4c6038820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc5abbd900b8ecae5c8ae5e1a3fdfe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce758bbfd7840e58ac451423687ede522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbc516a76bc283d0270c738d44884723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccfae1d8a709c234fb0cc839bf893424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c075cf3736cd91a589adbfb079a06a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122d6af9968b66cf8bbdcee122359a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1e0250c6fa754bf835a87280eac5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71751816d598d9496a322287e84ba77c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564cd7941e8af3702aba0f8b2a47e2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e00033911ee508aa862345393fa0530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eba35d8fc60fc681dd15b78f3e2bdd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220adad24674063ace97f8d768ab464232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee534e216ef6f71028145656c959628e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd112adee7b45fd9027f3ca5998322a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc40be2f086f41ec258ac78282c905635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009e63b827cb0a06d43c19cacda95c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27f1b34020136e1415d54ba5ae9da237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7c38f086ff90a941ae12484e3ffe038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bad582096e0675dfb821c71c02091839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9b2dc0ff7d74a1e79ac1afd3fda6b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad4ba4671f8b227f241f7f4c5fb21f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d808a1b8059e32a0f16111127473dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d97ff1fc5b67b10a7dac0680ff59443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e0c5b761470cc6ae369580110f2c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc9be261e9f89626e570ba503d10fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a08a5621c85313202be3c5fc25e6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4b412ef6d0626b060cdcf7a9c993447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88714c2c7b5659895c15337391fc71548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6186483e36b5eff1ac85485ebe566949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27050e92651ed40f5a3877d14d25314150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6797bdbd1da255cea5517709d572cb351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a395e63e53197066998b5c192919552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da654ee917aaad085eb4e33b47de535553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54aae89f96fce48140acd8291ded9c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fba11530d88beaf45f817c64eb5f1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca7aa32232d094756aa6b60cfc533656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3926f219f6540c4c87dc0facd11e0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bc1bad086d8bb4d37ee85788718ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c66538110fb36bfdebd6c1a8ee7dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0e0e5404ccd51748c96e198f73adf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c618cd37081171064fda7dbcb257961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc10533923aea0c3d7db54afbdf3d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba8cae8df090a43ab0113a7c6d386e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e584388da3930ee21421520d572f0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08407a211fbefe6c0a26d081ba68c6d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c793777955f12ae00b78965bcb6756966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487259cd650b6fbd0cfb288af19f21b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27600aa73b174a38a0d5101482e7edef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54876f2cdac65c19ecb22004d3f05669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334f6a31070dd69a4e9b465b362ff7970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a056bdf2b13c5b38a5bce396c9431ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846af29c3d0b886c8ad88b9de3bd06d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a0614ca15d3c3bc87cddda9fd211173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745f6b1d2d2958735b2ad49592121e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0191a1d74a7d85e8cbe5de97d7726e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba0e68d8bbc6c03d8f3f16c4c35d5876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19f930c83fb47ad2eed2ccf4f06f3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51174727d33eeef01cec3cdf912a61978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d3bed9528111f92190a8ae11c5cb679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fa52ca1b0d63ff95d8346d0b2490880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee285c5a0d22f609bed5f1956e068681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00f2c252289cabd5aa80fd0a23e4d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7f3e25cd8a363e251a5432ba6e17783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc653f9901be24c196bcb51febbfcfe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14344c483aa23e1bca53147c0413122d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a819645e3c8bb16b518538890350ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2aa259c68ab256f7b01da7e7ebe8487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d29f4ecd71b2aa77980469f1e06ec688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc28451f80acb267b75f7a79ace054c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131da18f0dff5cb74b09f7b4824194890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82114f8e2463010312d60290e9b5a3e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e61e0dac2741dc7190d4bd804cc6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f46b96223e66921a105033453bab893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d0e467d1b5321ed44215b15e0ee9794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf105d32909c5f9c6ad6f9ccf869f4d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225b4c260bef0933932c65e9bec217396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178eb07bfb3f72a91beba16a39a41fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101725747fc418a52b416ee20222568b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856c98863162dd76afad1c1b8530bff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d619dba981dbefbab72ffc151381dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6035fb798fd3b369418f7a181fec548101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64893fe0f240c77ff351246c31c9dd55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6049ef67333214249eae226a972cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026ff3bb60c29a5c7bb4efdb04a5c85104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a769e616841d89a05d37e145cc29511105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f4608d0fc959e74f4ba21893be4b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b65e18001dc79ed7668cd565786c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792bad8903d67f981dc7f4ca9190e64108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3671b8dc2c64e02612ea3c969f45f74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980e9973f6f79e48aa685d571bae853110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3318b6707e67b1e62890ea77cfdd91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b6de7cee8941e234b6674f9a4734f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a60253e45c061b501e0f7fa5892846113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226ca1ada3b7229b6e595a678f950f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130ecc24611e503b398b7290fb5006c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527477c9c29448aa5440cb1a40eade79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fe2845cb59de216af3da97e4db715117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd20a283acffeda4845e512d2992ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d737ca400fe753de2231b74f37af9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cd33cc74693f0af010edc4bd6aa64120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa078bc512d639a918e2b28f4bdc7c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b492f7fb6128b53d73dd783c8b36d0a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d11b28f8e5ad13dc314a09028ec53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea40c18a3c4bc04582d37c9252eb2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd46680a9949f1948e603eeabf9d656125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dbbe6177fcfd93878c4cb25f48a92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3393043c3541b9290e9f9f1e5b7a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132b812a00064da836a3e393c0c9f04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd702f7618516380f6d65ffec9cf7613129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14630640ed6e105aad713903547012130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6371c881551b6377c409be82489c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8bf25317ace3cad302f82d95f13e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88cd19883c67e0530eae5d0fc326b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e455d10616ced3a852bfe259a53a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088691e546fdcc42471dbef9ea1e8350135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707e1edf05691058809064fb097816d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5881fe4400529c931220c9901f5dca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d6d9678b580522bf7395559a8d99f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451291dfa4b33cc54ae82205041c52db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f556bff890054a0f6222258a7926407140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08bfadd650182d9fdd8dc28b8a445b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bd94b57dcaf111935d0b326f3471d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6b515b6794158cc7590e0d9b67d0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87e2050c809cabd5a2097fd8d07463144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81f6c4634078ac71c0491d221ff682145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e6c8ee418e29e8522ae49165f9762146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be779351315a1823a02675b6254a4b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44c83d09c3d24953a61d5ea4007514148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdb3949c312a390252e7b05cf64755149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3954739b803861e517c413a0f5ad0f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92f93d72da69446c5803ae434e2196151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9faca88a866a23a80c10aad89c8861152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc52ddab69d10217e69d95dbca9d87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f318433718d180f3abb93a84d2a8f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62621ec9da3ce12f0248cff6a26fc7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b969c0703b0d9ed735a8d189d7bcae4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbfea6b5fc434261372ec1fb34d1e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59155039a983aa27da16464be6a657158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c512d54f85c7ae2702a65fbce0edaf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80ecdb474204227f0475be4f4325e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b642412911b0f9567002f9b8e4cdc9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffab1e6b0b615d6e810892573430450162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c8dac9341455b64711c986cbf0181163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1ed0a86d3dbb21e1f5b8cf02b5710164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753103739f69356c4c0f64f3bb049b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51e0d901f3fe3db08e86ac6e2035bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2347ebf3fe0eed4e1d11d7f22896743167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172ce848259db8f7c2760f53f930cff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd99376585fd16f8142e43df40930a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec19637edcb4c0e3f73819505c8c4c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504d3e3a01e0cec5704eeeca6e3d88b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbca4085dca63d830f2f5cf9574d4d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21df6a1c310c66c4b936a22eb20d61173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaad0a1d47a8a63fad618b0b0caa24a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88acd96002aadb4f6d17e6785598751175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1393c307b2bb95d17b8d343fb2d74e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febeba9afb375650d9a24b528b4b0075177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be754b3fafc4d5946ed4fa328d18ef6e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e510e797479938a068b6204d00c76c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28668db57df0ed8c7fd14b2240a2e598180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21936009a48867945784e89dbad4572181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db4458118c6e1bdc5c50877428140d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2802dcf09e287eb0810a59f81126c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f40f83f26ebb074e9f03ff3be47262184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e887d664b3f8c58e0805d23d2a44e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52790784065184e9a2a1ffc141986383186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fa02533311a4cb54dc665d72e3032187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba400e13619f220d4f801d59ac605d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d5c8664a72307eff4ac1cf7f9a160189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9457a0adb7271415605416687512506190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eeec4934e123bc7b3e4eb3ba364070191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756110b6f4823666ae0b231cdd360c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc4ee88bd71864e7f3b5133e2ac773193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333761b674484e4db35f8c9e3c0f55a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332104ccdbfcc7786ba4f50fb656711195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f5c18c832e9c48dc95a8f7bff9cea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfdd1f27ddf08566931559e8600dd6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b45fe928b219c2d53e3e10a2edf0c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee119f15da099dbafb566de68733dbc7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc70fb6caa7a57be090abacdd0c0ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f4e32f126e274df97d0d0c2ec0f76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa836f183ab453a6bf74135e870a76c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02d4d2ca24acc354a5c03956ea7a5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8a243a86868445c7117650770e863204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f3e0646f05ee6bf33275afa172e1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f8b6e268b5d4d85bc1318de5493d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d11b373c90eacee66f1459cab173b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b9be3f1e5d56c6c3e923f8b81650f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0249c3a74cfc9693a366ead0a26a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ad9e93c22729482bd50792cc8b4fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2508fcaec7c7ed2164f14d24ac5f33211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b4307c46754bdbfd15b46be085095212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2abd80053003c2fdd4dc0640fe6715213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087feded7e9f72af23db652f9fa893fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ba3e55a27691ac28cd35f22dc52de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d23686f12de987ead4cf3577c16147216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e84fe4f213edba9b93eb0b0b722611217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50acb09ab9c5bbbb83bfbaba6595a6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4bb0575095856ae68e9393d5c73f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed0a870d6e709c4896af45ba32f6ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff00b773d73d7daf826a6bc84ac9a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c9cd2e4c006a9d77586e0c9bf88b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240c1b795497b9d605a761188abaec5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dc78b9d063fc8acdc99d159bfbcc4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966c78dcdd74a650d609b5e7fe004e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0cfc12d212a5a27fa05856651a122226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbb3f52d47057fe57d99795c80ba85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771238e52910dda98e252096500f19b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf87cf540b367f8bd0f2348d89f2c0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135173d029eff02de21a94294fa4e4d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8716a437b5e5d071c06d728c25af8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba550973917a02387ea97a77685d7821232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a85b0ec1e222dfd53ddd8d98dc5be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646562ab05dec1761cc6b83c48975a70234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e48f57e34c280345562f549c1ab53235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a2c927dbe777f01876085d7256ee3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adf2e7ab5c0074527f4c559d533802237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6203a71c52c9cbec7ca8b0cbeae1578238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e30c0e53cd6035129d41b6f5c85d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d944ee1fda0dad0b6bed9cb211c118240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b90b8759a73bcaf69ff7c12f38c5b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df9840a0704b3deb32f44875b61117242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dae152de66e194d1b3b40f67fc15b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c9dfd84ac89ea9e46fbf823fdf959244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19a4ded33ef2eaa9b218bea9eb4971245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5ed14783f23790bb49a8521069b12246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd4ed5ea38645b804a6c8adc65612c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a627335bf60d3de64567ca99ca65ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67445d75e6f1905108ea35ceb4bd763249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c8637792e767ae4994d243e4362c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb7f7bfecd2e07763a57a8bf99ff65251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28e03db57b82201a4335be7b3cd2a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6ec8cd9e2f09e0bf546e8d0520680253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7ca503caca3b0d641da406d68fc64254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864d0f4a2b352e6bde239bada29d83d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b068825c96c5ba6df70f33042fccbf0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9aacf6daf5940bbd2ddafe7dc944d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cd62a8506200da5849502457cf0ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b53be0ccbe22f5f538f5c1f218c69259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ebc1af3107a14ea505b9a0d5928cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b34665c2eef7941404fa810c1b745f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d65c1dd2488fd352af3960faf713fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b037c5fbe57f3b52c04e158484ce0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6d80f88585d24a887798097c3c284264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12fe04ea96abb2ebbc1c270023ecf3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3215c85e2aa00fd5ec89cc2ce5ac7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2776a0fa8a856d9a3fcfedc07e4600267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81443f3a35bd18317a0956857405c3b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a719c949cc6b49ba65d7afd20db78269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25299e10d09e95307d3927ad0f62930270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990b5faa050d9c713ebce1f94e62c7c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd6b9d21928a604793de9f4238b30f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285a46b0066d963050bde71a74b0cd1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b106d4c524ea33e2602b2606360f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45595d4c3430fb4b24dd98260747558275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250731681b458f2fbf64df1b049b07b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69f6f4fdad37713d439219054a719b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9198e23b67bf299494c02becf9c7188278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de136de2922d3976c44f2bc96657902279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276b365432ec7211f75a476e9c9bb92280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510d8965c7448509a8e92f72522a126281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f1f6d482b040af84bbe14d8fc946c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795f6a61a1934380bb30368a6111cde283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d70e79c7366a3ec821697d60dbba18284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5c3318faba5cdab36dc5ac9caec2d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a360b21796ccde7a781b704ec3d43286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56866ece9962d5becdb46481f7d39a64287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f1a1840e18ad9cd8dc548d8c65fa2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3e5419f4d011edd6c30431813cb28289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71205d11f1f145a9c0b8d6b2d13641c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453427cd594a37c90f999d46d21d6033291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a068b3cb268cd921f41cc447adce4f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4b36ab82bf3a646feadb75b01e604293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b692aeb79c057535bea60498dcff69294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190268ee2b2691bd44d4cd0a7273f5a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a086250add7254e3d6c026f9decde296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc3a071223298835ea13ff57c08079297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c48c1cb53f75a21cba25d5dc01a501298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08b8064c4bc474e6a4575c57806cc2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765e36fca0af79aa3f021c27b618f9c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ec2d61ff03dafefb225ba04f71f30301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe87a102d0dfee260d87bc0f151654302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65de40ce28165942ecf898f9aabed6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8c03cd6279f9212ec5cb3c447dbef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386262f00446da5a79fa98a47500538f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a450db558748478f9b0e55bce05fb0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a350d4473a4e985c1a15b4b30ab1736307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b6431c2e86bfd13373a89b5afcdc2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09c395e17a1bd1c3faf87f319b7fc0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9abc0c31f22bf4eacfac4a1ef4d73310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a9ef8cabf98c744555bbc49aa5929311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39161ec8d423070b5d3a955763f328312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3a838f592fd9afd30877bc5d6fdbe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a1205a008ac9e75737d9f9bc4bb10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf40acf5be41fee128f7caeadadce3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78d748362681aa6c1493a0bdf8e5a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0760dd289faf11fba3b66ca795dd900317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c44b267b4ad41b4891620aa163fc9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bb6507b467248a017662b91142884319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe79c2777850fd3bcca80847151b84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa0976bb7c468335f9d221249b6995321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85772f0cfeb696c596444d46a792f4b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfcaba2c949cde6ad2094529f403f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049541c8b375db10ecd2ee357e40bd2b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512da4eafe6d0c56724d764e237e8e83325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4977fac0ef665bd75b6e64a361d7a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bea6f5faa9b28523e219d9760eaf3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb27b01ba73d058ef2947497c30df6b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318586cbb9537d63a0141c1b7cd7b093329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528c9fd8b62c288c2ecbde84c59d5ca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1a0dc551537b23b8e83b734c22481331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb5767985ed87a45713d48e4262c8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68619b041a5a40e6c6bd631146711dcd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a44b4178169c1905b1aeca88894701334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d5a321d17bc4be61f1bcdca17b3b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d86734fa37878724affccf70f55bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc454f50604f45c448ed882c53e4f6ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b1b05cf9fefba0049be5ec9ed56c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e37b6e18c47f52d732c7d34d9be8f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86b1b63f6c4bbeca437ab1b0ee0bfa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33253d2b5e0d2f2bda329f942c46b886341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd133251441d6b0029f2bb2b73894167342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c586044a514cc15a7484e578882694e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06d3f74e3d57cbb9c1f8ea2d6e53e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6887a790df30c602cee0475e9f16af7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4074b6d65c7694deb6a2db06a3bf68f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ebd160a6cc02b4efe047264e2a138347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b909c1e795701ca28dd4612fc7179348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271ff2cbad3c4736831f05031ee95b4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a760963de05491359a9779f68e619350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c28fae575f93658fffca88446f0ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d892107ca33bb5246458c881e20856352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09718bcd74102f3e340c55fe473a6f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafe37b610c127d41fbfb3388aa0676354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e7ee1f0530d39996fd4f1a9887ad5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8ecd81f2384bb2511dc8e7357956b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0381d82318c91005eaf21414ff3565357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3bf3ab88fc2de2f21b5b224cfd4d0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321307c844db4aa62bc3c57fd3864c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb283d7f8c823b996c7195503444332360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f9f109533c66d39dd1df4f5d6c9b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc593be5db35491ead8fa178f9c3a33362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198cc860a23ce4e7e126ecee45e41ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d27b3624bf87e3a2040bf6a302be9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0209b770011d3bfb27f61529b7bac35365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa38b6218c0c3b215e354cabb3598f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea018bbb2177242067fa1d21d4b8fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3294a2d2a9292ab938491ddd1bdd276368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541fe390ffbf6c22fba5dc45aeb2ac8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636976f9823f189fb1975ac96a4bbaf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c96a25252f003b6b9bbd716796e96371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98807dea3a05b87146a94f32c8079d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e067d34521e0b31bb8ca1993109a09373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0584239f4550db7cdf238f6aa832d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ce11221e95dc57961c6e8d12f05b4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bb16b4b0c16245e1055ecb3a52383376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfae84b72bb09d4a2db36c4c74904bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b1e48e6c3ffccef81df65ad0d3dfa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e488844b430d611985c6f8c4042476379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad182d97c6dff6c2de9a913e318ad9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e288c9166ad1f9c92d17819149be21381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e837c90153b7b7572ae551bec2147382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4339418fe6628de6498549da7b0ffb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ba6069b722bf98cbdc6f7d394e205384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e88f1daf9c2bba29806100abd8a03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69089dfea2932d51259596b7451939bd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96d8f1309c553dc45d7da5e7b7c1a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644eb2e15c8e2e35d887e39d610368e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6790cc8225ab250303030bbd7ebf98389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2e9217455af35c997aed242be2821390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865946f920b49ec4d06a622efb088e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6ad73de51683ce6bc4c69649e0f46392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8996506a14d04c35fdffb47385ab1a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f790b4f149fced1e11d0c72ab5825ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddf3d27913856188ae440c366f5fc9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304858ca00df6eae61003034a90e3669396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577da41f8563b13b1580d550e365811397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8451b009e66c489f722577661c1f8d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdd4839e33e31817fe1c6cf993fc09399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a11cf55c586980ee22c741e1456df5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4ba41ded2e0a17a7975da537d4cc8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351abdcd24ca00380247f11cb98c30c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468a33cbd1573bef4b50ce2a964247a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2452c9613b0de641858a96e7484d6e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9cd64e2a164dc4f14bf9c1283ea6b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b210f9574eb397e65972740c877f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457323389fca1cbddb4aa52cd3c81d4f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5ed1df81c6c377f6fd485b158d394408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee71257a242decc429544fe8549e85f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db72a9778b45e10cb835c837641a23410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd365bedda78867e186e8e55d5aa80411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc29cad902407972fbcb53a7b5ddcb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cc727bbf4c4536f8dc1a0a8981c3c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2bd7623f267df7150acff1cbd0e56414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f65949bf5cd15e2842e75b55db424c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e368f58ccfd17670c0009c1526c617416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973fd4cf2efac583d70996f9e143f0d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152dcaf564649036f9cf84c70ee4876418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b40a5d1f6111bd3c9fceab7bfac35419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1eaadba9bdc80d78b1fe4f8e6e17b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804940a186f61746db9f7263d3aaf6cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1618c66cef94209c53de41ec25484a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bb2d28c5cc37a6950c4d26be1d7fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedb2780d82c982326ad0b1fc90e01b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc003e2a486fdf3e4480b796fae21f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c28656c504474280bd2c73b616bbc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13d2adb940ba104be765e20140c0f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd94c96fe0298610db75b91e48e4455428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3eea65e4d1e3b9ccc34a0f0d62d9e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df05e3695aa1c85ac080358176b3c95430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385c671791a6f585443c86d5ac84865431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37464266787c8c752bd6e0fd61551b1f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c029385e1939aca842ba6251480bce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b743b43c18184872025686c1e79def0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58596a49644f016febe81400cff428435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001682979cfd861b5857eed9eea4545436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6d5806e307b02cbceaf94ce7469e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4958f247f49a7ca3101bdb41866bbc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4093d6a3cfc3540ba59df350ee39ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29691fe9f3b63530f97ce010be7a4e32440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11028603eef9b46235e2753d345084b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dcc1552cee5389d512d4021cf1422442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c9e6e4a684819a8e83bdcc84b2184443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc268b7d9fcd8a733a1a49938a7344444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751a6a953d543b688d7b20d7b6b95ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5ef41762969493ee08ff9c93b571d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6eca3650547b5890ebe4a3edd41bbb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54e40488c3eece291df836772d7535448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc50649b9907e4f2991bdeebad19e7e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282f0248b7779dce511e1fc8fb1f378450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b19c8308520ac466c353951dba0de451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3061eed84908cb4bef74a4710f371452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac3e38719ce3f08b4dd0db413db679453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1931ce1a6b004fa10ae4321420424454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142f088b26d7ba233db7ddd207e6173455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c78abe5292a8d4a97d675c8b5af1a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91837dab17626e1e5fc07a00fbd9b3e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518386c90411f1ec9754bce239e4c35458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624734696afca9f20334cae4fc2cb982459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe05d0f38f87e697ea4d50333f33201460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f83fb6eec514e1bb8bc3ba8a78dcf1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921a609a1a884742d291a831fc06098462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d90013a8b5f2da05940f5fa1ccfa8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bddd2b4a66ac21159c522bcbb0e89464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434fb5185b4d6899b0bdd5295937e2c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300db766fac1f654023d7302535df5a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09d9e040d35d88e024da3260ec6c76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214ae90c5dc84fa47029d16f6446562468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb4b45ac040db2fdf0e5fab2f3e1a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3911f0628d286d3aa8a32e8d9bb3886470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8ffd380c5212bbc8d13f5c18af85f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde35f06dfbacfbe1e2223fdc8a85292472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23e8f8c7e064572e2bdb8bdd9ec971473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0705be69d65746f34b577fe5cbb6349474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fb60927da97a876a5a96129c87e0a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5feaebd545e97269319c13d4ff424476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90021d557aa8f6ba2fa7ed7ad56c35f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e60f423ca1af63457942c34b999a1d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65249d2ffa4b1b0b43486fcd2776df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5f7fdde1fb62db30bbb6bb3e68c63480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8394dc6b97a7dce6a06e9ac3362d71c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee42ff753b9330f9263b237ecd7114482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62501480c84a9897391adc4bd8fedb3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c13cb78cafbcc99ff0049c18b9cb04484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8c06775db5852e664ff346e711255485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fa96feed2050f7715610f2924132b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cc20c147f160f64acc3b443cb1271487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe036cc3476f2572f71f6143f69b4188488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05cbfb8c2a0483fd649d24129989e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe36208c0c0494ec5aaee576bf70ae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243fa349da6e675e64f0c32c6203df2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc8aa4f77bfc48eebf2954ac8aaeee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9663c12a726ca74b985a1f6e602d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a68e04bacb23a0aa63d0f5089719ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1d8bb78bc91d24e2a2bff14beeae5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100fd6782d66795a24259cfa5bfbe71496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d28ad4b131ab42b9264c0e58f07d5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8d99b387331ae7658612283d6c3f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016e543969547d035bc4e25024624b9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b30216db0875d7144f3c7cf190b7ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17843ebed59a7df8deeee4e6abcabb61501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1e4356eb018803cb50f0966f7afaf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f414129a773e9eb878a0263b3873a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435e03560f73a81cdf5d8110da5d211504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f2adc236ffb25b5ee87b4519235c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b07da507b4a16d6bbdb7d0a792ac7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb1d65b9b5df5568a32145aed2445a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1de6908b5e8164ee9cee8ad1015ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a151173f7367cd7cccc460292d2b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e9929294f34a6af94f18623e9e3b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633631ccea6d1ba7d79ab9200b2f10e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e2a56f00ebd5ee29d797d61b99061512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768c189707b53b1d21c8d138353355f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247703549bd8cb5fb0dbd82584c24e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66f5ddbf14973212aacdd7e8c5244e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280af76a0c3903593b6d667f7e2821a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa478385177a8a70c9ce8863b01f9c8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093923cd82eac200146798cb4b824b9d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7382e1f4fe50caaba31a93b02377e1a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f970c24f1c79824b99c0c0d309f6d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da722cf9fe3e3af146bfe3a0b37713521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53827c17837d1051be6cbdc82b2afff3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4c56c0ec0432c5cdcec73fe06a991523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6a9199ab0fd1f45d44f45b861a870524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad5eed23cd2880fd18f45069b3c463525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f955eee8a12184bc2a31df593f956526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581640b455515e5217040edeb9296b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ff6735b19d1a9a787087aebd51361528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870dac74e3e07b37fbcc7d31adb9243529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4003c719610c0fa138404c88337e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb187df6541053ba0b96ee28a01f61531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa47734f9b0766b750bc3ab825a4c9a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5bae2292d81eb91975dd808a60e1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453f6fe9dc9cdd4c98b31d763ee0a40534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f934d83a550b73a1086a71afa62c44b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5c8acf2c89e334e71d9fe261f21f1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c4d646d141ac187d670b4e83d819f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192575ab69a67c5ff1534387c73f617538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a193312bc74b8b216b9f8575802d146539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ae8a306885a58018709c506b1e008540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a1db2dd05384e660305aff15b150c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183a63d5786dc095606deb74cebe4a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fbb9e46bb8341855ce10349b12c7e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f779c351c48507157f46f24c38a89c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278872306617a06f0a93256f9f2944c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c076f815acd4340836e75d65cc5b0e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e170ad685f7ea56fff4e120295b1be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8855f2ab5a4e8386b07dc97a8c547548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab563d7ea0091fb6127cc4d949967936549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadbc1ee214c0c7fbc88e9a0439b30b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651087775bc9f6eb93bfa9d575cd1a68551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a587835142ff8557a1b3773506b629552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3ae4db132aea3ed61d957af5441f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee196c955b104c4f25f2a48f3ed79b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455057b3abc0ee4aaded4fb7c71e3ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1266f3ce847569458bae7a9710f390556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9a4a2b860b24f08cf21fcbe0506d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c42a11a887fa95166a75f385e435d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77035306c171ed46db18df62c399b6eb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb1581e22b281440f04e7bfece6849560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c3fefc6fa215afb416de5dd45ba1e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a84ab1a1c356e3b416788a8de6ea8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3e585deff83e4629b1756f66d651f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9015877f6e04fd5b60710099a7a9a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94957f3c0413655a9a31c715141c7c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50951352fce934063bfcb3278524ed45566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2c6e649562177f4fe03d614dd0353567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfad8c0758731ea8b3cdda99e76221568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b97a94910a867f1295774b2269b4cf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489db811c5804a14e2f9b5a3ce895329570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35029137087cd83cfb6c95311a49c28571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895ba0794807ac8049a695ab86a70fb572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5ed5994abdf582fd000a9465be11a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3337e474481d05efabf0e67f5f4a032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429ca0faf15bd1d41f69a9cb6e8fd8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf13843c3cc8f3f3852553b621dd864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9f6d552dc5a801c1096be363625b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7314d58c2e427f9b0086e1ed6b625a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc720035f301f2a30c46a8c01195ebb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46f4131c37b14d184787f10c2f393d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833fc619fcf60f60b2bcda6cdca917c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ea6535dd3c05ac0aa5be38c89eb7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825f461493cdf7f5f52a5b746eea65511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370911569392eb06e81b75f69eb19a8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849322c40100c02a9f4c7869223acd8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347b5bb878246ae02ef5c085fbcfa7014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55ad2e7831f8f1a95601160828a60c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129845e4a6b03aa1fd582dc5db18c1816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6402e3f8f92640f8da198dc9b9557017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae0a3e7b3c9efd2378c2ca4ff0af4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3713e7b021e8df33b75f93dadf96fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27678eca7ddd8b928398196bbc8f0d6a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ce05b669fd2f69b7a608806fc259121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16a178b68fb91d62d6038ec1c50ae622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e746c1f52f68bdb1c34d0456c7d2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597c10c3977aaa669e19faa83ec840424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecaadb86ca6f4ef80a9ae6cb1db1ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227150311c0189ada9c6a094fb6da4326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876aca222428330ccc53682118b2b8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d98e32202979460da027ed4e5949328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f863f135fc66172edf0d47aafdd0af229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf13f984c54de37ba84931229f243d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a10330832c4506b1ee23932706d2831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae93769ac2613bb1eb58c6b4c9c7aa032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdae357908136195acece775f8fc7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a7d42f69ce8acdb285ddddf9b5c9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ae89b1bfa3ea03553ddc1421a438535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177e2d77c8d9394743ad62e588500e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ba24c73f57bdd2593cc8368ad49ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f920152521bc84b690bd91e2edf35638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f806655329691c474504c34f333752f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a197d270648f5feb3813eeb043d838240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b78dcdcaa3e40689bd38e73a7190741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc89decca20affaeee75cd5cd260fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43cd064c759297c24d7ee591333c5243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d360a43105d049ce08682e383359844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51937f9287460991569725ef86c33f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b51a026de1d2944dcf62d2693ee6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c9508ee58b36b70b6c657575d961347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191928fb48dd0094036a9bef067fb0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fa591891da45bb13ea60272d8eaa449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12d9a01c60261ac057ca44a431369150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9119e2e621ac713c0b14602bb996a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04135b30e2a7bbad08ef102ce59cafb852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea08f478760c4568c6c8c8eba9a91353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63addf3e332c59a9dedf91bc2a5ba7a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e650ac92a6d063ecb4799e1b16046a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70606fad388e2c125d7697fd1178303556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb08e9dc3f69281c139ce0a3277266257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051f847d599de187524bf429e61832358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6254150211b2e587c801d3cbb3f858959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c35d82326082cfae2dc6d4b48c5b1360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b475ae561980d4733a541bd9583afc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124dee5abbd321fbb310c0c6ca280e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6609132c06ba838e8d97a206852e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d4d3be03413920a8922ae9ae91ff564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72994986716e493e7084f93b08dccd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b7c007ea849d387cb499b4e2cd9ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c0a34cc386e5a4098b1d2189ea4c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39044a9eee5fa311bb662ed7f53820aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbad3ce7bf0ce1183f39652b6e7e3369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd42d5d95d2785a49f23ee4a9b5e64f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5129265f18ae6378b1f7b5102b2e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b9a4c1e380000fe1d9387908b156d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905b9f7e42444321a4d2f0691a0579673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad279719f5871515d9b14c99e8b3e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038b66a049a7450054ab6f86b3b4e0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db4fc9b2ad971143c097494984bfd976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0aa02c55b58cd2b770b5ef93a5cbc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bee27318ca3cb7f1dc9588d6af65c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be267ded4189db9883b8dd9871fe227979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5903c6f33756ee293f64c0dd9431c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c4423d5b78b737781b46ff291445b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e4a4e16bd787f84ebe3500ebc0bd682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1355ffdcba6c38811694db36ec71383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6d776e487746fc28ac1aa05214d2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54537e41ea5409eaaa2208e1025beafb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb872cdefd2530b40dbe23e6f23951386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cb97ba0610887e234cb59cbdf4b8a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d86352398b0d58ef12e0ae940e8eae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834bcc604bfebe886a8cfa80fccdf3189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b75a3a38700efbf5794bef1be874990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7a814676ba9ae96428d7752a3cb8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d7304373ed95d5b2c0e428b6703b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbff8ae9c8f7ff9af26058cdc62d6b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d82377557a16aecb509a99a5dc8d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cc19dcff2efa67c90cb48a1a0e8e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673249c2e0ca3751421b41a010bb8f2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de23837cc2160b6684dbfa2ceac303f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba4ff21fd46df74b24f910f905574498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01840a67c6f43a3130c6b4ede2b5d3c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9731844d0e41e3b5cdfa3156ff509d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bf6d75522cdff94583b7165ff0401101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6683133911c985e388f0d7f5373f09e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f500a6cbf16810d8427f083d8e685103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e0cddef1fcfdb7c0fa8bd484d1e26104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce9b8c45af5bde5a53d4af6533050d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d0b03049ef2c4bbe3dfedcc3b1811106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53a2c2dd43c8976807f88e59455a70107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71534a7c118926cf4dc9ebd72af78275108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f83fa833c7ddf0fde186c2332fc181109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94134fe4d5c2b3120e6bc0dfa5657ca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe63cd831f7fabfc10b8006a527d41b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40286c64d9c4b48d2038baa82f4a6ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7674f5b446bab496340024ef23e0ece113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955ea22240770e59b56ea1f2f07b3e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5a2cbc3487a60dbfc83cca06e3e29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e02a67094248a88bdc02645503c215116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda25b941bdec69e8a7dc97c3d06446117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da233160f3d2d9fab764175064828d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2c338a5bdb13f67c9f638e269c474119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26812b0e0c84dd5748d48bba1b9a0c91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f804096a339d57b4d9043463e48d87121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36fd55bf0cad7aa8741bf9d9763ed2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b88394a4fd5949dcab806ba85a96bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea23bffc8210cc759fc571fe5d02a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc55a6774aefddca284f8343fa9333e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db23aca1c6c92660486a7c0d85ddf5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0029d8c091179a1a1d6e222b7dd7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d00901a5fcd48477df1d5a1f021cfd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677678db939e60a6442cf199add2ff60129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f73c8116d82ecfca9d73ad9ce2320d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafb729a6e29fa049e0f2b134b85d60131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e089d4c1d9af8a4e5d3b6aa909148132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29da52d9f25f8231300d56bbddd7c3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a959fe8e6de28adde9f0744ed8a993134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89512750367edf29423ebdc8113bb9d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f413d7ecb389da9bb9e1e2781a36868136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9ca062c07af67474f20acddee5266137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4f054756f1e9c1f3a2e08c4faf019138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b879500d29ddd6c30ab1575d04f64d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6bfeafc403399d5a4212c8fabf0ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc7da93b329279fe4e8be8c8cd2d0e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cff170af1ed565efc1df088657232142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be2c76c2207950f5169f0ab31bbe17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7de36a83fb67a5bb066c9b2d5a6961144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b6f8c726c8207453b232acd56d3b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d085628ae6db369a405fbb664d2d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde27c5a327c4a9001179e978f62e6b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712c8e569e23f5ab6d1378901751ba2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6d103300e9feeda157250b821e5c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811f52041133991bd3ce5e03347353f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0851c5f2abc4f5e6904c84e6590d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fea50b39133baddc6f73cc6d8eee2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bc3dbc31884ee472d5ef235089c62153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8476dca1bb7cb1dcc74fabb9e6b7ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55bf84aad7d4b3535f030a71f8863f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a4ea3fcc4f333335f874e8e02fa21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bee7a40d52c3246ddaf287c66bf3a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4afa1a41cd77a92680668d9db1da1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c6d804d95e77ba2e8b74a5d702837159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ece15b07334991e3640e7d3c1db5a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a773d842559896d0c30e1752ce1bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e9f2a0f61c9f514a1c87ac465d0d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af642583d38ad5aa9e2bff0ba2eccd04163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85e040a6a4123aa20c7304d604dc0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e5f5eb6dc2f4c8606d504cea4cb6b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c7359dd6364c9c7abf1d924770917166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661f7334f9affb83d53baa4bbd7806a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284351b4434ec3196bc7668a02c1c88d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20bb53af1ba6a7679e332f7905f64a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436104c982226d20f65ef13e88b54f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554351f2670a66e90ae2a5c2a9d789b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6413a2d7f3f2ffc45555a1510bf2cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86805b1618f9953a414bb09a1f7d56f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd519aa908c0f6f30cc8e476569e0de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f9dd8e93177645b386fd1a66e4cb5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42285895b0cd5571992d407a968a6566176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b4d45f24599234cb5e190572031c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b847ff5cf2221ec6d41ca72fcfa435c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7c534af656dec9fd42f43232f9ca2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf1041c7a9c1aeb47f62b0ff58feae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd862a13e510cf844136fd5744e293e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c65b9b27d8dbbc2ff0b7d48ce45ef3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd054346d20ab222ffddb8dbc661cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d62fc185442d216461de7020de097184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee142256155348f50ae9e653ab8cce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e131e3e867d346d82c612920b10d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5436ba2039c1517d6f6e1fd83b6c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab4a152827a8f2ac14b75cde45b782188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b15ed0c93496f929ffd726eddfbf46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b8cb1669ca5a47f6dc8001bac353c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0009307643d521058c6a9762af2bad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80aedb83585abeeda907c51e72528f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55938f73776db471f6170be31baab3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07510a354a387b2b1222849bd2ae595194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1baa3b8e2949d53e592f66d9441f30195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e839500e7ce9064f021b44220c242196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35a544312acd632f89c4d00c916513197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35a65a213efa1468c62eb2a2d447d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be85f5e973e52cf3b9398d773bf945b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a962eb0c8983b39dc4ccb700ef0973200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7579ca158b111b31646dca43c884f62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae08c43c89e84c7c2d50485f6c72f68202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8664d9d85a6bd164ffb9e6928d1779203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26a9a6b71e91e268b51c1606ef57af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b8eb610f38c4ba4f8415bd27bc2b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebcbb019af0cb3fc636b9edc051367206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09f7b76e065a9a54144f662f7d7fd8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793c4e2fa6e7c9c62ba22f74764bf7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ec96c0c89f4f14bf950f70633069a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4017c2a75ed6de35acb4ce8a68af028210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc34acb475880b760203de77cdf4dac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de0610eb6fdc6309290b4470342139212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f0460991998a5d19897472bc3a9c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcc6f3ae631bade9d8dd498fb89c0a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75101450d0a089b5b0b6f1c65c1a54215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71010aa720bb7d3ecc4f1dab66b6b0b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbab45cfaadb282e8ff9db74c69b89217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98612ca2261e226563a18a36a661ab5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ddda7c75d5abff624c4b2a5e0d5e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4343dca0ef89c62b5dfd52b837aed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3006fc2df6255f67b9838141efa493221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9df4c056596501aa0d5392ed5eb76222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482deeea7c04f37beeaade838a8d07f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434a441ed37e7e74e23e09af0e504aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbd1b62bd9443189c50ff4e6686585225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39bf70e3758bcbac397b43c6ded5ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531d2c2e0d4854d2739a65747baddc5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e265322db51492745185b8cb19e2838228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81da4bebbcb3634c81b9439e63d692229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726abcd3e937dd5ff31efca330a6775230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd03929c39ce2c79aacd19c06e87330231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094002eab5aca945c9f8b837449c9c1d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017ca748d949de1a63b975305d24a88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33aadcc4fca435b4951aa8db9e63c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cf2168a5b3f3dff291c7ceab10813235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b446cf3ba6bfd794a66e855b9004ce3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98338dd0f2469d32659029d9c9804cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320208930b54b2b01835b064fe8d0d29238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0434e4c8c3bb0a506efb6b11ac1864239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b043187c00f2c21989c444130bed09e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bb2039fe553c5b756c3fb2097cdd4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29177efa0c89a5d8cff6b57804f17f20242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9777a4ed9d3422640911b1c2743e34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d9e298f8fd83ab134d40478175136244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bde5cb7c9074cd53907280cf802e15245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5279903990687a825c2c52c5bd8eebf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0aff53afcbc615b23962ed9797b94247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cddfb7fd4cac472b02fee2a3ce44e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e098e7b396104c9533664776e2294249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee626e9d2de18e812068b9d393fa474250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14394a629b06012b417d3800ed2f9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4752b2491c67c4bccc0aa49523cf9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20ab9e876d3b55a83c6ecc386656a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecce8c96944e95065fae22e5f09ca3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1721a0c83c640c55b5a8f314543712255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e987e3213cdf169bb51c15c8b410e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8757159b51fbed28e6e1359c685f83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ed4987cdfa8e0ccf59076dcf0b53e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf718b87c4e843f53e71c9992b7f59259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb575b8a9a3bccf95da639664b1d8cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d080353f1f129179f861d0fbddafa3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5ca954a7e233d834600d4c6b1a745262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c45dff223766d9466ea6f8d4a6a1c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab854d46edd45bf8ba4dbb276d6a06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0878fdf3196c104865711ed269b1f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f806ad2b24d90de6259e1ed390034266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697a2423433b2e120c5527fcf6149a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b42fa2d130343c1ebf12b3781a580b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7ace3c365fb4fa8d3fe358ab87c2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8f9a6fa2194bc5c18bf8ab6e5e347270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625bdbdab45950fd15e53dccefcce68271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d4a048d8743a7c125f5630dd526fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4d301c9e64adc4af2c82976e74db3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f852019f5950dc33545305e3ccb3c6c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947c091b863d96c32f9cb9a42ab4b84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439719f5079e5f3f72683fb63c360649276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fdd616ac901505e543525386b18a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd168bc5b672e1dd27329a3a45aa376278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bbd725d768f42db9986a9549aada3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c8b77a19526e30f2b52081ca5f30f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914ee81027754e801f894e1409a898a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540cd4dc13771513fb3dffc4bf11d5b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4a655857796f1b7097df26694620f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827a2971b6ed10107280c643a6b2ffa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9968f7ea0b43d62c9ad3a2120446a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b27de83b28794112abd815f17983b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b0279d351e5fefca5f22d58e7cded287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edf92856e6a1eb39a6bba872d538df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83024f183507434d453949a23fe958dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d6f83c07d0e83b7f4e0889a8b7ea0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9fb38202856c5803b109d40f47fee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa657852abf43e9c4fd1d1f1e2a15c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77870be5573afd99ef90b1ba6a2c6615293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc62e1b93c98fc55cd5c51d4f177f4f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825e534712e3755be60ba6fa087062e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44591ae988dd29120851c33d01bb63f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0504217935d942b6f75ee93387455297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8ef93af0790e46f656ad559a5583a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5223879263e25c37706d041ef054f20299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8cc6f6385be160bdaddae859fcd1c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258127202f23b4df182dbb3ec9997eb9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894ae99d8b34bb2c5c50799afdffad9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad131e5dc2125d7eb1c2765b9f8569303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bf90a553267f47085b5f74273196c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab081f2b6c2faafc118c86f67aa31bc8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1628992eacb3dbe8ce201fcda66d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3178c444ac4b0a8b3d405369dacaa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61971128bc3ccc6d9911a83eb8e2f857308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90753545a3fcbdca30cdde03f6bc0366309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bd2852842e1615b6054769e74429a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ceaf95c410035912eb452c41865d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5028194b86ed5d25fb1078f033bb77312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6525acb49e2580bb61cfe25a89cf15313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff07274dc349c9a9b5e46562d1ae5fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd5646a52019fbeaa0037cc762b4ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677736622b0497836d1d5a81d8a377df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f23b51be1cf8429fea7a18107cc614317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036db38a5440c9e30e52aee017bfccd3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e784b35377ca2745f66ff61c6d28dfe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372513c30c45667d2c53edc2de5d4c99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77556b868dac28a9bd88063ab8e871321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1f2201ef270f2d3832cec7b13a4d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82b8cbf018bf204642525544dbc317323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6894d92399e4c8cf71c7a6f00db1b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee268a4c3eaa5e99fe06a686da850d71325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26c3b8c2681c8fdc2f8aed04dcbf04326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745eb25bb56657afbe5851b270419adb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3a5182baf6470ec7caf32c7fdfffd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f52d9cb2a8380b75e868b5aea91779329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43234fb93ce56d193b7515bd432cb2f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e943b08b3ada8176e9a497e75c14621331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e65e88170fdf10ea9b5e7d6f82a68d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33e00cdd59904c0eb49c79174a3cdd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411b97cd5977bcdc32bc2e0a70c8bc2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4754ffd51502adcec11b0f17d5c26a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0bf55e8c3e7a08ddb3b8691ea6181336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dd8d7dc9545ffa1bb26752fd75878337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e012a262a65860960f8a9ab039e87338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30215bc7169a199d6fd7642e1dc27f7a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea97e989140114240a48459b59098a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f134f9edef93e2b1503f8a6323b30341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0008321f944b59c4c9fbc4f3f3c37342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852294b1e6e3f139ac92df71087755e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdd879911c60c29c1e43da9dfa3ede344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959a3e591383a76ed97fac9aa396d67345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0e9b64ab62a5ca8d8b63a474b4a75346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46bd0cac7b75743772a908eb1480c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cde4c548d15e1abf7d90765330c7c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388c557805b34c0252b07d7ad4581be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad825c18cd18e98664864f9d256f41d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d49e4dd06488b7f65a3a689b645e00351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06590d09b7fb43deaba58ccb25b28de5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fb3b13dbc356680f95597f12c8f76353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137b5bfdd1e238270bd733474ff1ea5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208f5c0a8488855048d68d47b985ad0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0a17f8cb2b10b9e5a88c05d27e86c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9f648f1aba1a480a4f692a45e0fe9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19972b5bf5b911ffe24181402e6bda358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dea63bc628db07452e29039809f0b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553537c455493516b764c8aaec13e3b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da2edbbde07a41ad70948ced3c755a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23961191813e0b99cec366c3a71169e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b9f7dd6c5fbc5b68c5019e7e83812363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6d23fc9ddda7657d9bf2f798bb5d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb4c1dc2fd5c06011d38c5f6e60e31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574515f5e232528af3ee41e2ad1f9ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be5c2837fa973728140c5b302e9bab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82e735d1cd611acad5fba7d32c2f47368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b596104763d476647476807807f0e61369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060ed03568dc30956a7629ba80ced73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e0abf87f65db953bd61983fc80be8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025250b53cdd7d196111ff5b90e8384372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4da23b135cc3746e00d800f9d1090373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c420a186550f195668eb8f8409c9e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae8ff8279c535c55f6b944dd46a0cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6688de043fd167e9611b1d41e18f3fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb830bc9352655d07ed9131b88c484f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cd61884c4fbfa2fad85fc470d0805378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19392de694f3ce3be519111c8f573e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ecd63844fcd7109801ec3aa24e0cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5c8748e3bcb5870cbd67d82c9ca0d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077a742563815fcc5e8ee5839cda66d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9735b8104e841b8344d3f08c6d408383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd820dfeccb6f6ac1c3ea31556b8002b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dda970136b62acef8fa8edcc77c13385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5c4639235caf1392c2fcb0c7e31bf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367650ea0dfb6b1646b5dcbe85c9aeb3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1950c1aba16d9f0e4d2f884366bf31388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb1fec69937ea66d621baa5937b0e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e0332df38fb25007aae5c7a1e989a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b12c0dfa57a6026b148d41dc4b489b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d7afaaa470403ce8c6c89a1d20a00392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ba56e4d902e26777563ff5394b16a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7d82ab8559d26aa36b9869a036c13394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905217f8778d1012b0b25209ba0f5f75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de16def0c9eb7ea7e21d4d648a9c1a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3771204bf246ae13f5b4d066bc437397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1026c1e136125d8a2f605022d6ba9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddd93fde5020da8b4f8222ade92e58399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c6ca32708a7a72a97f7ffc67edae1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9ad67933b69f761e2e3ec3e5c9fe0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f5e9de2c3cd77c8bde1f6c9c052e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34eb8be54a034c316cb4c34d47cd0c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c676f96893e927f770e8c2d3af362d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a02f0df1e1b33c8adf1e2c165bae7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1c9b0bbee2a10b3305a23752bdcba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad604a0251c665696520d028ffe624407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34ca68729f4db4ab07d01695fadddd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a90b0b1a449fa091b1e9ea6b138ea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5175e0fd7bea46dc463cdde935c2926410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca19953b2ee480dd8d9a5a60ab58abf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b07cc2ac6bb5a264280e136ceec4a3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf41a5269d82afe6b9147c47f32841a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f484227a194e0b349c008176c9baaa5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a244ad98d4da271d56f6cd1c44cb06415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414448bb2fc0cbe5c27d77d53035d4e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9661ced8b99a033a95441e3c5d4d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5df6fa787ae3866d98e90f2a986e43418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd59a81fc6f013f8fc998ebe2fa67b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fed5c005cddabaaf478402191a425c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7ec7070af87b115b1f5ad2c2701bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41101e80ef492b31cb6ee942827742422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966ec91a800dabf96c1f74f030e60c7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ed5e9a72f1602de912597143a23b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208a91be1d9d4326b0724c993f92a0f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed23690183575d0958dde39ccd061ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b3e0f649192d1c97228e6248cecce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09515027e9a2155af8f7fe97cfe5bc9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7b9692ff3d9ed5f34b7e978e42d9f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196d0aad3079db9a15a3e193c9534aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e803d4cc0f2132d8bdcf40fff8925431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2dc5a063751ad4afad5dc706d230b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09658e8a50b50ebc20e41112f95a6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c52916747bfadbf0f1ce11a21db6c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b41013e8b71b0ade5fcfcc8b2d315a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df39f49bcf800644d6187e600ffe2e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fc7398a7353aa012e0be80b39cd9e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c4634054af50089694f8c410fde8b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4509c702b2e2d4c0c2043d24e0af9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7e67c45b51faef191d56a7ec61879440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a849d2068bae42da42d899a080213d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315975f2420c95f8c84fc87721ee7fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5352dba1e1bd8c6730c16c53f85e97443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70837067d18e3e19daa6936c6291f250444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124d18b7ff73e35837958133a80080d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0731bb8b41be973f0e0921d86c57bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05be150720bb7641ffe1578789a4df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e55bd1bad098d38d3803ecd131c08448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858c5db769e946cd64f80065020327c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f020ab866cf10fd2874cb239f9efd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffd625cb728581c20362220f3f65f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c868c4859f03ece5af6007e12392c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa41ed7d01fff1e6c708283bc637bed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72420f8999d47867af7bc218dd4df08454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672752afdadcbc14f55628372a49add455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57041056c3888987bc26c167d13e84456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71519acd411bf7c1f6f2f2adcce434a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669311a5642addbaf5cfd63eb77c67f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbe83cacab359d1ba69df2c97af8c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3348efb018d105950681ad49b94ed56460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e65daa2cc933767b297f45624fc0de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40367dc2131f2e32b69bec32deafb0e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6301ad450a66afb8bc767ef5db485463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258eb8914c2a04113581aeec4d550f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0081f5f38419352ee9c6e2d4db665465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2bcee6531046648bbfa8059907b49466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec17889a0028a3616816072611155d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3fee5933c67cdd24db51da3a36938468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb283df00c72eccd7003d4060bee024e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d831b60ec102c4490d7f93fb37253470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baeae812d74899cca981b319b0a849e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23854e5d5046e7df6ef8effe133abe27472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c79d0e5a38735ecb65ef32743f3ddb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5699547cafc11571d1992899b1ac28474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84b95b1a3f9795a55de45fa90b76cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f52cbde0adb3521a6848afafbf9ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e580d10351a80977be3a8d9261e38f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b895df56c590a0aa8f9aca2b85a61c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f90bc40298c7908ba21077c7222a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cae3df3410a1ba731a4083131caae7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3b1ade97e0e90a4cc5744c384ec82481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862785eb807e5aeb1963954e91cfbf7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ade12fdfa1ec123cf04c0de02d91aa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57580c18f0b902e0a06646c5391a0512484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506716cb2b286b78b8b622696906af6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4ed6bda7a82c17d2d656b1bc601bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65191503348476bfc8493106c74b10e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce4c229756c088ae1321dca1baedd2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8bed4eb190cbac121103590f0c61e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a233df50097e872d61586c62cafcf9d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8505c508d24dbca7e897b51a0b83b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cf07cbfb12dce2b49369ea9525fc5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c5f439bc6de2c5241875c13d373f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f000f18b13b5b92370fa7a2891e127c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4154b72135b3bc01d2f3edc9608d7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aeac9361af18b971d65b24fb65bced496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd64f68ae0f6a5f97dba3d4c8db9cf3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcf7ad60b4855f473649812768449a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4417820f888cb830fcd7c34babaad4f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23d07ac2219ba6b4deabb89150a989500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88aff32229f96f5000c042e320fae9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53eb33101325a29f2ad13bacc998a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a6e8015139d1b2933bf83c8348b04503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1ea0c057e584ed2b3ce38a9b3cbec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfef6e793900683a92b92205343211505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01132ec637fe6260503194036105d3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b4a7af815b4b8938c20c0810a9889507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db90bd05e4249658479a50b1d9a0f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046918ba0bf39331e49ec3b0a91709db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3f7aef736a3fa185d2e6bf7f45af6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141f968c8fddd2fd5ee2ebb894c75f6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffe4a6c5063231857b7b4a48351625512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb76222c8f04a6d1f96ac2761e0bbe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b8493bcba7617a8965ae3a2c89f8a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3a7c24564cc7f6226197d2237b817515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb11d675300d4c0343393e8e9804bea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2548603aa09110ec1aec75b76eb55517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d3cd259d9ee2af3dd314e428c8446518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35901d41f32b999ce785f3d9a5d11b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a892f9ffd2683913ee1237afb934f50520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657b463df63b70863a5ba3172fe4908521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7141c4f9939c23720bd8a8906418750522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143e37b1b4f13ef502001f240b46d44523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0aaddc4b84c530f66946318729dca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fde5823d1ce319148e8611b24ab54525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8341362d22d1313af12547fa99e8ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccacdfd4619b173f3457a27f110133527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ac3d89998f01a3f7eebffa36de474528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd650d9e567572fdc0157ce0328a20529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398d64b0a8ad233241368dcd8279e7d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c0337889c4ea7106f2226297e4e6f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010188b63abad75b8654cfecbdf4970b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d288a3ebaea5e91fc84cc5a5095cd6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883b493c8c8d72be0f96bfac53669d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233ed1f66ba8da04aff791c13998221535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639b013bafbadeada8a17d7eeb5f9f0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10dd9b58c96b400eae2aa5b3ed2c2d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab522cb84de6e6897a0f653588b2b7d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6ef99b2eef0d14a946dd7e913587e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39b075a294714cd1d4e86e7d630128540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4695de7e7376ae7ece93fc025acc618541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10efedb55fc52b41357ac27a00d0d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12484bab25c0c2e51024d8263e6fae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07af5b463550ee3c75a02a7ef60656544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb067cad6a7110f8d34973bd28e678545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a205be79f258fadfa6e29c578ee95546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3d86af7a556faa03bdbb67562f3be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf2f75ec8171cbdcd65739df675ac0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66badb9ab7e83abbfcfb4b2792fb532a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e19239f4c72fab4e383f8bb728c80550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604b0b3e10b2122483a8c072ea78906551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a178c797fa86b80c8a77ab86f29c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acebd578b7c9928ff0563047bcf005553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af48d50776c42b20166a8c4ac753159554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430602739283029481f11a65ffcb50c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592a47cdbed60902c95f254a4046a1e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57184b525f949b61c87963aa706458557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd2f087566763fd7b917d5246dffa5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a21189fbf914e5d33290f972c7daf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162e276f1a2879c0b82982a7e0a390c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d2aa6cde55041c35aab00a3c2e4c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf9c84e71bc144052064a81dca59db562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf7675f56cf81bc921fec2f8fcf8ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ab131606c8466ee407c7b0a6d8f8f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc4014e73bea37b72d68fd2dc72909565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528c75832a789b8f9fd5fd533ff71a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6957d751fe426d687dbdae1e1d5ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a65820ca49189f849e863ce50c55b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d015ac7250b0817a7655af711009bde569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53610bc24362eaa6ff0b03f9558b1c1c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e1b129e4df3b1b0a82530ab691cd3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dee4a3cb751acf1a01d241c390e57572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>