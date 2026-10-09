--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacec45e66ef61306250bcead49594f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb14389cfda531ac50be3db3ffe98c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c83d11fdbbb1cbd4995e2a6c825693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56b65a6c13ee6b6c7738246f3115064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d168ed52da84ac30461232f02db8ab55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67812d74d607a1197f44ae3a5b04379a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f94d1cdf64def7ec09c9dc095c3e667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530456b3ba32db6b64798fea058f8af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f967995ff048a60aa6ab009f19243e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbefc327a86771d9c037368489685610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0e540511c8a5754975d950481f5dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38365ff5edbc61cb97fb78ef7674e4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90401c82f64b8f9762221bcfd9ed1413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba054b14f14a4059f20ed523ad212a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e38162692de177cdcd2595be8a86615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d3729930d989dbca0d68c9a2acb0a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b6a55a664967720b266395d214a4517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1fbc1a8ccd554da65c3e95c72885d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d267d4dd55eea339ba4559e77542e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de003cde56ac33ae71a14e78e6c74e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0193f9721b032f0c70552e2ee01d5221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3988160a591752d43b5eea8cc35e3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729465436f18cb4685598d5632c1976d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063627c8f951456394eb21b5a0e53c5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8c4c2e0491120455cd7967a38031225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1212bde380c82751d25c4a92e9bf5d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f448b3fbc49137645622f398ea0c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11355d1064bf3bff6bf3771952174728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7586e1e9ca388da15de548f74221b2629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2a970ea240cc389afb8fdf731b8f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4588c768e9c237b22daa576d226f1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca5a0150cc86054cc98101b40ced9232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec8684c1e0964a4e71ce7db962edc133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff016d79df5b53b58144e9c4ea7c99b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4951fe6629aa95b55690c5d0901296735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ced8d63e730d6228ac0f21ed85158736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985c53882537e882bd37a9d88a9b31037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdf6efd5916d7e6ab78279aad988ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce8d73a9e54b03881c802e66d8923039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648e02e4eb5e783ad46f2c085b054db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a7ad4cba3346846c3a59bc8d5841b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984126497d7d8f2fa08a805b8cf63e7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ead61f2febbef0884a9a677dde6ab143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddd403d99ef6d25fe3148323d31d0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150c174062a2b61275183287b67d63645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3473b32d0b1365f6c8c6601cf54e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c67226120980c9ea83c802893b0df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc7c7e76bb0f281afa58cc1a3845bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6d6cb70c24e0ff4699b364804fb3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b07ec7cd9e51075cf515b6dbb3de9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f828a0bb4d49d821442476c1cf2309051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f229aab072b68c4fae1e82c4fb2a5c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87af384b363709d3517c5af8495336053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99d4ddd6bb63ee45f560977e014c4b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934747f4e312b1df4e9d229cbd0de67b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b00a45f3248f01cfa740cde3c4a5856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b9394e41c70f7855b9ec2280fbf9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e568eabdcebcf88dfba53148ff3b1e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e9711616690cb6bfec3c367a8dc6559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabe83b58f6c5ad94e622685d55f7c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ada7466374b620873a96b0f530756661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ca1977664b8b4c6a5b23fb865011062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c3abfa365d86225d62a3199bec7dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebe2e52b599c80af10833552ee369b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0b8aed6b02d3f3b61b75402eb034b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a314a0e03b2600207a3ba06f2d9dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeebd92da17b5929b03d946ff49079767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2bcede3a174b12f0b8b4a599bd60868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3676534bd67d85b82a61d58327887c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4545728b12cd67817e539159304f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290a959f49919c51b3086ad179927b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca45b4ef585db7c6b161f4e8fff00872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f5c07b45128703c9cd64d202a3a3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f254755b91e6dbbbf854aa19afa54574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8844e20d7a09abaeb9e5c8931a5df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295f0427bac268a4e671c5cca38f30c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f44ebd1f5329f10d72a6645f0d02277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ad9b41b56fbeb8d626890ad7f2eab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac35394f4b71d6d14f496ddf99dede79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e26a51da9b50eb34277cfc4d7dabca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc41318f0905be51dceb43172f71d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57922cfbd3168789d588eb41841cc4cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ead48567ff88092d28bc2a502ef2583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404158144ef3b8e8d9b0656c2733701d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc3c276a8aa7e5cac737da52c4b47685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc909ae77a6d612077868c5c9b7fc186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f950356ba7b75b0be5897cce4845fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b181a550f2843c0e4264d8d9a038e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54223cb62b03d54aceed4202f8a968b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bedc1f49cb7762ea78dc0606cb23790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138e1b537f89642e6525cce80fc609c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba19c0069a7b1aeec5ef3146bf4deb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f3dffa8e6ef4ba77c6e7b8a41dfd193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555e030103eccc4e9580b16f94ecf1394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464f2b4200fc7e88fc8bc0e674e107795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c173e21c59df4a6e2b26fa8c4270096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998518f9846f5591ccd280c90fc985397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2b81dd5b4df63bc83487f28d2251198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09d45df99d226e20ea577e229aebb799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1862bce72b93e67c9e2e6b928e10c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a00a8ad847aa5e21a6d43392d78e49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464b1a4d541703b1d03e17abefecb4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544afb30321982ec6b663ea361aa81d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f59fb75a5628b419378ed327faae4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687f09a9648fbc8d1fc4fbbb23e1c40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4081f90732cfd959e406c1747da37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a88eba42c1da29fd6044d7ad1eeda2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a59a4f8a21a1ec98643865b8dfbaea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b918c2bab86d120926f5ce122a374109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5c11742867073c82476df09a3c2d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c11566c81e4f21b91569c9a6fb593111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0b8933c49236de5daa2c8a3aa62a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40deef74db81d8670986b3ce3c33d31b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813006207229ceda8691237934a8e8d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe413ab602b6d7fc24f47453dd74a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1414b6d36a2d02c0b72372ad3f8cbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b6a74effbfa922a505db3bed8f44f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277341006843e6a6e6ca39465edf7758118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132a65fa4276ee81cb86bf684b8f744119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b78deba4ff3591c89041d4420ce59a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2468f4f3610bc7e2774749b7b6d9d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546678a1f59d2bc352fc51c28e21237b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663241cc51ebd2367b23a52d0131959123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5d178f19e63418d7d3642a82b3f01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1d95e3798163a2f6cf007699a0daa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e61aed429e628e7a3a7d651800842a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39ef20c506898541a006a5f210ff18127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1724f2afeae8b155df0436dab0b229128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c346c15c50bc45d95750a574095ecbb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2367e4dd6fcf9ec1a48f7e677838a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3388da50a17903e1a595967af8a089131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff9cc3515e9454d36da227e94a996b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685b10a216ee74fd7b437b5dd40e0b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99933382f0a860240abaf20fa74b19f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d1a1e54093e85b4a0de8c4b3d2ba7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d8476df4d8288b2d027ea502984ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1b303bad2aad1c8d42a34415d2702137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99577d6f2fa1c15510e666dd5b966b06138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60193c6e167822054311fb6267b177f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfad61051866f51661716e07252c0e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d5622224fff982fd20252ef6cc703141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cb56d1b4f221e5e09f1949ab3789c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c67a64cce86f5cfb78b11875d01e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61725418bd9b97f5254400ea834ad9c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc33411e19c8c2eeacdf3645d96a40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b737fc8e6647f627330ac10bbe869e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5c5ad4d28492843becc556a264a48147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da994f713a5a2725ef77633e97d8102148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34406d0598f366bebebd0e3c6b6dc0c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcee3ab2a69f5f7c0b38e37783fc6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90512e2a3c17a64116433bccbe2a601151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c2e66e196fe88e6f0b0c62a3b8d14152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a96a1c869014ba9ec72bc83adad22c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a37babf8eb587c5c878bbe06d90d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080af3d8f6666fe6c9d30450ac408d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26074065f25c0f5408cceb73063f7397156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e63e1925b6b4d01f13b77113042e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df07761a4d46224298e121b8d56f81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5fdbb222288f738322fb9a77ed4bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd3edcb2ff881f75c35c83fbd24282160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2080b5b1b28e51f631fb8855b8cd4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eb85d6d48c0293a795d6e561f4662162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d1718dd3907249e858914c0e3cf9c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5b2d9cd899fb30d72d8093f8b0b3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50aaf8d17441c6906db796732d7e63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fab1b835b9886c0a1e12fd17e3af3d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3ad96314319ef68623f6dc630d330167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eaaee5afbaa4eddab7b51948c6b6d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43633f4344034ede1222b55069f977d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06aa7d53c05c281be649a165584143170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f508cfe281fc56ddb4eacbe95cc527e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab51b14a91795ede3b39d6ebe57be1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b456bc282f30897ae742bde39282d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f44c77255185f52aa243635723a42174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b92303a8921d7ec2c851a3c6c62df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcc0c23800061d62f07a65dacbc972176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff3b83436587188cdfcd81e34aab50177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae6572f6d1d3719daab809900dfcb1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9534e6bf43abad0783803f4473e9b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6b830e34e330e12a8a6a6fb750123180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901a9b034a58240fdb6bdf4832883f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398906868cd72a4801fe241efcd6807182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040508eddca29099415af41b84599546183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51fcb127bb2f937901c8c2f2e88903184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788e86d296d1c3d411698e2619cdd43185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7ac5c1dc61c14c0f53651b298693f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dceaa53f189300415ead4d42df6b57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7e4891897df16cf2b31f77d0b4cde188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41371dc5a1a7c1a4659509d954012dcf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9dd282dad6b1d1c3e111b320c7545190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98663d4ae6fb0829589dd5c8d1b29302191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49924c739b6f406df11048dbe0373f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ac2b81826d1e12338344374f6e9df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dc63f7a06a9421c615e5189c48763194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0eb7c1bcf89934fd721aa97ccadc01195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0d751d227a21533f3d7d124aa6ea5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35109850f7a511c1934602b8063b787197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67afa5958978bae9f34c2c3fb9adad1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139d523043ddc13f4433e3498b95f6b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606062adb41515e5f6b496b4083103c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ef4f45e0e7550777e1d19e8ece7ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987f92534a56a136717b732452f334e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c62d7f9296e016f95f1f5e6d93339f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387b8242cec9a418ce4d134d770c95f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef47ca661b5153b2d08af76179070a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ad794b83defa52309071e57233a00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fc31b75900d6c20985821b00f342c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b696eb461b965b05a843fef4b11cd2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639ecaa5d89b394dd9837208e1f95ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dec728d50d880772122ff15b37c7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543db8140de6144e6d554f91a0e215bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460b3d787d4c6600d8e32b8e80ad350212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad174e5d050f2879b718b594b6db2705213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43feabd1fccfb2a6ceb1cfa6e819a67a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441331bf347a59c56da435b635484fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f31c10b85cadcc975ea3a5f1126689216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa080f71f1dd9cbbed13c842420fb4c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e0e723b9dd3bfc8814b926ce1ee9f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ae54fa1b98a8f03f0c70d344d8437219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498e989a0cfc3a90698ae7bf77fafdb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b1d8975d0cf9ae10c65fbb9483c09221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b0b57e84c9cb176f95659e1acfb59222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762c3b2787eb9ba996f4df66eb67610223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa1b267dc88f575ce2a27ca7c5c563224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba4ca54e98370dbe1be5bf44439f06225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb7ab89c8eb228e705f5fcc49f83ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920723962130cf0c3fc9eefefd051cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44922d02d18a63ce03e11c0c0bbad8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ad2b68195d93c9e5112464e08d39c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8d8217225458236b84e521f2548b3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eda2f94b11036b27a174b79d8939d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec01551e3bda58de13180d0a2f8c57232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3340fe3b688bfa0354d2acbee2f0a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707f755d0648470cfd3de0f8c08a51b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1933276d702a50aa4ab62da6af151d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859a642d2e83c11d9a17566d6f6370b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9d428e682efc8155fa2354237c810237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cf0098fded8a2dca1da09eb98e9f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531371a2a643b80f9eedb958370e1c8e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f299f7fc632e592366118c28372ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d2f002dc4918125567ff735362500241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dc965502ca874f8a406b40793b082242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a9c89f00150340d420d14341f11b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a27297c8db185828f3c2d192b65ded244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f78d569b70f7aa6c77c4d7443edc4f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e104879921f2cf6ce13282bdd94455246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aee5bb9e3b81a053c749b16f163d53247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f629e89fa299e85c45f96dbfda164248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00edd4834bfc0c77e5b6570761f4a51249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfb0a52f88d7fe90b5fa001172625f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88779cd8b3753a43ef8a4b78bbb785251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962e10d746edd2d411ac376cffc657d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f15b42ee784e05ee8fd0c7a61ec25253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb56dc2363e69760b0359ef9b7d38eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c9291f2cc85ddc19a076b9ab71441255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22d690b1cfc1b3c5217a1808f28ab8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cec1286038550064220b71de2e3f3c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bab11cb70c5914f8bdf8cd0ebce98e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cb52ceeb9022d0d4e95fae0e35ada259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6087278f2f1e8306921f5c548a79a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb814698a75c71af1e3edefdd17e6d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cf74210c52ba55ad5f1659893b000262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f3fc21e8688f9cb3899df563432ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146ec299a05966800f0afc23d9d4856264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caec820e1599f150ed42bbed15e4664265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8aebc9abf6e7e401b7d61875525ee1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501d4773a85a921524485e2d824585b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac4f16d7bfb495a781877f40e8efa4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afc35a2eff0d1ae681db249edf45fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f21b1a2a64c5394034ed6417b527d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa754504bca29753388ebe48592f55271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac23d9d064e1d821d3e6a6b20bd2c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132372bc0d5b5cb965a3c6226792efd1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae6416f5ee3039df664345608fa49a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c77fa6d1afeb3f8c287753a220383275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16853a935335a7b9966229e1ad26cf70276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368d6411e43916b59a3df932b99125c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a27ac30e317445f2c6f1fe734a462278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca838a64cff0018076950759af874932279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d53ee9e17ec7cc29f839ad77eb1f4e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfaf40f7130f4bff136f17be2e1d0c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e51ee8a52cb3181cc06f6ca03d0e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a5c2120ecd15f280e0db1de712ebd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f98b2b154b6975be14c228bce20156284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae0c435b18a817936c6ebb31f282d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6f47c56e3545c2ae9001b01c70d0e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad9e43f4494cf238e7ca54cd999ac0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669acdf75ba6f9b5ccad3d8ac7c852b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18816a4f833e350d429daa0f77b9099a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b535848b90a2af08953326587a287dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89e860502304c98eca7c6e2d98dbe5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9809cbc3c59d9cc95aaa728eb48ed2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216161075df048fe58b948539871c9c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6ff157fcacaa440ec8e5bf67d9866294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc86215d86c1f9eb1dcb766d0661b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d147be2ca4e49270dfbf16ecc38fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf09f07cee8c66f2d879f3a2bdebc9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2f0d605d8588845df523fc851996d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371eba2648d151d6251f91838ac2dec2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2a700a5ee273522f20c28661222a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47aa78fe7b25ca59d3ab24fc7959cda301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07323a8d2e4e6ef4cd3224498bf14a2e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ebc5589e4d39e2512dcdfbecf9ad0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf753321bf72b51c7694d1f4b92fd74304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132f2e0f48db5fcdaf44f3f1f945958305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe57b1f271fc3a7bc664c6bd9914009306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ec845448982f3df53cc09f2660da0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ce24d009bcbc5d4b56a8b2a9020cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191567eecb75e5f2fa2264ab8d5edde309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17ef93b47e3e014ee291d9d6b30743310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c00db7b5cfa545c38d1cbb049b0c39311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c3e2babe543a2d7f68fb20c5be38e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f554b0f9e7c6762c9c8ab2f951ed8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d089524fea177879def055f221f1d25314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa7fc638e3f35fede2f369d12394d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f1b2fb58d86efa95217d54a8c53af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67cc0fe118730a8d6c61c193868434317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b554f4754e39257662be0cd1fd4c973318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1411f6a7d51d39e39eead54a1c17638319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1736bec122883a7ca34d24b5f68e1d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c3680178bb3c43fc70f38ff5cac1e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570431ee1e3385eaa25e55094b9371c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34de704e7549f2803a53fcb32b9b490323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e5d44e115b11703df6b4adf68cd6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64322d9df8b0b830d3ae67aee5ecff1c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c8343d877ee6e78885d317e29bba3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750a42a858e55a118e417298ae3f2a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3b54678dd09552be4ec3cb05899e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f479c98db9b6c0a36cfe8c8d824836329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27db46ce5af65d6c5348b7a99698f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba228a12056d52b191c6a19641e51f2c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c0fa7e4fa4b42cfddc9e19b01004c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7193be97fb23438555d29f7eed2a014333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098dafecc356cf2c427bfe19292483e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d742d1aa23d3ac7fb70c79b69f17c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30afb82ffa24cd2b0e8d62257e7584e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9383f8d12c99f92ba91f4036886b703337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c3062cd405b872fd5e32fca5392bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85612e2065e32373e5b72c386ad0f322339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765da9fbc1e3de81f8aee882c4dcd8e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e35a4ed2df86fb86e9d2fd9f48f28341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6f68b5022358fdbe2850578b22099342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cff5520938c2f0c02b93b053e1f10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536b7a06293dd331b6b627526e1de50344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fcce81f69653907f05d0c1ca6e045345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c4ec6f3c8c4923aea02ed05a873de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702f8d32002be0d3552a619d93e490b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d60f7e23f6f0bf147e52a2c16b968348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c3195a78b7090d7e438c515c53dde349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c69c347ac7b986c2320c38bac2060350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69879b74203ee062c43c9d269896ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c074f6021afd8823ab6225b4a2e46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd3abc2867d0a5d140fda26d5c2e9f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e7b8d09330fc181111715168065fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaac98cd7b0fa0bd5e93a911da1516d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa20a7b9c866c75897c9f71477b285356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6748bed81f75019bfe0a48f8a17eea9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59708fcf48f995bb0955044e632e10a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ca83b7e009ac8483f9ef8b5a55d1a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5c23b17540fd1bc778102dbe1fc74360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64345d2ce64eede641b998d063c28e61361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868835261b3262b9fe5bee20acdbfe91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dbb66e5aabb3c1dd868cc26d08824363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9b5d6a904c5cd6f9a2cd94fe0650f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbe0d8d7403fa0a57bd3838d7e0a19365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61e140a8199805429be72bc25c81cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715af02febf0590da09403c1b860343367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2685606380eb563d10af9aa2880a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d32496e4db54a21f880bd765bc1c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91370f63141a0017270244888a53dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f5064ca3a5335498a956f318f15d5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09add0a284673e1db87713a8b5488e13372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d11114acd433535694ab67f1eaf1f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67e6036e93ede5310a837e666febb2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d175250bb8035806fa2ae6786ca92375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706ad9e37dd1b5527f33f744dede32e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62ac9f54e80799fe5819cea976d85f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e76c25dbca94c12bfed9a13b56bc8f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1d3283790dae0e4ede444cec14628379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed564b677a3e516e149046504d63f41d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5679f1772934591fffe43f4b5c35a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c273ce8d58027a03cb0f3ef4008755382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1db80ecc145715ea23a042fb597eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386e81073ba2d1ffd4f334ac7c21d60384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134ddfd8162aebbd5b800946ca89678385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a58908878e0074051f5aa6d527c50386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc61879c54d7f78f1febb8a3580f2b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340874c39ef19ccb5785385720fd31b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28c62a92e82b8baf17c656665f55e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5d452ec66f8aca2efe04604e17fb4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab90a7187bc54c5436919c380b1cbbd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56b69c4816deb9f25943ff590eb665392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791774a961b89cd4467d3a1d9c06863393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b5009b238bcee96d9a8eb5afde81a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208553cf67133b7e6ea01f78c3cdc3d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e24dbc937be6c2bcb541659de54464396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210e255bcdc3e70f9fba1263a10fc19397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091b459ba16f2e1fadee8fe849c22db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339e47888a9ce5821b16d59020fd9ff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf4a26d7cfc7fd49b53e0c0bd6021c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554349ebf96907aa18646bd775ec109401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913eb7dae0b87f1bf8c9f2c59b13332402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af7cb27a7805794828fe63a528c22d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101f5b0705df666bba1736077aa025e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5576d186e754b577433355c5313114405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e65871d4fc9bb4f013a7a9e18b474406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55b0b0b406f51d11d8c7ebd4fee0e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c29eef57a6bf38455f4bf54a10c920408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9ff4e0226181881f56010a0525f5d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4f5d5312d06cbd34a795428a3a81b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab921cc983ad8a1c9237539fe4925c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828151aa7cb9bb670fd464e4f63a14f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715527aa4be8c668bbc860aee0d5ec5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f15cd4ecf8b85abb0e622b2cf28ead414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f3e1d96862d816242e5f789f843e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717e6b82d644672c06d5b0aebe3803c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa411628ae22588ce9648781031891b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e18ad0e21f3bdfeb932ed6effed8bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cecb73566ee7f764a5114fe6479d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc220b26752f1cb36abe9c5e2b0b73bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a69e5df835c7b93321abcdfe63c161421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3077da24abd9b66d691e52e2fbadc1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17206b0ae850f2b9a43c64af9de3dbb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767049c09716a8d2f06190e83b489c25424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181755bed12f75a622fbd5a8d113e1c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ff87bd2341c3d88c4948c5876d4eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cf9343b5d7b6dcc987c73cebd4916427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af36b44538f3e65392257a816d2ae49428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d152126149fe77133a12ba2e7075fa1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7d571d27cdf8d65c8b801fb86079e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f162c6c6e7aff86764597f5eba2a2e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501850469783c175aac9f47d74ac9fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7c3ada213133876f07dcd9dac7e40433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879162f3efd0ee9ac40bec06434e422434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9c8d60478f0623c876cdd94192598435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f5f0417f0c73f5caff2fe77082445436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84150dd3a4504b1eba396178516a6ea1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be8d6266beb31398df88e8f3480237438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880c6712f981616188e0e991b7b2cfc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918884b5c7b104204e02bd7b04db572c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1233dfa7b31f589ca02a4a937ac43441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fa144a142f1f1cef3ed33e72aa767442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a305635124c59a5351de087a0634a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538e2108d06e18e6194c5f4c7c26511444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fa5bbc43a7b5d5d37705b4f038bf0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1f77f90405c4a422f16d8ad2574bf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604841970ee1ad9f765176133b23cde8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e917d300c8f02cd0ae3c333db1d31448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d86172bcecd727e9a9d8d3fd517786449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa9ff59064e65cc4a590d0ea4e0b4f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d36c2f38932684cbbb8e42ef83bc4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd5d42488cd3b584bc68331deb3e1d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bd2777bf68d936166c0e4617d8fc4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa34ab267fb91bd086e6a30c230c51d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69022f05f809f945175c2d28f2a8c90e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2841fe8d1ac3f8d1fc23b4076028412456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f458601e0e14d7f47fba56031bc56457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa16c1c406c58dc7322c3bdcc35727458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a201ff4f171aa41cfa3a1b86f04b34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f6b4853c65ed3ddad3616152bcfe5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19f1aaa2118773a1d4504053d78306461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f989736fdde282f5b3bc3a928976b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c64a1d72c8850ca577d9075f5e6a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03433d87dcfd12a0546312cac7411864464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b559063698fc83fd0668e17c5ae4811465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b3db89764bfc06536b821865d9bbd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698b350be3a36497f514a9f19787faa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7433e2afc5bba638f90fc6196940ce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f70917d65e79a078caae9858ad80ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab4e6103704a78057c8005eac5a7cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9f532f9f4da57989a78bf65d74715471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8850b9c441ba96f624d92510b9cea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfbb7d45862ef00bd5b1badd51ac0a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a1ae478bf1bccc40c1b926cd5cd25474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8240d162d285e749537e12587ccc367475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a60cd2db3b3ab96ee33bac66905db7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e3bf9eb413345cc6eff31b2cc6add477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44cbeba298803b85e3147429cf5029478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cda6d199756a9738e9eb95dc96f9b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b889f2d2d84416be7419f09460c85480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3466ad621c964037d7c3acefebda3b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da6a9b0e5652473b748616496b76b9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d4d874910aa942a3dddfb03e49523483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b178f5b45ed6f04ae01931d4ac8e2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b882cac18ad55de9167e50be1b7457485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a84f39bef6cbd5156ccea1077f4e3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa6b3c3b7e512335c4dd1851290551487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65b9027815cf7a9de7fb804520d2c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4ed804de3615c3075bf0710e92d45489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30415322c0ba7acdaa17bfa859f3e4b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19f28d5b0566ee76bb6c40fddc28d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ae8084737ffe4a9d4163591417d06492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89420747d154642f187b3ba5be47b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f233f9e379ee7133b5a18e4ad9721494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60466d605b0817a831361ab75f44dd8c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e63babb41dae443f58e9fd97759a56496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b546901345dd84b9a996a8f886dbe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b2aeedbb0c36281949962fa95326b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ded0337ec1babcda8ac59fddeae32499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99405c8e4c1caeb4b27f3d80d179556f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183f1fe77e1101f070ff225cf299cf4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4db2c66d4808451c04b61851116ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87989b4dcb3d8374d231a57dbb26e3fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9a0d4eb9887d765a9918c1fa03a68504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318dc7d4180114dbb6a59cadf927435e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecb464b19a991a45d3fbf1c8755e70506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410b44c18699152674ee5ead6b24cf0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10414dfb9616d0b86c386ea98c54bed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61e8a17014784552acbeed5cc02f68509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e5ec530985a8d115baa00139913e3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75420257ae7abd70e2a449fce81bca1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d631fad93eb1d40e157db06ba6522512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86f7f20e40b739c4e0dfd8dea8623c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197fc89b2d9eca982f813492a6867a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1edff706dcc09ac96c2d990ac51a14515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80e19651f09ed95fa5ef2ffde8b44a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8061f76c41f58a20c0df81c42247e8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b793e4662896b29ebfa5a341973a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b550dd86e12f347e4009c289b6617519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d85b8b124cdf85153e18c32e1b9011520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115a30c5856fa50697a32e7f1d1028b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2f503f387bf24b3713d8295db939e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6b1750034318853ff0272a4bae83a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0425d2f78aa4bd7278c5538f89f4d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7439e3d1d18f5c19994e912e0670e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ede1195d34a3e9ae4acfe802347f2b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b683ad066038b980892f59d130c786527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31618c47eee3f4767733ae290d20d288528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b650de29e6f5c447868e7bb9fa6980529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad829781b394d79206b6c0a54578776530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fce11f69d38dd1a2bab0c779d26cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60ee9d6a502219a95cf642c16dbb48532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e746a65e5f840834a1de3976f3393533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a410766de02bba961d54d84d97e7a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eef8c893d8625915e383ca7042aa4b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d117831cb0aa81c445ae2efc7edfa64536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06216d2365328a4d36b97def169d3c63537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813852ee5a87a63d640654d276bbefa6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28256bb034fc137fc09413467e5dd6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ead9e11c7087488cd6f3220231c6fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b3b09c328a3053e1446c546c41fa7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998e6d3f0ee17180f92d9c821d88b19542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77a273a6596064a365d181d29b59fa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b209944c51adabcaa7f7da7f05ed64b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81877a75aaba8e3a11b5c9220410903545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e966f08b97394167c68c12dc56621546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f74a90114fbd4664564b449e8456eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720b33c79e5481d7447970c3c321171548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15530c69c9d26efb7482d5f1404e982e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f0df55eb6a488899eefc8b2911d6f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcee0f77c21e849f1051e73b420ba19551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00877567a239a462b5a26834702b0a52552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe50da299b521aca4dd777025d5ca3e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90040c421799eb0014b3bf419625363f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef08c1b9509832e1f1907e90761d2f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddd1d6c4df5ea0e37a16e62cadb49b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5995aa3b0962a2083b7b308a7ce98557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f36743c4526a3de3dbf9978ee0b94558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cac8818da68da1d21faef989c74e1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461f71cdb3033dd7cc7f7f35f2f8dfe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d306a6169d5886c7665942ac8b299c6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cbf94082ac7f58848b01cd635aaf8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e94b703e113dbae806b028ddaea185563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e15544f01352b52f97f27d95f0980564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f975a5b1e83bb225192dbf3e2b8b32565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b1393ce6a9fd341ea7adf0a21b62c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cf3c1f1bbabd2461daa218b5be7d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb8e18305876161bd9ac2d3f3874cc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ceb70b7b922c8edc725e80de934bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a757f81aa83aa07070009086c34e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ec80d01f2913b100ad05bbe2d31aa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73570543e38e7dcaa4dbd4567df93614572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b4eadd158aa7bb0247fca859515551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a814c4d7b2c780d8f605ef59ac0a672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe42a399d81daa4f32325878e8f0613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee3e10918f1c7e60d742a7980faad74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d5ce167dbf06a8d6ca947e2b2e61b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42788d19a171f4f8d6e496b238f40e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6935aac245888af424c382d6575a077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51a453a78d44578a3ea1604c77e6b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a5b834b9e96bc98263e4a69f6f7ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5106b1cc756baa57afdfb8d56491310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da978adebba78429c0f53e0808551cd911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1f13973e9f98d227f4084e521f9ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bef6d6d4dab4ce4a5631344f8b86813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bdb3df1d85e2cb3af18ca6352bb0314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfe272a933a8998ed27c2b059355f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49312a72c6257b88d5ef00c5fa33f6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b325c8cf59c8d624757cbea7a9c17717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e2dfdd3a2d4bac4808333370ed5b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fc12e0c4467a96f68ac6e492e4d2219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3458ef7ee5e855d23aaa4e5e90d5af820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2b21d28ea4def78147d1f655cd51321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85ff22af6fb15da1d115f46ee0e54222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbd480c3443dd03708b187c2b322ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcf9db872de1f7e0abde40934f8a0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22357ee12ae08affb2e0d3cb5e5c2db725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b033ba10ed6bedab8a84e5ba0f5b7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cda720c766c9b52caf1ac589c4d8e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12aa5ee6de0e18c1f6a3bca49860dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40a127f7c1d7bc596e2dcaba4d278f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064c32efec275d9395ca3b0b0c6a0a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebec4789844274e064208cf7996da831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d2c1b7021e5ef2c65da1e394f4f5432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ae4789e1b3b1db0e0da3c2d753d9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8d3e9db72cdb197275edd560cdfcc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41808151ed9c65cac5ca8fc9934f7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e135b6ae312e177e384ee8fe3c27bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9384f74d17d2e5d814840c2718a0f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2459e1d3f05f8e0c737950fdf48963838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34dffe772d109bfc7a354a19e450f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5042de4fc4b419d6c3f7a7d11fff740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e6bb94c6d536cf9abd5578390f7d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5b29240a11a512bba9c44322a87a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0f968705b57bd5ea18ed0450e0ff943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345b2d8c87bc75aef3dc6aba3237fde44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65944330147eebe03329b6c5a6a6f2be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fbaa5f92f81d021334ac49fabdeb246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748477056067693dc07733237fd64f7147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986155c46ce2943c2456cf639a1f441c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77305ec4073888b77d34c569353163949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e02e32ea8f10dcff516be84bcec71750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7006d62bfe44226009e0e22b5cd1be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2759c968ccf6b80b4949a5a1c468dec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f54a5bb1d130cfafb243d37bc0093453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5d345a925c6c115b06546e8bbd6ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1bf90355a2772dd1c1369e689981e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c66e228756d2069e3b68a36b3726a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d8bd5530f3c23476910c87178b94c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1f8a131f47c790d5937a596cc555e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d059109d15c92abb98615426f1a89459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b52738908de3d1fa12b4edcf30eac760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606383c2fd88011c9a0f54792a7d0a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80675aa4ff3c8787ef432c96a9b359562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a6b0f5326bd0b14bbdace1b1d40e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a742dc206a0d6fbf215d558d71085ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be8e1ebe366ecb14ebea734e7a71e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203b36587d9ac949fb1835e7485ab2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10509c05e16026ff3b033b38537fa5af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c458183deab9ff15ac9d6ebdfc1a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8cfb1ee982ae7430962dd0fa5b53d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a2bcb806198732e008477e163f18170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66a6deeb7de2d4f866586e01fd240471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6117d334b6813d6d7ba5ad9a3d7c1b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096d3958345de6340d12aafa36eb3d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cb7799fdd062924d10bf5d69cf44c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfe2475337f4e86609657803ab301675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a47ff7b4167fd5fc94f865742154a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c95fdd238f8548d4a493c9a1a0fde77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15defd5ffea89920a7f5b1d4ae9e7e5678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42a8355281bf89b32a0e1be6669f4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195a07efd669d1a2b5db04bec84119180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41d5770c4b429eab819273addc0e1681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90200aeda42c3d02e7693f11966782d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd1f1f0ad925baea8fb1f9170e4b9083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d5832c5b1dcc7a4c7a48de94d587684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78555f34f613e39677176b223f72d8a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442d0586be1673719167aaf40d6e65a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b872f6f372dc964711e8a6b1bbaa787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc6b358d9c49955acfbfe9dae365b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ea39ac9e3e132e76401f68b9c6a1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9692671bcfe366ce1259e56b9379d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80989bb52cdf8257efe0b9ebec161eb791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2e3f0f0282b62b0623f464de8987192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aabf9ab6647f86fc2f4768f3710ccc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2492a0b03b7d3ab43bce81ad79ea82494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60400086ad41b07a81bde595129f34c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397ac1ed46ec20fae89390939db188896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebea7c2a93423c7e9e95b95677982b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5f618bbadcee7ecbc389a0bf6963e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18662e8fd1f7cefc6bdeaba842697f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339db5c21dca3cd3bad5fde71a98f2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754e4c95891ecb9ebc6b94c3590613b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160bec0ec865f130496c691819a40cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94694d3ef6e5b350f8af85789ef97d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93819e7c92c0dc0e0935065541f08d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88dab48c5f659cf9a07cda8c68bf36105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26836004579dded0feb86cb5572b6138106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdeb760d6ea6a62684a429ba4b595dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258444e86bfb9fcc3324be053f482bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6518693f17253425958362fd39123109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dd8a0fa88e2a61d48a6642bacf7f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533875a487d0c47ee04197436339c0e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ef147b876a6973286b4b24b27173b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afde6f78b266b36d59fda611c1bdff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77084b8deb8ed18ebf882044b4bd286114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f8cdadfe88f798523ef6e29f057a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae90570712bd0af3e622fe5b5df3293116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca209f7c8a53c09de7fbc08b94117c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb608ce90e54f889bdf2ccb9cf12e23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6421ec7d6779f45e8569f3102e9c65119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91c36f6ec14d4b85323ccc4a53fb10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb722ac7ae40d3dcead4033cedf317121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b43b267885f15bae489a4e1862e97f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d5d1892a28f33fd3e4a1a650348bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e95792403c34f17de3e789de9da5f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8988ec8312b32e51040181d1f76e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a70d22669f0841f691d01d9b024b4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428f84963da3569a506dd9680fb6b36127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e96ea0c602af783364085e6158983128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9e5cea8b4a81433da8ca712c31a9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec3b25a192bd614aee7fcc711d866b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bb29e2ebc797f6a32f2f7dd0da967131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb8fdf8f7771b15feeb1e91d758a5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf5df34bb82c81289c641acde38900133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4619e64fff849dd749eec389584fb3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13eeee3f89dc5b176d7c4dce383a3c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5ad57ac0d772fb6ff3a650bcf0e76136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb61ee26a4128b74fec519728fb3b3b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef764cee5a4356c107b8b562d8f4d50138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49feca93c9036925a406b2755b40f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e951dc2051801ec607894906668117140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ab06d38ce79c003f9c6bf6be520fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860174eb514b45618679bc3971f620b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391761236afef7769bf926792ab7b249143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfef1b9480aa20e18446f7647145ca3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed94897ddebbc0897ff676ca2c0a44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44a443b47e5d6b444a970d7a7404a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d424be68a48a77be1f8cd6822e4b4ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c4f7c194567185eef2d4ab3818c64148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9331c07a198e38cfcb94f23f224b53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44651c000b9e20881acf3b614dfee2be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25f61d7394ded474721fa4c898c4e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309499569299aef227fd9d67f1e265c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e661cbf1dc5b94167c635d92c51c1f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711801a9345899f7203fd7c16dc7884154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec84a70f2796b39db90c81f4ba204f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971f43d0dacba3a223617470df463b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c416e563e22d1d316accc8032da218a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f7292c2b12806f069824b303ca41f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af924ed7854de118d6fa33878161a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e06d3a633c5c847269b6312db1f0c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c2136d13780ad77b3790fccfda612161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446ec4efd25c90a5be21dc3164b6347162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3033557592d9e28e9b5884c9d12773c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bea0093bcf139bd3b1418a4b430116164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2deda59b5d471eb7f4411fcf301067a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27d55ef791c9e925984f2929c3a08d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f68f5c072970eb28b2d90478767d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc24b14d9430cb319107d3f4d178ae4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3455bb8d727299f9c9d5bfebdbb39ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236d2138a72830607714254672f5f8e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69498247bb380ca167f6f1dcda3441171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4b388997d574e74d97b87b0fd7718172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6a0caf9a1bd02232dffb7e9c9323b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ceb01764574caf47e17bdee0578e33174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacc8f8af9aff199385210d60cfa585175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8065f2d95dbc3babb5d853176d86ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e58d9c8d5c7a7875d82aeabb234f60177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35733291885cdc416296069cbc75f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585068145f09f6bf16ec32234635e7a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5991d4481a423decabaa441ec6177180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98adc98de5700bd1ccbc2ebf387a801181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef078f9b4d76a1e967d92fe3b6324942182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a811ec9f4b5c9861ef34e5a03bcb3d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203b7783d4f0ae47f6df13406a252a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552109b71de4da0795938fcc8dda49f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899516ba9bc6714c386b9d40f546165186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c38ace739f1dad4d40b49f1f904cc1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad93b5ae81bd98f08b5f5b6f658dfc8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc83c173d963c715f5ea54c5978e195189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1f969fc0dee545cbccd217233bf06190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c451c2bb3bb4abd3b20bb7f00a9bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ceaf4f9f898fce25d370c783ea5a97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4da484ef100cd1665f105be66b1d05193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1b6d52ab49671a4c79388d27450b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8772c1561718e3c557d098ce45b2768195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ce1352618198ce0a5e14b6969cb2c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28788e1a7433f9f1b709da1c34b37352197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29d5baeeecd14bde11172dd5c3583b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a6b5128550ddffdf7d3d22b66ba89199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f071b57fddcd12d5c9e06b2fc14b5c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2f997a6d7cf4bb77676ffab132a61201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1f760ca230e48852e2b12ea8bd3b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a188a2a9f00ad5a4e8f64f5e1a764d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab8b505055667d5047cc81eca47ec8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16485e4c53beb233cf32480a9022b4c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c14e46a67ac6b07d8e3c9be73e0f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e0806d6c5ec4d40b14af2bedb3092207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b700c7c2d4cb682429f1fddc7089ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c683c6157778855dd85c08de970618209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10254a4474c9dafa85f099e3b7212d2f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c1c198e937ad43c05e1a64932e56a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d32abe4f83c601a25c4c3e6b8e288a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276318289dca1cd21e4d24be624b497213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49135fcfd81b731d9b47ded924eb39214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f642245fba85a939f9aba0dab6374d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4e9ebfa80aaa77dd89857fa1068b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b777bd54bf842f72039403449f09e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61827234a3265aea70ae31717e5083ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f3e5ae4114d1e93cca7bb4ba84bfa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689280d78be66d32287d98e2bc01076220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157816b04f791d8ce33b1debdca7cea4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42724451d0b4ea4e0fb117860cf60af4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2cd2086cc01cd844185e0ac655260223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8cacbaea820acd47d1d1b8c9609bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03410d72c02cca70c76c6ceb87b75c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4ba399acd9b0f3990e7c5a7da0177226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b1f895e279eecd10d3919dbbb92ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3a3c8691b230e838a767cd28f4942228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35122c3e8e343e85ae6db5ba33c1b8b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467bc067ed303ae6b1e5553260e4134230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334547318a563c50ffb947893f4e199231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f48b4e44ab1d52b9b594673f8e8ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed412291f35c37cf03a8b8dc2a8459233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06be4375b4a4135066bfd4df918f8e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f200a81b697a13b68fc908674d824235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09a4431785ffd9c8b5cc7f66c8fe5c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f6531a78c5a760361496e2aa05371237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2278633fe4068f851d405c14b20df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb19411040d4a92e0c22de7fef027b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c720af91decc258dc0ee23f8629cb6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969c42c55c1d333801d47a3fd31c082241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ac87933a9d0a047b0af0aa15809f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a9aea80b1edfdc21c9479415033f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd015c1732e895fdbb735c0f5828d1a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542482996bedb8b1f0e93839f73f1e39245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04430d689a3d35ce1e8cf77b29ea60c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6919613328700e665653af0a627edff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f92c407759495e536e7472d269077f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b5d5dc9379940de0ad52de08f8cfb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851c7a67c222ef76e9d0c55a50b16b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937346bfa4e39a102e905e313c62060251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31658afda83a1ceb86d3d2ad561ff2e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09870c3dab0612154d8414ca6037a4ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342e6589de5ad8eb35cbf35495a3f4a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f3f2d56f806e6ec73f59f747648ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64232951653c8f103934e291f76f96256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a08f4320fbfeb7f2a492bed26a9e81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b4492c72cea5d94c5271a4fbf39ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89bec7a2990d9f5e5ac04efef2c241259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa43d19655a22be403cf51b2a049678260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c7923fbad417cf2127bb296ec4c11261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd5ba3493e8dcbe8fc1a2fc0614d13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462464d8b2c329a5eed6e8283f468f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d87eefa51609087237cf81f35523c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d411b52f1d805fda19d4acb55a7e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca04cc108b3d35dfef24e9f847ffe78266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8c40829bf4dcd88f9cb23b141a0e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207e73baa3a3ca46f29947ead823acb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59dbabbe24556a00db9ed8fd54c949269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0e7b37c27f84d89a244509baae319270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95282b9fee72d0a941edb561cbe007271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f5e63062650100d8f426c1b149768272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b3097673a7af977d215708c782c62273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d940aa7571f1a4835a71f5150e1d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cffe3ce00fda30951bc0821a59c0f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c423a006ea1600d7f24cbe139ff9cfa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785528663e17c1fb707a144da1ea791f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb78bfc45b3667b642d5d9ef4fbd6c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9196b62b2cc632eb67bf7ca6386d0c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be223974011fc783c1b4d52acca0c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1278a0286a0dd08f79a7e9aa5f84c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04197ddbf61b7551ffc49bdf36508f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df54a52fa0245fb76db42310264ca12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7baa685cde1077c1a8283dad9e44693284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541f618462c1cbe1e0eb822128415ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5ad5d725bc776c8ce6805d4f87e6d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd2d2d8e190b6340f1371b5bc0ae0b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb191055954dab56aeeb7f285e3e48288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f519a58517621f1454e2be5d959cbb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e281c644eeea4a99f791a2831b4e0a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3add82b6c9e1b762f82bbca66b934a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4be55e59d88ab691ef857fc5f6354292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a5e458bb902873ef7cf7800c26528293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8605f12f733d029134650fd07925b33294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448d0cfee737e9bf79f6ae618eead38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17705a9f85c98ffc73d042167d216f84296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d788728c5eee2b1cc606fa0710e7a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51d2ac56694562de47ce26237801f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fd6e63e00d9d3112ca62aa9589140299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd21823b2d7deb5054cef8f98cdbb99300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b2acdd77af6e4171806ddfde787f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab250e216f5f84d357d90939ced6ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e054760a3aeb56e71dfa0f3897826d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cde059857fd6a5c39786b1c460416304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1d77322d905113d65268009c42f4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a4276f9085db2c2a15976f1208790306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5de2942cb34f6dbcfcf6f49b27bd3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd542583425de4d8f8281f91682fecb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14bc457d8eb99afb0b85251bbe7ddb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a135b8ed1c9dcd022e035c1cc4ee815310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108301a19fcecec68714d4cd503dd735311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ebf7365f66923820717de2fab78ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b4ec96b75b76f48f9f265bc8b85f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d480bc7a9ef6c2bf588f4763f83087314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79608f962d1c93d67dd05f83506c6daa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee46eecf679622b92f1d723727cc61316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b601cce26aa0a61e8ae9983c7973cc4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019dd8c035ebc5dd2f85ef20554f133318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08043bb38a82bbcb1658720a2bba65e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec7ae0d922878472a37771653c5697320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb83519ccb1cdaf0b28cc450d3753b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691185c4cf27e062a3e89429f841d23322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c4490d990077259217c93ee8eace5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073c774bc4daa8a0da97361ebb38544324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792f0ee8ae5cbfe41a10ba70c61b1da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476de5bc039c6f25907115b5e0eb98f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911adbd93ad068c064b153dcedb1d663327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d062aba41c9341438849a1f690e55a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be636fd66ff189a4dc2c0ded001bd8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac194c4518dc283eec89692b591b2a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc892a82e7ed227cc17be09b87612e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49366bd4ed7f43c8c8798d2f7381c496332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72c3a1e5b69eaed6b412077e680720333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc21b6b174e5c3543191690d7182dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479e3bed82681f074964815344275f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210355e89ee70a61d103f1218d1a8e1d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a6c8477914211e3c42c04cee2201a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9233a766564a3c5fde4e87e21d2eec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8d2a900b17ea9650e9aa646c3a14f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bcc105e0c83e081a5457d56bbc781340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ffd9ff1287dece3139e4b86378ae6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6702ba868c8a548638b8398f71e185342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e377d8a5820d275acf5ca87caa07e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e91769506f044ed8447bc92a8a2155344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e022eff364aa3a1482f79b95609cc9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af362b1f4f2f9a30b6d79bd71e3af0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d25b4a52945d50daee8fe1ea247d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d81e1b0a211e6ce23e0b0dbd995a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459f535a346dbcb686fc3f8679ed382349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fe4f2e30556a7e6baf64bc93d2263350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f773c44635ab5076e93023972f170d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d759f8b8affa6547a0f79f5d0000c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c483aad17fffd2529ac86e44c8916e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838d3124844981d83bfc9be73549232354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587d538739ddfaf8d18f52de3ee3dfe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed708e15960143764d430aa0d2764f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0aea2d6e470d909f0c4a5296b10d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac9a49464fb2ea106d9c059aec3123358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b269b68eaed6fc2216f428d548a28c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05542d27c7de53beac246a42d1ed41f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6393625df56369eb3914f1e2f9529a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c654cf0bba8b159bcd2de69c26fd2d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2774f08e84b6e2ee000bf5e5159f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbef4985107bf325244cafe5a958cfb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c0ead99a69f2f162546d911c5fd27365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597c737a05fa640e039d273dd4fe928366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ff9b3f8d47ec945da4f46c395b0bb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078e212e4bbeae5a66a5a484f43926d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b1ca62d11a46a0193847251f620a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815305f4a422b528b1bd1eb99b62f172370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d829ad12d3fb0dbdcccc4992cffab14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e93c3fbe80fb63d94318f6ab188346372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186e6184b200258c777f422b1df2173373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbab897e130213c0543ce10c96a0f7d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d067ab4ab84b27ac176231858ac9d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb240f78a08f15ece4953ed5b1c929376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a6a920cf926dde5608fa48fd17996377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adceb920a8cec1de0545cdf32763a9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d513325076c80bc6ec3ecff96c0156379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770345903087b5fcfb8922ce32d96b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226e208e3e4c7d22625eae6ae2a31ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a37390b958466e12c71e367e54991382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19847263848afbea1ad3d54b0a96434383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb1321d6a944747a73244613b7a8ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719f325d8773963fb55ac1c717e1716385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c2c1502fc7ca0a8025912b9fae96a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b735b421989fc6e965c93195d3594387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eecb00dfce300cbcaccb9b55a69f3d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3b1d0292d13c708f1da6611014e2a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34e36b6383200e0bc39b5e438e9bda390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65ab829ea3a854f0d4833ea40c7898391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eeb4224b5450cf806a7cdab102ffb5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb05b8a286d9f339f6037a66905b2e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798aff495021d899956ea17e91e0dd2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19f465fb2e6a838bd1a00f8b1a5cd0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d01dbdfde67c1357f3e1317c8334a9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fcd428ccc6030a9444e20bf4fe9fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d72bd8e83bae1c26d94f24abac6fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cebad502d4b04f7267cb17d2caee7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597f22b01f8a799953061ee49237009400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13467e6c7fd0ce44bdf13eebfc9c94f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68c39d8d235ddf24253797f5e17855402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020e6594c81aafb24e32d8246c580ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bebc166ec33a85319640eb5530ca7b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033bb5d6366f02fdf9c732cfa0c5953405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b707573058634f0dc7aedb41ef8a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f980386ca2371d1c0c06e350316714407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b7d0622bbc26423584f72d2ed2720408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b992201648ab372ccdc236204b217a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb59a4d8a3a1d71e7403471336263c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1f2b4beca5a451d4a2a2d305813b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8419c9d20bc5ae3061c9b655da7aca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ff2d67534f0bd990894139ba355e7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c863b340c44c045557d7774182931414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b92e5d669a1b1c8421048100659a0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625c60f4f7cbe7161be9a1c2f91288b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76edcf435e195e3b35ce7f35134ceb3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdda6a90603247cf27297db709ff32418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f707dec5640463d9cb3ee9ddd6255419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8bcb4bd669d15c580d844798c07fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ad354b5e2f8e7432cb45d20f28013421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661c6db51ba8cbc3cddce42e7ef1521422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2371d48a39467ce271809c3e722e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b76f823a27ffde134e491a7a7c651424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f540961e889219e7559e78268a038425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4615d1d8c29357241c3f01a1371f795426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed961723ead87612635ccb7880da11a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391e7e07d72195a6c33c61fa0ea9dfa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d5c9f5d4caf220f0f8dd27b080b77429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b027d6f85a1633b67dc4167e5ab1f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60570e3c7517d12c711139f7c65922eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4138152fea75f5dec0d7c2a2d91db03432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59749acb6b585d7acd7a24f9b4a87c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8012717db1bfafb4fb84df713860455434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67872cd6150ce415a146076e241f28435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2083f062a533072495fb2fa7763a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce09c91defc409798b8ae040f4cc1e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc93277706d168c38784b7c685c789438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6ba70b2a359735a30b776ea7acd13439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21e9e84f0637b7f6cb7a5af427574a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa831c5550b83f9b4a50bfabfb1e53b3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1ea8e8399b539bfc237736c908cd0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1308e894656d63eae45e7f9f7864b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae49853c893d4b9c6c70a4c54e6487444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7a08deddc5c3530d35fde05190469445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c6d8c120f250a457aa2101583ad4e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f8a3ffa9c0e022eaf2e8b8022ea8b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dc45f09fe3b7849a343a86b951870448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697dea006ed056584a09bd45e9b722a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135757c61a4b90a444fe59b5ae1d37d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9df4ab585242adf42384a101f79fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c8916afba5964efe450855a187fab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ff56b6c9de8b6476bc163c9109cbc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4175107a0505bda6d7a443ee4b6e46454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205784198543fd6bcaa347d0dca3ff9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82a01bb2859de98cc8f4e3b6aa0fcf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d256961f5391d2cf3b37909d4f398457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49bedae2ad2d7016c711aa5ed87342458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486f4524ffe0c3e0f564a0d5fe37a99459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097380df2862ccf10defea20a56a1b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45170448cc06c8a015ad230adab94e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48710f5e3c3b13efb1d456423b5042462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851451bd142e4a5b4aa517333bc6ff0b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79332828b0b46c57654803848bc7c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa0f7c9971de4df6cb90c6bb063649465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed48c99568fc5b4675bbcd4b9d3294466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b599e48a5a559260d6cb8d570439830467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a42648c39c691ce7e3a5afb11c064e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a7ccf30603d49971afa9915b2993a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab99f18dbf35f8fc94b067cd29855e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11303222bf0c5da5a1a7953ef601c589471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8be399f1e8c8643c8507312bccefd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df87cc734db4391ad6e200492f5fb2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497bcde8997c97572ca3e6a40852620474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972d4c16817f8ddcc4ad2c66cfc9f50475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a99b0802eb7dcd6a2da3da613c613476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441752c205a410308c3072a0c5cbf8c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ebac18027b7760b18f4e1fc145982478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72354ba2cac07b38f7d4d14dfecdee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c6dc4463e7732896b72becc5cd7f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a269088f4a19f9559aef00b2322d856481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1abf8c08e5fd03aa1f57cd177c5758482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb82afa4200d0984bc4dd28f3f1c46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd8a1245d6baaf90e81ea39f6e16ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed0f52927cd5f3a7be9473cd50589a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf23e3cbaf9adccd2c9f01806018596486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0fd4ddbf2c24fb1d62571b3e026ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a627135cf036576b94d4a5d3c0a38488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de15286835112bdb65412a3ed195444489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da0fe29f9ad8a5c3e4275109576b86490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45431c728c500d5201bca9c3fc96c596491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f9b12e0d3411fc216b578e654a834492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6d7ac78d6bb70977c8e467ed64ced493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288606cde0a8cdac23527d738f08e5e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ef6ccaa2b6360085aa7c02bd7c3fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a423eab232da9817a71c2c01b29a7e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057a7a51db74ff7ec404c9cc1e12c72497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424d1dc8a07f683ccd04b107e1d4271498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fad35de06417cea244d35a461bdd1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a315700ea74c743dc4ba8a92521eac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b5349c299d97c8e5483d60d0a76df501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00aad669e4a792e6f38307679f322a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e98ded5f77c2c4ecc34fec19507ccd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd13b65697447f34b9373ecfa2de8bb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ca7cf204b3aecaaaf6ef72957c9da505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d777aae88063b89dd4f567d837627a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b321e2d672f4c3a5202cc991300da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a20d3dbc25fcfd7eed7a9f73b7f80508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274e5dd54c03b2d372cae539d620013509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d885a2370f38c400231168ee9bcc7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f5067b2fda92cb0785e250fdb2d4a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78436a2b0d06babad5c8be7c613c6654512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d31d8ddff89498b9638a476aa4f52513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050256ca69950e92e7f91632889a429514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2e932e727b9dd6c4cb7dec2c616f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fca56b57e1edc2744a9e431521c95516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb44d1a35b84956f953ba380f20d27517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f71bdf76944c94c6607b8d755d37d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f08fa6394fb3627b7ad717cb8869f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256b416960a8fbc05e13449336c2644520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e4a3962c2fa7aa9106363ace35e3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a054615f0def08356b4cf3e2e6c4e4e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a6c6ad3e2cccd60acb2ae1f92607f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936433c1bba239aa11f5f45540236b45524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527359b9ea3d25e7b27a1fa19be4735525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f765cef1eca69484b0da91a1ca85cb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025d4e1a7fe9dd4905b3f91973f884b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91ebbe96940de6ca0fc63324467bbc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ca95ffdc8b5ffa5014fd731c828e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bdb7c3547361cd2c444eb8e7f78ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c63aa538dfda87087a677de13c533531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf9d59ff3b7eb9ef9e67cd0b9ff578532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3e8d04c27d15886849da5d3378cc5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdae5ec8fd5268327ecb107c8caa5f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9702ea9823a18ff675ee836ffa4f2d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcb7ce63beada27ef60f40ee7eee6b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa2f357ac9acfde6a295dd3118d2fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4b4aef98dc95aed337490b2dfa200538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317a56ca3296177d3ae043625c1644e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729c2e9b6995e9bd2c3d2d9692fdb63540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554b8607f2651ebc653cfbc676c88f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a1b40e80453493fba5e0ffc67df76542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3a49b20972e4c8b44ee3a66e9b49b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f3e070edf005d23562d23e5f888f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc186d66fb753b572fd014c825081e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4064307d8563c67e95b0412014f0d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654df686bdb84b6278485e349c3a9ae7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0b34fa470004e405c2991961f34d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff54a34c74b669b86ff102a9e770d6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9347511666dfe535f4398928e483aad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf432b97708a229c27e52c97cbf41c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a248a5056b586a100e43c4cc97b38552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28c499309e3fa37e97de0ec0b94d27553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84f7eb6e1b714e5fb6dd8351c47212554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488320334fe7eb5d8415a698500231c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31dc5772f7c271f0ee7a238d5063e47556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc9353874687e06d651afead07c9b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a4bf6412c6a6bbcec9941cab2c5b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a2d28b1540280db2e5b91db912766559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c4e6eb22cc7bd5ba33e7e361ba25a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247b87d871cf0b97155db7460532083561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd529cdc8421710e34dfb62ce85c9c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353b2ed6605911a6304ec1abfdab16d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e2f39a82472980dbf65f3be6fdbe3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86b942089c98c9a897f67342f34806565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522501ead0021ea0f3658faf6aa45fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ef5590beef29a232d5fc40173967c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb0e69f58ac27a1c800c6e226aab3d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078439af88f9ab61516f53e4656e9ae8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bace77b456e5b6b30ce6fa84f2f276570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fbe5e57e206872f21fe8e8e3f8f3f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd1e22a8d8c7437d9d55865c355dc9572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>