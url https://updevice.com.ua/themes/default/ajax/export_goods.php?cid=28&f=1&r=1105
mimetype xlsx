--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81402e9ca89992c649522409fcf17a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a8ca75d85fcfa91c709c2d9450bae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d67b97dd4858c86aa8725801593703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487da9b3916f04d8f9b2b46f995cbec04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433e7ef99b23fb5078303c479b53cde5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530c78f7f3bcb72ece09496b918a3416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0bea0ad9b329cf1911d04ccf7b54e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c39595b052bbe8d6315c878a06ea68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de8767bb4ba9b57db695897e72071e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fc0b35bfd3de59638ae6a75041b5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad81bedda3348d10c8c5cc662d8770c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54bbd60799b8634add29997badc3ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921442eaa0bbbaca0eeec7476e401c8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208e972ebcc92ab79c46f541c7a941714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f2af8517ff4818cb92fca0f6bd52715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76c44993ef32dc3499dbd55da5688016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597040c8b4654c1e663bed86b9cdc44a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe74a840880a7f0c2910bb95409391f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5c24f160550e210f4f60ccad40b4d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076510fd4e40fa5b86cfbb69d61c96120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a3b60b69591f04930e9ee1b83e96321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ba91faf55d1d4e6ecdb930766409422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345d164ac3c460f3600a687fc16e49b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74019462c6bae001a1cb42b084d5a2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666bc779422291bf1ca2168b01a6ff725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e9dc93206f5339971a0532ff6570526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a3341da58ba25ccf249efeae2f30927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935216bc9874ab22708a1fdb327edbea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a858f3df56b2c3b26c9dc593dce2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105726564a4e19374154425dd7302ac630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd1fab4a6cbfbc1ce4e9fea351e1ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137aac03b5ea85ccc381de7a2b1877832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb54d93e7cd9c76657aceaadd79eeee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2613db7d700ca58d59d38d0e1fecf2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e831c3266d504fe588050a4baa016535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815719e5f4cc1ff7084853a8b2676eff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df394a20790db84d2903c491d731a9f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d603d21fbb51d31e12336cb068daae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6959cba0b8715599383b06686d45239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af43d0d26e4f0d946160c43de58deeb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bb19bbd7c14099497de8a110a85a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3981cd821efbcc2591d97098b3b0ea942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b911ffc76d90a7c54a011ac7ef73343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a45ce880f290d08f788a10fbc470b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991363110913fe4de9eb0bb6b47d71cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1079a88b85f21a70704a694a09c7446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf14898f7be737422dab6536b3bd35147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af982f98bb00126a16c6e1438fabf78a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce018b0ec92c337175fe375d16866ad449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5971333abea47d3033ff5f875906750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d80d3145a49a672053bee99337717e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be232b6909b815aa3d1ad63988008552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2fa5eb48827f794d715594697294153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c0c36f613f1c87fcac827b830f35e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410f33f8faec7ef697ed8edb53dafe855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a94ed8a3596c3c58111d56cd51ddb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747e3b7749910f74036f38a416ab72757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10d9b1f7b77bd382070bc0d269f94b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd567ba53216a12ec579ae2b7cc77ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0591b366fbb5549f7ce98c2d564ec1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2feedd7035d94cdb44abed78e3e7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4215cd634bbb89958ff2f873f5832bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb1b433a11951895ec0b4902c9bccb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b175ddb09cdafce9e3a6243226cc564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0d32c75fddba13c7a855a8a1c5db065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b74b6f363f1fc0ebea39149c3b722266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55606b23182f3f1360703baac1df09467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf25ddfcd97a7876b6cea8f76e267268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48baf9f7d87b20749862293cc72ef4769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845437ceb83e432e6c14e556a7ac791270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e5ac8962da0a3cffb6d3be82247c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b215f87c19656c353113b8abcddcd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51071307a004badc5863cf2ba6552e8973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c848ab20c816505a7c25cf3c7a6de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e9dc9dd0b00f1e5c29ff7f8f3dca175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d0fc9a2fce88df31ede87af142a7f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1bdb272def7a9b9a8f039b95572c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce41cc329df3386b917daab6933d3a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e08d871cc9956be05de899a535482879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e344d8c2613091a770eb8b7ee993b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0483a153fa64024087c28369d47b3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642fe9480771d4755517afe02fa758d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb47c5920374222b1d6259e4fbf3c7883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6c29cb81d442f4a4ac2892ce8f0e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3719fc5d6c8137f3e29cada882d98d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0bc9ef1f2edb2ebc5d7343cb44bd686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191dec5c93f6a0772cf840b6c7e843987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025fef9e537b154ef2c2a03dc68a83e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6781a80f3ae92c6b40eb2331cfca5189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d01b9324064d9ddc289bcb6dd21b8190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453325d7c212628abf5e24bf3b519bab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b5d143c2ddbb7634dbc9d7a8a8b4092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a0289d0ad95927f62e0165e9e00a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c106c6a9f269acc25e7125527f64c8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb1ab4839b47c056a73476ce9bb1a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4a5eb21acf781a90ae81500b18b8096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b159d8772fa5b21538378a5d96da097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f4ea47a8510e62626b0fa1c3b5b2398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc30a574d971319b77ae21ee9043a9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d457470983183e936d7d158e34e13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a1840718b17fe90f35dc2b89cb98d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704284a31dbe84326803b23bb55b818c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6536b45f06c79a654afef37ed743c0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce095fec7a2ff9dccf7c42533907ff8f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e03a42a511d438f756ac34008b8b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77db81c10b3d78ece4e6e2ceb5ff002106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d398c0a28c1248c6c46995554c9193d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57336f4a9ebdb953ea306c87831f5ca9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead574ec188911c71ec4be2adbedae62109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bb0b421f87dd758510d6dde3ed2a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40971622f99820e3ea6c5dea072407f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72c6e82aefb2923de32e4a5e79d1e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb350643f5d56d6a52d3aa8b3a110b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb93997cc90f0e145522bae1c961d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bb4fe8b024aa6e2c0e1adeafd2b36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e4670269e85deb5bb1d4bd04ec951116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1a5cf0d6db15bfa73572ee1cb8fc4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b5ec618391fa39dc6e739bccd7f23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc1e9e987070d41f1e3f6b1a085da2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac0eccdd504ca3fabc0a8242a43430120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198f4bc26b088fac60e6dbcdcdaf6f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3d6856efc8eda0a9d088a6091bd98122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a000b9d74ba5c75e7354bcf728a7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4540ab90b1f4b181b4a77a4463d1b86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca56f7b7601cfed9b7f51752ca9eb6f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40771d7e4a0df965403ac1e262b3aaa0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae7b51be598509aa0c1730b1f7369b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf867d66e3877ed4c8b2ffc6914387b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e063a3573a53a332900ac41b3a784129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96e4bf560a2641b109297d4d036853130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb489b498c7810ab8cc93682faeecfce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7171463e91e208994921a3613ab589132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf9c0d453acc625b555d59f805f825133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6a4a4c9da9b79ba36af0ca686b221134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c36c7e8f7349200ad70794b586075c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ffeadb641d4948bf82083d3246379136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a25f45c5dbbe961d390635c4c1768e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b795bec23c3d23018f79f3cfec702138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192e14563553bf60387809664516a8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a730949b6ad7d9f4c891ac6428d6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06a60216e7fdb824e1f482a6a631f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d84ddee72bb7ffaf99d8ec906a0cb7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708fb71cad8884cbd56536bea75c6c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10a31a5c746089448372fd0ef9d6a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57252ad842bc1b262a618b46083451145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c706168774c587163d8a07a0d77166e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d10616976a2079e7f34127be591fa6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0120aa29694f9aeaa3b6e6b07270b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed14cc70f7fdade6ba272eb5cf0c4b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b68cd6b3cc140bf1e01f2e14b8aa25150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f0e73152062b1c59af523742b9d2e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4de46e2a136f4f23900d22366abba4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc97236fc63def1ca9ef07bd984d7af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff405e8c923c12d1ecfcfe394206807154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bd622bc5ac6a39f7409ef127ae959155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342cc70365d25e5f9b6b6477ef47545156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a2040b360b923a460cc4618234989157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369bd4853592b8fcffa80f73cb67f25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b16ca1b98ea733c8bce100d18a53b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4ab0bf49863c8a91221ded98c6b99160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24168c35d94b097ffaf48bab2e0a0853161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70ba74baa4b495fa1d8cab646ff6d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7a038f71d0167a75901e0f29210c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5f83a7179043ca97c71145aaed9c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6f2747aa11ed0e770ff0b398e388b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fc2e6c0d0884fd80068fe982470a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fb09f166109cd4d257f836914d8aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d18af2eaa24aef1755c6cdd0f3fa3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0704cc342ccda108c269b89a91784a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07987d3b0e719d5491f2ca96016fda8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7723c4c81cec7a651826da5a3a194b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec240119a00014c7bd272301bf740ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71193ef0ca2b5dc5b1533c7b24804a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d92a27fc70181f9f9d7cc605ad2605174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f967f9a5ef74f85ca5eabb9e624e08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e61b041bb5de4b861560bb6c11443176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d82d2ac670af30b98f66c773e02409177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24342e51a44f2d5dda519080e238ffdf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d747779dd0b9875dd3903df803e8733179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45bee6241de1ab60bc928e4dee5a5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146525e963ac5f152bfc2fe564b1647181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad97833498c98e07ba280299d227ff5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497675517a22cd6691fe1b82cd631ff7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3d9de8699cb4eb9f8c254231f5984184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d006eb802ab89283299bd84c835b1f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3432c18ebf2effce2c7cea44fdd18186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c5f95aba622f8398e765040991a5a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b37485b10a585e75eda2ab1c04b80188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c9294b0d8b98d383868a7fe57440d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46650162636146b20226b9a96203f77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0d6a69144d52d4bb732f4aafee665191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fbe237595854992e3e1d0378dc4b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1876db305fda44fa1b011c80ea6746193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a24b72837dc64fc67b080c04cc8e88194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccc3f5ff0f0bbc5a427b71d6a51368195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834947d55d185addf149d6f35e20acb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f36fab037c5f797ac187844a52a46197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c743975369a0f8ad162abe87e01a14c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b2fec0be85c03e75a701e125a2067199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e74de6d15daad32f1cb09afeb6ec1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598c251288fed54a7b24db8673dd660201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cda31135aeece86c7228f31978bbc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02956fe48fc615a2a8b871d7dc97ab7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef1b957031fb45371ea3a0fd0e72f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c265b7d1526ebb8d47b3f564fc0226205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec15fe054537d83d9d9ac6c8ea1905206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10567e5d2d71b3947d32ec90425af8d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e79f44b90b5d2f2c22e6e41404527208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263e6386a53091cd3979b745d6c367c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d8bedae02d57e6b0763a94b605857210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42955515ee043c0c448859f0216be3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c3649015c0184a1ba55ec2331b417212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d0af81bfae7eaf2c00885f4f70063213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f0b14c9a6eea3120aee437e5e0088214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb780efa985d4c9050902b6484c5c96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8407c92d73f7c4c9f809e31350f57216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b33518e7f120de1cbc2e7304ad62f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de67d3f047125ba6ce6abe2f21e8734218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0aa8bc9785f09bac7d444275cf60a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ec6d8a2968a2773f8ace2a1dbc211220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54014a1d94ee0cde89a647f53f75de5f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f0af6829e1235981c148a7d4c87a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da16835ccb7bdebac77e5f82da726e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11132f6e77c9aefa673b0a3a1b1f2b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b762d655cd61a76158ec896cabeee50225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de83870f249239112e235fa9f6918d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06252cde5787f4a3c84e233e7e362f93227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718139c9878fd217ed367a49140d2028228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccaccc258276219e3ced5aec522cbe0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70afeb533841d5da8f164fae3696999230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887354761de5c5ed769247f4d20e680231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a9e1ad1e078695a7eac3ee45bc97f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f928173337d37dd2aacbabe1f7b9e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78c90cd78fedb87169e30cc7d4b39a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7d15ce0eae8496244795fd3a74a2f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743dacbd8d5af2ba7a2ec96364378e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28435f5b89ea0779bc898d1661226ca8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eff62f4f95f35d037d0948b6348e1b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a44ca10cac13d8336b295a9381f980239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a386c2197deaaac11b169d1166afd62240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15d00dadc6e4b193e343d65e832868241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651112ffad1d289d83412e695b191d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3062a139085bdf11317a15da5208e26243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf058d4d884a51975f6e5806aa88fb4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbb5095ccf90a7a4a0ab3000af5b18245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e45c2ddbdf0b5c0617362a123e431f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e769741eb954d53605e0649a3e3bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfda476e483a1bbb827463150c68ac4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108000223343baecaaa299335e58c5e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c003e6727746cafc12abfeee340cfb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1e0116a8ef9f4cfd55ecfe9e37448251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728ead61c253a309473ae33321db7fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c1772417dbdad5b211fff5b1c9ad5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594834146e856817da7ce38fe6f35be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fed09e08da223353888f65548f1d05255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2781f53849c416feee0cf943cc96d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ff9ddad814bb5b7b9b479f31ef8d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a75cc85cd05e5409ef9abf56f1c26258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588549ee621f5642ce37842937dcbfcf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53c5cd005a127b7ee7c61b34d8d5ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255af0dac7853fbd0fa6283cd1d9aa4b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87a6390509aa8d111b93a733094a7b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea112cb66c1824ce8a6e89fd684b3893263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54386ce5343f9cb342eddb4ced724f84264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533ad4e0bb2e57cd2db4d579574c56c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e3b22c22b82aa739023dc149f3e42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c4859613b2c305d156f1f8bf000fb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0a3b24965bbeb484d01f79790dd76268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb53e4758fab69751008c9c031bc3e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a569bc70daae532da9b19ecc267b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c24f2e543e1ad4ce24aac8d05869be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4b85adeb51d5b8c29778b466b5fb4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9bb0f1948030e07e7c864a896e190273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e6b1865aa90308f0bb53cb68107e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fea9015b64568b067206d5d53467e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac07415072b4fe51729d031d235709276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6c66c9a011a29ab4a310f540107eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702337de4119ae30a1f6b9fa2eb59ff4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353755705aab5575f45aa9032c57395279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0755f7623d568cbe570637b33aeb36280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9698390a829969b0926f7842c42ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249333beb99e625d859c2e8409f3c95282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3416bd5c27da360588199bf558ca8db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f1cce93484ba27c9376d8ee2a4643284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897d6bde2e5b2a347ddd653b531e7c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7a4b548f90a207f9ea235b772184a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b8ec9e6d08d92727ab02471949beb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d915ac56882fbbb75bf69353963744288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6024ff535b984b8480d29f4e21216289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130a621e022816aa85503e800aa5661290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecef1ac786840162c70ca41b925442291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543a3ac6e73d08867e96cc007782ace292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d3ac8aaf728297315510bdc68ee64293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4be2ed5af6fe0c5736536579a21eee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213e00914033deecb8bfe9eb4daf03c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e488346f32d5b3bf3d632dc7fc6614296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2eaf5c3913a6843b7080b8b2a9a47b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c718669d5eaa09b662d54f199b658b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb9b857d235897d8f579b8f33b5526299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318d11cbd41cfbdd28bbf8ad905e32e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d47ae4123f30a4faa2d5db2f083227301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f4a7bd47cce108b71feaf70f6bb89302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf15c5ab1700e5e2d30d678c3d6249303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5dd3dbceecd2db7b400f5eea5952b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af626211be0ae821424248dd91842b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb22926a9bb0d9fe698a19e9d232aee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b3454459cb17cffbaee6e5b7f4fc9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183133dff625f630a4b84715190f8c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141578b5c094ea7072cf1db5311c473309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875c22021464c4fb55337cddebb8bbd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cb9838c151b9c086fa6ce161298e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9d594c7e95f69e5af165f9bd1f02b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adac1ac976faba19d8f5ffbff7505e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d99cbd932b4dccbaec440657dc081e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec87fdb8d99056c2bd8eb176e84160315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbd7442931e13817556d6746f3cfdb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151f4cb6433ecf3f503f95022645219317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fafd63354421996e12b53075342d01318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5efe0e2acd8f1cb684c91b95b9f5a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b38214d3bb5d4c1a81d26dc6e864df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a81b06ba96880491574afe760d6ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe93f797bd7d34abe1f855c1c8d2b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a12b0179add79362e03703ed98d37323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf92fb247a468fc187fea3a4030ef9d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fa6ec82c3b68b48c643a92514c0ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152f550ca24110ff47173004fc2f749326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fef49c2cefe3f10f19fb27ccbfc77327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548953c197492dbf26312b0eee48fd1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a041598bdeda9aa282e0dd5682bf306329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26db65f41da2c11b72232f1093ef4ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a369338271149d275fc643d5ef8990b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb417510f5a67cee37e082760a6cc15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a2a025b4a6c1dc290b5ea48c11415333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b872a03c227c5794e9a0d72f355011334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc9c03990bbea930bf9143ae54a88b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4924eebd946754c274616140f1567336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca8b911b679cb85323bfb837189f45337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2af449b15c8dcaaeea4bd177ee213d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c879249acfeec6e800e47054ce2a66339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481a2d85960eb866253ac35d11bdce7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a30d3363ec3f403c1e397e71f0ca88341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc352780fbd5fb5e1332f17c677feacd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a027998cb48ce102a1aea5faf2da5a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3b0c7862cd737620f13cd8cda9cf8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f357f8200d10cdaf73f858ba040065f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1d9c4f5072a20cb4f85223b2e0ccd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7d61ee0f0625a15c508252628ad05347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cef84031d059591aaf77b654d922a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070714530ba94bdc2cd071ab34eb759c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f743d447d04ffa36d1510371ffe06b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171a94b862d08780963bf0d20eadffc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd3046229f74dc8b597fc1102bed4b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bd332fb3dfedb0b6210dec4771ad3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8799461f90a0b945fec812622e77f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8decfde45bf28bc3879a770442c97d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d177c9be3e5ef85f9cc2d45d74a6b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a77edc18e58dc814cdaee557e96c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347083b4cba9af30f05976a9441da9f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e01373dad7b41078b60e61fbb2071359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bf32016aaad332352421458d68f4c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065084afd414b4af097574de891ead11361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca0ad4d9464453a6a43ae4af32f80e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd31b7a50b28eeae934b0a6361f02e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ba6f986044008da1abb15cda29f4d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117e0e9dc19c1dec65904121016ac78365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e95e726520c814f2be0c0b53b025f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff7c3fa8cc95dcc2a75b90789d884b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3af772986cdffae17ed28ba2932aca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d310602538ac4a2f7a4611438cf372369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8c2ca5b60c5113325109de33a127a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493b8beec87f8513540d3e7607d5370371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9632de4fff9cfe9c9734bcf347f36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba38ca37b7699fc16e8e2b36541a37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f87504eab04d99e926efa568c6152e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394002d1d1eb3a982cf23c81757f664375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4637b2948d15305bc09bda622edf4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd68c31febde72d3cd91713751f9e02377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0739a1f07c87a2ad7edfc1dacb1739378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff93185beeebe5c19103047ad47ba3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b44e2ac1abd1d5ed2246baeea4378380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794a94e67cf0cf6238d52fb345464d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285b9bbc2a71da688b32b8e305fd545382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77896ec2e78c1395c59d0515af95d9dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393991c6e8f2b014d6e117937666c70384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f5e4edc9d67bd2fff65b3d3c07e78385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0c3c7d56c8165b22fad4cf195798c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391c0506ddc6a8ab8d05eae3bf6a42c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ce91d7d3f78fdeea0aa74d3c2199b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67301025683aaaf2efcfbff8be606832389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81c2b4cfca4b58af46fcfbbf863734390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a725bfe8abccd43985023a004a51107391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258452fe97255002bf5ba2eb36b22ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece36317e2e2c9f571e58bb124aac16f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918eb433d44e08b565101bf882908c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67e403f3f5ad86fda07387f37b4979395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdce5f1e1844acc9508b0a1912dbe1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3362cadc836d6fa65a2db4e71eb183397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e321bf7b3c305ac904c1ceaf05d062d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0903317703702f0bebf61875554d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cc7c2377cf9e2ff11d176e4eb3e6c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cec79ddd4c2170857a2a33ee36a39401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ceb1d7112b00dc6fa948fd8ad7f6cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a3be210f1cc1b9fc60ebf3ab4784d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fe14c73b2c0665b54ec8a9e5fe43d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e49c1446d752c1f356c5d176337a9c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e4544a0863e65bdd976da7c6854a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271185635894ae92ee26396353297ab4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6087ece961e55231f84b21d0eca50b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299b406e905231a16542a5595b4a211409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f280de2685c6228c904289a507e4ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4416a953b7cc61a1f5b8b84f9e02a37411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327ad123260f754f9e27aa2378313ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c646c8a00e009c2c014238403809c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546eabf27c9e532eaed3ee3ef5468b79414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559fe77f43823427db9d0d5c840dd3f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e66adc775524d53c75b256c3f09f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b30142c73d33c69ec9d7ab44e9b6c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b598396f67c9011183d1ce8ff039ef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fe55c6df04dee486eed0c399d30df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5536677772764c918d2e9f683453dd3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ed13d65b0cc76381adb927dc4e1ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bce87604729c8d0a615a2d0c8d176b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa776635369184282f1611764c52c7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249e30f2903c89ec151a62ba671125c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ee6acd8085ede448bd76b1eb1588d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547cc2f58dd6b18312c84cd6aa36e40426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9537dbd5a02564687c26e26428ebc8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d8b794946c6724a8938b17b372074428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f28b17082a209fb8269a576975125f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12df5287ab615193231f9f6736dde4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea040d5b124892952e7e3f5c081678431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce2ecb260cab099eb6ffa24daa9b0a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00e619ad59fb04e5a587412d6aa536433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf7ed6e745a9752d2ecdfa1adc18f9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89982322668ef740a243d17910df81f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639da464cda92f4e753402aa2bc9d933436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe11a808da5b50dd6bdc7ae6565cf8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eab1779ff3905406b5c1568c7e2b68438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e80e80b808e2fb51227f9e9ec212b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16733bb086ba686360940bf6f3c7c894440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac490b7b305c0f38d434aefa0f90c14441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c697141b4d94f6fe393fd478c14f41442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7aa437d31e37d0f8863a358702e42a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5de33c15e33b3c997223838fdfd8e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afb1ba8b2ebac9b44ced1a4cac15bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa20f13d21b54af7dd4979d0e31ca1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f121e1ea7527138eed1d82e2c1c5ea3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635cc4ba7e25a427d76645ad25caea7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a923711f1b1bba276362e03b5509a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2ad9cd525a2831c86ec6cc36bba20450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f8dd3ea903b5f901f75a91ca05048451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803aa65c14814ddfa1faafb80de05768452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500fb4f45943c833675618574e5bf6d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498a070c7f5d71f8792f14873780038454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d703b834644f64893888ed9b18e2c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dabe65ffc0e7d53e0212c1de543a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664daf937f7bbccfa842f31ded2e86a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03788c8a944ef21c3deee561c2b749458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cadab08b4a87f2d954f3ddbe400f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1640913ef780b3b7078da45ecc4f4b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aeb0e2a656673e390107903df40c07461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252d2f432130f96369c57ae9471ac45462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51722aa5b3a7ff899b854e3603a10f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a3c74f9a35eb762078705c6544036464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8da41e1a44de946ae0251cd499795465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54917c5544df71f8ee11781aa45d758466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1d5d25f17cacef55dd8b1e34ed397467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb235e1d2c8fb698eaa80e4510fd2768468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb810c5df6eec92c96d0da56cc2e7858469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb70f3e70e9713e8220e710363c30d0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce94304f689abfe69389420784a31f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8e186bb523fb822ffd5774983353e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295b77b21312b19e54da0462d3ded5b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dae4353bc33e834063c8d1686358b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0aeb757a78119eebfca545b6da59aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932466d16fb791c5d9007a1347f4305476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1aaaf4c0f3a531e27f3ffe0d98976b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935d84b545d41e16349c670d04c0f75478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4a9a50632bdfc89ab36e080748af7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a981af5441dd50255d7ee3bdefa88480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb858bcd6e3c9aa571dc029e18b2dc9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce277562571a7694a731bc01dcb9d78482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319af1bea934036fab7bcca7d6fa8886483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b925ebddc1a2eb4940e6f411b5102d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba41de08fc7c8c998bfab42c98f8498485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4f3472adb2947106c8ea57f7a41af486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011dcf068f2bfbf8e0ae1ce2cb58988487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7754e419a6d1b2b0a0a5740c152c284488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc5441d0254ef168b14f6806dec35b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519ec5c41b06f264bb0c9ec7e851862490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14c25357a3d07bf86cfa58f4aadcfc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b8d0615390e90c5c773f171b12f04492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b78b9bd56420a3561cb1a32796099e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17babffafc3f51f183001bd37d625753494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70ad7a98a85fd5d9c67f710884dac9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc60f199365d8aee7a9a115f43c9c9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d4775d679e1aa5185dc7900041456497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f2967281317bdd3a619e3d5a72e51498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1953cc98ced79f0e8ab209e5eda07499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5d737aebabfcbcdb89732ec284036500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a79932fdb6936722f9e47bd935664501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ace24ddd111b1c683af78c36b7b6c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66325e808b3a88e9b2e7fdfd07977d72503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdce65338658c31ceaa427ddf88b446504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29719215237c339d9a52d9ec14834f8f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cabf7d150800ae7c56221ae021adb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3d4740b55bb953deba8c0834d3538507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f529472d2855cee1f37dab4a34e2f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a194230d40f6ea81c67b1d4fa2b43f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128c007a5b5f8f765bf0c86f13fa1a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52a892ac3f2d0024b330e9e3a19701511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbeaff702d126889251e6bf1c082737512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ccb0ba17ce534752e566debc9f539513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07d719e664d434a2fdb877e7256495514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44dc96c7ecf2401e8885b81ebbc5f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a6556038c4b651323b13d2238899e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde21b79c7ce7c4c2ac5079014b9960f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979039bf6110b70e8b8ca2f68e8005c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84400029a2ad6a86c7a1ad56f522c59d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518a6a537b3985224af451badf0a417520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae372caa45cafc9ae0a505a37c93bc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cf77795c61238571a124d044b80ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04206c843d8068ea2fee4e6eeb91ddda523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c64acca827805c4d43e4093b33ae9c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f331b952cf05a3c071c82e0537844525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673d031c4454942334fe0335b95617f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfc9897d34e997d376bde95c29e8e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369f5c61cfb97c3166f220b66a4dda8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e902643dc3596a1257008c772f9638a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062089ac4984f8ef806d2107fdffcfb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a0d7f4c0bdff0986c76678e928b36531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fcd722bbd869647bb881c94627d2e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7eaa4529651bbbbadb3cd509089f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e505e43901ff42629a33fcaddf11d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87507734701ee0e0bef010d5f9433ed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32967d755d09945db18710c093cf560536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4822329ee1d97d87c3f611c4e9d667537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6dc17c2048b1573df372b756d403a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2a176ad8c072de4d5d4e2c4b7b4a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c232cb53f7710017a39ff6a38da5e16540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061d7b6d0253d3aabde07b62a2d3181541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20082597b4b3b61b542b284367cd5e9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ce448515dd02f74a7b650175a11ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761ab25e586d15e24f88f15c556204a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb20785c29d3fb5eba59e25c918675e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953496cd89f074aed071a4d54f8fadf2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe650f7f7f93bcf97fd4d28f2fa934a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4798d1459cc6098b7c60fb607c97d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489f8ea1c90ed10f666bccd2828a196549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a38bcbeffef528cd35265e30beeb96550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e802b07cc7e5beff0c3357bb14bafa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22b13ad9e278caf1f2f59cf5d1be0e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31778eee94b0b88b5142d37a6680e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1305dc49a37f7aa559a41116f27b92554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96e5431368dba6c8f26d8a034ef95d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c25904808dafa5848b2853d99c81e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054f05e94b1ac769c6b62340c1e2e00557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5c715007b71aa3ec5ae9b8925b339558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7df48dcb7aeba35fdc00b6997dcf71559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927060b2e30e7890ba37685ced4ba044560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90c1a0831cef944fa9f3dfcb1980ac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad0c89aa60fc2a7018c89557550e86562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6642f72bcedefd5a94c14903c3552d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebd605ee8fab3948b9385d1fe7665f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa98a99d8a7d533ab4563d7c9e40cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c230a5b4f7c1ae574b7a9505b09f01566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7252c2a2df7d8fbae88bb17bfd06d0e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a96664d2685ef1cf298c546977297568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072443c0eca449fe0b5d4e95f2b439e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5c5d812976b82130e0e2b446674b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911535347ed4e35aa049adabe87d5fc7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db4c8362df414719856981b419bb9c572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cb7d0e81bb39b8d8e95ebd37bd2881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9a048c28158eb6f9dfad5b4db4add2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cac01b9a08c434dc3d37411fc7e21c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7d698568473785ef31cbbc57093254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fde239d6b3e0b9fcc9c07783a8c0935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad4d3d96ef288c4a1dc74f12458adb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d33348c6b8e13fc20816013f3b312a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36306db0eddc1aa949652ac987228e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b6c5ae462a70e5d5397a60c833cfb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e45ee516a488b73cfe043871894d4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e836b34bae42668858738f6a4bc66e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5a5646104a998ea7d2fcf40834e0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f65eb1f8bdf87f51db875ad27db7813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836533b94311821c3e482fb813277af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76e8fb58cd0a27270d0da665c58cab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e7e183194ec6cbd8c50dcf5ebbb2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50e04c78d1a621ee693af35b4d7fe617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14b1a3f877dca3f2b17b4b2663b11d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49b44f195295eeec975606b1128f9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfa1728556986c01846ac5a230e29d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c9e3ee129ad4e86e3c8a9077a002d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b5468525e58d655eb71c70636078822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc3e8a01514b56937711fd516fd04323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e750ee72236e63a532c7d80bf6168224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6508adfbc027d5bc9270c28da89490725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b8030b0fac8f44ad307998481352126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9039674405ace4485ab8a54e2f3d0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ccc2eba81b3620e4b53af21a9835528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9caa16833f3882097fc68e8cfcdc8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ece0377fa83cacc4fcac12a857c1cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d287f060e5b5f72fa11e53490790f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746fe56c1f763c75a074f4507ee368132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c520f0a2c8c6f0bd8598df1ee55d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842a9a8e6a545c3898c714ebc7ce3ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16700200d042c9804e411a3b6d3b9b3735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84cf695da6c197fbf85c577b99b8a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576f78ccfbd0d1e89a3fe8f6ad1334237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f82100ce6d6922ec1d1a318f0b617938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cafa1ce854b97eac32f7892ec9d9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c1394ce04edbe9e7c6b66f248586740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8c0047a67151f388c3fb775212d6141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f89b49ed77f61f7c1846c3471b95d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874fe227191742d1bab72d67cc010df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d397705154bf01f09f6487833af24c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b12e243eec8d145724e66fe2eba64e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a897816bab57b38309c54d0dbb8cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c792572a5df2aff6aae8af942cc4ed647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85885193c2ce1626b5460b5ae91341de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f94d048849a1d1c9e8d598db480fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb7c984f4ad4ab32dcec40d3dee39950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89098c6972fb81ff8e60e7401fc150a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32fa66ab6bddd99078d3ba245b93a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08cfcc191e4e4f32fe8b4280c3e47a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3149b7b59dc83b5cd6b450c4270a1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fe52e16f5f11527181a1303762a5c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e5eec9ad386ca0342248b2d6ad0df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dcc2801ef3a41c6cb3cb14c09feb257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c472fdce98ca60d875f9346acb0c7e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a368ad90791c9261d6164fd68d299559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7859985ed41f4593c053f2e79c55260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194f969d0daf2f4097fdb7b1258b31f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77dc18d93145d64d3a5e088c175d5d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231618d7fdbecfe1dba55cc5cc3fd4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb4ecf4b08b1212201103bba92758064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e101097f687f8c31896503b65795f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e0a7c0c2c7331eab00d5d17cee9fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3b73cfa2da59cf47a3cd8057cd70167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d5d8b6f7dba684c4816fe25a75bc168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda3c45116c83b58346bffa2ebd703169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9396cdc827a30a5579fed0240612a5070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a174bc8c94d4aab4c3c04f212a954071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da6536b14323aecb47483b03a0d7da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b760652257a21073e7af2d34b832a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff97b58a3f8eab046c0fe4a895a61474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062286d2ddef678601a0c2923dc646975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e6e88f940f2c812ece5da8fd001e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb539846b2d010446ede9ab81dd53e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3670cccc0546d0cac3ca595a283c1f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98855f0b27d3a776768b2155fae182579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f02a529cf192a0fe06ba75e0fed00480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3e2ffd770f205c0f530a760c5891981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a57cb8750d60326e523123fcbbe32582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33d46dc3eb95ad783654af3745268583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ead602eb56fa35645113f52d7eaee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778eb85b569355978a84b6a78a7644e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f9f2deb174e880575053ae7274ab286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c992305b39a9695b33730ff68cb43387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e389ce3c4581b8ffd2d769b2986087a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3973c344e6e626e6c7079c1e1633e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1234a2b6479ea97a0633cfbdde39590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f391313a57c22d2b6340652ab92dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c27f34b05357455cb8901005a4698892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d05ef453da49d163642ca22266525f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34238fb335e3d6f24a229c036e766f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da178e9e1cdca75c453fa27ea4008af295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef7a8cb593bcbbd4122dcd269ae4a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7221cd22a99e009cab63ded579edeb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbe66b1bcbf9ba931300b47af5198898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77689774e310d8e32741ea66edd53bf499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40ff2b1fec3f3b2e2308606bd476e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759832e3ab7f05b1157edac93780e81e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb222cd174fd32c6020ce30cff502ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b493bd47366a1c8c6e7f3acd3e5d5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319633928c47ab3e42ef5a6a5f5c516104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db175b04309b680029426288f9c8e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee0da6df084fe47de58be6e67c1170106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc50def98333f7bb2219dd633791a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676cdf5179a8e4bf3d6a009fac6bc97108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16179d34bbd9160bf095a638398e16a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7da6826c0bb2b767a79cba7927b11110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714b10f16863318c58d16845207fb4a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf43e422f1032840f4878e3d4c74887112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b75fdd960f8e660384c3651db7ae5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fdc69793ca7e59b4c395e718aceac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a07ff6e5092a6e490c85426ab503e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724bdc27950ba45636eec79c3ba3659116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c450702d577b44e3661412fdb4f5610117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d476a1e94c35bed8b55baf3275c2941118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21bd20210c3e2d15216ff2161194f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c43c7f15a1dab5bf97df938ee82214120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef602d184b5f4a9f8916f03f5980d65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224288e33b8c69c333951917c888079122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbb58d915f4fadd0ee50ba47f34034123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfba3d4150001416e10708613001168124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6af25e849d8e805b6d978fc8fb05b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6907cd89b82cc0162f9f1724c832c50126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b699ac7311d3b28fe1e416edea92c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755567facc4d2047dcbf6788cfecd31128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab5eddd0fd13e716a110e348511513129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787f9042a76450831da68138e9d2903130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d49293419cd8d64ad54f58000ea9c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7e9f14c0c0396078175de82ca07e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704607b8d130f9224e708906db89f7bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4398ce0b1e64d54a2dce64a739d0c94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f174523bbc1dc8cd2534a0f3ea33a35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7172f7a77ef7ce7f11ab86655d9a76136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e5f38fbd464aacfefd05616dd332c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21de4ba61b31edb9012bb6324e8cb8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b8037844e5fdd210c670d775036eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251341cf78169fdab889d3031d8b05d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62a3a30d3c4e2fc1f7d92ae832a5d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e53ee9a37322acb8166514ba1b122142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b5b3995b6437fd54361e7b8644731143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d483042817e4e17193703bde63aa3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f6629b728a7e846cea7926c65af0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20c0a3709d7d3b25a6f144d002c79a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66476f7b4f18442efb14aa845aa6c19147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb13c949152de2d74bbc312ae478a00148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505816645fd44220f010873efdac33d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392a9c322e3caeb830c2eaac0596cd8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cab1a681ec03d97b15a1a9a3ce0ca4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18c371be3685c98bf6dd6540cd851d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee398bec4d280addc1d8a7eceeb93eae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff87b21742340c2a4cd22df87b61c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295faa93009773b7664fb47dfe32c359155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41f8fce0489bff828dd232cf8afeda156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7d24a8750d58c270ce5ac07f89b81157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20355333aee7f34f131cd47c85babd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898318ef91d3922a8ef4987d82fc818159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778704387c83348d15774c9ee8ceb65160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ad47a708a2aed9654c782c47724a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6dad94f98af4db8fe79217c403c73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe85cf4f8f15c5fbfb7f1a559125a2f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0554d073e90a5d706e817b5049f5e56164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e93655c12051788c2a9901150b82e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d74807852e2c87c799475427a1a23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31f04e20c83076dab8ffef6ac09441167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b113c5a7e60e226156d44f23e9d769168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6465f8f220d9b167f06157c8073d6f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9937b0ff694aebb2019f7598e54b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045ef29a196104fb395ddbd285b6372171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ee7d3fd3727121621a5de3baf16f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181b34ef682627a32178accc616c823173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ca16941068f289867a87f95a6d393174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe9cef76f57190900e46046265084d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597c5cba91d024ca74576d22b87da72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f50344178295c1c46daed5a201ae85177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4787b3cc244a3c560dcb723e7f085178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9453ac5d569df29bb906777a4a776f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a005f6e5247d49ff8707ed5e5b576f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a103ea05c9277b0b90f8b15b061aecd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca2e065b7933cc234bb038fd7536f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352f3d654bc08b35318ca8343361881183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2862140bc2bf8bf884e65c78d66cce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e9988e44b1d3fb7db4378b4814aba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9afeb135fb44e9f66212fdebc7adc6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c58311538f2807fd1df0b72458b24187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd316ff4f6352edfec94ba0c247466188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794611e8a5e3a879f85ed0723b05107189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54051f47416a678b19aba73642ce0fcc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c13feb3ee8b6c104824740372a716191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f85e9c9eed4bd6ba005c570cb7360192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31143c96b19b2ecee612c05f4d04cb80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a164d6f24afd8205033ba510b706f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a385571c82f261f0a7069a400c5775195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89182873d2af35bb936064003b5347196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7c7c21d30662da3d6fe6a31cd4812197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e474bf146a3735d98caae266248884198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870793340059205c8a0a7f62dc1f5408199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb262a00e05d044997d1f8c2b62bbfd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53837c37b1618b6486c9c1bf1420210201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3471df340b11de227e3f20811fe308b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280acfe750936e4638f2b42bf87dd13203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61144d15e660cb90eb7a9195bd5440e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221b7e753c2153a217098eaa8aa101e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd653aad8b463d100bd3e78555fca1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17cec1d5dd2397823d56c3370bc730207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2720c22d21b48e215aa0b3b31bd6fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dddd0162c4b01619cfe117c22d6bdb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d77d6c91cac205a45be8ad80f57d5b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e19ce57b03e19bf592013db5b2fa2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04360fa4c24d800447ab12736d2b1f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354495434b971cc5623820d7bf5d343a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f42a98b6bd95ec6c21f3a632ba4b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3385065ef2e7842b748621bbb8a62215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dd6cca9b24fe963c796c7e41ed21f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331348d847b4a8c97ab989c22f6bd4cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bd6465f69f2fb9bcea7b972a70034218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b420d9344dbcf2adc54b88b8993c8df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcfc44e8b4a9247d1f8d4d5b0cdc7b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a31e5aed2531daf032a44e4db1818221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0beb9c90e11ed9ff9a59332f06c78222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77320077ffe8ebf50f206a5737063403223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80592c6aaaa7d2772354d5ca87654cba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ce737c213c76a3e78e102002eacc2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c825e913df5221b864ba54ea1361f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1292aabdb8a1d7f7aba237cfd5e5c1c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b6635c0e138065c6cd6c0a2756b08228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5d806878d87c5a80145639a0bb9a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4bbcbcb43c8d52e2e00d37bf3740b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fca6f9f0600e1a3c84465f23c23af7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917ce9a02966331088e492c48801d7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bef82dcc380af7c3db0ac234724705233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5666ca5183304267a4df66bc93bd65234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ffef00af1457107b99743412c36a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b39c749cf1b058b1fc67e5ae361aca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923ff3c565b87fab626cd32f2f16071237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a6d3bed247af6ab370bc1230a5a8a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08554958e1d0894098560c8165b921b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d5e6c8ffd329e0b61427ba0e57bd2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d2d5f7afffab16f43fa1dc68e1f74241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbceca69b21c176918ac19d3c565b37242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143578f3db6664514e1bf9ea33a9456243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa1020ac2b0c9d9c916e64cd7b3613244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb44345e081755c04813d17043e572245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4c505ef5654215a3b71fcad152828246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c74fe84d121dd559a399b31ce9b01247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3eef73df8c5f77e3e754e67337676a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce329c9aa5f7b9e1bdb513d90113b007249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba57b5151bbb80a79bde8a9430a284e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171093fbb5ebe08c378f4becdbc94dc5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee237958a1501d52c9fe09c6588b70252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235eaa9c5481aaacc78ba95f191caaf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f287003f39a83f00e7c7d10cce09eae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bfcaab5048651ccfbb4f0563a7793255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6f2c43c97ab4bcfc199b27040a0a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c557c9c4d9b5a0a5e80dd9d8d1c9d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af50d18f09bfa5ab1295c08116a4cfe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1834c013a22f76145e96f2113b8d7df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75b846d42ee7a49962f432376a6a19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8d31c60bcc0747b3b4418527d5736261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee5154d5137b3e5acfb52dd51b4e06262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9b5ac2791b79f797010514f19e53b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fcb7b6bef1ca8e1a182810e0f0511264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e413d5e0801ee04dc446e635449b5d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00a9a87232a3f5bc2f089bd6357b56266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e9f9ef9828cced5d018a799e75acb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9eaf393b12c07c47d88503aa90fa81268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f528566f89bf33926c4302a859691269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df130649bd61fe2a355880ab376a7da4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e4fc2ca0e0162b5c3912d30e4a836271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e171e89e1df2367c1a75146410c4db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d60f8e8c9851cb80105efb7c59b90c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9255b3ddadeb93b59103354f5fa959274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5804bc3e7571fb901a991664354a93275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62ea4d0d877f5ff5ca0963476c23bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140e1a0f2af51a9645e961b3e3dc247277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bfb1d0f30907f17e2db2962559b32278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08441616374a61e1f827ab7bb4b261279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84928776a80e9b2ac33a3522ea80b36c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf9b9e1ccaf36f41ba111043544310281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd8f18965617e37be0b665c4c8bee4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cce383ba3bc6ea8a60607102307be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a18c1e15b6b1c46410aeddb0ea9176284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b6088d6bd3c496f004f21909e5ba9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98c5b43f901058f618753700491751286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602502f37de03bebec7ad74c87dfdb6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57574c8991059096c2b45cd209ac5adc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acf356db09c9f47a7c49f6007b64b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd0f050976ab53a7ad744e3fa9737a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efc38135258e8961e6c1c40ef8a70f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ac899b8bc58d7a3287be19763c4f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3feb46abf020b5c489a2450b50b4332293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce076236982b609d93e3822151d698294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025566acea6fcb4cd8781aa27c44adb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861789f9b23cdcb98aed0506b590155296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73682369d5764e565f2d3fc7a8e0ba6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5eafab3b5390ac4ab4a938c93c8af1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a285346a2ad475ef2ff8a08b3421af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cba78d2364ce932bf79abf074b4b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda7f6317630c56721cbd09e53873c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa84884833dbc395dc89b329a627b1f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f295a8ef8b2d7e245f59a2c45e8307303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6efdaaf8710d0bc1f5107cc0402e58304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e588eaab906b977f7ee9ca4cb68b3f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb544435abbafc9f7963c158205156306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d58a25b8da421c1a3e990f8280a34307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39738e298f0e8c468a779eefe2d50f86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8a3de05527457f8de6165ec3e4adc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376079ea0730e8cd751dbec70d122c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bf69ea2282139a71f43ddbaff7d9f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572057ab023703848c79055e27afa95312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26142b503cb3c338f4499a1214de4234313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cd3c15d4c4b6c2f4c5a356fa76c10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af56bf66b3821f7d602fc3a50bae4a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333229c65e88435aba3e63c62f7b9397316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c7301e4f1c97ee7bda8d84c8bd73d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48ebf74023d61a5a39118b97d70d21318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd27756f05af44280b43a29b65fd136319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f2879a063c542eec201765b2fb742320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fda6d8570114ba0c9ac43a095d95d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7004ae3d477889d7e20afddb653541322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbf739a4eb55d45938ea5384e3b22f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac27c215a3f1a319594c4908b5e969324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d156e9ab7e13f8b164cd1e6d8e0638325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521640b587c9f0508e0f404bd46ce0e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068161a81cb2b91607989ce58587c5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf3ef08e97284ed6c1b21b339b1e38328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafd0382e63a811434a47fcbb333604329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8eec71348e1ab3e4105319c30d899330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd9e67a690e1e6c91ec110dd16aedd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba1490f4d4d24bec314d322140e809332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb83b564d8766d587864e55be2ad36333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7126e8419b01ced550a2bcc4d4080c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a73de033fa28e6ee9645e371f99713335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a97b4d018cc3a9776ea0f8f87d6e57336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21019498d34d46a6e7fef9427b9bfd82337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56685a8580952811f6e2a5302ba7900f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aee67cb6cd3b93761c11fbb680fae7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84250405db112c2015f5191ec1285eca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7cc8074b4c4d0c03100395e64d707341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3265698d471fcbc989f5d1c0c11a23342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7d2a2897b25e21edd0434003b4f5a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a04e1c86de4c70364a50a236931aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a0fc5052d464fe767d00ab3ec1ea9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f4d3558d0149c9816c8e58be5b26c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38e93714594f57237ed59b4cee3188347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab367b73bd3257b1dbc1b46801f3d905348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9691162023276f0288b2b9677e3adeb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495603e7ee10cef7a26874f060785a39350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2521566da00183b5e5a517cd6c6e82351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b55f20a26b99556e3f692782d40a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a09bf13f316494515ece2f8ad9834353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b8d5bad17925211a8f6271a03c4e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ceb88fa361d0378d64bae31ceb3d64355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493d6010eb6d3c469f30f4916573ab0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a32929b97e1c59aff9460b47a11139357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779d52b1bba7b75cc47dba9e006330f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a1b1083cf1c4d029bc8a899a3fb59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafe7bfec9174ff6a52ef58c5a50614360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9ac0febbb2a79698c7ed24e9d77bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a49e91d10666ba94721777f0765e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c2b9dd39bd619dbbc863f94af0da1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409a0ff6d19594e567f93f16a2899f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fcf4550bcd4162b3cba26a62947de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e7d99601e8e9ad426ce96d02e28aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b32623c471a6c4fdc2cfe8764b6fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a834ad71df9bb10bcd2d6bc9bd6b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778e97fbb0e0826f7b5557f8463f5c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdb52363be4177f7c548204a0b2e46370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d857a1e15c8539a9531bfdccff8f4a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80a6ee1800a5f678378d0359fbe266372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9560a435f0733d593f968cc641acd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2e1cefb52f475d104ba2c96885b0d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c840242286644a32b3662395cab807375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832c359d3badcc214d525e524c0f404376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aaa9634e5c3d97539d741953983b75377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dece495f3a87169fb8301e44e9562378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0542794611a9b695b03c10b1ef369379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a7541a297f9016a87adf6437cc13e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411453a64552fbf126b9e55a27d6d1b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59bbdf63d8f56f987d5196bff2e3ce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f514360f481d5bc7b9515f844f6f9d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbe293c00153e4e275156c3e8c0276384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf55b8e80b9e4e990580f66e8617565385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b418bfafe332f527a7c7ad1cdc5b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52986666f367d28b1ca0c3161533580c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33904ddcef59b9bebb1026ccd05007388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43051a8f2bf41a922aeac36e979d8a56389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19c299bb7ae8233309970aa6b32a47390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412a9492b1e774e4a8989819987d175391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca8bca77f2be2c528f93c19f34c240392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a6c120cd94fe87127577f2789f09a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874d1edef1419325f3a0ba4ad6f692a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024844ffd9fb0382ead05c48f0ddcff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c610b4fa9b26ec76d178b918ce01921396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e6e1fa0f6d0e74f3d50974b7edde3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f18d69d64f6d68a73279ac6101d3ee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088223d85454b3495b810b498147f2c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3382e5f88c6252638a68c1ac523e0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27ea04a66cee84ce493aa79b86a50d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b394e55257b9e3333dc8aff07b6ead402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed71c4d3c78a258baa697c7822592b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0cec17c717b5ab4eda4e8cb8ac454404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b7043782e6ffd03818c767802bf2a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050725465e447ea495ac2ebb8960bbaa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e19c464c9ec1b314cd57ef1da563ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f23b05b162844ddada669b622dc7e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8aac49e37271121502f8c6273d7b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e342070b67025683f70e64ca27c4ebf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143bfa2639d87b33559cccf17ace47f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa253781d5f6325078b526b7b77c8c89412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dd7a5e9e3fcede8199f1b15fd0f10413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3449c4d36c3dc80adf3a239825f79414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9c596155509da560ee5fa23506046415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178934e8f158c38b371df981b40729d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159b75ea520901c3a6d0224cdcb32a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c058c0a3d59b65182b7cb1a180d1f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb429c6bd8283b0806c5a2db4e83d3f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b67af13f0c984d5f78dd7c49524754420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3dc06345b8db870a752eea2abd7e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9e37cbf0d248f860fde545806a627422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df826d93f73c261537569b81ec13af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795db1bc947907c216b6c5a83a6aa6f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15be4d4b288ee66ea2fc02e1ac1dfa3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d3ffa89aaf433a6a3992324571bf2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461a697ebbfd885723ce4ecd96da289427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94d064ca136caba98176e5d6485c48428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0004b9b6ffe8905b2d37158151d4ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae628ef97254ee20db8f402a72de9c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181e119170df02a3782a46a00a42a17431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe794a533bbfcb326b0d31a3d0d796432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a6998c389e2e3fd1c746fdbe26e74433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04acdf354ea097dd932f16cc8367b8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f542a959b16e64d53b556fa2d13f8e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c388d45e079836e08d1c117266aa87d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711d5bfa799ce2ebd6bc92a444291aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d40b3eda430d966effa1a60da0669438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf84b9e0326e4c8fd147ee16f7de777439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd2d48dab4083993bdebb9399350e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c038a91801d6695b0c11dbef5d4118441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2f1f648b53f3657a08ca2b0478479442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b147364285c3089bda16adfce41a807443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a545e6a328ea07900b1a722e019806444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4266b7d2c93cfa99a0286f74d3557445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79406aeafbf998794b5821d71ef03573446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1f19d42210d1f5d2d46573fca59e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bbb9c9355be744927cf3b0a1ee2f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272b37b2d209cd0841a69a5c3bce46f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2b91efe6243eb4926e96caa9367a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b8780f8cb32da76acf5fa1d6bc27e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3209e7e5dcc5fd44a488654e870b83452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d5d285e87ff940a12c58da12b43f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b0488c43635fdcd069beacda07bac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b69aba3167b644e38f290c7fa0505455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54c101d0bc0e8d7260c98e7084aa36456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2178a20408508d87916b0da202adf84457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc5246131278c35547b4ddb5f4026c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf108d5e76f3c9b6195b327974470a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb8c1859a58897faa2840ab02f0dd2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293b7cad0d406193fbad77b09d3dadf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8325fa9c4343475fb902bc1e7d4520462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b807766325794cb2b7eb1f69afe9c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ce553584c0984f8c2867fb9ac3223464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0470f1dc327ec89b938827c353c6a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443bd02459ab51734c5d8aa8aa76d64466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad90a1cc0e2b1e0b488f32c3a18eb3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a571b2de68f2ecd36c877d24f642d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298056c72a16671ba7710bc3dc214cbd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e426d102691eecfa8f5a184da17458470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcebf76d15eb38391adb1fd1f30af7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee6d43fab553273d863f607c981335472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dff70dc80e247e2802bd074b85e70473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e752746a63610e84d0e9ed2de7965474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f9ad0371604cb5b57a6b4f2ff25e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d8df4f3572a0be7ae58085f958ab5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1613d234e81f0a5a7b7b941256a03477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb008a1524ad79ba68d4d34e5da05e36478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595b3a4a2a53a9aa706a20bbb4acfdd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6463360bb46fedca6685099bcff99a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02693ec376d9d357b5a0a2c7c4ac161481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3137be3221f18e0349f1a7b72388bb4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a99034ffe932d3136dcedfbcb24307483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec820f1d973ce80dc0d3dad4650396cc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac6cba22dc99cb66be419f93bf9dc7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112de3a3f0714fe048ff7486dbc0de09486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cdd853e1874d5cbb6fe8216c8c56b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d5bb6ba709766dbdd8d8f8dc01c22488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2695580905d1e6821d0d2008ba95491489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f247d8f4976012c9fffb6374ee327490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f805c2c9280839723f696538ab3e8f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23abdf8d64314edce797c7139618ab8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a05b012abd02171a9fab95c9f41b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f1ae515bf969dbba0357af0ea0c3c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad06862792f41dc767493a240ba327495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47a2d60bd5bb164227850e79705cb8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4486854e25363b3fd605266a2e9d73497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303a39f17586724544083f94da0a45c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38d38e81dba65acbdc48835510754d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17356934fe47f189df13da364ce1f123500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6189c33b84104fae3a5c150339bbf6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cedadf8cb810ca57d7d37b609ccf4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345259ad5587e445d9ae13b8449b83c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdfc8b35f91503290ba3e69c92a311504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd5f834bb2697273a31e0f547b9b36505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae822fa0ecb47de53a908b833d61e64506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629a24569e2ebbd7b8a11d94982595a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f3acbb00d4c2960e9de849fcfd8cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e665e26103eec3b5cee51057f91a961509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d26128ecb4f792c96e9196308dd7c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6fb81f21908c54e3e0033344333b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626339a34186c347308eb675bef7d330512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33bba3b7083f3100a83ee8c4f66ca7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2ffbdc88a577fe791d35e88c22c52514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413336210fe9f3437b4b5ba87751f66b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a1dfb59c97c05eed09368267a75d5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b8e796f8016551220d4c8b3c1da85517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a879de85bb8b61fde7be64d0868819518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b223552389c7b0e1373045e7f2890ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b02f51a7d7d22c5100f7c0d324d74520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371ec46fb150663192306a6b029e88e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad99c61632a1bd72a9974f32a5011f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b76161f276432eabf12ad2768b5db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b057a505fbbbf0779b84d2569c134524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9dc6bf197f084ebd8373348ee5cdc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72d74a2f5121688a69cae85fe0738f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792bf66e2fe9ca8c2f3e544adb66e8c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2484f89eb0215dbac7dc081c80eac1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0bf119502929b81e33e7cb991aad0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd9ca2512759cc4cf5392b36c05e7b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3a1e558982712ad2a0edd80667e70531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a06e2472c8bc22651b3410b7ecb990532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be693b6c6f4992916162d8ff70a19f5a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab47162ff666465a6231d08c4ccb0d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448fc8b61b18362a46591aeecf9559c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf3ecc9145b64caf18d9776a61190d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cbdd66ba446a437c5b780456cb2f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36546d5d85d9633de418b1b09557e13c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c661863178597ad830239482c60768539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93651c431ddc35190e6023e3d92cc129540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da88ca02c31964d02f929139283008f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a935f590ab904590c57da8a0ff8f090542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a70d9fd159aa1d1edabac24cc48d30543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94178a67227970bb85f2c9353e9b15b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549add5e4ef88f03adce84bd7928366545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541b9b5f4f6b2c33f36b382611fd8bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e0a8aeb8b632438ab640dd89ac577547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e557e45e1aa0fe47dcfa2d9abf33c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce114caffe78b7d8433412afdf6f97c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ec68b80503e7994b3ee91af0fc59e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde40393561a4681331cd7fffb69fdba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37c13e85fcb238b623657fdbd4cbc2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcf6f61b16e4a60c9a217211a50c51553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c093690f1b2f2165452744787ee7913554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57c1a3a2596f53724e45adf8645bc9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdea062c132096587ae61596c31dcd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c50f9e721c7262b250eb3e04a5475557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90161a6e618256a21b4c774d7041e886558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9059a061940adec257d6f182e0aa91a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a73d0f207e5d49fac2e6c490a3c772560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7aec6f76181393b43733a3789ed1f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08b98fab879d7e1e36bd67d0107e3a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8c118d0305156225bc2c1da832e64563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b11059d468e9b380000ca405f2c3ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625bd50891a8bdbab1941842bfce2b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323ec86d5b0965eb03fb381ca92b89a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22943fb91da3f88b9f3b840408f0df38567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd13b493d5284482cdb9efb62509fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b7f494fbc7577efa99deb80fbad28569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48a52aefe2811cb2afe0dd39968464570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2a80130763385349e2814672503ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5ba2b5b89a64c8d9c2c288e6ca6c5572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>