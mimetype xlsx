--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906d3973268c5b890e5a5ffa0bae21c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6df96e9d8d4e77233b9e3ef3ff1832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f9b166f7f72aeebabea43ee7a4d743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551fc3a3befff03ade9ce29765a3c844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eada068e093bbe57abd69987f899bf85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5ce81bbcb6768d01093ec6b1fe01e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd18cfbd2a38fe0cb66208b58885a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebedc949f631a7653fe1b65b0aec7a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e311b4913de215e9a4316ca8df596f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee815f889ed364a8fd37a409c76ea7a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de57191fa49a06338e4fc6b7407d96f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca11f6266ae37a444aaa4deaeea07712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6c9e24ce27ea99f3132132709a2c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bab22ba3cd8ede67c6a53dd4c093214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a42d742ad53f586ade2e57b0a339515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434b2fda2bd8ca1dc726f7a6bbd049016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e3e4e2b68fd399eb42af23444d74b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775d7e07c8eafc99ebb61c61f2fa2e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb721706318218650bef8251cdefdbbd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a4b4cefa6014f89d74bd1e03b8d3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3c7773a4103c270465025c001e94821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38df74bbb9c5754cf1fedfcf4d39d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557de7ea3564ff6b01260a15036a62a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc80f61ada053f6de6683801c88f4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9523bb4dda5bbe56157cad83d489df025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c8b87ed75ef2a63830c6d9d1f679f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2bde9671e5d00d6c56c43bad89df627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f040d6669e34a01d1c5a1b3c5731228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40727336e08b6cdf3e67883dab566c0e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f6df298f062b45e0ffb930f27225930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b63d9cb0f339666845a45d53e1f4f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76a56add2b9f5b04ae0715642255f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410a54dc0a790d27641ebc6ccb67bcf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99601f885662a78298d03b6a3b17146234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575d419f58fdb651e08b2d55e14fb3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0d1c954bdc51ef31d667258b6d6aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb50ea035b09a069a7a6382632e5e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b3c332987cbbff7785731b77b656738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4f0eabcb5c3a2da3133e9021b866e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfbfcfd661950c9482fac0e33d3bab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474415e3632b0dec2f9dfba1f01954b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346cfeef85c9a3d63bee82e311b096742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707700405eac601ea93c3af7747905243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdaa2d2b2f4ad00f4fd67373ab08ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8b9cb23eee6616c275fb0a51466bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f44f38b9ba74399d125abb2b2b610246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd11ede128d49df7dbf7d0caa77d5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f1b0a31f930968674f6eac8ef162748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f57d8b187acd5d128a9b761b4fc3e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bc25ea6fa5b1db01b1610fb0d5afc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d5054d3f654b7d9548cb7b6ba479b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3d85a1b62bd465a75d1b661e7c34d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa72f637ad7f2e413d8a8355278e8b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d8d91eded7997c47254a0a0820d1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d097e4895f7b9c88ee38a5dba388ed455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f459a89e34e468c835e04f19f8ac656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f941984ae36de95c311b4dcf8da18657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d65f44decb6e1c8cd2995894ef44e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106861d71a2a8e599701bc12e1e5e2159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7569cdf44ccacce9a685e574dd04fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3d75cb0fda900a65cb4847eb2765a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ccd56b4438bd97ed65f1224c3b3c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b40dae679a309e13fd88a3a08d23e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caa28bf9d2cde7e1fcdf4d629ae68664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9e79a3e33fe63b14f223a83ac8c9a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0998c00e70be338e8ab16ffe7d3441c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa9c2b3f6f83025d128ec65bc70ccd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d31d4dd4c4a3057f952b4440e5ee4e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb0bcd712f27dde6301e9dfcf1f12a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d89b58d3e577eba37d12d3dd587eeb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3572c293c960615a4b49a2e72167b5b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee726848a7d1845e0a5d3c2ea2e52f6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d486a51231ceed3855113686ef7457e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc941edf1fc06c82bf3d383897cad14074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462f1ed7808d794090e905f5bd84a2d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c351b88077ce3a34f12dc5b15798976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566668aa3c1c723111e8d8c158632c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808be77058b1a14082b85f0f5aab0dd778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecbe2f2f15266e3e0791c8a9174edd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185269ff7980a1476d5af5f54a3516580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cce971ebd20e822c3deb5e7c7e83d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38b30a15ef8768505cdc0604fb9b3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2c6d76428a3c1e861f28a17e455ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09902207990a1ede8e54b5a2d391c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9980f4cb5279b26187bd1775a0f02385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fd736a8b3ac5ac1f299054d89cc2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc1c4c1eb5f0e42b7917be267677a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1d395b505e0bdb41ee83d4c5e541188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3819afd7a791c149c37f664176d681189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172094666f61b7621a057746688349e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826ee3c386974e9db7a627b658fe15c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79b57bb8b2482bb350e441190db1df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b004412640ea9310d623259f7a8ae993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044a9316e6f893eddeb7effb681dd1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf2b44e82f4972c2003cbf3e35c54e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc364e36b15620738b49dad5a76b8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f180b8433c2764cc9fb10424e98a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ed8dd49caabf22b6a0800e0641c7c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc35d40c4b239fda4e2344eb30bede599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bb527bc7e63ba6ef05a2e7201e8dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88711c3edfdb569921196eb513f4a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a83245eea7f03c4eca9a28fc907647102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16e62bf913fd253046704a598098b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215bc0d13b127e0c239b893998927cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b89f66110ae1e0942b8258667aadb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37858404387f7ee4e506601cecf2c4d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f93deae1a8f8b82d145b1692b244d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a374fc5e944f3c191156d9f51405b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041b01775d69bc53140c4f83387ee7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4517b866728a543e5864daa83dad3e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823576bb8699fb34af5dbd314e43307e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62a00e127204a344b7cd2e8144eb42112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37e704634dd03d1f6e91dc46b63f5e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1810361dc1dcac2adcd4d5f1de1c8d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cbcf848e3a5d9612c4cdb88361447115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ae00201e11ece516e392f648cc915116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56c6762b3e7fe73262f5db9ffa2e99117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23047ce84c203f6f01b4bd63a40ecc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d84f8c42fa2ee9344e1294ff31d57e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336ded14d38dbb899e31f26fa9d968f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640621393ca9372002e54a8789e1c4f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51b7c2d2478846e5ad7cf74356aa4e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497d961af0fa6fd3cd32ef5a3e31051123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a3edec91e8cad74fcece69eba75c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a02914d56ebea79dfa63535b1cbde125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbc33ec8df1a5d5281c32d766e90d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58343f0f5ad3af4440a8e375787c699a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da0c0d6cade4cc3d1a9d9746af4f22128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08e85926a495c606f8f6bcee10108d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240e64e05efc850006decc160cdffaa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b037fb0ce35d19ef83e335b941de19131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e4cee626d3edb681ba2b67063bd61132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0446ab5c66474bb1c7f911361c88b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba159fe19786d6af78d18463c33b3e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688697a27b72c040bf28751d1b4b9d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbf7f6adf48f40609de5541b23ed49136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d363ca6b92cb151b714356da74ad83f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b2393bda34fd9d369c87cc4fffd93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e09682198ba23b71f0865736b47a78139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36b3d0259fe1e17cf51755d9a5ec0f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eefdf4f7ec796893d51406f84b69d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea09a11bb4c3c48161c9a9a22b8e9eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93bd82564f83f59ea5298ef75cd055143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f252b138cad34f434aa41df0f59ac46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37b7863aeb64652c97d485ae67aeaa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4df5dda9379b111829270e247ad1f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd31a46cc485cd08ce13f15c2a1b22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b371f30fb9ebf7a472561a2cfe19da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435bb33fe29578506a55ff8b30c8ab3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18be2a5af8c3754dc59e2e39091aca6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a996b04c6226bb797b43017bf4e47e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7885296a00d3558c142b94ac5ee19f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e828df7be98f77c4706865320b43db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad1b85819b55d0b03381ba2915ad13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3218c7de70536d5c222b2b864e60409155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4174af23fee5523aaff7e4cb6b7f62f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318b44b332b977a45edf52abcfdab50157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79ae512a8d643a89934e9ee16bb49d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca063fee9e39f027f299ac8c005f0d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ea13a445a4443bf8d644c7c8a75f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c9f8cdcabc3ac0a1e3cfe667a36fb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010295816bf104023d0991f8fd63b9fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4abfc5bcaf19b5a6963d88f7e04e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344c44f81ff501eb0ce70241210825c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e60943db40b863191b3ad428121c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2906657f5f0634b3473e085a37c40d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09278cd09b48e13425f49b8fc1674e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb00989cacf3043552e98a5aca95d4e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a69251442b58ebf591194e1aad7ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27f5feb68ca3fc9e7fa9400c216d16170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec23f15d73559bd7c9f9fa0b258594171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3853cc8bc595f5a6d741d0c072cd3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0191242ddfd9051acf07a40fdb7ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a679ec69ce9a846ac437f0ce2e05cba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6dba4323c15dc5219f4168a93f405a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e813563a79e575fab71301f7447b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d3ba09a291231442692202b468ef5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5989f2b17a81cce4e523b569ed186b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625b28ec659b4d00170eb76443beca7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910059c2d61d45c504aabcdc1103e489180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97cf3c276ce49227420319f6f78355181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057469831844b4d75a7ca91d19b66f2d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaaf10f59ca3bef7294781032e7e463183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0c4e4b9af87807e9ebf0f5079211e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cd9f6873fdf95b2e6dd75884a5859185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9d6d3c7d0133197c1b61e886712b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0d6d53bbf4439d3f7ffbd2e853dc2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817af473807ece86ba85635a30bfc371188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22bb9dcb655e1235a0c45471b3ea08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a638a5e6bdc8a582f74e1bc6ce52f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fef257abf4c2251c8820db810ed5be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce8de1a16a6a5e046bfb140f3cbd97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ca6ba23400a281998e5acf6b4b224193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444f87de87dbb331d4d46bdfd9080cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10355e560b4d8eb90a91993089444b13195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410f5a2078962d724feb9785b2b5fb6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7a6c97c503cb6aa5b4a1de1727b63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18db0b8569fcdcc9f7362856f63707198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75e7ec0294575fe097b89c799b10f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4f02a4dfc52402d71f67e6325129f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc3f77a2e12b638421d7077eb05c33201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efba61f3c2e602e7b413415464a62c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a251355f8fbc9afc66fde10e76d9be4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66769fc2f1eee20b6e9302a7c9bcab4c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7f771c275f8abd200c71208076c9b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580bd72ac53601a3505d581165882d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ceff6218559b63ee0bd12ecb35a76207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f3c71be5a3a129231619c25656b3c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db9b6c8a797bd0239aa54f5477b770209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592dbb3f8225a61cad59c347db5496d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11157320528f040f2f43d3993032c0d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507876955c71f49d1182da6e4e5188f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d39e0c1d85b34c1c01bef9964d2e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e378645fff5e315350f5ea4fcf3a55214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dc2637375e3131a0ebcfd04537c7b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d88c9fc2a41fba7d9e70c9d9ec11a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f725fd5aaa952b6e793e0aa27057f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17c614747de6ae6ada323f164e7a3e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa4955b28688b55477a3a494916342219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c2a57bc3aea92a7be2c755f070ddc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fccd6095902d72119a168773b4996221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd9a142c3336b68e733d605d68b9e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cc028901fc8c848ae4718b23e7bbc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e148ec3a8f46e840743998787c763c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3f972e0fe38814cc7154f44270ffd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebfd81cb709d62fd9b0cc2a248a0ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c492275954a610d920effc5cc23794227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4c675d19ccd55c37ac513db913b27228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d9a98b1bc000481cdb940fed0c857229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c5d06d49be46db98fc7e961f062f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63945c31332e563979edd0cf9a1159231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527bcceabee15c0b09624d55c0e709c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b92d65e3f82cad8be8a6cce2db9d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c12147f01370d86b654572b342e54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fb2b368a2ff20dfad57442729cf64235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c3ab988d393e020830f15375f5379236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481680d012809d07ae1922e3df2033c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16818587f81342c188ed16dbc287ed3f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f7e2a8b18d2eb95bb29dd38b7e823239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f1830f4a6d2ad54dddb5c799f71d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cbcb8580043faa1b87b389783c6b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0939696277c9128a31b6a98d1d3832242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d03ee2ea75341b9d78f55bc434993243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68135ad760f44321edee7625bb4c513244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b89967e869cbb1ab789dba75090b47245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742e44b8fa808749fa173616e7dc80a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf80009245c4725ce080fe1f73ceda7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a139f73e8beac2003580dab42a0c061248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23868e9378217047ffb3c9609774c50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8acabb825b4a49172b6c06e9df8ac8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a5eaeea479e1a7343890ac510213d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0311898cd3219d209b729ed2dca2c38252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ec66da9f451107fe1c7887154f089253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06539b69fda8bddf49cbcacb110401d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4c72bbae971265fe2b89651ed2a9f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66207e8c012dbdacdb863fc4da8e29256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1bf70b23b8e98c8f64c05d277c968257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0e4015a8e3e6d91f5613e459849cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c45f57d05700d9beb7a176db4b0855259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3a5067eb017c7829deb3cb027f193260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486732046983a3db6f87a98610f3409261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68855d70979508960b09c1bbe298db0c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c909836c4634833cecbd2b1062edf8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee455ed09c4219e0e6893d17b58f54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3a20d803b289c84f3a06641227cf6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d0e3be50a2bf0d731e8c66a576bfc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75dc90c6f79f4214e9655b0823f6ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ebb864d696d70ae96ccadb0cde77f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc612bae0000850599f0dd53310fa5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ab72431314495dd08cd511b53977c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e660a5c700fb62352e57d0ad2d0a95271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058ce9240809bf947bdc930c421ece6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32276aa949fefc51405cafc169dfe2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a043babc69d3bde794641414311a8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a3e2afa4602019d1c72e7cf8c98dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa17a80b21cb2f6e3eabc4ac3a0fe2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebd124ecd315fbc27ec2c67596f288277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799dbeed07df392632a4f2270105aaaa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982891a08b86528dff7ad5399dc02671279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b7d130f906b15a09683141fcc0f7c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52107d950378fa196a44de6228df46d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76e5857520aefcff37f908544682fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957859373d8e8c2c43f3c3ec3f7d8315283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a78d021efbdb3402610f330d62293a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c138251a12dfa025206e05dc5a544285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a0d548239e0ba3663416080c3a8f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b4bdd53ba096330923536f837b913287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872ae5f1b5d1275eaeebb07d158eef8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250d36e87d0a34f4682eb9b9f5362e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b02160214ef084c8acdf512d030cbc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ad34c5cfc0ba0d4d0a7b7b6a4802b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1bdad2c5a2baef3f32a4a43e24987292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52afba5f03392bffc6a18f5dda9cb8b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877ddd47dffec02568234bb023ffd31294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59021f9ccfc03ebee324f568d10df6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb845f392bc24d0cf8e9ab9c77b88f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa8036fe17fcd4c0abe8b66c5f260a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f5751c4668e29415091112a499254298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cd95b3aa2a0661b3c839a938ed41b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a386b517992a8b435eb1d99ef5844e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62467bb880162510ac5f0e78694f1eb6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837898f01b021e853808c44e88092a31302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06060891407a51390e28a91adc5012303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9295294f8b363ab1703835bb659c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d278a2dad0a34fe3055871f8cdef8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651c6aca6d95b395c067a7cab76eaf6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199ced1fcf3a5ee578cb3bd06e27b5f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad6ff9108f3aefd05d3ca33a7c5c44308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9a5aaf4704c828487a3fd51470067309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b1d2c997391ba1b8d247968324ab3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab69bc06b1e854fd1c1fce6bf333b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29958f0d41cf3ea7b8bfc2ca46aebe3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210187b55c0d484ecf5f232aa52797f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051f9e6d4453fee61053cb1a1872e5b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61873dfb09930cbce5e13da5bc057598315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99f16a4fa0af83a0afef554ed17051316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1bc40aae47657b2f7e66f2ad7424b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958fbb678c93a9b00feb1a57d756acf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294b6cfdec09fe571a69ffa7be88068319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4947ff66c3c7567e7cbb76b274732320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd5b48e5e6f52f52dc00416796e1cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd52d3e834d785eb0692c1e0cbba23d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd92ddf6bff97765746b216d75a1b6e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630290ccded2d1e405276ab54380255324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102b812f3d2f8f19cda0976813f25ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6623a63975d30629326e2aeb3b009de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629770eb994db45a5b0f68328ca6d6f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcfd709a373df23d2f43fa42bd8318328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4512dc1998e3f82c292e58918b74fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f92ce07477e71769291b9c63f7398330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9113131adf26956932348243bf846cd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6554c4f955fe16f5af390ce0a56f1c3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01466f201a28d9c9327a8b8debf61e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cd3021a153ed5387b32723b11cf08334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893498f37d359e195ee5665d473c381335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01eae61f8d9ea48d7ec69b451c7c0d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2838c52c5d9aa852f9846f66d15eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61148f88318188862738530d18b077d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d88b52b63995fd6a10e7eceae4543339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ce5c6218bb133ae50586fa5077ccb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c5a6d73fbab9f9b2289fe046e5a91341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36780ba1575f84fef3cca8623e6739342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6b6a49c73871c058b2668d0f597cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c27a486e1a4860fff1fa05615cdea0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ff006e448c4328557e62fe1cdf803345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512abba0e826eb4bf4a9e52af45bb37f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bc779c60bdd64650eb085920f9792347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a20cb554d1e8729aa7706e6df829f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1fdfa9ba3faf2547dcec74657a114349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3650ca9d35f06b96b35680d1408c42350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c4890510b80d93f7f62c163f9b9f3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297a1d88a6ff8c6fd8856a52c459b52352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee35eca8a9b5c2ee344c234b0906abf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d26d6883c81610b3fa339b5546d7ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7cb54066730c94b5d7697e69bf19d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70bfb059bf1d47a83d87b246ce1fdc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d0c6ec89ad2d1ab4a8a402c224457357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66220c3d07c5366037d2f740f12315358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462b1eea900cc7f08ca2b8cee5df080359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d174184498ed069e62edbfd07f555360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b976e3987c6d03d3eb4adb57f7184361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72522c44669178f0e89733a7b48acc5d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75174294cf38e76b776787b490a1792e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f61abe9b76e97df7f1f2dc8f76037364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba72eaba9f58795bbe46e9424ac21fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8903f5d753e1131f4eecc03dbd19a5d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54b3530885af891ca3b55d993c3108367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789d41db0e7392dc9faf53866c5e592368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafa68d579cfbdfaf3d8de5521bdaf1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933f1cac46291caf6d503b103d54356370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772fcd6b3186213823beb9b515fe112371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31715b4295dfb993e776c2e68d7a7db4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf72046eebd9ca4b5a5e0a85793307373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad408b09ad0ea601e848e6a3b823c6d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a4a232474a5e541eb9eb5a5680de6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671271332bfb6bca6b83377a2c97bd5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79410d71008c1229c43ff3e6dd92df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446618b48498fca5ee155a814dbf98a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35478b1650644840b9a5e2b3957508379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431d56ec0a0d81266a850081f473b59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd89376414cda30abb2e02d27bd3df3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd1577cd86a90dadece5c38aa33c72382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d52f0dd78f793ce56496f4d343ed9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63262c1f73a199c6529551591a08ae3e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bb5d1dfcedf68b4b050263550e16b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807c76f4226e90c4e475cec0542b770386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985b9d7bcc2011792b6d74cd369c1f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ccc5a44d7d050beb111f441a424b2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c567e5d1d005c33e29ec969238a76389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d94ef04a605f14f214bd72019e0b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953d27dfa30b27685a8d2b2814af451391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8311b3f1dade30f8eef9a8e14f872392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6c7adfe1c7d8dc1d1c1451f854667393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3be011eaf81a7da2aac996245f2eb6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af8e27a34494a68edbbb576321a2ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d499138252b3963c17d22a141e2567396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66ea17b5b7809eac7bb5383d59e891397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ced34eeb69b9b8ea56dba038be453398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2f624cd27770768906cc885a4db1d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dc77c27c332a9e3330fc1f1588518400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190a35f630801f9a19de4f9171fb0a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3a21838b113bfe13ed2c82d829900402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dc053114e294dc0d62685e1a4d10d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac62f1f3d11e651f210f962d1fa3da4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56cd5614178da8c96cbd5d511c163c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db156a952c9ddccec4f427aa9ea95d8e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33219070f57c3f4b7b8f25b227c285407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259259ec14b4a30911d8031b545dc13408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794243dbfa6c70779d798c856cbff1f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36096fe2e3c9ddeaf8d2ffd23026316b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1d514ed73e765b90bd585f09406f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bac07bf93f6b5c8a129d32a60a0658412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96896eb38cbeb74de3bf6c1a480c7cd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b968e80943d6e5360eeb8e22e77509414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafe2204ab55b75cf7577dce5f443e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3214452c905f991dbd80481009081e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44544eef92e29245e03fd014ae945e2d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2ba3b1a2006a6535a6d133b690e89418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847069db2ff821b2172de6bf6fed926419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2de51d1ea2bbf8b53ad80f81749636420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c5f72f1c72c220e2ebf6a37b24cd4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354a6a03c37005a73c1379a185ac87d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef6a2d871b082cfd962690c84b13b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff0cb51e02809f8f0fd888c80d71cd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb9c6428f581e00dfaaf5a9ddbec35425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0c3b11983cf69f0ce7a2fa1a75862426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75c591602920d7331f4d9728bce7e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348557978fea388061c4b6792263d2fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23860b9af21666519488eade9944ea8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0327bf28e8c5aa84819f60adfd6484b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44566a16d0ca162e9ee76e7013dde16431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec3bcddb1a89d286c75126fbda2d31432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd2f27779feec8ba2ca3c03a48a84d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6a80c041b5036e7596d7b8710af9e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04f9cd12dbfe822669035228b1c5d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b457dd538fc09269601af4b2105f0d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b69c18342f213df12b0e8bb340e56e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea758094e8e4d20d625a06efb32a97438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0c202eeb4d54bc610913cf4927e72439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bb67747d3cf9ef97ef5ec0e2a39aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da425df447106b4597dd6cc642f614441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a82a51a0f5d9e980cc8a4a3a8fb147442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047b676b5fc31f0f404e41b5322baf3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e8ca0c17acc9afc85263eb7d4fcf6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8398be8c3daed1bde3388bad7e6d5c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacd29289bfec68d295b7b5b8846ba5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d023aaaa4cf594a26c9e14f5ef02109447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef39ce21b476e62d26d817f22f2621448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d7dd2dccb83e8c3aa75154162ed74449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6c015a86b760b971a785f1896e82a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a003e1441065dc03dd9e23941e09030451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bea7e1d5c46de2a6e85b1c45bbbb5b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd1aa4d47b9453ac639e59ce82b783453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bede35bd31a91edd892bd9067ef938454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ec66bdfe8e4167c53e5d6254de936455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffb59087d09be245e1f774058f5cc9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfba21038607a1b4ee51499bdc62188457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a9591490b5e0739c3dca537a1f9e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddef0ba9299b9c1844f4676530c53f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd273cac5906d48bff3e8959a0e17305460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25d049588ea5a65cddc3df0cd441ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e49ad4bd2bfe49d250a22680212cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325da387782a8e818f7f44aa58da2369463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a404ebeeaa62850d94ef0eda97c513464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc668b5683af6d6462666fe7fa92ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cddca4fbc91a547261f603e305b7b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0762cff7a252c802d890daa6a3cd2b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503b8b1f1d448252e4bdf23884133cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6fd0d65010bb07093701c6f9d97c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc2c80458540a0fff2c5647e4d1341470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93a0098c6f82677ffc6ae04d53bcd0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eead48bb15f0d75a914a7b0da190e4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19652da92b200cbdec401619cf797969473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564635eb916310c46f782f22c8b32c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc579d4a3da83305a68f94a561925a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0922ab6cc032a8f99b4b97839471a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8e9a7d568ebd752af66a10c7a5945477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3f5e1f74576293ff8740732b2c5b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc175618a807eeaafd437d3e643f8e5b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad501f7685bd1822eed92eee05af302480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4180b7093b10cea97dc7c5df32ea4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12290e7f198e72771ccb43f1370f88482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793b59f3e8b94122f05c0de9fc11cf4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc007723e96d0a5f11d333705dbece0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc146c0d3a7467ab5fb58bbff3e8be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134116e744f69641ddea95493c564c3f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414a2ab77a9a87d58b0e0828ee5ff60487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a33e361d4c1be0d2324f920717eb9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188e4c67d47f70a67449ecdd57c1878489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35056ed085c37e843975375ef64bb802490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158f3a7f92c5fb9edaf9aa7b98f7daa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2a50f84c141edc5364f7e61433be7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95beb903f50e6193f9014dec03c266a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6186b5d3e5e4797aafae6b0c89d8433494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f109feee78d5b97b6d20e7787e6b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fbd021be28b0347c08dcbe374d905496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4594f850cca8a2acb4c149f75c95e94497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cef02d7921bd28f7dc1aea3b7dee06498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c19455ca501b943a82a687f8f6884499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e6fda181e7ef6259818dc29f46ba8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8655a9f5fbaa5f4b782ef96e62268501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa64c11d6d6f9dcf33a5644d425d1ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fc5e265c3793f1b3cc9304ab5801e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7e5ee9afa667288fa195f85a04efb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180317566b663cf5b7c5aafc1510adcd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f46fa8147c3fd4c01e1835d5f0551506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceaccc3a6ac89d399ca0de8448be8c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba03c60c737f9af9822b5e58083d3f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910b2ce653593fabdaf3e4855311ebb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86d21b774911035c1ad55e97566b33510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2705446aa00037974078be3512aefdd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c67ae6529e4d05a00f53f7343c4ad0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a61fafb578b5414a67f29f6f453ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113a0b8f035ac198ce30c106d90ac89514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434ca00d79f1707a2956366d0e5ebd4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bd5b696b0afbe15637845d3fc67ce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f0a835790ef69ba0433cfbd7eef1d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db375d10472dbb5c957d91cb79e71560518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81fe77484f387ca2ac4fee23fed812519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24226ff542198d96edb16ea98a0a8f55520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0619b4ec59e6966f6b3b649b6044225521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba669a7c34c7c6257ba68bfd49ccf5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5deeed6a791ebbdf4aa23b8ab15f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2b32cff29f2783385aab40e90ae37524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f428201c34c310c42836ab806a8c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da66cf8115d4cb930f2898da1b5eb5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea9001792faa5f632308b40335641b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960ce4a0c94d6a61207c3e1c5ef7caf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8e5a23a4c0900335f58b620fa48cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba96ef9c09d600c067e2a4076c088e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eaa0ef6de6d65945c77b79b6f64f7b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c308e4008b1133a21f12a47e1a227bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a655c416508f4402b29416836725b93533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2fc5c3e7434e683d402f6c95422d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652133ecbc573010a7fa019167c55763535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211544848d4a6eb407dfbc4a88f6d873536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced859a380f963f2e8541c63b2b20a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4e2bfc53903dde177b10983ee4d67538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24d98661a9638c4948d620909b8ab7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387568dca5139b7edfcd2c5b28603325540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69431d3bdda768d4cf47c04b1a0ff26541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71476389f2bdaacc5c5cb99aa487730542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f907d9ae363f21eb1faa656822cfd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8373b1101c92188a1f0561af6904e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f5e4ad821f817494c3276d0a272e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518699e09f84a8aa009f4a70d3d0253e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323889e74f018d0dac745cd614f14d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7988c2753b67c58b2fa0781cbdd2ba2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db70bddfdb036184e9d8c38c05a11a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db09e72aafb7d0ace913dd5834e2ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e1295cd39b5ce3c8d169636680d5a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdcefc1845de1b2b0b5916f8dda37d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121d847b18127fc0f660da26c507bda553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ae6eadb7034048e75d57433e5a15c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbbdd1205f3c46277a24a68cbfa509555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cb82a94f364fdd8b3677dbc418a4a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6278475db3074cbeafcbf51fb8dcb18557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6a972dff49374bb0d00b01f4125cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f615ac841e0d3f9c49d6660cee43b59559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b65f34fef5c4b415969c329b1363b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f770d995e10d6465ca842de831a0b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcac4132374365d4664c2eb198e065562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628fad021cc47b07ae24621d24b3f40563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db781b4766b26bf5448aa6268e1b399564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834d597d369648087a220e0a6d68b35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb840b5e1a3ed0a4ef914e199444532c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a2bdff260c29a4066de86c99cea66567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86e300fae532f894a9321a0630d82e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63e0d1f0bf9b5666ef799054c8f841569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bdc2b1168bb8848ccba46d8cc6089570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea86eda8679d203640af93a606ac0ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131ce7f0cda9fc1ae8204b6636a205d572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8f1a7ee60cadb8e242a1c8b3601271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75a70a324b39b0d41ab21e9a47acc12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852ad6fb2eb8c42fd8c784f3a4bacfe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ae55f43f143e9cdc0f6dfd5bda9104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bfa0b3b33c28669eb42d796f6e2525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994fabb62af0acb8e2021529edfd95c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da59f3fca7b040ebc5aa7e68cdba5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28831af76f03ef377ec1ab55fb7f32f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0ba6183dc99a820af6c6682e575549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a659aeae3697fd9412991f7972304d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe93d343142e5ef9203b83dc0a5b8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25163bb50fe1496776be54b86213b54012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9945a4cc052a9a63b6995e9da43ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4fdcd698c14120dc19db17cbb328a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2ba96412e611d5ab45a203f03fa7815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a263649c97b2be487e4fbca1662321916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174479c118526faaa5809b4478efe30317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd902740fe18baab284241cb802d4ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1278050ec2930725846f759f9ba7a0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22813ffe15d45112971ae449583ea4d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7cc567031f041a265d5425dabeda521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbe624bf319ca2b028a1e9425faf9122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec2dcf222dcfab76e08a96dafae9b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4b2dced7898cb6c73c1f2702bb02324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d009af919f2a5f513e6c22012b391025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345980b5cdadadfd1a288657e40bb1ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3bce8e3b826ab39056203fdea690827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412e072644c2529e33c0f2554c45e4728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d042d2a140a73b14e194f3011038429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e3cdcc752a4d30604a0d09be8d9fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbb23c1302baa3bf93baa2f7302c1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3e0189e5ea377cd118df62838865632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529452ac5c9e3bd0c4a16d5256ca30a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf749365f0483abb2268c51001265d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aaf4e561e8fa3afcd000aebde6960635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59aa013e71323ecd6f773e0f02143536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d35fe36d8ba60184879a692b8e2d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48dca0dd8a3c00b69dad470fa682fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a775c2a5b61280671c35d4f0d6b0639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0ec7d6daba71816dd6e208fe4db2840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff21ba2f47c4a9922b475eac62b38f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383578a4d4982aac87b86734ea0a123042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ebe44989d1f810dc761df5616bb0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3a1272c6ca254b5eeea4d3c1e772344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f403e6ced3240a2791d3bf235edd27945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da422553f42eb0392419348a435c327f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f4e0debee6312f3c510e0c2b9cce247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf47d75b6d81f33fc1337ccee61364548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0da097d9d00a2d26952e3c37b7ba4049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b9f29e0db7cde9a2573a62f801be650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085cb74e1331937fb4bfb19331d737d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b068329604c31e3f8fe19f71e52787852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc541a81b6322f000bc7a8b6384659453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15388e00ed64d9cbefc31a3c22eb967e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284587d473fafa46e1b43cadb2af3af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631eda86904f6971605a6a35dd8f3dec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62eeacb0e7f89299aebe3cf1f0767bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93318d7a9ba24f45d6a4e8043b54a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dee9703dfb681109ab94a07028f0a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9cbeaffa9d600f4312bbd37e8256560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d26f0709be0d98dea5d5932252423261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337ebe6bb82824328594e2473ebb14162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240beea0ec6ea9958cce9cc1b85ea19e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f154827d81f0316170920ac3d221664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6c0a26b0501717f662b62a4a57e2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3cd897f3a73410290471d56d6524066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc756d988fe8105a1972dd92e0ccabe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9987ad6cbcd81994d2d782c261c2b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91116f840fd292d1e297128ed7c4070c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8e22c427fead762f170cdb38c816770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0c90abec4ef15bc2873497667f08f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcfd822667f6de15d1eebc41231e5572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d834f61233d3418ed334dea5ee6e9d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f682687ddea1e3371e311b913de28a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ea79daf17db2e2c4489c7d7690ab175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc37129e2399696dbd9d713db6d103c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648c2a8eb061e44a1c1d85c59e9b40177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01976afe44765b09d4fa1af869aeba5578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6089aca44fd65bcf163384c52e5e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec3cac389a920b53d565d4bd785a7780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7d01df6b530fec5484b1657c50ce181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edff8ada3cf0c4d6aca248e31d2dc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20db55c518d610053576d5f6c1f39bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203de85fc97db5cb026cb0f0ea46b7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75387c57dead9325f7640c51bcb276ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967651a45dd952e05a00d60e4c3f812a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342603b47e8dca790aca99802594bf5087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6879ce370d07661414b24b59472b3088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd404aa4344bbc63b90965757f6123689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a64a8999aac848a8123af36f5a72a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f9f6cd876d6516a5f834ee5d4fb8191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30616b7bc62a531e0aaba772fdb122d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf64b8e36c4be03ea0fae00de50b7bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aef6d410f1572e463eb0937397b6fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f03b049e2637ce5aaecb53470f14895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4da13a95646ba003a821be0684d3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad8c3a697e3b4ea5d4b5d61c9f8ab897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac528c1c61caf9454b02a0adae5ef298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f970c65ccc63f0f4a7a9aab1e9d333299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98599386cdf7dc629af8079fbe7f9a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72a3ecd8cbacab3d3746a38698d653101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe1a289d4d703fdc27a38dda3ac717102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0c21669e0f13adb20e27de6f22c73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f19ce6267dc7b042f017a4a058e371104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63398be42d5f61b40d80c867fbf04e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e09df2f02ad2b6b266a611bc6dfcd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10d1c962d70e41f33be557f18581bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa05d0e7cad28a64bf1067a5ea61db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b072c590e6f5928f3033e6de36e17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfab5ac021fb7ec687ef56238cea04a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357043176d52612698c0b3d1af8632e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4318306e2adf3d02d810af851ad1b38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae17dc574ea29cd52340df9deab65b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141461680bde0c666b21f790546d468e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f6866d74ce673c77e55bfa35531f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5dd6dd3b357125d4807e04a2a38d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304d1a4b431a8a4022aa82639b2b967117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309c0c5d99a6edfcea8d7b1da9bf61a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48aeb2882c7d7a0157185294701292e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb5d2b83be3712e13bf6bc42946fd6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf0c0b769a412cbb89e557b54864d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a207135f5db03ececb098d37c7e9e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc90a3e36816a12a3017fefc883153b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191167d1208e274da5e48f0f7659b2e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5044988abaec7e12930303bce4b1e82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd093413e25da76aa2bbcd005952b52126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75dc741e3202c0f3653ad0cfb5da0f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ff90c404f203b99aa55636d9433ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0f111a81c8735f328aeb7ac958693129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6572c45bbbe2e6ad413df41d91b1a03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3593ec93e8a771c42258259b58a8196131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdb2ede5cd94c4a0c5f830ceef49f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f71bfe4f5d75ce770c9501506e185a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccf7327f45b78106a6afcefdcc4c48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b119ca5ddc7f0e2488ea217745ea67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72338861e11861fd1f080da7cb3000e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bb81c60536f5d89cb9ab269e04339137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1332a9355b0fcc2101fab8a40b049138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db015194c367a26a63079f4404445385139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a78be61628c27993d9d914d4206991140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b0b6e169f125848394c1c939daf92141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f7fd4f76a20d65db80fac60177583142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5babf3b0e2610c87ae9c9b328db5cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45362818a36fd7993d7617b6c45e5b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f168d49b013e0f315eb7117fcc846145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dedffb8dfffbaff023bbd9dcd45c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105732212176058acc2d644a21e3cc2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3114d1e77c7ea1ac4bde9ddce1ffb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e73be183fb87a39ddd92cee504479149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a368550d8f13b2ccc608202c09623fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b482a4bffdf80d40128f03c393926151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d514b86e61952916e6d1e199fc5d05f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31315b8a6a12c72bb5995d321161f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaa82f4a81a07cd27e39bcfee051b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61e96931d45c38c63bd2493fee7835155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade9d25e106cca57dc0fe22a24d865b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf0acbfa15992b1ff7e868ccd23a7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a68b1fce7a74e4d6e2adf7fbe34e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bff94148174b06382550c2c0c93a0c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97457d1199c8286bcf670db3b42b06e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a43260c361c415aed2b3f73322516f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcaad461f8a4572285aed703963e33162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf200d91c177a3319a3172292de3c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9402cd6724db0ad9e082b0b4e2be16e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05b3a99275fa242263c7f5a88e5206165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbf60046a71816b29ff380c3e7be2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2315854991f37d439b019bc9ef60279167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a10e881aced3a05a206b0e9531539168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b831be21b6cf9d94f1885e316425a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03e5b703700644f2559cc01fa9917f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba73229082f207b89169bb27cb2af0f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d01357549e59d915609f8ff740903172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e572190f74e1e73be26d870f4d47d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99bdd858ed00bcdd9e4b166afa10fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcab6ee266e32e0b197db1fc6909f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121761d692c7e74938cab2c75c9cb0f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba3ea6ea42b873342decc29f38fb62177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acfd3c9a19d95f03473b48ae288f15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db87d9ea650d7690e47a97ec400306179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742ad0e171c790b06ce9ae7c3621c59180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7370e12c2be1629b0e7e0b595d65f34181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21848e5922d5b3eca61c12069a5bee10182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc3f2585dbc596385a1e4edf90aab0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be856eb540e811bac4b5d98dbf7c25184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046072712022be0aee52d91a0ab1bbd8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdbf32d635bec619261920eef1a2af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efe9648d84c31888c89d582b74e2fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b6ed64edb981e57b4bf5356cd2957188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c699898eb895ef4e67b22ee69cb3b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07baabbb19c05d3e4b9a6e44433e14190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447193fbbedec0284fcc0376d610e56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa4b4d1dadf379297877a72916a977192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda12c1ff6c92e8ee88ea07a6875b4e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05238406dc9f36d641ca17ead6c05342194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0823b1ed4c6ea196f247e961100fbf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfc11b4f2fe55532cf3e8c37b1b052196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a702056e27e94e942af0d30b8668a3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f877e89b1a51d6a2f4fb7cdfd799f49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d694f22b6e46dcbf1f74a40e867b3c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be866348cb52c57201f6392c4cdd3b19200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98df620fa4cb7339a779df6aa9df3fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee8b7f51f4ed14535a4bdc86d11480202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2241e140cb11d963c5687d08b4114203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2e7d2cd4caf44f0d78872196f5a50204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a046acf89b6f9c330caefcd048e0ed2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853fe0ee396b5ac506d0e3a980779c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841ed7a42a840421f0db7195cd2f175207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76847e3afabd615b1aaf09c22a35cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05845c14ef91a0cbee303ae8bf26e06209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339505dc178b8136ea915c386d18191210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d6b64efc960b41dad83f01c6a5807211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbb0b067e55a9de9d5ea603e3c8370212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4921fafa2616ccf0777a6e0678fb63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2a8c736f116c7f2f24d0b1d3da2f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3203ce76a09b67f5a7c0a7cafb3e98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d8b564b4c984db54f81b6a5081447216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdd1ebca58346b68ee2020435a2701217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ac950f313d1a01e5809ffb1565c6a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34f784ab851c62c38d98e8233f4a47219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09f75a681dc95caded234523831462220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53c6b15ee7d1570731c9f35c9722ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4451d4cd183ff8a7a2c609431e0029222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ed55c14893996e2fd425b738483f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ea3207c6bc2ca597bd9eb2fc4c89a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2c7366957670a6be7bfccd128d5fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc550b59a026e14cf5a840ba4d8d9c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74c8ed57a23999721264415b46ba09227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb1ea08b22c10eee9f42325bb4f485228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d08a7320409c493b2890479a948d50229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796752c1e5bdfca95cb80f5105a1ca1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5537b83465ebd19dc5b4639032fa2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab01d561ae32ba2bfadfbcc4c99f54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f62f3da725f4a3ff4ba80e34786fb7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83307ba0645583ea21f95673a063e9b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35306a24ccce5c0f4d08f7f785f097235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef4ef8170f45c28f78d47f1ea52940236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350c953764c4836f1eab752128143f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd8682e1c71ed693bd8e110ab63f65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6e79e1783af471742e935ee55d72d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b986f14811f0bc5e5197f3fa6693281240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19b82720f419d3999be352e6fb82a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf4bda2ea79086984153bb172502fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fb2931f2a7140463aeb7220517b50243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681f20845dae279eaeb492f35f9969a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfbe9db946a519b68847efc5744e37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7075bf16f5feab2e36f743591ad7e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e40c8fa5dadcb906019be289edd53247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b21f123622668fe50468f10b06cfa5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e68f35e77a1d299afbf9837857f0ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed353a58806ee890e4c0002a35526ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a63a1e3fb7464cde5d1b6e0acde7e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004da90637f52fa4ff89eba7641be37e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3dbec7a285200833e166981313f84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e806e43033adb36ef8cd5b8245a2e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bf5832fa3ab92967456cbf0cf5273255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325367f04a56a4c63b49871470bf8a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87242a89580673537f053ca43a102f82257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19380250611f3aa6e4729862b5420978258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7193fa353f07b191715c2570f51ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f804b1e675e6929780b11932ae79b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9a0a070a7e77dafc89fa2807e0dee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba98e116394531e34d98b548671aa42262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712739799d7d1abc6fbf558a5c1e5d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedeab23e7959e837e4dc85827bd2cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505d1c62bfac1f2b3fb8097af5bb6ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f226cd2906d126cd12196b861648a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f14684553a623b8769d1a429947934267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2d9b70d8de4cd63c9047920961aab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff3bd0c8ddc69ef8619126dcc29fdb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d688ed1032fc4c3e62f13ef6ecfd2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b20a0b67e29cab4da0d488ed0e78f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c14b0261b77e678f56f74387b331e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3efcd7b5767457d6a42c4abe927948273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebf8808f6020b50b40542239cc0194274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab77340dc0925356941e9c7d8e6dbc7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32aeea61c41d2629dfef9cb80e5fd1e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89940c4c03153d35b4bed503ccc440277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ef5e76274753a9dba419514fadf0e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e46174c75dbc8174e13c77f91a997e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8ac1f49c212a122721df87bf60da2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871c2f4b71fdb6fc0804b4abac8642d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3b5e7c9814f3ee0f8a78210e3f61d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7508d1330b95e38f40357c5d13171d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437abcc0936b3c74e3674753f5aacc86284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f6315352dc31b199c977e5d3c7ed5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01101acdf7c4a60582df5444f4c4959b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1a46e1c4df2d086777c62a273d595287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9e29d67998af2ba108e7c009e44d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136763ce68f555d2ed61458c8ab4a78289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafad519917831a8825b4f070501cfb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080578354fddac3675fa78dafaf7ea47291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee8fa5853f998cb129a9516fb7492d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85db77d9e51f31a7f68c4618f99850d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ee003c99d704d5d8b4ea3b2a79c42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cf179d04be33058d8be9abccd637c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b38222c988da7704015c74ff01b36296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1dda1de8e3af7a4ba31d22b2b45339297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23bf0af22575c21570fc4786f03198298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b40d887408ca0d58f660b6d0c8cbe7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95d155803bafc7a2117bd990e08c8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e443cab79e3f7a4b68c3057760d82a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bea8050a1779a824652e071fd3d7f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605b9e8268510b31519f6104d124339303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf97e030a84a919965b0cbf3aeb470304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104611f3d4a47f1b3413fc49570ca13305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec21d99d0dcfaec7843345475122f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50be2323fbda27b39e1d677cfc524fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c851ca6d7bd4540daa3411efe35261308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129f7de3d35cc0b2264786994a01f4a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f99801e602ea2eedcea0de65a0d70b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1acbe9c371a9d6cacb7fc18871731311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec933e6f188610d729dd2994c12ff48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d22f4b2efd4f816bf40a57cd0949e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebea4a6a51ccd9e694be0634d7c48d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cabae7a4e8ba09e9c6c0028c4c194f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebcd046b1951c3ed3da0c51ea504b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521737f166ad1a010e76c347c3fcf8eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75a4e3c9a09d1edbc1b0fba3537be9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8efec461a5b124030a11a16c38d0f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01a496a9be55e9335cc5f77b9f56f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f414ac91cd59478bb0406d1a68a3f80321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95ac3cc184ebede1dcc650fc1a3289322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e33c796657843c3f15786b13562903323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771297523dad1178fee1729b879b7d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15c6e4515064104360ad26552bf6eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc63d87d6d0170c21ac4d29ccabb101326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5355430ad3940ec9615cda2002d571327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5894b5e46ed678c051e126236ede8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153d74a0aa22ec25319419bcc7ffbe8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42a9cb81c6e665a36c9fcd98105ad8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef3c786f91009318590b5e4e17c725331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05369c1936986e0de09d1ce79566d6aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53325eddc424d3d5dae630975b311e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c6a00afec9fe214107340cfaeee94334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5244c43c83f52563d53717e8e7a61af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3d9f2bbc6656240d436a288abda71336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052250de3326e8dc3c39f850501a516d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821042844119970a39ecc9a2956b6e59338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6e58da756aa3e8d6421317f9cd094339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151f01eaaae86b52fc751a542e67dfb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f224177b225f305b3fa1cb1e618558341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b80abc6797b69d30d3b294da97650342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933b45b7e0de848cfc178a5b40bbdc2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e137128ce9f8d6721b60335ea0bdf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ea34dc67c52ddc23cca1b4be3291d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e459a8f25757d82416d23954e4c37346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232eaff8f01da49e14d6315cf6c47fa5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0084ffa3d96a7ec15e579c7af44286348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aff2366e6d2f73d6d8e39973df84a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6643a62087fc42b0bcd3faefe6f24350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b44c2cfb791a07807836aa5996df5a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e474bc9c9b91e002b8651e908f8345352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a71cb921060bb7c8ec6fd0910840f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1b06b6ae52b6ee61e66e06c9489f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75d6487574f88e4d18c6cfb0fb7591355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb33ad96a893d229486a4ba26e28fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dce7fe12467f1e0de52ce5fb796a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32720513dc7beffd69e09bd80bdcefc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cbef299ce12c0c2245bdefc28f1a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc613fbdd2c1e0d0948d0b1f7f17d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d791eea63fb920b024a2cd06578e19d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328f40fd6beccdee04c8664376fe93f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0b7121b9aa254750f951974f8d926363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098f851b8b2cc6b6fccdfbf20d490c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22f138357ad410ce6776e9216aced7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24bae9ca7b55fa28cc8437fafcc06b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d484511e74b2bb62a39c52a8bb034e7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bd87c76de53f6588fd44204d35c77368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97261bb91736b7c60174c92ed20a9165369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7eb93052788455ae28ee109e1ab096370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5877f5df7f5cf91231a49771b562e07371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d12aae90a6a981390e59e8f63cf4d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5ebde9eaaa4cadde706bd35a21228373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cac10f3afd6b131fc435dafde13c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb414074ea77af4e29fef8c210938793375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a623c590a72a1fa92d44ea8a444e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdf6097f33f5ab5e912281acea00bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d7af9a0e32b1852d6bddf66de75ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fb1f402f1af3fb65e879ae36ee530379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb341f9dca93e207abf65dc6a306c35380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fe80692fd5542874c127bd941e395381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d3b65478ae771dd2b96f0ab314e45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c275b1b4160bd50489ebe86c6038a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edebc89d36f74055d2737bb53d147a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c41b8de34a817442582d69b24604b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bafaf8713936e41f9b1fd3e5cb260386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11842445996562d3d058efa5005d0c4a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea5b275137394896cdbd12aec84fd0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e553c72a77dc35671cb1c0337ffd7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ea00f07e9cc9a7dc40d903b5cfb45390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97379668e1263bf01f68400fb88c6a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e8a308012c4247bffbb2d9be515bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5302fc00bde5db52e3a823ac84f1d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ac8bff0c09fb208e06036cec81e26394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c153a7ad39bde9abe95be96624a01f7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5787080ae3d15eb591e5356c99a17396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b4afb489cc7244e599104ea8e7ee1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8860685ab26f16803a2f28fd54cc4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f23528a81c1fa737457a7163acb03399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a64433ce1e47dec8862bd89fa7115a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8afaed3b2a42c87b421b3e09d3b78e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384eea7a50b25c5be232a9da33475a59402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cf667cb8965bb993eea757aae1a84403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d32f79549ac14a65f0874c6deb3f9c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eaaeb60c46315f8a9cade0390b0354405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94add2c5eeaf3651d27dd9ab06bb5b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ef6051b8b8bd147aa1aa9966b9a08407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68467964fda4d990e1ef8676fbd0a350408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02654caf075e4164519a7387de64761409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55a090546921b736d310c6598d0c56410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a535c3f55fadc23f59b915ab5c2da1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75208b394a296d697e8d57e518bacde412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fd6ff7df7c3ddd955d1daa4ca5894413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dfcbfca471702abe642485336521d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471dcd9807b8f0a2d5baeca4dbe7892415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f498b09014a1e25ac974d40cb06f94416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff042baf769a531a10141618c2bf74d6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea049d6ba9c48e53b5326a689c0dd966418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ba4ce5a460c0b5db3087bbf876994419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32277a099a0ca464d8c6ccc56af670420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110835243e1d68346ce4baa0ec87467421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f71dfae3aa53a62dc6228de68c88f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f43f1e684c5477a72a905d32d3802e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965b3e09aa1128457b402c591dc2c6f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfc999a0bb997bbe19bacbddb94d85425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501c393ea2b00142df7b98551a5e49c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057bb307d6a3222de4a4cd8e7c50864427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2eba23a740abc65a4fbd9a4e28914428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da445a264d703ae8349c5e19d0b47a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dfcde61903f0868c2124bc2e7a922430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446355798d0cf3acfffc47b683353a3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613341e7af39f6b692582fa224b8d88432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3229e5546f052cb0b9f6401fbcb677433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b28f2d07ecf515c1e5e795953706d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095aef44459f57315bd0d8745f556afa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9ff9237c4513566b7fa31c804e105436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257aeb6bce9cb18072be6b17a840e5b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00a2c904d6f477e8181c1ea9b27ca6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc87c5af17aa25a6d9202d2b6327dd8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9ce2d7784842ff4f5dd6f3bd68ce6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ecc98b327dedf6a59879218b02148441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363832b9ecbdc7a940feb083077749c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d17de753e828e45fb269af037ae03443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f18ee7eba0e228314829d15e6fbbbe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527440d4494c9fc55c41951db579294c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc978fe4121fefcad156a119bf8f7af7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4c05e5e025608a9f596244b311caa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a39ee645d036571cde30b9f83cd8bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d083a4f3aafa3dddb628fdcdaab5f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e38f91c758e3174c80c813d6883b6f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d75a90aee5a1329938805193fa97e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912b13d695de27bd4b0cd979ad265a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e017e228e5bcf17434f219f1215e324453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d382b33d5ff38c86e85a6244b1a22454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbd657c782584892d7299b6e27465a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6fe5fe2d6139fcca503256d47de99456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33dd72e3be02643e13679e65ed7c355457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89304a9d5e7bf952c31fc87c92bf8c28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a39d8d7f41c07f37ce8cb8644e8c6c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aac155434ce9e7c39e8ca607541169460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8af3c4b518780d4492dc45212de14461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edda8a5384711a292af924eee963d76462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036bc451d142310baaea4822a5dedaf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b50cc71ddad82ecfb3063062837c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8f61222141cb9dc217f6b197589ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bd3d27abe8d705f1963fa8ebde312466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9ee4436e0a732af2ac00ced6275e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75592962261893969be5a1bbf193a85f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad53e064e2e4e219e7c308bf6abe26469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b924adbb6bd759dc121d957f8a6ca44470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb121d273d4140020c5a05efe20ef95f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313bb6fe7457284b0cf947fb8845ef5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97d6968f1b36103db618132a274a0e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df972096f1303a4b4c68b2a9cbeab7ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a6910b2d852e1702b57c0c281d46f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b8aad375612fa88af80cd7e153a46476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23089406d9e8d280e3f9b0359c2dbd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c50c493e889c70d2df26cf4c1e459478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed22ffbdf80ff748923d1ea9d49be2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe483445ebd3c51da27b9792451d8a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12d9aa6368a779723e07a798edcde0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcb241bd9d2676e679e41b02ce5dda482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97678d7a9bcca744ed1eac5f47422d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68e4756e28e36691d0456e7f0789d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca9396a3354297e83dd3b4bf8b1acf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabe0b88bc04dd0b145ee1f26d3e745486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331b175125f771aad7965952c4936f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcd16efcdd4222cd92c1314756cea2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e337d949f3f8652225d2c374b1093489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13630cfe174df896e7550d78254001490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80632d69ceca8442ebeb49d4b32c23491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3240a4a877545502c9c8d5a2de589492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44292f7834c19c119e36aae3c59801493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2fca638dd1b481ea3b0d14a2e4cfe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2b33f68b7558d29c9069bfbe43e64495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726efdb8a724437bf5e3efa1c1a038a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e72ef1ef0a1b068c90de2b37fcc66e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fd85a6092d4d360f029ba0a75a3ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a5139371584780bd90cc8f34e9355499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10091b4c03be46bac8a7ce5970c1e6d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad23c994164de6b0a36f0a4339cd59501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c34c0e4275ce1d0c8fee19e9e1bd9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43b9ae359f62c0c8da628ae34fc5ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e99d063905952bcc80de114797fcc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3b11751df9e91c71c5b5cd22014ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15014827a8d16f685b0b653b58c784ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397071779258a1910c0bd00c7284a437507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b2df18f51df29d0befb28178fa084508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81701c572899fdb19fbb449d95980b1e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f7ca3e9b43b0db4864b9bf75b584a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27723b92de45b3c2ca81a2580303b438511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b349bb2e843e92dcf984c724877843512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcc1f71a0747ed79aebe28185a8b20513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2300af9eb4a0d9f36c96c38115f05514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babe9b2949abd743fd5cbf7e598c4f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7044d3d3885a336f612af031ac1b29e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890840390dc344f841f951ef10d13e22517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f601dc63e3348dd7847a0d6ce9b94c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64246538e43489190f74e520f2ddcc4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a944a98af3d4091868e582c8f4fcb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba0a4d72a45170dbfdc112565c50b3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532bc91a365ae0ac09998b23cd49f53522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35bfe796e92a0cfa12b82f18b6a41f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442a0295a930265e177531a1eb53f26524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629d6b5fd20244e5fdb88879c972f6e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da58c027994b6d0555d5e5f83ceddf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f125491f9a6eab2f4d53f5831e8a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03212b3194a6b582df7f0fae4b15e614528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667190862a99c5c49af7bdf6d1bd7ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31832b44f2e7eefa7d4e9f7eeec3b732530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945668fbe3b42100e5dbb735a63703bd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2eed572f3a94c045a89a8fcdc68ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420e82ebe3e16374b55c1495b2f0fa4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ab910ba545a135d9d51cefa889e79534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30e34ceb63bcb24e2e0319284fb5fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5289cc998e8e74a1123caa6328cf2f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1b284d20ca50ae08cf580012a0205537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f488ca7fd53bd1e58bec4ba5f5fe95538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91fb76869bd359045c3bb133ac5582539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94959fc382f83b27d29f2aa60d270c85540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da55a81aaa0580e21b9634dcca2f5ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22ca88b1d265fa9605426dd40946c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c762631bf5df920b75a3d2edabcca30543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e25a3084d5130c913432040f19f9a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa802371ca1c0c76e435e08c55d1dd57545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e751a2da7cc7dce243188cdbf958e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfb0ef8f03d467da7f57f918e332b7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310cdf05c03ae76fd4c438d4ff44f5e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23becc1971261df99351d028a6fab31e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063a8e925ac4737c749c54be330c0f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dc95bcfcea6406200dc9f6b3f44c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329a777bfe30d25beebaf73362ae63a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b1595a5a2971c68940c3fae0db3fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86cc3e455c8a061c258d3a11155bbb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732b703def9c07fb5e9e7b7e7e92cb2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236108287357e9d675ef01c2f401e686556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9b2f7d98bd1c6d9086923cb00c927557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabcc1b2e450c70d02893278b8c2086558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cc8a88ea6b9faf7be3f2aff8ad94d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222c3dd53a5a17be33ba3ea02c495a7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5038c21c41163570aa3dc7486b565561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed16c94f7a92401da064a6a8dbca1f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f02b3685356580b5d004af2a9588b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb6497f6ce8f00f8e534591b32fcd2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4964823ebba42b7881ea416a68dbb5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7a64143e56d28b431baa239547eca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f3b14e5c8e3ffd8d738b6b705f061567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffe93d2ab64dc83eac230e1dfcf19c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ef377e9871c9d4c1ba2612e9ff3cf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d487ae2774ce1e4e277bcd60f97e4bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40a492ca59c32dc205556a166606b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3ce72856bea659c11c9f8e1be3367572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>