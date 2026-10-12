--- v0 (2026-10-11)
+++ v1 (2026-10-12)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20193ea496bb6fa36d21f4a84b1d5dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2454d3a28121858f4c8a819c7e55e792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851acfd56713ab90cbee24fa91d3ea6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a218bcfbfebf1a84fac1fef641c5a594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1efe4ea8b4c026d771b9fe248bfefe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9de7196c54b51f1b89d249f495aa0a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7317b809a6af5fbbc76e6f9982ff707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311222accfad4a6f50753f2d9bd4ecc28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823b5c8a4a45b2d9aa1a72aac7d99de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41da85d96d20454720f04fff309e9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf89c5dad4040874aa40dba76bcdce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b576b82b23d47eb6faafbde017b0d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75a7932836e84609cf15ac20fb180513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9084e1cf90633dd62a84ab6957ff914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c05e869acbc84d159ae330fb2b762915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823cbbdd37bd70782c3af58feb8c7b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225faa7cf5285a0e9f823fb094ee47817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fad35e2b3447b1a92d4ffd603ac0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8903378b0bf13eb2a49852db47fc0ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d18e675e6367d0e4853dde5eee8b1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81d355a8727162eee611a7f2d46f5821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00948b866e5a8e8fb9c3a5a0be3b7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfe5df5dd5f184b749e2c5c037c74f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689e6f7734cbb67ef5a9775ee4df9aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24babf73e15266ca4fb75fc34c13f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582111abe87db58d38c94d3e868c60d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5990a45b2f12c440ca936e1d95dd50227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ede2490985f1141d56ab518548c84a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06ab88dbc921281c737a87d50ddfab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb2329b75da960e5cf313b26d41b1530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773ca6c2e1d82dd37a625342dc0d99a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e0f816e19393b20100e09acdef28932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49c83d071c6e37401817ca5634e06233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbcfaa76ea5132b4df8526ff88af6b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4152389096422710ee5638c427fda35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871ca6bc1582e1aa2f2bcb4a632a93936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62414c290af4d07e83b56708e0e5fe8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3db4b6f1a34203b36bb4a4664226a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c946b03797e6154c46644b613fc14539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb958cce4bcad0c355d8b3279212f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a165fa8dffc9cfe2d241e604f476e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cba7bd311c1c45cd00092a377c6ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648a8fbf41ff5934eac82e47a7775c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b5368f8963b8998f9d278a0fa162344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaeb8eabf9a7d4d503f63ae4faf6e1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fb7fa6b6c8a8996cf796d4cc2837446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66f532196bb6979c13cdf56c22fa1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81be2ad4a2ff8c27a9fd015fa8a5ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497f37c62f346b40bfb2b4e2373ba9149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96f83a7724c4595f6b5d1248c7658b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b35b87dd6a779dfae68e25e8f2a94951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c83ddc96058329a5fcc0f705f270552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52ca6429978e74e558208eca1f6a8a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386af2e4fc6e531fd2aa8268484b83ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500cbd7124a266c310ed86824fca5be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06203fbcb6c158c2cf9a3ff16e132fd756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d206eb322e12aeb924d4ab9e687d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa5d0e4349cce36f8198cfe1c5852758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0253fbd5f281dfeb9c3449e9c933f1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bce4cf3f158a47470e5025d55c1bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6dd51bfc51d0dea1c705e8600191e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746662d0aae9cb6c5e72c447b208201162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a50296539363538d13c1eb801fedd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70f8ee515da015486e5d470e9e0c1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4577c793b18ff00254af0f312522b1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112f39d73320ffe4351e31d009220c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726c22c16f5e1cd2e0b6c4848c5029267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccb661dd87015e5d7dfa45eb220c2b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1463904eea6e60709fbba47af8f69f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954ad5d16bd0b4913c8d1743ea8a0a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9a883740e2e4c90ef20cf991d464071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77607641e70a12429457b779aa566c4372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0a558bb8270af3e877bc62ede880d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3f787525f50578a61199c87a82c8674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221c7149aaf9dd8a247b76919821ed175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c85df4a290b0009db73d3e38d6dabc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde1aeb973d6121e53b975299ed202877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b3710eb4a6c8914de7f4f235b83f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1acb41956077a1546afe882296a3179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0f66f87453ee896d003581b3eed5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566de2f494d0d3fc081fe947e239d3bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8727a8c19e48b1d9aced455be159782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c2b3ca0ebbf638cfa80ab21a2ed1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f785c75c10f1db0e4bfd28ed80b4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29179543f70bed570ab4ee62b29b28b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b979a6b0b723ca85f48bf3147bdb5d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308008069404119fce92ebb36e69a9b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e472da58b73ba00193fe1558539cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711aaa9d1dc05eb2507c3cdc657a29f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7f93e28d0fdcf63aee9e5b1303a7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf47ad9e53efcd29dbeec0714e4d7d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85635e0633717b798c66b0132ebdb4e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cc4a8bb2fd523d3fb6a30d0f5de6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a6b468e6ce15cad2ddac13b6fffb594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6079e08c54b9152b997fd7499ba71d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a614b35164b8b77c6bb2e3fe0be4f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db2eb2f69d1e6f2c12979c92e2fa5c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7805c2d2cd07cb45d99b8e6de726bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127b0478fd8fed9108f8872824c865a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4bded467aac3c15a4334c68cdf97f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4af39be74f80c18f1a4812262f5c2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8171c79d453fdb65341d7bdbc4e1e46102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852385aed712d80bc1b0e22e80b3e5c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53801dfe10bbd964990da9f7febdeac9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab82f3342878a370d3df875ab33df76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4f2d8f83a3723cdbaeacf78e404e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810551ffbcaa64302860040e3fe390c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cdde80f31d1319b527fe2749a48ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e1cf8cf6c86ab0023796753a9ac67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed9018723e167589d63207a93e0b4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399d03b763d345bd8c6ee57f5a561c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eaa2a706ae5c4fbca18146eb2dee3c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5380f63b3263f95b3ef83f41452a36113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22333e80f450ce4bd6aa2e677e8a3e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5648e544b7fa77bbdca8f13839744e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bc0d1f4fe9e6e409bf67ca38018e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280936771965317c5b71a0062ccb8fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813543c0c8a54206bdb5b2e39f40efc0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72670a036ba46eca720e66138977b2e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d03f3162a0da235d449148fbf6d94120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca2462659c7dd1f891facdfcf1d34e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a862742a4e5052640b04b9023a102122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b929bbc55358401d03310262eac19b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e41e2f07c400ddf54d59d8b74e46f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca3eefd6c60a0c1488e0ff968611b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817157a8490adb4bf6de3972e123e696126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ee55c2aacd6602f614e3cd1f78f7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da64bd04e101178c5272433f17859b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420ab9070ef9fe87a0ec9c90e30aec9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd099ce0ee5400254f052fbb1bdea24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf651aa37e6a456029734aa8f69d1f38131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c21382cd22659efa78ad111ed3ae68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ed63805a8c8995b1275db5eb1f422133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3bc6faff0b353923daafd67c59e18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2adbce499aeeecd2d5153e3d42309135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbd559c1f1a4c5bf690dfcb12dcc38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628b455dec414dc738ad7d101d81e24137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99415ba8c5b852aa6f92515fadb80b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298f0d6b4969a7be7213f54226f04f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca5acc441c8d3ceaf064a4bdae179c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9a49be7567619b6b510ab788ba03e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f7d4eadcc47752950715af9b4345e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555e23a5999ef217fb69ef3d8b82b12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96585441bd9cb0bf7d948dc0451067dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8fce8998d4d47375addc5fc88595d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df08e74c4335c8c7f740a87e7a13fd7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1ea5fb27fd4c33bc463a2101e4705147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb68e12250cf0f96cc95942054f11f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bea6a4a2657665fdc3e7e175bf2934149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac7171566f45a7314ab880935b2f6b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4c52d2467d790c7f80fcfcbd432f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75629656391a4884096028c7c80139c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83219d94c60303e4d303dd44a298d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5f6b68be44486ab2f3cc960a73339154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379afa252cebda6bc7b6eccc995496ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42e823ec09d802c84b6b78b3817f8a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2427bf2c9c5c23c1f86583ef61e91157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4029ac7ba3e4e2a7e987bf9294be5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebfc4362d47e8454b94a47318b1c31159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518577e3728003928285667e9d0d5a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f306375091a154d4df64c54303c746161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9031d2d0e60961a49a89371a2dba4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278632cbb87e461a1b04a2f7a1ae6f3f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122983a84ad566e055366eece541ab6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a1e9e1e45e4f70f39122e7c70c09a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0f797c86632f7c89df167b7794c17166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b144017a19a128f9bc8fc7f6967d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d098607dbf0351caafa8364af62f369168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9dfe383394e1679034ae47c2e3477169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb944a3b0044831fe65d76ac841f4d70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b50ea42ee784180e4817436f4f5405171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d56192d57d17749b48550c50da93ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82025b107289bd57da761a8e941ad94173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee30e08ccf11db7457ad8bf8d283ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bc6e6e1f7a0afa7d293bd09976fc5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b83ab9854dd7b630a3796b861e234e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90b39c90085a163ecc1461176d7481177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31461ca4238d19c272e9e4e6a9573638178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713e56a80e2cf87560a6c321c0359f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65566dd8502fc2dc4a685702ca55d0e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3abfcce4d48f9b828a807f41bc55ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f7d6ee90bd08a02812a27994d0708182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6ca83ba1409d2db04e440eb0dfd7b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122a66c4d552dc1c76145a35136926d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87898c1c30c0cc2f98243c705ed508b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44ef9a693d434783c811850752924a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048488a35ff165e6908f0cf97b1773d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a6c78cf1c8e083830877bd0c835ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16fa9b1ba0d289a02b4f402663553d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6a0ff4625cf0dcad8a4276692dbc6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b1b115b96f6e09b741a26259e2ec0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad5e43b85af17c7400fc50dc859f9e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb254e9dfdea76a1037197065ab51f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfb24e6387728cc17ce945e0a47f4f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4310e9928d739e60761064bb6d616195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35fac8b0ca98a861948465e2153240196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522deb6eed3249a7228235d6fe211f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071648cda01e1b9ed6214a411440ea5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee62453380a73e5f66b24b742491e95199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3b6d4185cb0e757dbd89f3cba87ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ff0026b8567d22bb73bfb55bf22aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88513d078419ec66d18e28f142b667202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10089c24df2dfb4e379b4e75605ee79a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ba95c127bd1f08c85f1d2f8dd3674204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fbd967a3d937d761b9adc96afec0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816dd43886074cf7b1984834725e15f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec761c51fd8c3d3b4f9fa2479bc76a21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3c7c8d8b80c6af19d755808d42797208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60967856b456acb705d2b6210a95e33e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb662c2712372cbeb032a875e3007234210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dff9dda9e0fe9d69528e33470ef085211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b1ff1c413155144ea6a2cf44b98bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f4ac4015779221142f0a3bfb0a93a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d2068787631fee49e09c47048c61f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cec60ca491e8242ec33c18b3c3766215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c123a69c5bfe2fc79794137f80f50c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0cc6c63a83cfb952a3052977ba304217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b714e0f532d651dd1f3c90da6db9781218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba124ca8b50f6d94d1ab886278622a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbacee6ed042cf85592cdd34cb78c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f5a7f7f171b38602effcd1d0dcd36221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17596aa4d5067485eeb4f506dea21dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dfbc13adfcf215f4ffd7f3235b64f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d05d480176eeba70aec6d3879fbc6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed88e4d5a66547fdd1aefaf3d453ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65eca119cd316b17be5c16214e36de8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29feb99545e30e6173179bfaa954a98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ac3280ddfcc8dcbab65b9ad8ed1ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063af77685091a35c11591e0c98be01f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05a8e47829516b13382da680689580230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc0dd0a6e660f214901d8598da39f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6aae1ff551ceca16850ea3376c4e71232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa434638fb3beddceb1f3966601fb11233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6d961c174a417052bcd610d9c336e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7c4f0b0ca8b067c9c36a94437230d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221178b9bff703bbd1b531cd299ab1b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed74db60e91fef28e58d918e8a026bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce687ee1b3a05b9b2e387c9f9af551c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85420fe0b174b4caba9e0357f4611bf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9ab749c2b4ecca4a6a6279d3bff17240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1859294e3bd865ac2e666ec53b5263241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9ac90c39ab83b64b0992abe9cbd3a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c801a020c34ba4308b4161b3bce3559243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67dc80ad45dab6a3f2178ea701bc56244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa12f29b59966424f8bfd6edf94b69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5f0ae390921403b059d1708a39bfa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514ccfce55835f75e5fb7b37576474c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e45964fd13a1c832819858755aa03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa988827ac12ee776ce2f37466e41ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10899b45edab70578151f81703e1f22c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b17bd51afa18941a567a221860379251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb66031849e0d9905a2273361ff430252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe547092889bc74ed290a308991f40253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85129136c6d8144502811379af3d172254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fdbcdceb2bed98e22a382676aea51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e75c819d8f1743e7d9d02b7695157256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c216b51969ed48932802f5e54bfb17e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb330be665729e8ea4a56dfbbd87d7e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055b6eb6de78664aa2b401c628c4de2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f2dfefa96c0c52d93547ce51b706c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfecc33057cf79555cef9177dc46330261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fe0ae4cd470fc10fc18ebc4904ed2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbee38ae0b01fa29adaae3768c2cd61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10a7163b9e7a11f650f6f7ed7e91b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac50a58c32dde336e0148cc9c004e5a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82a12ae9b32e7073831ca889d13627266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82746d1fcc1a7f1864f6def3e7af52e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6dea863813f7b2d00843e75f3797e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779b2dc9fe45b8d6d79f60aaf2ac9b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f43dc3f69a0edcafd613cee6985ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a3817dfff5890c967d67876d0040b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a2c2cbfe01b889442c39b3a9636c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cef6e70fbf273448383116bcdec027273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76eca1c478b3011c1ef9142e77411e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2248275ba371fa88c47de0063e81bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab397d6eaa51004a5c1413967c1db5c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8468363b261ad0aa9c89ee9e39d2d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3a206dd646e8ea7c87285035ceef8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a31bf3e2bf955cdeb71453fb38fb6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3f382c8519b87bc82d8cbc9217376280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d877a1a3846406e86309f6a8502164b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc3625b23b3bfcdf6b44acd424b571282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072b14316781d0a834dc799813aeca5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de3b11300f1e578856f8c1621149ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefade591fd8296657007e5bd305011285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048b510c29fccc43057322107c1bfd0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858ec0b1136d3cccfcc1ffd8a693014287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd709a5519f1ee09eb779abe5aa763288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5afc9daed0ad28d1339e91e2080d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed9882594b8675d4fe443b92f7fd87290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c4aa0703884b0423e4572702244cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa52e81cb873876ec75e64f3d5c605292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227104ce83f5fe76781b9f9e5792652b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385f78bc38fe4e5999ea370913c5c56294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d6152d7f9bede04eedc76280e83d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323d306bf3a38e160dee006ac52460e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a3df11e782f399b258a20213cb2d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b11ddf87a6c9669254360d640c7d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c891b757f6c083a67b0b9dcc2cb1a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fd0b5ae5966e3fb4f705699a80d75300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e328fbc0e5acb862a7b867fb10b65301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c24df96cfcb637ece4e6e677a3f26c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087e55e2f654b36e441b866e7cfa5c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def7a8c632541b4ca597f0878881a7d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee225a2eea61a214fe4ba4abb9ac016305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feec6522334cef0c08d4e2050cbb05f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f82307ff3517c9fa87d8411d30aff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db1f98b299f6e38bf81d65d22a7557308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefc5fe6706e744b4dc5ba7f138d37a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e064d130fba42ac17a69b5d676f5ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861ad850a2f3610570c2329aa14d365311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86479e5509c2f5679ff00963b678c162312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825742f9b2d6725b8b29eb928a7fd0d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7eb3f3bd93c761ee25e60972b6f565314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cb9e46e1e3d7ea205a42a06c44646315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25eceacd77edfb3a8a4368386789b40316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60625aad21a150681cd912919e43925e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfbf4eca6ca265c60dc8f49243ac6a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c779a97a88f27cf0a518a4b6a2173e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862f3fc7740833adfb4b3c9883c1b1b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c60bed18dda731bf4332105c137e77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3e92748df26bde3e78814c157cb88322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1114d257695b21f79b3c7f06dfc05323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecb86dc2dabec9523024e9a657fa86324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41698f3980f034d60e6a420e233d3904325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d387023b828639d3e71286cc144807326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095e4aa1aa7e79f04c75dd48df646d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487819918848527b53fe9e4ef1ab513328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f35d9aee5a68918b4d66fd691f5bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331f9339ef7da7a53fa2da5687c225f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df46f0cd5ef0adf56017b32c145ba48331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b11a890a78e0403ed6c0bea30f5739332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42814a324d79f42a9c4570567a8414c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea99bf4c77b50977ce24f782fcfb53a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431179841990c1b8a1a142a9ad26dad4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d60bf51dcd22e13f3386d08a12e857336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0591a79577baa005e6a1ff9a538432337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d368a095ee58f9271757e81cb55fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08947329fe12a44bdf71411f836e2e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7485c58b130c00f52c9903cbcfafb3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78256dca24c0b161e1141458ad51c2ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77dff65df9804cc39b5c90c3c5a95c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01902f0362e69edf77407602b7cfaae0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cb7fb623c572cc70030b34efde9e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643a873932cafface62ffe7c4168c61345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ceace0e182984281ffbe7ba5367de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe41909c8f37789fd4c495be3e53835347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2d6424701c186b56aa4b979af35be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb3033723feae6e777b8a63b0eed40349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480d9578f93edc5f840797bf06e29dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa8a002f924dcf3ee4a112e809651f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d245d5e99610e620c82c0977d362e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebd296c9110e7faa342323a787b79b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20472744e460d9680fc13822622c75fb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3611edbedd09bb8e50252282d1a81355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce277ab7856b2aed2af78c0bc65ee3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26cc1ec64c0189b18978e7a78f0967357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123ec96a8759301c76d99f1e51a17df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dff06206ec0469919ef6a2afa52ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e790244355c499cd1d1d2405a2bd31360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fab138c3fe0de93f1d3ceb1c18ac8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f43a1a905f0fb219a788a8aec12bc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba9b4a3d337739802bf4c9f3c56ad4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc0e8466902d0d6eb3a4a96110b554364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38813827eb15a5cd4a69142c28957791365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b78a5b936b7ae85b26fd7fdc7b83a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a09c796bfd57e5f48cafea3998db3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e238688cdbdf0dc556bf04d7951d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc89d08d8e157a125ccd69c41a816d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf39893377564fbc52c4041418166a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a10561807ea986b863d63664a917b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f648e19d5a4c0e05c2f5db9c7e0c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a575e56dc6f53ad7e4b580cc8669844373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0a3a11dca0ffe3430dca465ff356c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c113dc84e1e8d5001bc18744cbbc0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d677de7aac64e0879bfce4d5520bdcf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba2cdddf4bafeef917b0850b578870377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101391e97839935ab6a385ccc8af3b8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecb02147ea5a8595bf14d3310e90f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a328a7689e77dcb37b2cc31b7488be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd9e650b2fc9ff62e5aa2eb5a31609381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b676f6cabb4cb884ca2b26c92441f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90d2999f48e65b81e00593620a27a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de327d522dc4cbb7348f082ac9a8bd4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1870596618133af5b614f20cec972385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1d8d7f95f474ae6dcc239836de3ac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf8e883803c7f34577c6a1459fdeac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dff86dd3a617388c8f08dba64c344388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c80abe3bb7f40f040f1593f9ab8a30389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c655e5d80c294a4b729405113a9256390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844b289877cd61f954d6e134ae0f603391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb0d267af57b226c19a021f7a7de73392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c31a2b8ca9ac6b6722d107e648d86393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55878f6b2b0ab01b516af3bf9aae4a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989300f28984f9623b222a61fe2b8315395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aac656d877a24cc6011be8a69b6b64396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7121aa3e244841a8cea4beff6fcaab2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62bdc212ba35862b06da3c9096d504398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c066916806809708193213b189e6d78399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef31f75d26749197a45e003aa39a061400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c72bd261f1b1258e095abb056ea44401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5677d0d512b450f922edcb40e37067402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3ddbda874d98fc71ee69bfcd8d237403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48bdb9b85a3f9e06df35f64be776e4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa0c86321f32fdfa51d121a7118f4d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3314ead2a17421e563c46ad57a535eb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0261686821303a3a2c34c1846e2af42407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a35022cbda09d237e2b67df241585408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9367a46536157d04797f1d7336fdef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ff343a89c651417f8f6b8cd403ed1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a21c5d4dbbae5a2e881509f126de2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fe81a6e94bcc48b51367292f4784b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df80e8e84f52b25813868a1aecbc381413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a54e25c7661c3195784e55fa765d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47b914a5dccb602946b069d1579d7a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b345d889ac07ea675ca5d891aa41e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd53dc27e5dc5ccc3b641df8322b476417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b885c825158c31e34208689f979a6dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7e3cb6187eb583d6056df48889713419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a192f4418c85dd85d43e1d68b5ad2e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb7bd10d99a90919afeb38005480a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a6dddeab95f96547a3bcd0cd2c939422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3e9ab03c956f16360f2e0a6ff1ff9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6fc2b58d7ab08b7496c604eaf6901424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67405c26d78c086376b2fbeb3c7f96c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410b49dfbd6928e2f681a86976289ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5ee9dc95c57fb3168fc35eb120d5f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120452e8a2eb8bf3f4664a0d110ab2a0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e466f69b7ea7f0f77271683e340cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460612b0f32364ac07a1e3edeff14c18430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8343ab88bd0371154aaaff25d979fab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57063473e632bdf1caaa1f7f2adff83432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b7f10f21954d6463bb0c31bdf97aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec546e84468bdf5d5ee253b67e99a32434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869a50dc783e7af100dc9fa0194686c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588df882532f782466ecc7c91a547ff3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81c33ed85ecae966c72b8acc415231437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8cb012d73605d6a48ebc5031dc71b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef398171adb6820676ab16eafe4fb02b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82910e6065ec1e3d0d87b1766047f3a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ea4242383fbea3e758fabfdaa0893441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773978f6170b9cc458823fd6f9a2b8e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10542305bb7ea7e2572cd57226d640443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776a6cf01f83187cf92841fd1f451bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea750374cce54128cf5a8d3f8ddc71fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446aedb65e4851fefbc099d778dc068446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426c1c28b73a2ea731a9452f335997a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d24dfb5567200146122ae53e0bdd2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0641c68e4e4aa7f8868ac39a033d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a5b2758442664c68878f1c2fc712d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e57728976311cd1eeaa8d5239e6f4f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13deb0fcee4e861df509ca2194cda2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039bcb1eeba13286e17971d7b55d8c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdf8306696508572a5c0670f5f14f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979608de40205780b62559e37d1bcf7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14805df9d0590218902f9b809c28ba99456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7dd17a41ac5720e8da92829da0537457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51683314ddb008b9ddd4ef73d9aec4b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e88a8d407485d077cfd1e15c165245459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a24712560e93d0ef9e4cf79cf357f2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a93b7b49f9ae0aaa0c904c5f74e71461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36d524d2566434aecdc55eb743638b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722fd6ec06c1c13bb212ead6fd42a64463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad6deb588f1350e575c2f5ca414e22464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5806c2e3d932e1988634f66878f5c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726513b07b1c0880f73f8b9834b2d34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25cf744a76115d0cf0f283846dd37e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785f609c654889c96e80a7564dcb270468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99bc07603f0db387b073b63c3a41b9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b048601f8a94d3aa4f5b439f6b6ad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82505fc5ef010ba78bf682dd28635542471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642e179bb88e30a535a1712b7235c20472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa041809ea80d8b2e30ab57db79e58473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d28d5641ed7405807cd65b5982e218474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994a6aaaf3778799b390813d517ae79475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902ce81139bf5f63da0ee54019506f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c67ab2c11c57aaad0ed9eef1a748e8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3a836b5ce3dbc12dfd60221c76cc5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff2746a2f0354845f8b71063965ea9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592121aba18d82829f03a7eca8111bf9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04880c0dcdee259d8fa6a3f0c3349ade481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918b69f23aa56f6b7786572df2a1d8c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e78c313a34f08e54a846db19b5eb43483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41961cc79360ce253a1a62545091cf7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8225f27a5ba178c38a5a5258ea19e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b2b18a70e31eeeaed99b6649f1496486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19eeaf23895e47b48d30f8dcc5e0939487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52696ec3a146226839587d3c1a4a767d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e1647c004c1e18f984eecd52f7d52489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a627518b01d6dcd665cd874cb0a12490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b8b565d94f3a07325354aa3645693491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c392a59f63be0c87520f255202306492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d9ef61f6136c7ae2d4bf6865e094a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265169b7ad869696d05937b5e97bccdd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bd42d63a78ef91eca46f5fc5fbea4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82098b4c3d16aa0cf1be67ce7f1dd3af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073cbee7b9f6b488b5491aaa1c3941f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bebfb7197b072852ca79883da3a95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ebe12d52f1e39a0bb418d5e9786a3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081708091c2e887ab2eea8644037ea0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172aaefcf9afa9d93569abd3e391a16501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd51d5d2d930d6a640363c8f09ede8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d289405b555719523d2fad9ffcc90dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5d29cf3af8ae1492de55a69ed92f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c7e9395eebbe62e102a661572e143505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda7f1f73dde85af57397038fc8173c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6f90c51df9e52b2c7f8288d6272db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39f60bea56d9540df0d7bb973e4183508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea137183dfb68d98ce0d2c45e2cccc3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebefca94af8e6d4be68ebf26763763510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d01e247e57e3ac9fce16236fcd1d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f05797bcd4a2c7df6757f2acbb5f1c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb28a4cac86a094d35d28a408d7394513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299eb80e9f3a0c157e34250ea1ad916514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8b206336d581405b60a75bfeba7fe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d6861bdfbed0ea08f1735e1f0fca0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c5398fb5112d9edea396acdd81eca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421e7c29f88d798b599b255569cb211518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803956345fa2b7eab0a3e7aa3b878f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37929e2df048a64128c00e293d14ef4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df789fa509814fb3f05af38994d16cc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1d1214865965fc43e60f1854a3960522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dff9afd8150e2a0fb3f23958907350523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18028a64bcfa8442d1bca5ccb7e720ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff5130a1977805518046944a2635c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f586d2049636dca7a24fe70a14657ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce565ae92065734da5c8d4c849fe49527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916276f52422382951afb2ca5ff7bbd0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ccd35312ad0551eee7560071d7903529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551aa28f8eeffd17b6a796bc060a973530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37345243dc5d39d9defbbf587dd85f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7058088f196f59bda1f6903a4ba8d30532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6b382aa62a2f617b8aaa6ca3f3130533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f75fb9ec5801a99732acb83149142534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7095d280e71aa125e04b03f031e3a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1f8b4341db78b20456077d67f0a5e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a41495c248705e1ead6e6fd88b551537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fff1703ed632c32fcb453a2449bb65538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879ed23dff792689755a51154da73d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4793000a8f9414be2093db7eb69690540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9e03ff3fd3fe42a44f1b2ed16dcc4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c417693e8d137e5cb15a665194479fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308d687a107ab79a35c206ec1251e3f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843a37569e32548ae2dd7387c21ca3e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa731f91a289b6fe3bfcc47862230022545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f1c7e1118ee5a84ccb4b15167d626546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187621d8873e1ec31590cd5768ac9ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649b91b9990346edafafd6b874bcbd3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdb6ebb72dd4b811e8a58a9c477f49549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09654ef360e8b9211a4fa03b1857b21f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bbc73a7b1d0c450cdb450f3006ea2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd75a8d47b3e4e010a21dc34e6916d3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9aefe218dd68f6122353bf25fdff2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeebf04b301175f4f1f0cec52939f98554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90247325dca591888dab24616e07849555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846fc726fdac34dc8b647f6eb4429c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31df9bdc9950a24a6859f269da4b13557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954a593159f569576ec186468a014be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae882cfc712d0d83d27d4e70c5d5222559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e33fb6d40ed4527fa098056116ead560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62139c4439d725838ec9120bb7c98796561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48995c89a68003ac50a0faa1a1786c07562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dca0110db8dfc6d42ecb412ab6ae42563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe1ecc2fd4071eb392545fae7a6cfa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4217717a3fef39b71fbab486ac2186c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342b484d4d222a7a0d367b851dd9392566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525a5fa30d0f0898996874336ad4dc7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b378e74355c1c5bfb0f4e3d6b201326568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb83295988b5a9285c690517f6eb4d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc4aa1de43e7b78ede563784f3df6b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3aa5ad240be5f799f315336fcaa45571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a33cd51fbb21956927dff527e3355572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ec4217c41397a6ae42fb214b034b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef0e675f73e36ae6dd10884b14bc472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0be2b6fdcd1946b0b889f2881c3d5e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd294ec84e93bd3fba137bd644258f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b9e84115535ed9ce3d1d1558c7db25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ab59f14dbdb39d1bbe5fda29183086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024c56193d0b485e8ba4d8f8fd028f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ccff80235983152bc55164c96fb748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459bb6aafb066e4aaae199583dab57e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d7fcc7987c30a4d1be988885f69b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96b774dbf4151a2293b66cacc3a46811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e26f3417e4be2cb1873f042a77f23212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65d04c5eecfa71716cbbf5e3e1769013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b44e5eceaa7f964fcbc36d82595da414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1e847edda4d8a274571efbdd0266015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50bffd89526f519c4279647d711dc116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36124ae996601749ca08d73a84d027617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1eb58b342742cd41a7c8f29d5d77f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb89446a744b9b1217f82bb6c8732ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959a8d528617508e9a4d7c62796d41d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcef1945e0d55f719ec1b1b7456d1c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4fce5c8ef98f60dfed8e853078cbd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9a404071a8598d6af9d9fa385696a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7b871be2ac13d85146bb8c8dfcc7124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf8b1bbdfc28cdba1fce4c89fa9d5725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea1ff194650a20c1a98de0959e30fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf355d398e15e34928ba9e145098da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1864a64a8fd4cb67e2a7c42e5f31d4828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965dfe83b0078c42422c6777fb8d5b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f014e0d842b9202e0366a9cd09e5a1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb5fbe8bd4e01bca42709c8721628131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a48c3f5a40e1b4fc100a8d74c7bdf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a959c14c663c7d3869f5fefdc3bbfc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bdada8564de5f2e2ccdf390b956c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619e38325c66cc67baf0aaf05065b4935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d67b6a1d67a35e2bf931c1e72afe6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577dd93c2594c1d81c9dc79fb5d139837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee389b3b117445ca95594e39d0ef5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73d85ff8f29d722dffb80763c1d94a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b128116d10908e8ff015f3d88399c1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bf8e0bf5c7826a1e4fdfbc736c91441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db480e7ad76387b4d07130b0280a9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc305b46f9bdd6132326e3260b96af7f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376b9b79fd6cc511d4a52f828861dbf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcfed85a184ca80ed2649b52af4c2c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e5404ca393ae549c825a4e55b0a8746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56751cbcb60b793172d653243058e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f753f471c7b2577d243045774d83548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11797b5bcebd93fb5155fbdfc4806cee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b9645be7f123a35a43cf1c5355c9f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0644751f6704a2308119853fc521d7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d4edab4b90c0cc545db91d400edfd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7950ed3b185365274f7304a29255f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0629ef104853a0999d6c4f59381f68454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d3021e028cfeaa1a9faf3bd47c03055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe1cdac602b22f48a6b7552c91227c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8f05e803fa8887ce3a4ba62e59deb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e47877bb2d18102436378dec05112d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213041ca0843a944c391febf4de788b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b1883e12cf9bf67a2a30a518ef1c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f199272d73a836803c1fc71f09953061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f61810b363fcabe53cdbebe7ae9d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ea53db3560983ee3b5587df80c3da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f4b1e5783e542d168479414e303ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8b17d8bbdecf7cdc32e41d55146db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab263631fc2cb8abe106936b1b3bf266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e122973ef1b364452d56eabedbb0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7c1c9954fe3316f3cb22f0b0ba59868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bff48c2b5f28773202672a45b8b8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58297b65e5226c8b6fcb3e5fe9f6ba7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf246c3a1214cda72c8ec6db7bd68d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753df3c9eb4494ac21202f6f27372de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49f3d4d6339e6aef1500de3ca7408773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14f9b0651740b09016c9b4b63472dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c238736e7ebb29476646aaaa788b90975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83bb66fddd171cd31315e01d45730376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9deb4a6b6a2c4aaef19b6fcda39cc477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff86495e00451c6cc789ab1c786a3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a989a31d1f4a5e8bba7f71faa242279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452a6ba0a808fbdcfdc3b817041644080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5369dcdbc7c65454f2188cb2d591e5e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc307fae044a5e8318c06d76e5ebf482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e191e25f9cf1bb57e85095c40c8c09a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159d35227d92ccbff3621d67da9562984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5669380f47737160d2af6341317fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759ca583ddbe4e26a7a53e4df859d1486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d321798b51054127d2eb4aca15adef887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd385207bb49231abacdf15239f61a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cff2213387f47721e7df576377b7989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde561130dcca216809a34d5d92aa4d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288dbba4600f36fd12ada4fd4947b2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981bc9e089fa80c6cb7fe8d11b6309f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0c7c3933d096a5fe716b2cd44cac493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3d93e8b2fdc146883db08d2eb783694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453a1c7e9ba7d2f091db7a49c863c9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ce1563b306b11966f5fdfb4098cca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e6b6459b6f1edd4f5f2d8b78a608197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cff3f9ce544d7e64a0351dfe2d50c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf01523e246cc5acc1184e4ed5dc0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d363e22894e29366afa7cca3059e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e25e26ec8059c684afa2f474bfefcc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee9e2c2e1dbeeff42e09dde52f1f44102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdd1038e45d846898f80057f2a34dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54fc4c7e0d6d6937b83f209998f0ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85f4f674c3a0520c4b83003d1900b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdcfe5bf7145a493410fb2b5048b42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68411ee02640f203b071a862b8cc3e0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17008ea5f7027c107616e250007a0dc2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693db4df3f6f8e850e0edcc280c23a97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cba6dfcae1d1511434a21aaebaf82f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00982272dfcc59f309019940fa65ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fc76cf8e3189a6f2db18ccf3d87c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5059d5a74fab0e4e713eda6fe0200113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a519d65091467723e22faaac334314114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb35973157120ccd0a8b60cd98d476d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fa8d53a3685bf4479b577b48e44e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213591a116bc11288cbab96779d8b713117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df082c39dff0070a06e98a50dcfcaf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa22288c3d47b020e1945ce3052105119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b44bfb0b8200b8ae6db1ecae37935120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8cef3ad12d9cc49ccd57e36417bb5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba535d03d02e10746f3587af05d7ae34122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be58a0e9d197deff889ac0544aa74b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2908ecde839cc43332b54174439af7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bd74994eda1bbd0ffa32c62c182ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755109acda7e45ac7dbacee4a6dbd53126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3ca70b5da4ed46875114050cf2064127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd62677c159e44ae79bf7a45dbaf8f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac9c2f0c670e0104b159f1a9017d72129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e2cc0da88d827d55250e7c21e651d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b115722191e55df4c868d9d38e688f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9627866546035ced5524e30effc2d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890052ac9c417bfb212cb8b97e5932b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccb348d96e0c55807c557027793a8c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabba6c8679864a50c96d68d8a31951135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660891f8db004ecf5faab8ad9057d47136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496bd15f447bacf428489835a52b093137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513b416ad512e9a4e51108c7624071b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84e3e51d82a47498b2f406d7471fe9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6883616dba856c1acba023d2eb629d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becf624acbb4b057d5d8e185fc48fbe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084d64611d87af5faaa4d7a7a255034142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aaac2d9e719c4d6e09539af023214f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90f2558c4cd2b636241c29fce4ad3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dfa1fda052db58c716b23e8a2510e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f7f1cbb7bda5db47ca46db83daa83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b4caafad369ea79faf4efdbf0600e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85149e868ed06140dcda25d77736cd2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fc0e7b9cdf9dbe2abd70f42cd51a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ab382497072f66211263cbae36c0f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ce3b779e954deb51f840226070806151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b51423a5cc3036eacec57d7cd4004152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52664d28f73f8b61f3f2431118e3647153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd2777b086ecb8548af352ae996be7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d830c1990570cb2ef04d9110bb97fe0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf651a5e3247760ce6e144a657a0057156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3038af690676be79bc3fe04303f506a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a5295d16f380304ad3db9a7136d1a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d5ce87c8a0a0bc565db171746434a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907edce14e72daaf8ef61da31961be9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03552aff34da3e46c51f317c6ca875161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b9510c039b33abe3dfe71ba4189d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c74f8dbb4d978cdaec264689a4225163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6e927300ae0a6dac6ef72f47d8a22164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097bb6e321d9e08ae6334fa3e75892f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e105f1e852930c73c8f473291c1890a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73a15f876c3e762c3f8bb161e3fca3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f240899f178964d12f692f0cfd5ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ce45047085b3ca22551c4b9b2b0e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d210a95f81bc148820d61ce36bb8be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb811d6d38aaafbc077ff5eb5e5c130171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d628b86afb07d6bfde09f3741f9ff68172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af46de37d028a1382316133697321b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6d57e62aafd6bbafe0f2855341a22174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f9124f8d8974a67a21a0fdc15ebf1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524a558999a3261c9af25021a085cb8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9486cd4a630920ee40b3c0ddb64f0ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4e20dcb64036ebdb6d94ec9096d06178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3e743dfa9a8cc9c0c7de918cc607c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5e35c84d8cbaff15d0cb011be87fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab491a45dd84008b82f4de6728ffca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96a4c3b94116d9b9d5c3ce3d330e8e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e3c6332884eea55a572739e66a5b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d80a97e98fc86bc3c9d0bf8a962ff1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c05941f32845a7f2d57d4b2124cec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43833200b3730312cf81008a6f221892186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668993679f939b54940fc2f873efc3cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedb552f54660084f0b2192cc0b999e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7cd2f327f43d6e8cc006a5c88f761189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71899e8b5a3f5d6fa02dec9feb475db8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc8e1d1b0d2282587b3ea06cc56b7b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22353f0b7e0ec5c4a3599bd590ecee65192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8305e758a64d07e94bc6b097fd729193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e703f53d80c96337af3407b83f3ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5a55e3aedc72c3b3b14fda574df2b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae932c8377c02a731f2e2d370627d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcf4bd0029c5835856cd8549ccea2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc39ec71e1178e9412081919ad8b663198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411502777f437bdac84dad8d39a49ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd4883354d3ef16ea8c7c65b667456200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c145f3917d182ef91ad03b6e04e0a77201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f79fc93698c1f9c082e6b3d408697202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db5e72c3c60072182d5d87ce229a89203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a0ba600f28f07aa1f86b792c2dbf6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7d14d964b5541cf69315cb453b74a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cc0a76f61dd0e9edd132e776fbe82206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24486a1b48464c09c1f9edeef07796b2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94612d68a189eedab60fc55103cc13a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10418536163730f7b446b7e25fb2d64209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14d725dc3267cf8fca07e81eca798f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e459e955d9cbb7deb9cfee7147e771211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43df48c5d965a18dfdabf73c889346212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e9050ed2f3692603b0553d31e8957213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ddd7b7ec118193d2fa1766beb6b10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f222e2d52eab5548ddaad811e6fb8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7cac8ff9ee02c827ae71c21902a90216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc729cfbac533c55f56dd80987cbb95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8993c18e14241a7d4f761ecd6dfae9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c0d201d2a9df7229c0656db9cef66219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a429278270b316b3cb898f8abcf01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25b8a5d31a64637b953c773b6f0e76221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4fa700f6ad2ac626b8c8869451283222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acf1d9f44c1937400ddb67933ae50b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb962c324f2acf86b348206d1b436af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491a29d294380ecaff8c9380669a772225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec1289ceb58fba4945f7d55ff7dec2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70195ffb6b40bd0a2529b4a34f360ebd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c669a4a6be22cd4fc05ca4a250d99ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45255a01563a2a3a6a45f881ff8addc2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2077e3975b45363ba88603d10a66b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c5d7797736584debfd4314c955846231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03917f55a912714dc769ff23b319f27232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23046c799a753129211f74efd1c39fdc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02536bc3719eadedfb7cb45a27c719cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53ec74f7097467115c9714b94d893e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9234a914935a6abb5d7412c33d317236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfed5187eb0e4c2901e39fbf2e28dbb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d82681d3ddf2bd1f309488032672b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e4c6005989edbbc458afbf4e31d57239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b76b3c95d7f1eabdc05a141a29cdf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce099aba1e4e9049c7f1c3623efee6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b8a2c6192826651851b6202df786c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09caf7d566b86ff7f5421dad741f2d5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1cb3d9bb657d18c5e692416061857244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897c4cf6a89140db1a5a282d4c3249d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c4f030c0b61ea39cabd5373ab6f9c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c24e42fe91476f6bf374c9bb111d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc91a8a9be6cc94fcd9be4179d0a3fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ad96a79cd8a68390f3b979c516862249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ca3850ff652bd57c32524b9180717250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc890b8e2859a9c8147ef3724c0a402251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bee497d8490453eb73db1d26533bc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f475003f93b3a1d043ee8306cff804253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9138dc133647c8b7002b67bcb60276254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d91b1012d1ecd392b28ddb3659f62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb113b3c558ffa041658740a5450174b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbef0129afa3792eb8021566c3738f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723428578441069dfcd581d44721d056258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974da3a248051a518ec98332bf07f28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddaef4b50282a4056b0b4c112463af6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32865ffe62f91ce244fcf1fae7cff26e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f666cad8053be03aa8006320e1820fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa572876901997115077260118d64b5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002098caa52ab623464f10635751778264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41afe59a752932c89bf9aa7ba7e21c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13657d5bd40de93c0acf5091b6e5cf9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cf6aaf94b606b32a8940f48ae914e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f851897de01b9f21049011f77744287268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf59812023657081e90b60b27263b16269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24861afc16fe09a40f3f607d1e01d56b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99360847617e9b4fca4d48f7717c13f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13b4a202219f16a2419d8caf58b865272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aca4ea8df75dcf73fa1fd572955bd6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aea4c9b9547985af977665d38278e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdc8d4aaecac68a9f307a38dabeb60275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17249c080d49e7853db110e59fd6b3a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202165d5143bddb1b31becee5b3a438277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42a3399a039668e07030b678c36d10278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d189c360fd1ddf3bb73bdeae8c563279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e97796445675bca9fe324b3a8f818280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2fb4a93446c0e04a5c69b04987928281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdbd15f019b49c83a6077f5bc9a8ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8202bf4aad2d50ec137e09c42a81c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da324e1777f49e431795dd9f42e2599284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb90ec4eb0a783964d974c5240c4b78285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b778149b85b2173749139b43ee2b5cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fbc0d26ee309cf86314e2bdb133f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff75212884e362743ac285cd12c75b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98d4b03ca40e7517b738a9c778be5d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05a5fd185cdfa4182c669db45ed487290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb626e0ad4d596599b25c92f2ecac81291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc2243d37379d6588f477f0183cd6e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1868641e3a4ef6ce4de9794a8d3162293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680304636ecfeec931ba191dbaec586294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7c2e41050e980b2c2f5d04000fbad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580b44d12ed4e297dff2705670e6930296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae6429bbff0e37bdaa3456bed5b7df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec173aa4efd6fa84f2e1bf0334c98e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50176a0408a449c1499e3f8710d330b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cc9eba409ececd10d3b84434f8e17300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8de988ee56c4aba4e45103f2616a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078dbe5a6f5d8b9b3918963b703451d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7e1a14569632a8ac1e6dc4508dd56303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c19a3f58f0670df1c86bcb649933c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f2eb37897cbe385e5a3ec51931c61305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531f68f3022533838a224d5d8c999e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fed9720197ec7677867e6008f8f979307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3601cb308992163cc37970181f7cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a095c33b5973fca0026a3c2b2e198e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae641b7e59a9120c2eaf699179c15d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6170083e4d8d13282cd85bfd0fb820a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccff9cffded9f03d2af9d79af7e4e27312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4503a285af05e9c18b4ca112a0a3ff3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcdc51bb5e7e49ece618c3d21ae677314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a06a571e028f34f8d82a87ea7221d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a240da1161a85ec4db4ebd10c54d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9226361e4bfd1c52ba246973bffcc2e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0901aceaba96a675df7ad9c974a9a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44df08519c7bc0a008dd51b6650183319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ac7d9a89d40722539ac7f889e5a3f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f6de4c794fa2e2ded05d8c570b9d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d8007dc10d1169eaf01a34e8f7477322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31122e5019ba193f674f2ba6ddb2bc66323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457e45a3f1f8e4c93a8599d9bfeab43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca102dc91935ee41ce42aaef1a891c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe348275f35c1b51af8387e0400aa8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e730de01cb992382ae8450a8649b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262d26743e4eef115951e6acbea40d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479a0c5017909f2fd8ea1d0bd92b720329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017869a711b101d4082bd8d4f99cfd2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb424ed62b3fadd80009c8fa2fe8833e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f64f50baf0c2b6d1470129517ee38332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a93276cf364b9882a528b7eb9814f1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c1bf480ca31cc1b08e1744eb66ee8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667f7e012bb11469a87e6316cf03382335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bee60a11b7bb3de77b4345b1a7c802336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addddf699b0458164ed81031c72f8d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa26e5810510225b4ebbd46a11ae67f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f3f75a12de4bb0f81c7ff3f38e9c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1719a018f77c214cd6982763385a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f592acc35fd9555254abcbe85a1c147341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f700c4587d2fef8d7aaf241ff9d1a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a27dad21455b433a04e7eff2a5ba28343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c597e2886ca37ff6123a192ef0205344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47c6f1077823248e3cfe8c2c40ea5c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4567ec8a0090fc4a3e52cec5695b24346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a14a60d4e5fb0d27524d98e2994add347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b86173eb7bbb224fb9a54a52f8bbc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19bee86f28f873fc2f7ede8fcd6d4c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecbf812b6d20e8a39eefc54eb174dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7631dbc1b87721ebfdbffbcde687f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e08548fdf622d4e0cd1bbaf6966fa6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62b1ceaee19a6decd91e359c7a9efa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421c1dda45fd8ffe3e4eabfa14cbe2e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db11d1ce31935a71998cdddc72db14d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a8e40545f316d50b16949d33ad43e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b22518b8d2ba809b829582e787cd3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e431731d4b3504f407d7e523012c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68ef8baadd8d51007a8eb461d31e95359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a4e83d6197c0e84b9ff928c17812f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1dc6b9381332ada76247a5e0bb07c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f45564360bf3f785e8388c077a078362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80319b02367d26b25b7eb635adb5c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a03fdd16a96e1f5aa99b7739eb8a62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cabc0c0423ca3b9b810fa470df163365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33c9b6f9b559f75b16f3a143e45e96366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b516fbff3d928d9663d59e3f674e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5a437d2a82cdbf019fa097be9312e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51f302883f1ed5578052146efdbb4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37fa182a806b087928ac1e582b4d9f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624a0261f72ff36c4dd30340f950f45371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cd5e429b88e63bf8832aca4977502372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4147e4f7af901ec43acab768bd5470373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e73bf639c88a7e2bf222a59885f53374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fce93571ac32b82ebb200f1ff42702375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a707840559fc73a0fb4b61f8dd7cae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd73d911b4d24d67da8b3faff6758e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ef25b51e768fd9cecf7e718acaf68378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef7fa67878bc9db9d570d95fe5146f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90936b5abba1fd33c09969fd0b70328a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedf8192e377947e1023319fbbc5c49381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338c17a3eb5b46ee9e95ae03ed70408382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca15396821c9396e3884ad11c812c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24786f648dbea24414dc6825c4fd122384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7620a37f8e29e4b459c08630c4dd6dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce22290dfeb9f55bf2f91b8d9b1312386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a812e90c6fb0a63cf19b10f19b0edc9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531eba94cc7fddc689229cf825885460388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc254ceaba2d4ce1580f4649c8e439389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a213a2c5a14c813b49e865192652057390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164898ca32af52990d4ed56e9a782ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9133c141f3a68686f4a51a427a0816f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c84e664df8e270748c93fb4cff46a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042e29e35403d88f2ab51af74028089394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8d47ec224ddaba3aa970c178aa551395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35598891387b0ee016a29b236ce8cfdb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf60bd088a958981cf9e8179e60909397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f52f88b89357af6e1bdc134a233d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75e67e1523e11bdc86b2997e57fa17399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dbf925104f088f465e9eca853d573400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb038854a9333b747bf95f0a9d6d3b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4afaab18556244233062cc12e3f9d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593873d517ab2d0fe21547a0b6539a6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16d1848f61dc5eaba7178f2f1f14f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f237828cb87184e9ed336b0f3d15a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b318fa7becbf0878adb4a5a9b609c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1ef2680380d52c24d0a40fc0caab6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1c4d47c785cf1ffcc660b4e0281c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fb2994acf9635271ee40fd80870be409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf809e38ed97dbaf9361689ec391bde410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5817c9f2f2c33749d264bf29d6d9b98411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72084b0052a1e4cd74399a22c154eb82412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b7824b0782a3842110189c599dd4a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d64c2d0cb9d5452cbf52435d65130414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431e5bb779aa53bdc263b8837078e58415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c0b768e410e80eea6e5865d9d477a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783eca61d1929331d2c23497157c528417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947fad8f686933734106709cbdd86f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7fe518a08b364c06f651e1c4a8e2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2577eb8dced64e8628e7ed413786ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df94eceaae3c3c6053e920361f834e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57d663be6cbabce28b2621a2bf7523422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ba754cebd9c1673a2aa0dcc0343a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925e960bcda60e16a3a0aa11e9362ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286071d38165a6bc9e7a9eeabb3f67e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1b6bec97a67ca555af86966c1e30e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c768b1f533b9bcfd0a04839a3765f7a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63ddaffea75f7f97a07447d3029b5b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089aaff0d4bbd316d42189229daf87b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b155ca9cb3d3a7dbcb6c5b7671b00430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00204e69e7a5f35d402f2492fff0107b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae532c5614422e77d3f5764f4e09589b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0269bbb7e7f2d849bf4fa3a526f4e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aabfe5f0e0206d089ade5b71798401434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7ea34f89e2fc27fa6ec2e5c0a1f2c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dac6fe1d0b383a04ebbb9f2ec3b3a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea36e6048e56c9051e79c427d04e06437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641805c712aa1add3bc0315f56cefa99438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a73b65855ba43a5beef7b26de574a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d2d1a731a9b8ae2c43791ad493fbd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58ee944e4c560147e94143cfc36e5d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037575eb96f597de2b6910f1522d3dad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52db9e3122c2a1b38d4642990440525443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd1cc8e5fcce6f646dd4402707bf29444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65745b4982ae612b511841a29a5eba9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0aa4947339066aa133a77377da819c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146548a94a786a71f77051f18e5ff08c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbc060590749b098d11cc1e3886509448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ea0f3bc0ed9d2f01bbb4a1c6bece2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9183f436ff541c0ff3c9496969c0df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc75b4b40e7aa59c2436fcf48192acf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440b91c8b99183362117a5ef48e8866452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e306ef4b6cc9c4830586c23f4d9c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59293a666c039a6d5c473d0243993a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9db8bed1763a34e814781f90641d9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551706e70f242a2d727bbb957a2ba26456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc9e0ed3b9c405fb0f58b49a8be7a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40419e8dd701781f8143112b60583bc3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0000b085cc99a215217ef6c960189459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd880c6800f46f8a2a355ee0faf0b92460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d694a40a40cc760c5dfb7e844c991461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61cbe48a2a816d461de155dd8329cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc76fd32f546aab02723e83e9db216b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25907b5074fd048f720efa6e8f3d6bb7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2ca0fbf0ae66233e176e2d6af7556465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9c72a21f26b7a164073bbfd6c2559466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c4763f7fc8123dcb4a6b723f2f31e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df95314a3e5ee6198723a0975335af6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f89be6f83979eb92bb2722307e478469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333f209e710391b05c187599dfff24f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e96327ac256e62ee1d93bdfb9bee14471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371646266b62b0e8bc3b68d75e8c20e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d0afc01b8d5723e352c767b26685a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7902811183f214c031a5c6105aa1c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279ebcce03ddca42201f2912087567b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab412e3f64547a5cc231b5395fff52bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83345d4a55639b2b8912d851c7b8ee4b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaca98424d404ad1a3c3a1a165fa111478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e61204e2e816f294e7db4c72570be2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e431a737be339b5da607d1d1b04d07480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad5bdef486e33ee2a7c058f907ed74481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbc45a6083fbdfd037e1ce67009a56482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10a76721dff6e300aeb7796ee4edb1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6f24c73cd99ebbe0b22c8e46e2554484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500d60cb861a83c7c82ae651643e772485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa21a2e433382b6de9e15bae793b9d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c89d41f027874d251f1a9eed360b05487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69c41b9c61514d47438efdfa6d4d07488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cfb618a2c35de9d59fbc18b31a38d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bd353051d34330f03782f9584681e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100c77d7ef9bb58c6080d5120390a13491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d25b783543469173a48b3ebdde37fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cc21ccdc825f676c688e11fcec575493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc943d21a43b818fb04bdf9bdba27d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86088ff29432ae549ff6d2875b86707495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cfc0560081b6c3fec64a2ee2ada5a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e701da4b62e5665fb6f4fe08b3dfed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad88af837a17c4f30626105fc4745f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0348270ba17b467143beef16a4d6363499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ec84ebb1b514da94d2477cf6ae0cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c939e1fc38166a1b8e9b8793102575501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b752a90eea2909cb02bf5d14898d04f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2990d22c27d756267eee649fc2304b2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec97ccc216fd574df231ac48159643a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498a5935e96ac4ac2216e52230c6192505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af3801be1e397f02c187116a4d3ee2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89888941d8abf61f29752dede801bb96507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bb736fbd55c1b65fcf3e118024d34508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae16e13e50d66c0c2afc085420b173f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c51cd653d55b3d56c04fc824c89c32510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51829242ea79806de0ad784935cfa5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc2a7ac9f04d1c34d63fffb9233cf0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afe5d792780bb0c0b62d3b1db75c09513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09456b639738f4d530cc9113b72ec23c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ac89f039e2bc81169e9b5cee6f5e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892d48e1c8c3e79906cf940aca18bac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b12c90453317aeadd21d8ab6997815517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11036a31a32096e57e758ef741fc0f11518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3167468357f74943802f10076c023a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4a320a5d14284e3fed85526905c74520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa64e29ce41b6ec69ace669a267606521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91d52cad1e9f8ee8f3719309601416522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0ae5fa3c3b36b19c6b9d9dd06232e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863f43e5d46d88e92e4ef7d2890e6d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284b3b34d91d7a4a1de86abe54bd4c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da433a9cd470792ea9dc3d89b93298d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f4b1fef674aa885d8c159b81fb775527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b988feb0299dda9695f9261103a3caa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d66b2f954bf422f3ec148a21e9e9f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba469fcec4229721d50cbd0b8e64a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c6c5b0f154f2928bd0fbe21bd3962531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad37156a71de381ca5b2dd5c022670c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc3da633c8d3168825a8de65cd5e0c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfbe5c15a4dbc0aadc0ea8eabbe15f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a72317e39c48841cb61f85f68c22b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96eb2ef5053730f9551659ba3cc664536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a7ad2fdb70d7e4edd486914c41731537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1703d42157bf588a812ea0d683a7b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d419bdf959c760355ff0e5555882e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473633df2db07fd43eb63e1c8ac4f9cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f92de29f87ca064ecfa2b28810090541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4266cc910f77a14f8657cadb520de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae1fc5e7b210fa53884a3775f25f5a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b0f5e95827df23a5e275e459f89b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e47421115d30f5ea12e02ebf23ccb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def869bd7325b8f8356500f9b045b150546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc39f0eb094ee3fd668b1812c2b14b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654e731f9243170fb206df2c4e59442548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cf8d4c8fb5d1d8f88bd3560de9e90549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465e583f36d7a819fbaabacde9b5b8d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5ae2fcf97f2f557a8354a322e965d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a7dfaf0837d3be0580980987fa34d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458dd8dbea6937e45d43ec1c941e281553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b753ee53e84229b9a6833143a5261554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4e8e4b809c06287493f6527c369ab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71363f8601dc2635a6233268edbb00e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f171570cc5663b3e472581c6d88b51557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccead7cc1615f586de6875c2ebb70392558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78784f7b32df68a653265c9470667e94559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f9edb05e241425d14cf6112674716560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e6503c1d78f96418afc018a62fe0d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef91a6bf09f7bf8d4cf3f1cc9cba81562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611272c591388f9a5cd2cb57e819627563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28eba703a468517ca5af3de0700eeaf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a597fd8f6c73d0208940235cffa3c4a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56925db297b1be430de37225bd827a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b9c91906fe51c8ded62f2019296de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eeaa2eb60aa3ef3991b2865b68a401568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bd59f40ebda83501ca6e3f4d8d2e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6f7a93f9e1d738525cb27bd8afb68570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cbaf6bcd8b91c42967d71fe597647571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c651af7f0c59adc89dd8ea2b900d832572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>