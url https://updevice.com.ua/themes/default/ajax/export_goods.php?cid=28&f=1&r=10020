--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a4848ae0a6b965a4d2655bba6e4c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac29fcf4931f9e2ec3104b636e3b5822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b249832d2700df3aad17dc58c9c093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e28edc0b109b6b92d4ff61c0812ff64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1a4bcc0ba75c812aece6eb4b964ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370aa51efc5e8b163577a64d148c3b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3168c455d0f28e3558ab4b51c37497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dcce01c5c62f88c0b522c4bf5b1f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaeb25baf195ee31b7e064a6b11bf539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df18c053e801b4c46864f7c4761a4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6aa519d1afdfecb3d12f2d80403b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d209b3d4fa2e709a8224086ac6347f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cdc3c169e947d278a8af140ec9e4113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dedb0188fe7af008f7dc1791e14f2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62024f54e92d5ef37af166e8741c384515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a6aba340eac7c82e4754caf5c832b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5c113eb87f5f3177ffe198f7de18217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd59bf904c62fb5c583d5b64320d0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285879ac8a77bf449cde5b10fae207e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3e7a072378eb7effd47a7bf2850d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b004d884a5cffaae9ffcc0fc2458e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451eaacb140d68304d21bc6c0aa3f8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95df6048fc58ae31b50f39dd20bb68323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340baebfd4ebe18bfaf9f185eee31eb824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb16d9994dcb474b5a4da798807ace825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff5dc3d0c2b288d47c7867aa82225626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8052fc8f7137a8237018b038428cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd0526978de64594d98c5b56e3d07528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3857f9d1339b21feb0d69da031c4fe329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883c4cf5a64808284cc0aff749b489d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89f92c6d496b6b6dbcc2e6371ceeba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829cededeaa038024a444305df419a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455c0412fafd2b34c4284f436c1d54f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16edac4ad4bf1a3f8d7c3b2da14a2b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb346e957726dea2c19fdad06934639235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a355d95322014a5f73a019092d4a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51191c8afecf799da5805198b7553437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ece731bc6b1147fd92486c552535f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08858f18c2ccb36c1d902098b1018f7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bbefe2ee848e2a817b6be598bc6a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbfe096f66bd39d219ed64aa58243f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d7294999d885fcfde09afb1fe1c6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52f3e4a0a0f03478b74b889abb2e2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecb89b5ee2d63edab3398c7a06af6344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d896a4b7428a1bd4479a0627676b08f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02139048edf81856e0c689aa84358b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64ed206ed0fde6af8623e3ef5de89547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284e5a39d430727d9185d99a0433a0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ecae38ca577fd638001107f7ddeb049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508e6bef78fd528f7179bf59343624e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce84b6a934303eeda6980282102ab7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe0afcf7bec02aff376d4dad7bd2d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e89eefb59ae6cc61d6b81ceb70a7e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e531bac92d0fd5e2cf5fd6941b39154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719b631fa48f1aafdec347b6fe82d6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065aaa73e0726d6d1a1c7fbd76fc6c3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87614c9141571ad5674d1f06bb540bbd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cc388724f212a7237e4934b826bba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fc4ea0dbc1605abeab6cd475c096759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad83f791b99da2ff3bfbaf21f5f6f6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9eee1ff60fb84aa969cf86476156761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d15f4c4100a39af19c578260b766c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f537b70cba6af6e8e88784b91752163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698444c5ed3cd23a802aff52cb70fe4a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f95f29f6c0f2a785a34ddf4f561e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec7eec0148d0b5124c0033f2d86c7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f615aeb754aa25bb8af8be6ee3b7667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a09799fb5e1c87e67c5e41fbdc706068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec6ef121d807e70a6c2f1bd73df4ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716a64d562631988c70d56f2d013dda70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1aef7055500209020e83462fe4ed671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd5b3b0e692e589bae0db8f7dbce3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce2ef3d19f1112f654a301bc1962ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9219cb1a04246f7d92a94e198b9e0974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd773cac0a7433129106cf746887140c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6946b2edb9e63c3b58298c65b2ea94776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b47e9f33c92d069f1a51b40d0b91a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3160c2e5a2fc729fc46673763bb2c4878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172632075fc9fcd1f30c77db76cc563b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d3ff40daee00f98bac78ae21f47d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f718a5900cfa5c8db1424b123d343c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cea8e07a78e9fa59c21116bfbd04f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf812dbddfdbeb1209a2f8a8b15bbce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5efbac2de5da7e587085e0dfd0bb8f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ece433a42e221a36394d90a167442585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ef51a3f6867c28250a768c25ea39186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93555c799e7eb051ae484e45d29e5687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec5468d88ddb66a7dd2549a73a5b5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832ac8d498ec764cb7696071882e10a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ecc44b051af4acde4120fb92b9cff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc622b58f14de006fcfcb5f615f62791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8f2323e541fdde5ad4cc9cd7eb7f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e1aad6b3580280764d97cf16136c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7963b87dadc9a14d3f820471ad68c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387febcc386e3abc33175b165aae7e1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdbd6568f488e4a239897921e90fda96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d5b1abf89b04e5dbb9bddca0e902797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c52576629d18d424867eccc7ab22498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f866bd469ec1150f66ddbdc873ac4999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b98bb2e37ea09d4c723bc74cdcb93e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8782113f0cf647f219ed68ead1dc8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7729087aab36b5d619d09bf9a990a02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be2f67448985ff2c877b9eced737b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e670c48c31b80389e4628853286b60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba7b2c199ee5d3ba3661c0c756d206105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aae2ece948ebd67132a64396640361106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafa4f99499a3f7f59f371c1b979cbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48714ddb1f342643430d89679a8ca643108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e55953dae00074532bc386b1205e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82419cc1cf388f057c4a1ac33ab9cc71110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea035e617370cd119ceb87a54efbda0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7dd958ac05b53da39442c31992410112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d69f3d1c1a2b5ad4d18d7f189f556113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7f7ae685ecdbff2c40d5a38ae5631114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073012beacd985741cccda4edc3612eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af023f8d0b7c2e6471629c0f73999016116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39098d985a17df0ce9497fc0b97947117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53734b9cb8354c99ee74d36bcdfed64118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4486b957bc5075c2e0c18e437ade7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902e15a31961e52bd3d5e5356991893120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad476b7d0ed1b0efc9ef1a84aea327121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c42fb0a17e0e0071d8c84e95e3db1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419753e2dbb64de5d710cfe975f8494a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aff0d7504a84c65871f5b7d2d53809124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0f027f6420cae137d4589f46e83d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74af6964bae4049c90915e7eb945f28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ebaa99590b07fec6d0dbbbdc97e68127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309940f2bc5ea04f70140855ec60f763128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bede129ca23d596557e311fa0f660129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90439f9240978a3aa0793fa1e6fc84130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfa4fbe92deb898e01ebc1ca7e0b02131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd881148f4a7c3de17804255b54aa3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0458333d14b3eeba7fce91d839bb83d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991877028f7782b76facc917bcbf09f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433baaa7cd592759d8a0bce72d06d4b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee53cb1d808ca5045f73ad2ab4dc48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbd28413b4ef1dfe5f13ddd6ea86e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333372a1b372108519ccbcf911ff586d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e016b59b17e97ac9753a756be8ba464139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536402e35b0cb4aa8b9ab5ee112d4e8c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b09f9d17f977ab2c403ec5789691f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdda2a794c523ca694ed43bc8724d12142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ca31e018e56fe99ad42039d7abdab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112de1e16d9f4137af18db5008feb9ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e6f8f7bbcf8ae1f8a10e91c480814145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a1ff19fc3b3d6c6169d764643b8e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412810d2d79f3457cd2609fe2a62c3c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0bbeb4135d1712772daf9c2177de1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054974c79046f81896b85e257851b43f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61f9e860ceb1717a3d3b985c7885e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053d8e3164698d78b62a5a12f5671d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55667656149d5d0febc660a8ef2c975152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cff7180ae70ab30b2cd836a036f4ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2d308839125b02c8919231f601cf9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc987f277b2bcb12f2601bb3d80cbc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062432353024bd87f1d899c6f61e9fed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13610f3091b4a1b320782f71ad23936157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddddb9af23cfb9bf9f9047d89aa512158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcc6f3a145d0f72ed26a73c98300a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e14573ff13c27bdfced8c5ecdc28c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85865f0711a4bd5668e06c3b06d520bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c3af71f0b10bbd692c34fac6cd8ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a2d4dae6ad46cc2b5484b86212e5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52ca5883213cae8c0c36a4b62de105164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10155aaa70eec8e067c0cf00448309165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760c92a977c850d81a45d0402528c71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38e0189edc8c10a9a9e3e33bc44e7f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3fd47e92de3d832fc7a575f4f3d0b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c30c5f20e06bc5a4aafdf3b5b032e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f628e192e6b88d156d19d12234620b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbebc8901466b81c634e02875ecf8f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3d8fb5c91313c901ad8b73b85b577172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0b2180e2e2569ccfae3507b41e018173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41752e158a2271cc958954ef8237949174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e1f65800f444f94bb4118454972fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bcc3a4bc3b52aef1b703fd0008fd9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339b61ac7e9386cf1603a240522cb3d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b455acbd4d1ebbbc0e3d49cf4f145178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce018a42d668aac7a864663a27d1a343179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6eb1eef3380f5542394803c129e431180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de118069f7e798cbece4d68667992f2f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4c996252b6d82e3703b8c63a3efdc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d80397962afe8b92f603219974ab5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9590e5c0e450f4b3c3ecede85cb9e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84618120229a0a01d022a715010122eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992f87de7580eba29217d808663ce73186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0bf5c8a1d98ae8fe1b5eac77bbaff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0bb5e0852d2b6811cd5117e849128188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a043cf4fa02198960e795fa5f5ed9c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c0bb8dd55dc70eb4de4d3959b4c5e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27dd07fb8bb236b0dbe2adcf643ed8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24ff3b27b2362f888d49819c6dbe88192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22279335e579d3bb0bec247e94b03e82193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afa31c4dc124e6c6bd219aaacca730194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2cbb30ad26cca110b5e8a543af199195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0374cf30d3e251d79d30eb1e657f06196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20168b86f33a8ec0f2702704349a0256197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015cde0a62b213f2463cb6aae635c0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df2c79abf9de30faf390496e326e5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125c29a67d8b779b140b24e6556b5ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53273ad412024acbf202bc8b4584c2ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d62a17d8481800cb9b97205b0f3123202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb97b11fe0c87d2d21f8671c33b8cc7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927368be0cfbf95d1ad955e5e7b78c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e5b0768163a90a74da1480a2cc4c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40711710434543ceaed13612f9d54c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93fdded25faf783803a6793cfcfc62207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a9335373e349a197560fe0c6ec8fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f461ce96838a74139e06823061d30b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955f378972529928fa27682851da52f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6b7401cb0694ebce6b8c4b820c0f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20156a0f2ea751fb38d141122980a626212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae800bf670c7e8b9cb3d3fd59e72aff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d7e35c6d87963729151f59dea7e18214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19607316fcccd82ca39aaa585b007211215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06499a425550ab01bdc4662d996176216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f434fb47ac0065ed83aafb81545d11f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885e98f163bd7221e246dbdf253899e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d251cf80da0aa797a864b3ce1d670219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2c82fc072eae7bb64e1db3ec1140a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1c5e6e00dde10764cbfc04d4e0271221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9a2a1eff403393aaf562ae8883abf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e752e00143e30c5038ad04f4804969223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d84893075335c67f6fc9c21ab76f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e901a71bdc94f56ad8a4729a655f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c117e3ba0018592a6c31305bd91b096226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6591478a685d0775db42f7c9aad968227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f75b6a24770ba19f3ce9d0535bb6c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6547bea404f0e3a3b0b63b9242710b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89540d24ca47281c2c2ba0a70d52bb6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421552f25002d0a9e1c5d6ebd4540b39231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86679b21c2c22649b9dfddae50bd8e62232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ef2f49cf1d05344672820ee998d22233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceaa28583ade1fbb0005e0cf1f4d9f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee55777bc05218de0402c19a39ee7fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cffdb4702f979ee3c0bddbbf6a0cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5618de701714a5f83474f7e182f9e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adc6f4ff5cdb8b168d0aaee0f17dd4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67cc66093e0db55f3231e9eb973b95239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7feea4f53936bab81c732a5f779f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2ecc00b00458c114dd19556e9ce68241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e79c911af63f74ba41fadc5448809b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babf8cdc52e88f9367df2d73ee4866c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3e30249f33b83263a3e8f765111d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afece4aae4fdc8ab33a511983a9250245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102249880d6f4d83d2d7246d979b972246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c69dbde7f675a5668cf4547af2277b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad817c0a6a0bc0be90dd8d9db058fcf9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbbca584bafa258188284f17b103ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617336b0ab34839cd14ef9a2ab6d821250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444594a575b5ddf0f0118b2e9ecb739251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d09912b0a9ba739ea41594aaea1b9b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7324eaae752eafdd90708d94237f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a69b957b4627e5460b7a9c1f23b9b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f2796820a5e35dde1bc96a3459d41255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078ccc317adc00651b32b86b0349052256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3c03e8c5e57e710f54d7df7abb411257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b978580ddb13537c30306434fc4ce8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a836a4d41cb30adf6aa97de684e498259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304854f938f73e1bcede343a084235d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62aceb6d909adb90f72f855c8e20bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20a5834f59b5fe0ff88773a3d2b53d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecf5134e59b1401ec22b7a73a6d13d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d62e6616a314dc46102d6edd1e7e4a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e24873a5c9b262c88e1fb5c75b0a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd24a2c2d5f076b962505556818fd1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd388f0df20756e5e057a4ea4f9d2b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c64f44809fb8d28bfcb2c7277ebbcc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5f22bea9e40ed9be57fb4a6932c86269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4c4d9bcc7c75e0dd2264bda8173c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ada2e759bc620bca360a2ddd6951a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16d6537f6c9e6717a530044d2f5c8e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0aa16a54f4046b333d7c690e7d32c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17d56724a1495e99bd809be0054b09274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8623e9d4bd5654aef0a9ed774e70da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f646b8b71926df9c0120a328b7c6ec8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6b1098749ec62821d75f76f8b54c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb53e37237d2d7f32e69808291ce2d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620db459ce9d21502ba63243afadc3a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff249e2cf6930abbd445564822acdf2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683af6442d024d289090d0b0ec63cd5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9fb62b924a0c0af5a9bb357ad306a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b541e2fd2fa0fcfa6c6e6f2953ba488283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd0ab4b631ba62d454fcd9e444c930284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6cb53f3155f813c83133b11b000df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171e82e397f3b06fc5fc44f76b08488286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc6a7f776b5655daa89de8a1d29e48287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47698734c2a8ce3fc4403ab76b65fff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759859b278b6a4dae8025a78e17f9608289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42758868a9a473345e05af43e458ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a81c883a6c96db5ac71a0c0b05aa2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0a765605dda96d8be6ea4d6f1d9cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38195af2ee549379731961e0c93c32e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ca6baaca506c0ebad299d8bed2f2a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3205e483ef9b9864f19d3d4c93cd3ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b2c7eb190661a2c000931cf44355f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f827d705d8058160d8d568c5ad6ce2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6b1a513e96065eae07312c1e01a0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62826865aa3863b8cbfe8b1b42f9b4f8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66452ea6a0b13cb91d2a4e01d85325300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c4de6248af9d8fa57c76c6e8b7c49301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7c3d6bbc86076b5e476c086d9e321302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6416a95254440c1719acf8902894d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af3467856b88c540264ce3e58673a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41f34826e944c12d9105ba933589b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb2044be4eea571b37789533da74a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c494b5f45d534f4e0854a72805ed9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588a8970ed05272c32a2cea85f80812308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a38396cf511425c2e836bc0c222bf9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1744751cf9ef7647e14ee246ec2d86310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed4d3ced93e6bd732419500b90ee5e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2503a1414c5eb07913ff71dedf91b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bacdee1420608e011cb96d3f2070d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb198a28ec73b2b62983ae2147c03d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92159c9579aed45bf90b8c1277165102315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b6914b9363c7fea4ca979803fbf75316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fc7d0c214bfc7f02f6963ccefbd7b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc492e9f72f4ae83cd2da884e4b3d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700eb1c92695a657ec55cbc3a51b8af6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca459cb6db2f5d7ced9b18c4d376a55320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03578283b37250ed56861acac25eed6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42712899cd48217aac66ef2c2f4f58322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0b249832d3630ccf0a1a7f1dd022d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8edc84d7ad2b22cb1add650b77af75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da0a08c2c97f23a46b323503c46ffd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0bc061d3de404b67637780ade2eb8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7d801be31c8f71c02246ae3076b38327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15493f3546952bfecd8d2e8f916143fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4451f6460eac05909151c3cc2ab88329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b897fbaef8938d0dc27311f9af2ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81c098797be6f8ef3c1bc6352d6fbd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0605e41c784a08cb3fa9315f26f7615332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd172003379417d354a84aeb4e59af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918b94012157a44dbe92031d8412793334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1c3f6bca33a3db78ad50bbcaf1413335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721acc6d57a830c62d672ce460f5db6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d91bdb3a0a9115643de90bdb9d4cc9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a2caa181bd610a18b9cc8025aca59338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ad7bf627f79810268149a8758da31339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840b389ca3b2e24b4822aefda057eac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dac6cac28cac1ca92aa335bbb20bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bd92f8191889b5348a454bcb2b7af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55157d59c05183d0fa1a6534790ec2ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668533ee2af38c2b93c2566f72fef0c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82c66c84dcc43019a19ffde26f9eee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e17c37f863dc6fbb7aba5700bf0ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1d02ea3f1d24e1b3872d622e24fc7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac62edd9188bfe0e58c25ed8f9812e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1217970cfe2c4a7f33fdc67981d79349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d6415471819dfec6446462a861ebe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1600b25efbd83f3932d46d28e08fc9d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c253caac67942c16cb743b71effc1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cbe3ecb3dffefe19c5ddd010f53e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd071cc1ba6cf1c89d8e29fd10fe37354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c0f0d2878b197aca684089e65316c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c7f84b05f214e8a1716e981827696356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90a655b27775f6f90b853096a8f1c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7d6a59362d34e1f2db04ad82a025b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba749233b7d7729712baf6e7c5db21359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdba074bec335d55518c328806f4c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d857a0e63c569a4ecf6ba5d3cf4f72361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be901ccc3b468712e74049ca5d47e21d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793036cfa61d4b7c572ac866f984e46363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45499889447021c6ad155675651cc35364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67e19f40bf1a058b33365fc97eaeb5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fab2b3a2504d5c96da86eb59dac64366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c996738428aa8d50642a6f81c3c49367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9378dfdfa0d5269bfde71ce9d17fa6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f41c49f5bedf9632d81aeeafc544e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5df6b2bb63c6f07b4f5e3ee4cd5f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b9f0ff0623fcf2ec41c59db62704d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0ea501faf15b9f982d2c0718c6d49372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82b82d34a14095424ee91c74e8c3f2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0be555fcbeee0b0ceb9ff31c64f67b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc437d72529855af39309f5d7ad5f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcdc4ae363dc788edba7e977076b6b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d139d14d91d43eb7c2322667ba251e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe33b775d68522a5b005b2fbe3aa47378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d408f1304ca3fc6c7f07a00f0fee5a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cebe15cce9cce24829b5610d819d70380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7c2852cd17e79ea091e966a950dfc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff36d18d28f76c781ea4434cfa24ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739c1d6a0ecd219208c40cdea660c72383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815090d26457e5d83c0c095b96a93f4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f5f3ef403a7437d64f564106962ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83272ba19a1db6f92d9468ad81278d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55aea08d047fd6d62a93465c5fb4cfb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545de5526ca45b39f818a70d62410974388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11ce730143e21e217d68b30654477f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86a3df5ff8ef9e4d890d83bf5e0ab9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6d8e1c1b502805924f49b0108d099391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c39691132fb24f9e9f38d7ac7ad6a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad576910e451a5d18540099dd18b90d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c20d3e6ee6603f0a021e6914d02eaf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eae4a7bd2adcea8194ae70a2d1f9a3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38261b87036b05c8d15426efcd0772396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2446c5a076237c31693ddf7c2f279f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5f2fc947f0f74b8368fef7be8d2ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932af249b1817911719e0fba411fd4c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeea2db9dd27f9c0092372a79e688fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b22774b9261cfc7996a34786f84f3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d14bb0468e4b37fcd6c3ff0bdded9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4f4357515c448d030e3e87bc6f165403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d139c7f358028ba8cffb09a9947ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bfa6116e3846550dde011aa4acbda405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5c867dbcf8cf5f219ecec4cd1de31406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50ba585c2e2584efdcc67cd38aba7b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2064a55dbb1e4d1eef342f9279d96408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3094ecb75afdbefcf984d869d3ef6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d846f8ae1ec59527373221e6be5373410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9b1a05fed9fd6fe50222889fa172b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a87ee14379c3a2d504d801a2f00201412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38deb167ebb475fa5940592af8bd05f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06645fef97c8ea46ad22994673de5693414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201001e029896602bd835c92e443c8d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a0a1180ff80172fbd7ea62837c5ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65cd5dbc9f34048ed3153a3e45e3b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fc9f9a62469a659ddfb00cc56724f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38644d460c1190ddb32ebef176e8fca4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51eb6ed09a38d437000aeb90d1739b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb67c05c75125610e0d56578088270421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dc4b213a813bff488651aed6a6533422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e410463c81dade07f12b4ea11d1bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9243782c3bcc40557a948a3efa0235424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47cb85a701ddfe67305def335bfb58425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb493e03fde74930eafa9c381317cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6470c47366aee8c48770c0d3a97868427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1d32a82c1a77da253b7f88bb5d461428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef59478b7e36ffeb85d21aa5945deed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e4547b35e58763344a424117a9247430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693cb439515e22c5e0477b072224a8d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c4024965f3f342836e325d4b2b33b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1d6732d519d4d8d6b024a3436fb43433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48531f9fef71697089b453c27172612434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a658c70dafae46258602a363cfd4684435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bad7423596100b79bf8e6bdf3a2eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d501b123a61a009cc1f94e8a60fd8a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60bfba49e21aa4269e0fff7d203bfd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d37d7ea67bb79e8bb42e355fb27e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257921246309ace03616e267decb8bd9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c81592a2be8d76a01e4c53fa53480441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbf8d48ae59fed6f776692b9baf334442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72f0a2237685718d1183c6cb5d081d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af62eb2f98602f6d5341ad32e4d487444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad011caa4d2775cbe3e0b251869bd04445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b63c75caa0f26f752c84c9cc60644446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc38b21d1fe0b1181719b686060b57447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f77fba1413376d4e58bd9536d1f31a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dcd675bb075ac399d4232698062ff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374683ed7a359c6bc86e0f147189b7b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2a5dc5bccc8cf9e83ee3c8386fdc0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8edb63f2d8c1a931807d86f5dbb2fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0ba730f08bba8d62c95e0fe861a3c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1843b5baf31d5d9f87995649eedd0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57604842cdd8513df2aa036634ad94455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c454f9318b98715671ad57353d0974456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c85261bc8206cec29e4756ce2059be457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb63f5346c6e28ee7fb9b4d4b103308458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24675da5759a21df9f65bf8c14a799459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a872bb60cc390802eb65abd343999460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc11209c730c4ba5e389427b3325eff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ccdad53ef58cbac2eac7c4f8a54ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdb0a7156261d4c224f0188fde0a10463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b33b127ce071fe00da188a09b3f2f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b0716b5c99a93df625ab14ab8a9a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c0448b92e5f1e93aff57b873037ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05655685d994ac810ab8187e9cc34619467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d94a1db0b57e24d0a4851c4daf0b0d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7982d9e635726c457f0c24e7440d7f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc1bf895e458f4b23b456a75995534470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9aecf437ae66d0d0f10db95bc10887471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb6ab719c67092f6e3b3621ab71a10472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eae8c038b87fd61f542546be58209e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529ab45a2b32c9f5801dbee4de82bfc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f778ed9e216df1a56c9c4acaf177200475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37776ba67eab51b99aad940af141920476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bcab45a2bc6f5eeb9b78afdd56a94477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df104179e17945f69e8fb76ece4b9be8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea38d9b7d42ec3c0baae6258f035c2d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8894b6b261820ff398ac1b7abbf1e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef3baafe12dc384580d272cec5f246481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc9f0efcf183801d101137fb09947c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe31fd2abeb85deb035c495fc4d768483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a8d7ea3586e663eba8d0cb8c4c564484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e105f9a2ba272b5b9ede2032cc145a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1019035ee8f45d73546e6e2a3f8cefc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d5677b8190fcac2172179331f9d2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c65cc2ed0670f60066a5978ed35a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853233a65373a368f867fdf606cd209e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd8de25a7626ffaf19e88d02baed6e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673a88fc978fa240add7c17d373c88e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583730289eb7d902adb843546012057492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95608b7e70af600acd778cf29e1550493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78712b371944b05070685f861363f557494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce52f4c61cec39a6608ddc344772fdc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da626c12c188e35f680fcc546ac729496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779c3c53e78a3b0261dfceba17585dc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31b29e4553ddd66c6701f446672ea2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0ec4bd96d629af587ca87d24c4566499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a24b8965795aa743d7372f7db4c2c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c901dfb7a257f9e00c8fc569ea759f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dbfb8b766bb32a0d90da4003dbdf6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b4ad6f171f829b29de47a13f5c52d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01bb55643f3ec221dc4b921e550eed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31e09cbcc700b64087ba86ce105323505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc5a6b4be4b250e8bf002fef62e53a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad944970ffb14e8290d1003ed6ecb8bb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd955fadf3f123e57936be17d4b684c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808f96a8941f8779fe1db89832c2f98509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946471c62306ce854fdb9ee0ead06f62510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef744fa321ebf3407aa14f4c99af2be5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb2f27390ed5e01fff44de7e389c35512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835783e444f07b359192af3d7cb951b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b10a0970f78c05f3ec2ad6c56b53e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b184fc6d6c6f63415ef62cc047579515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a0fccbe903c972518d36e5b77e95d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27fe6efaa6c0bdb863f6458dfebf22517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c01dda187cf48c02b49743738b9dc1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bb6f0281e418a0bc011216fa33801519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5f76bac7efc68dd27a38902d3248e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6f3f243fd93736400fefbf4801a68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdf4d56fd617a2cc569932acc83c95522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d08f923575ed487579011b8e1fbce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce65f4ed6200e2355553dd94eafed45524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f16ade71056e80534c0ea96f8f11e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d72cc9f84935ecd93af933d1e8820526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59e32f311de930df69ed51e299df84527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b8121fac7876fe5014a3ab2fe6cd2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bde327760828f61fc7eb873c10bde529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4b16ec11f535a400755e6b475a98c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d603461d3018ab3e418ac6b3f32d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b1062c3541d82372cd9ea1fc0145f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1c78acd85b68df2ede6cd0ae3afa0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2a86bf067b027ec498dc41d399910534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e5e89bc9d77f99bd5925ef6338179535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5639bb54427db1247c2f673a723985536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bea5a72e0c253ca68fcb24f8a744b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7d76f039483c25609bd4413411a17538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38e8eb9984d1b4647243f7dd56e193539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2f2c52f3e886a54f18e290226045f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86664d223cdaa843d51c0050d8a8cb68541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f29976e71b1ef3df3d8057630f388542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65514eeb93c4a60183a26d53f434412543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc69338f2df1a7b03232b0d5c32b812544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d8946acf8c67e640384689f58fadd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a912717528423cbcbe83f8dd9eeb7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cb8a740d3e75c32dbe0a914cf4c6b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15b14418f3a7e8bc09646527afac41548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67772fc1f83ef92f0dbb68e9abd23065549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da5f68f37194b62967ea170bade8ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acdaf426e9bcdb1add822e0b7e1a6b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46137c42eb82ed130d465e5b5a7ce9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f42afaaf3c6a397fbe9c4e1d592d5e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d04cbb5e80ee4cad9d66a4ef73f46554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb0cfc28f5d5d5be2547ca58989cac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c18e5a33575a4cf72164e7b097cd0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6de1f878a51367133007ee3f702e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853503a6454f6148cc9aabd0a43634f1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba18962a2c0ba43f9695490c75223fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de82e16cda736a02b53d1cc93d0d5bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d8451df6360ed0ba461e731908b25561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c46e59e2bf656eb6c523c9f3e0754562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8889ba3c2e3be421f3462e479dc3f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4cdf61b3f98c178298b08b94f135c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d366544ab234fa36c9d777143f50601565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce214e210151c070373f11b9eca715566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ff88e388d233898660a7ae1d86613567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72041e5e8d8475834e6ef5aef9c174568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c587b4d4a543d4945731c4e748e7e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e4aa90104f7dd5ec6d8d13f54fe4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4400e10b2a058bd9f6ed90ab339c55571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d2e8bd38c50d65f51c10b8e4eee69572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b261a70fd30b78d69cdd161561cf871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143f83eb280d04c354eaa293dcb9d542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5227320da2ecb4d4dd3b5d71ff67b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835ef14663b70b7c3b205ed19abdbf24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326aa69751854b63500daec223777fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6180f2a722efd81f82f315e7d1dae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d355076bfbd8f9d07eaad00ecde31ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d41334427ca352e5d640f90b4158738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923311055ea784d001884a99f8bda909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01906a5761ca4843339e3dffd510cf610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a27f7b0c5b18d2fa8841d01c42f1a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94584b398af0e89062746bb016a8baa812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715770ba7a65eb3b5333ed6bdca09d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235818b8397dd1c537b30f058a160b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b89cb5f11f9b8a2aba767a769ec1915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb8dbd839f7827181fe1c3178a98bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b664951b916e97a583bec3f9b7d5d6a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c391435bb0c8324aef0a207418841ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72070c73c8477036d3c803e2920e16819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ef43ab20e3450a7100f788364388320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a061b16d9829bea78c2870d14fb2721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf3239cc1ccfd645f053f3e66e137f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd1ef54babe9299a05f8c747d5964723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070635f9927e3d8d0f16774439cf754124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe74a751ee1f6f7f3eec1bb3996baf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111b26fd20d468d0a7ae73085afaf7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e334ffae4edf2a7044806997a9c3527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9eac3e6d417dc6f48c863e6f46cdfe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d663059f575a3fdd16adbfef73e4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41589900c6747df97a10e4565142fed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3dbc92da8c033f604d4739ca3d6bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b6d154a7219145021cb8dfde7a03232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c49768a4802382172264413b9040733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dbe926d6a38e143424f3c1f5aa9a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d8757044dbc0a3a5440878974e79c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23de94391015134f666681419da17436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5f94ea8352d934378c8e5cd5b285b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca222252df5d38316a2ceb95fee64fec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539eb7b2f3e5ef674290fd5e8bd94ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70ccaf485e75276922809723fb1c0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1790dbf95a89a83d952ad4a9d5901b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06724cf570f69e59334dcff5102bb01842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7481727e24a564f99632ee0713c45843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866680a59f12ba716e663c0860f9f44844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86a4eecdf26f3f1f0d9a2b7c5e0fc645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bc0ea9a47e688646d5344f1b5785346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7b562dfb33a08ace6131f16f9e7d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0cbeb178539682b2b3052235a98de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938f9cb6d86acf5f03f8e36d2b30dea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290a653ffc8fc994bb9eaf203b82ca250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c743a3adacc462aa56c5f37f4f78651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673fd648429d177e98bd950fd8a51ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbef7698dd0d23262f0a74bec35d6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c791fa3489a5921e9c62657e9a0c5d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27e3aaa5bbc61800e7576e94020bee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3bc30f8c18ba7cc615ac8ce5ae54456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882566fd7a744b154551386ecda3978257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd78ecd0d3bc59921880e8d4bee8d4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06dd08657de423a67aed462bb6f2dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d59adb8f1b994b26337fd702c9482760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1263dbf73cea610e9784133f419679d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316f6d019d54561c52d555ffa96b26c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915abcf4e68aa8190757b8817e9d48163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975898a37c3e82346ab83b5bebafec6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d158fbbbadf5fa8bbc4e5da3535abe365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730017e48fc0bec0bdba0d42a99abd166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773961e1404b359df887a2ce6abde2d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fd4acc2d8c659ed2c2f5d595d984968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7846cc3a06c0b77e3d7e2aa8e01c1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0aea211c75b48e5633c44b8e3cd6670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86b5f09d8e286322a2396421192e6c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531edecba6c9021abe41cb7d78f5826c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76e76362b59987c4ce65c5892abbab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b157c12c05f3f20aeb7e2d25c40a5574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a2a9c6967244884ff6ffe219b473d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfb671ea03239093a03b27ffdaf78f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b585286da202c6bc6207572757bce2277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf1894c070318143a7c33ea2291f6378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068e383058819d5801060913b7ae06b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3416d32c03a367a19f9e1a822b5111080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb5e91cde7b9c9ffa27c8620d72e6381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c480be451030052fb98c3c0ea59de582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069c6fb030458b850b02c709b9a884b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fa2fcd06a0674cbfc79429524f86484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f946a3c53ffe8c9185c9f71e1b01885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b748b835be61372d585283ff57a97c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d271e5fe5a59c46130e90459e3046d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf42fbd1bd4e7dd4343cb718ad5762b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9034a39aa396493cccec85a1df2a4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e7efa7dab7d0759d87785ab2f006290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017e57b58f0faa3fcffae0c0ab6aa6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f739e141a99482948774e3b7467aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923e069f5d4f3b82b972d244243cd4d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5033bd61b29c1863ec5d7417326f6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdf46aa4769d5cd4d0e00a1191011d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2285303751fe7958fbaf22b315b8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf0d53d91dc2ae46cc3dc23bde0f4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3945a60bfb9c32921b44ff5da0c0198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712319958ad34219ff205ba75dd9404799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb64efa19095b4bbe9f7c077681dc1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca925e4b043bdb756379cc55d898db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b085bd7ce3c7924c3ce0858dc00d6e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071af9d0f346f09a9e83c89436f77ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf79958834f00953ed50f13f4effc8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ba882f89855d3de99922994b7a7cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677fb6b873414b4256e6ca6fdeda38b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9f205bdc1fea3a14e569610be70fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c00b8189b2b8dc2fbc86de3326218108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698ee870256bc3470c7dd2e15a44abe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8606274f32c14b85d7b626d546f8440110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf105e585f7164b695e8876b98bf0d43111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808de019fbc7aa3d30d7ff8cc2d01f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde6e0e2bce1dd05a16a6a5cee0a99c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf4f0fe4f99070e480efa88e26e307114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0189acb6f2249083bdf2126c2c663b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed8cef9a56e9fdf7e91bf449fdb2de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ec8138d1bb61d6592fd87da59654c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb19a09c7dd594c1401399cd8f15163118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519d59f9c546f5b0f3bcfbbc8b4d621119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de816423b1361369d733fb121ecb495d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dce15ae6584c189dd09ae9ce00fcc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae284f815c5a9e05cc9d3f411181807122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2451e75724ea55b8e25fbe8b3c8f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b586427fd23e2c2fe345c7b09635d1c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ed64b750402d7be4a39ee497d4c3a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667ddd14e5dbbc4a218ac3676c9a9b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b3a754873b34c90b5178fb3f73353127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dd83b8be871b5bc6ed62268efcf7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fae70d8b55e03683df641b45475fc7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26346cc2e7d04bfb422ed0dc76238402130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29c3e72b705b8985de092ffb6863cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89056061f5dbc391ff384fdb3abaf7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58379265c3ac8e92f6d2abaf8770aa4b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1a2872deb6f4fda6be0436af6ed63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaea53c451cfa6adaabbb087680c9e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278b06aa2bcbf3e832275d4e44d20a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3417276d46aa9b20335db6d09bc5c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373539254ed74f5849df4bde27c6a554138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8f9a0ba3fbda545155a16512fa663139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e585ef04ee5bdceec00171eec42f92c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9785f825140030c9fe7fe5a844567141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552588f41f5c7f95f4d853f72aefff20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a7fdbfd56b2854ddeed2aa07b1f7e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992b379cc1952334f6fa063b518aa0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e73c272071ead1eaf8f1421598b89145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bb355cf19fdd81068a021e6cd949a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1ad6e43f78190c5448fc782e6a43a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a46700f116f8f143aceb1cce716ba0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d16ee37f844b2d03e2e5767ab5c82d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3d13c0e8c3da7d3983616176b5db2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639df7f19e57fd303f1175aba9fc16a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bec44b19ca054d95cef3520ce6b2d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc37d929b23611ff137b94dab5201b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5361a3e31b9512ad8bd57da941da578154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948330aa9a0f7fcf8e1c2e2b45b804e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b47a42bc867816d55b4bac4e51b43156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90202d95fbfdb8f049826220d4a0eb2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581df0778097fb446a9ce7b027b310c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf07b24ae9c5d12f90f026c117b1acf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ed53ac7c389f0c3b642e740f6a2e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c5132736968e5630b3396ecf09d32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5b8844d46403113f0a054555526e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d4eba1a74753edb35ae3adc871620163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f7ade177d623b76d9ba4bb4e4b324164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bc4db53d56d4dff3c1b3a6b20a0f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf49ff9ee8b50a0b208418afb44bdb4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82098e3b863547a85edf2757cd8672167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8412f9b3bdeff6727d2657ef651f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f00b71225ba10f05f503dbd89b456169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1b222935bda4274121e059d5c5ec4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3eee84c924ffc53267ef0d896eab2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e30e8979372b72fc37dfffe0f1226b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3345890941d4212cb03f1db3f60dd0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c4c1e059ea4476a917ee6c50688ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db962249857fad5b04d93676bf41db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb753e983fa0eaa31cd5f649dba8f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08370ae535a231f4e3815e88e180dde6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6e06e676c4cf1fbda3988181f5422178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376e3679c62f6c9ec3a4f154f80f7d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71498bd22b0050b045fef12a42e0c2d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3477c3b124c5a27cc7d7ca4cc1d86181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a5ea5b9abe11a30fc8dc37aaf9bba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda44b5023a71697ec8f04343c28a436183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8aaa7e2617d25ae645b1acbd7d147184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabae4d81fd7b1c36e46aeb5c2415a70185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c383c338d2806f1930218b237bca47c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de40125b05b78f4c7ca22b7abf3bf7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049adc1253a7a2ca342f60f4e48616d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0c0b86fc4dc22f177eb5e2e0edcef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13649469e7b97649848c3a5c91d02c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d755a031397a83fd48e72127bcdc8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054bc88875188645baf5ef0c87e99fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a01340cb9f1bbef06e3808d65b9aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cb74a92eeb84b3b4aff013d4690f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a4f7f4668244583f447f03ff1ee81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf073fc1e8dd7da71e59efe4b57190196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef9e95df6f673cebebba0e2985c0f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079f43c2d1ffe990cf7aba47d74a82c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f74253fb5c97cf5b15e33b70c4e172199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ba3edf879a9e1e7875a862a826522200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb665780192c52e2f0b12f64367c8a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda722e9334453d8c8b0bc7ed2b5d71202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5ee6f7f3255197f5c22312e27bc24203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814c1a4f9b1b7b0b30742c42db2ddf3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe990ad422114de1c4faf7dc46796b21205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9d873e329c74bd9969464fc69682e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117fa51d01e8183788f05bc0a7700b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e66540d05955816924832535659a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81a63658b035194cd0d437baacec2a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ebdc74334673002886a3d1973d19f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0e0fa8db99bc0c12359e66765638e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d9c81007bb008b6e4ef3302ed837b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41ceaf8755d3bfbff1adac7f2cd8a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09d8f46e40af3805e4acd2f343d212214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15ccdf704f4b154566d65deef5cd81215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a948a18cdef43d23b29480f90deb7f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00493f62ac25ff2f550c78cfdab77cbb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6a3fab9924cc1b5b5c7ad1b776641218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d2c7d79fc0381902e927f06211dbf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12d5c70fc2c553349151a560a3d167220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df40e2f9a08b9c611a72f807e9757cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289e6484024c0f2b17cd928dfb146f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c81a902cdcac41c0d979cd81e2183223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fefe01ad434a870b442df420369b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7d15770bbbbf23d521900c8032b4a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f802fb89db781b00d78df321f98a5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05833070111a3c5a261178139c9af34a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137b86aa94fac1da03c70137ce4b80a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9df1138955f2595ce545849375c08229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78838508112d2b7f228ace3c01f32e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e7a9149ae4d39b6cc9a1fd376dcf6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8858d11f06d6e903e3ea76e223020232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd640acdaa9119fb01b510189db127233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81b629ae232972202144202e4ab02b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b3d9f59a085e89b3dbaa5552d992e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7dd4fce3f70a2f865598167074280236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9da221ea012b0f6b349e76a4ee084237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd65f1ea0b0622989fc3fdf853735b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b58204cc2626c6b8e388ad478a9ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada49c14a0a162135051c2617a2f5089240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b8d615680c7d1b50705a7527b4fc4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35066351e12bdc3bc6a64d6c8d212f39242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3f50c51d4effa6f2e769a7a942d6f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f97b866e9bd03fbbb21f0c5f275f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cefd2acefb36a17c7f99bb8d86a74245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90968f824b06ffb7b1b94a7fadcb2a06246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41367163ab1fd336facb83430a6c58e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53a100d04f5ee8742f6be0194d113b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a8697c8942b7882556fff45ccddce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc58a619b67669f80fee6854a5c90c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df143da2f8888cc6c2b49eeca3ff5c84251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee28b913088f785a5ca751fa237e0c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf518f619688925d3003daa6ec40d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf66009fc853876a5c4c45acafced0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d420a29033e1978441703f368bfee53255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3830351a0bf2817668b591225f3d1dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e13b3c2bd2fab513380ed05087b0b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b5480d2bc5ccadf279586b336241b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91360c2984c02029e3c677539f81cf7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a1b7f001aac5d3d69f6cd0f167a32260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ac59511303412ee08d5d8f3dd91a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb502cfdbccad708d2e44ddb89c1df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96342293106f5084054d707577ef318263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30e04df936286886f4fbe3b042052a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8a5a32e553b8a6798493b5bfd184f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0d7e19befbd29975a530021c870c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98630e583c21db2c1a462e36b6584fbb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d500dc31c71d6bee70fb307d0f31b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8f1b07f08a0e35ebe8e9f7860eaba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7ffd9dcb5ac7e7f8eaa88ca702e0a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0bf211490059b4445684b67cb9a75271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d699f3225991e20f586e17387e71354272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9494184aaa9abdf5f31ccdf70b8926273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa018e53f873ec49784b01a1bfcef8f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1016d034cc2029ad69a2760e73841275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1289444b87f611eb327332cad3a51276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbadd270ca0393a138249f420a6f1c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d3c70ea88164cebdf31b31de07030278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0d5bcf0dd785199fc3329eca9d277279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf60d4f1bc68403d43a3f890d51441280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64804e17b766268bfd18c732281db0fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245985cf075a3b735a61aff2a058c8f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70571540ec67fbdb44e3b34e63d02520283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa0b7490297c3e03ab0aff23d3b7d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45665c09eb85f9e30b0c691d04edf605285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7a6771454f8594986ebb1e888c9da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690f29ba1063853ebd58ccae76a7aac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba0eafaf62aa2b5190ecb69fe84e08288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d26be31f039e3ba184b74961eb07f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceba681a22e78a96c2153ac3661db99290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290072bc57089fc50b747b9bf5b466ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09afa5d8d3a04bf3ff197b2476b361292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955cbb9bc7879ecffcf1da957d986c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89f3f2f04e9b118e34a99266e426ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbbf59253a0213add4267db2a6d189295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bf36be68571b0910e20d5e86d0b8b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e31c60c9f4d4209d29b649bf95a7e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209316aee92e9c92b5a5261000f1976f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20aac11da505372cfc81711ca89cb4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653721d707ea1d04ce29e689b178c63c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81e2a2f07b5eff0cf599de838c855b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca39fd6a13537173bb0e09fc2ca6fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310399dcf5925f293df0d77c078a887d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b7129d090b7ef4c1ace8c244ff037304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4d1b996fe095ffd24ea7bb584127f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e1a903d3586a8692017abfab90b98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e967e9b38a6341ccd6fcf16c8e4393307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae3373df5eaaf9701e107ef8c8c2fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aaeaa58cc3c5b5ab9635606387aa38309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5353e9f624523eefab861856d11c1d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9d19ff4edff563ca400a13ee1c124311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc30c2d4738aa392578f95547279791312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de99bd1945595457d9b9ae960bebf11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052cd544bed2a8a051861aecc8296b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ac628f644f8bfc1677d664022b282315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685b0025d559be0c379a764ac7a4109316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5f1cfe0490c34a8f9fa269ef6e3a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c502aa701b5dfdf36cdd19b15b126e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c814a45c68bd2aa6ad9b1a710bbbc2a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b79707cb758da6a306f0e4fd69d609320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad797350141d4661c39ff4a6fc7f20321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89038967dc450c5409837d9216941e0c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff520b39d20717bc65a39753d37f1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f180b50c41b1364800d815de56d19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea298edeee8604d7b22aeef1d80bc199325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfac771b65dc54258dd46bc39a6794326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0b33a4b8a29225a78e13504b3204a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d093aca0cafc55bf79731665edc03328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f77497bfb0e1feddb296257f22c50329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5b544b2163a054eb978cee08d827b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35835703c733596be8300f0465d033331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcdf82053a13c8c4d8db2ef22409bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e109c11bb8a39a1d48eae21cb3b353333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc551456b1762ac25c9dfc363ea7221334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22317373e7b36a21247dcb6c7711d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc156101c16de55540e3f163e11901c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf17ff7a5ec85d07143c93746f5b2b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503793009993d6700a3d80aa965dd33338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15395b53db9577f805c42fd83ff68cf5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef355cd81239fe35db80794c56c38c94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f2ad9698a574375a689629073fd73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ab456596f75e2b75b8764b1d16a83342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47092e8c7a4619cc1baee0353baaa6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f08a0382920460595ce4e2088df5b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5de63b8ba2476d03787fdb19d121dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63500d3d74926c427cf1f1a6106878346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51296b5e2cfde95d04519c310fbed90347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed0a807893781142482e94d4d5028e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11438213c866369b1569e298f2577803349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1c9bc91c1b4c0d14e5bb7bf7b579f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b88979f742c5590d02331523afe75351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2eedff264a149c9aaf8a44696c41bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db1b761aeb6eb081cd2cec34393353353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb68978fac82cbb50e4d2cbb59c6e80354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72287582cb1f695aa0cf8692a689ad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db2fa2d6df8a7b3871ee963ad6c880356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed87af54c8333e3afd27e315f23ece2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77603b510952c031678771c7801b0a3a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae992b5fa90ca94f74fce468e4355bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a4100ad73f3b0825cd819b941b5df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addfc6de9de197591c751b548efd2de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8348bb5fe66d8cfe41cc43420c1ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce317b98ade6fb266cf8baedc62b7e27363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cf42fcbfd771b1199feec10109c50364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fb7cbcfc1b1a3389c3a4e9a65575c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3072017a01fae3a7a7657f04b2df3c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900e81fc602524d71e995afd2482cc9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75664675b71393f6e72dce9b443f2a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bde9cc68fa1822d1e138194ce1c4d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325e2c8c2dc4f24dc94010fe843aa9a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ed28e3c26347f74d300bc2ba2d8d7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c705951ccf0bbb6fe6cbfc2388d8d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1a65b5b40efb494ee3aad43f0e90f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3e3fdde3d96734762417f692d1584374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f33966270024bcb7bd83c2e878762375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e3ad6b1ea3943c47de8cb69162a8c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0589360e8d514ec48cb0a100d1068377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3d0343575e9e422f4affc6d323035378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465a04861c47a4dbe385233162aa1a8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cc539b402ba4586cc09023f2496af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108d96e4e54b7b5812bdf34834a5b37381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbc6f621bf5857b905f901ff0dd02b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb997785a614d60cf90367666a9d466383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a11c794e2bb7cffab6a5f16367ae4d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca18e61083dd18903e4e4d0c28dd0ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60957e2cbe23617a8f28f0ea3d438f6a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881616160b3c04e046886c60ddeb9ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9058fbc7d835be8144bdbf8a05cb7d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ab1ccd35c031cf94330936f99d3bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fdaf8b572315b2916b271fba66d34390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c2a6d325369852e07f3c6c48f75df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2740d131529c5afc2b2e387a00713392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0824ac45f82bed3aa5a7e283318734393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa44b72eae4bdcfcea3e2c29171af26394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3958c856c5449e790e8738746ce27f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284e7858b66228361f683ff8aef5e8a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55cdc33ec5eba0a62f9db5e158ef9f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b60f8bfa48a093c3601fb425cd3338398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a9ee8c5dbd217ce65ac5575631b83399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9124d4ddd0fc10aae1bba2442671624400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21508e4e4c5a47dc137cca1ad8dcdca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd679b91379bfe922d5da381096ba3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b15bfa6fe72117dd5304130521038403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedc80ec7a8c78d729dfb5b2111f9ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710921ef4d1f9d4d6e32b01418ed3a6b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435118aaf91c4cbd2506afa589cd999406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd9c0de2c7d18e0fc7f671b8a6a1bf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f27985bca71f884e8a3d1a430e553408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef39256571824fff05648fb4a435e9f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aaadfed81923240af01e97e8437157410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656df6c47130609adccc57ee1d387753411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf299dbfe8c7f8fa332020a528a14a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585969a4758448ebb1262e2058ce9774413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531b3a99e560e1b7202b72335620500414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062d093512ebe27a1c7e1382599f22d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecb039207f3e01f7c3934918423ec5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf85314de0dccf4133a557df494108e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e2ad6dd566b2561bf4285b41c8c91418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401f803a26f0b1ba634d8d54905a4d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9bd71c821b01fcea56edb4e481643420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3caa67f4f9c25e46bc86ce6da4ca8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da1f488c3d7905b69fa4fa96d30273422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b56f1c4b86db13f79acc18bdf8c5b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62f8379799094ceec81257263b2464424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f607d9dc390973182ee776b41faf1a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09226340c37a5bc92da697fe77d4eef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb46b02621eed96ffc182cf392e6f81427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030ca82fadccbf7870f3b14b4e86f24428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bccd017534310c6fbf4eb564b11da1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f76b9b052b455c09137558f0dc3b50430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d87cde447f582f3e8862c51c6414a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcb0e381b005d10f5e963a2b9eca8c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d67afd044161aea161e07a3fd24d1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088d5658fc173cff9a7ed742843123e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb15ffdded69e1e84cbf52ff74e4c8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf1f3b66c2a707671faddfeeea0ae5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04bcd72b61696169549996aa2dcca4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770d19650ee42d68c55f0711408ea49438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b303bab8b90837b822260955b922f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9eb27a1a50bf9a3eaa23de15f302c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21cbc257ba76c7701e49dadc1de6df441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebab652e039019d1a0410d552b645da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f24ed6bfa3023d87748f6a034ea2f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d69952c1fdaa5d0d91184869ecb513444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa271ea3afc6a6564474eca7674b07445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11324c69a6f275dc9fd0a348c6a0281446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd7250bae5b31e1144a41986ece9ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a2a6f2705437bdbc077cd1ee86f1e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a636585f193e837956224cad69fe4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb105467d9c03fec666926183ffa29450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a6f36ac05d3d3c5f2b849658580ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2bfb523fcb6c527adc3ef91a29b9d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce174b6a56cec2e5a376fd9ba606ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb907afc2409afc9fddc687082d739454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dd421d4101889ace1b65bd7624bfd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519365944e82197e2852225668c9ad5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33226e585a445f1664c7c969553237e6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e6755b74372a53564b85b19408334458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4063a01064df5c96d8264893e413f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d173bb216be2124cedb725e11831b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b903265f83dfa8019e9b3e039ff75461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53457e5b24ceb641755d51de45789fcf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4118502eb90da97eec93b3143a68e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47070a385b15a7e51eb144297d3a6663464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b93c446f72953324ae08fed294032465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529ade4b4506c1df2fd2706f0277230466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c4308672771ffb03926546732d6e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaec62d29e492703f33c0377c74a263468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd5726a2e466a2be05d357d8fe51db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46489a6433ff62b67ced39483dd2827470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a97639177c2023375eb19edb4a9fd5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d3a71100db6dcc6c8ac10977805ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4213f9df1dd8126ea29d7742374e12473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34794f5bbfa9b8c6b6b928ab00f548474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e0d763d7cf158367c3d85e304c243475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34853afe89b3a0769a9119f5db2f3bff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52a546b31da7d3af167b7d93b48c60477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fc6fa72e24090c54dabd5ac919ccd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc621a31cacdf104f8f18d22c562f94479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde233ad87f319fc75d6c64de96b17df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abdedeeee89c710fef0e0b106aae75481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78771d8c52118562733283bff17200482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b7852a660a29d93330430952c7f07483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafbb35336f74ca69fb9fd938af043a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ceeedfbaa3a967e632d0126d46e3a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e61a5ebf46b946bcacf29760f28d33486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d01f6750823aaee66e9069baa91e2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f749802cd5dad09e16f43ab31152d6d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7316ed117e741cf2640cb02cc631fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0494c4ab9b8a457e84880e96ca730c5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ea67ab3dbbedbe4ce8f0dafde4e15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eafe3c94b33fadc78a7a90cbe92846492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75996efee32dcb712c50f49e94d0db493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eff14eabed1fd5608f4b4f22f9f959494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a958209af2c5728872b26ad0b41eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c212fb55a529a10bf2093e147c29f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f1fd1c7c9e7bef50d325502d6156b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8486f49bb29b16bd4e2748098369ffe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace510c35b46f54e2a156fd97f9fd99a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b0e00fc252e38ac6b04de6d80f3a6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c08aa663884374f7325ece9a02032f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7248552a04091bb5148f1c9520d52502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631ea02f858d28e98e673df75f7e596503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe087354bf042948f4de97f332448f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a15b03de384b958f87a95c691b727505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5f2d36000dda8487c9fe236ef2837506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349efad5433d1a6822b62b68d61f6f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d294bad9465b404580a0237467f42508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0988366e9d0f2ca3b182c3cc4644af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131c5bc93b2a90fc642acd368029db9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ec63020e1462338e8605174abda88511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed7874a3129b7c652bb9e12e9baf4f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df503d999d3c4846170f076908e137513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfeee226f4788d450e27741e1c8b1b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534d690a07b2be7ce905998d8d71e1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219aab6324c6f6ba9465b79de1cc82c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9215c89489ed226eab32c14ac17a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14ea4e24e67ff46a7f4c1b39a3e2d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff55da50e885177a2ddd61f3eb8c3fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfcd18280afdcaaa2ba948b9d31de7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb0dcda3a4cd619466b10dc672bb80521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec6699f000fe72fa5b98d24e4a6c67522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5838ce6ad8c4ea49929b1196eb2146523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed092d65dd74e7682c277b01c8c1b05f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a34f170bcacb2f12037ff2784a9d4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83eb53617d121a76a0a9149a9a43b56526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a22ad725c1727c3d05aef5d248799a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abca0034fa2faae786e34ade94a774528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4cd7187ae5aae118015216d9d23ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592020db17485439dd45308ff91bdced530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbb5eee95ae7a2faf550f2e6edfc4f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996adfea4aad0cdd0c1f9709d5ccef3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8320b01ebe6c095c0dd4ce68d11bed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0c25026c52c1760d8582d311bbf88534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866870e1d3554b4139051efbd2aee1c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071ef018e140bc479a87ca3a086859a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ce524bd4d7adff246fa6e2b0aa8be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbcd6791b500113abc61249878a302538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd64ffa9bfa014bd77de9c722645995539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8baa0445efe392372bd1bb62bfdcd26540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235967c6f5aa7e2370bc61f56d4993ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c9b01e185fcc42f7727466b0b097f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654db5be4d458ae5e8285c45fc0c180543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93433239d126487645694625dd1fdc81544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad274657e81fe170e5ce67f31010d186545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd3649018c386c882f82419d48d5c9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb437e178cb8180f1b84469774698c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc57fe94ec5e1c3a9ba9ac5d525e44548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df10cc02b585891e9747556316c5328549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea7fa41f2c6087930e5ab08edd5839550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bab7f75692f71a60366686ec03d54f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724547491befb49b3cd5ac66917475e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c1f9bfe598fb316d20f826e0ed6dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe2f83ec853574ae85f8ce509168b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace01478b3c268946bcd29f47b01fc7b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535af6cde83c5268e9d461f826b2edb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee41d50f52ff66b111b8c20c8cf4fcb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab5f1fe9a320d9dac809826c52f05f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c520d0e783a5f85bde822f034d394559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297de04eda36002a26f9fc93e31745f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8c47d722250c8ac6315d73b328afe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfd71afdc622aedfe8197460044137562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42762f89a4e79575a0a628648c70044563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf94d4316bb84bfc2e0a42b81aec605564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6388211a1e0dbc0ea154ff054a1d46565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731bc4aee1e1bdab945a28e39cae277566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60407a82f0256356f911a3fb189615567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6555d52b01ad7a12ab1f37ade254cb2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d974125b1437e9751147f01b722dc2e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32225d50e93e403cb1a548aafb190f37570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ad08a08f3e4738a60360997602d49571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc55029f4370ed25f8f2e03ac55687572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>