--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fff996551107700476a8f927f0684f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d27b2056791ea7b83508d0a8ea011e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83828a96b10b9a46a8da6950d268e2253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e346145f5ef77b28907f3ccb7ac7d2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9be89e76d5ef095034e26f30bc0a305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e677366fced1ef679ee48ab671d7796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3814be9b4dfeaeb336009d6c44bd317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c437e942ab54688139ab58c243111a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a7901c89a1b8cefe3733309bc92129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7c7c40303a923be56ee809fd0efc410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323c637903ff39788c73cee842cc0a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df211a02d4c2d02488c95856c46ad4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d894bab4ca2b3565c89a50efbcf5d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a38eb0c374fec705197682168b6b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074af4215c2dde0e579dcf9ac140b7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d09b220c8bd7ff201472279cc2bdf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b349cd5e9a7615e99d25c8bc7b53517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd105ffeb9649e1872b05d03a5c4cbc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1923b407f7e9477d85e95d1d25cc1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4f5593a1d519309f3b09ea13e7c5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdafd88425eeea9d28ee9cb4cd7225e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c594bab4f9abbd4e12cec7c39b1e26122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6126d39842fbbf7e1cca38966df8d6b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a40198a0114221300e6655705679724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8005c785c9416a67ffc28bb3aa9fe6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd103b731c1afe148fd8e29c89d548e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f598588a37b4da53068b02349301cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cab691aebb15e10fea60be0e3fc6328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f63f4e9eece6b01ee30e0c3d5895729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4b1be087417f5868ec183e0b2250b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454ddc971d72d33085f85e056facafa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41938889d8c67cbafcdb29fb07a3b0af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cb929d02a4a3d746cf01d1a02098833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cb403a665f7f1d5f3fa9333dffb5f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f86e84e47031a9cf0cf4d48834a1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79ba27935a2daa1d10dfb4648fec8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee14b80607c48531e77534689c428d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e083b309c37b903c17b7a196fbeaec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263d9db59990fd45e8bcbaa9d16028839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e61245cbca437b3d36f10103bd085540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a99dec67c6d76b84704bb84fd659c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2f6b3d4f3a947a64e80fd3fc3028042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48902f8521cb9b578b25026d50ee4f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92e96f443125da98d00b63d5ae7e2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa601e337f35ec3d10250a98200d48c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b19c59f9d089da7f9405e6cba10cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263000f90bfb4305ea125f382119417947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5234965ee1a0156bded4e34f1054148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed40b2f233d7fd736c4ffe3481fea2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ba0c5727af6a2411522d00b0c358b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23141acf2cd392b08cffc0f2b8b4a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61268d603693a2012c036f3b2717c6b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8054d8778199971f9ad7d7a1061b17553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c1d9cd1d81fd98d681b73ecd93be254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4652f9994e7ebde0a491da1ebc1498f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ea24330f1823142db54b51b75870a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423570ffec591f5b528e2fbf25e7590557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bf199a2e8d83eafbdefb13df4b70b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390e4ff41b94a6142b69bde2783c57259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac6e7edeb0f3ff972480115bbcef7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44093f67638fae34840d14b1b41c2fef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330008cb70619402c50d43311d41536762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f00a602f79739831231e8b486489e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f37063498912acae66deeb015791a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e1ff8ce9e62580b0e73a539ea48c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391b5747b75e375a5aa2a594fc9ae7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18e81f37e0652d2d471ccc22bcee1f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be885186b79e746368f0c4a30a804368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a42bc942db9d6ae98c9425ddfd8bfd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63692af30bc9a15d78273be0986fe0370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68c4bae47a4f1a12fbf4619719a84071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7b74306d5e434426c105b49b721bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175f08677d5faa463239b89a4702f2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec644eba6de67bb08d9d07ae67a6dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03377c798bdec7e62692782ac093f0775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fb189bb8598f21fab13b391109a8776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2286260c638f4e69f55ab26ee2cf177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de63f353a4df8e93f174b60e9df719578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6a6d150b76ea0ae0a5bf349b5037f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48d2eace636de87a7974769bd7903680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7f98a20141deac855021a01f6460e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071a0f7931fb8380fbb6aa3787f366e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f771adf74d0e0de308485645fb8e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8656b52de8044e5376ecf3954156a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b440e6343bb0906a48f476fa78b33885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc16ff81c8371420e81666cf9dadd0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6cd0d58276d93e843b7e85b2c425287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c58cbcf77109c2f423e4beeec1f3088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4ba1758d7d7b3f744361691f4f33289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ef889451ca291959403b51281b09490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376947e1b6a79dbf39cbda30fd241cd391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6a9c12bc1ca4aef6793ac63f27fef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696151792ff4975fdca3c5214cad96c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed92a2baf6c74765af30d96cc26558194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc344c19e57b373f7ac2892fbf2f7495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460971cbe11a4807a9ef16af5de93de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3c3f3e75929a5904a301617905d6497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877030ab6b94685a60e7c9a7b146ca3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c188a3fc59256b83f92b20ae31a68999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adfab4c97538c328e20adfdb732e65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514ceb5b3f8803c0d74fe29d6866611101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e611b45d57de1c73a76bd8d65c9488f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcacb57d36d1a770dd4c9090dbc72d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9a1fe4e92da50d2c8debd81b73f64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2feb155bd943b353a63ba4e9229019c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5691aab1741ca414d528437a81918f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1168b781026934671b37b839006f59107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b56767d0cd0fed1b7dcbd98449e922108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f08c1a2cb3ad9860f3b7e160e59df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d43fdd8e70b7c9ad0f22130c0522b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e2f95a7ad50c95a0d08f35376c4b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da544f1088af6a541581ddb6f565054112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3cbe2937fff26c2ae55b96d57f419113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e47c8bb386faeef736da1bf030bac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b99aa51d5e6aa04345f40d5a55138115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88925968ea1752012e3fa77865c87b3b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab5da5fcaf56de9a61430bdc1e81f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318c005584c19a8b07f4cc86152ec4a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563cb54bbaced6fd587a7e6a9631e19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ad60ea3c6b0955fb3d91a8c13b0ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb17ebf7bff4626508dd2361bc7afe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8111a15ff430287858985e8dc991cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf8ee05f92dafa17158bfed0561192123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679678166f4f91ff2abea1eebb2941d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158b627d755f425da23899b174f7125125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ecc1140078f81657a5942cc05b5eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce6d6942883cbb4f97b2308f386fc6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a614fed14145a07aac3508f89399ecd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997c93134e70bfad5957940009b36f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69001942475942b7ef5c330b8958ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec806923dc9e25ebd724fa44064e871131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb56ae5bd6e5a335bdfd92db13b6b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843cf19690b311abd51cf228c37afcf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481fdb34745546dccbd2117d92bc765134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276f9313455ca3097f3477971f44ccd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16550d10c70b4995f4c045a9583a11136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb4949575fcd3ac59dac944df9187a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f665aa49106851a1e7756287855cf1c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35aca3588cad864eb46e90cd5f0a73f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ba0e700bb2ad199f9beb9aca14a65140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4c79b946baaf62932471b5ee1cc03141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571a1a2863462f18b4794dfba163613142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad7ef98426667191dc4c730bcbfc83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb70921132df3d55111b83282fd1ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c544c35270637d006fa45dd558a8c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359437bde5c55a917067d57156d4d59146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ff603da4523898dc136dc65d63150147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898e5df095993031e4bbd4954b448f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83551c4b50aa30177f87f5b656550110149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a383377f98fa7edf537d5128076e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707db13ba9d6de39de1424a0128589b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555b093fd3f1ab988b0ca14fcc760fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29de03ab9a8229c4987894eb28e198f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51caba5f1dec2009191ea94c4f507ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a9e9d55e10c5fee53f154e2482c62155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a3b54de2ce679838f975268121b91156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a609bfa2286c2ab13c83943bb17bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29564568a2ff766671eb0ac7b2ea9843158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4b4b719e3d5867e071a050b6911df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b126ea6d47fd24b90999652e9957d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb06ed8c9b50f6d47cd5f8d9af8080f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93e271825b7eca5913debdaec31a3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9925ad6212ba352721ca6e09db0d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cebad2b9d6ba072b4a08e81c709389164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2623b778f91a190a761c2974dae72165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dddcbaa5749a10f65e4d9259966353166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93eaed2a950f69ccceba2f7d77b9e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0995b9e8b4913bcfc440912418fc4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d95bf9c94d12cd88b36b37c61e5de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a0f8c3848dea681a9c2431ae4b8bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f583bd54ed36f1ef44f622e8a68bd5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b37c390fbcc59fd05283cfc288632172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f0ae608b7c87a3de19e5ba6b3511b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9e6f277ab87e79cc7d4412432ce7d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293244e8c1ed1ea7457d657b2314ea4e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb9b0cd83bef69b2dc797d3b3d0039176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329767eabd53e6a3d2047d1b2d9d3ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0009d846027ba00d5ba1a277b24223d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51de67623a4e183434db33d6e6ed58f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aed7f6dbe78753b3be2e90fad91d30180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735280830c992dc540ac30b60f7be30a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1b6f9408db2599ecaac63380c8c59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179e07129baa02eebf2dbe577f52a7d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dab621d6aea53b44f5ada657734d8f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa316da92cec80836bebb98b209c19d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205432d38025123eb780d0f8026b632186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02814697290dd6d6d5f732d8d6105ced187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc9dcb11859aee345456ac7b228424188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c727d2a5c58252a95c56a3b5abba31189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243903cd3804fcf75f049d2d14a9c400190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd832a8a9648fad8fe2242e8dba91f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2320ce92a46aedc11309c45ba7e36192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae70372f4693153bed397f8efc9bb4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6271a907da13cb706ab0f2f50ad143194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfa0d39951a1cc54d61bec5c884039195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56251cd59d4b1be2cc3a6e068a178e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09795b4d75d795d0e6067110d2df29ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698571647459838dd7d75ebc6effe8e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17adc138850a0c80849062657f2ed23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef118ea372e95a906c94e6fcdeb5678b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc68dccefc8df5d84ed43b7bce26a3a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98646a7610d6648ad81ac12135b1deb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c152968515f49ee7e8494189fabd896203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0d4d448b23935df361bfa5dcf64c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab486b589962f7a3571811e57b86de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96865319138498db00d920ac526353e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471589f7345b86fc4a34bf212ca51006207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d47b3eaabefdb2820ed67556ff5d84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cfd706889cfe3402394565bf9fb9b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5e8ccc157bd085469418d492c274a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a38216f62dc64d41a65abbb90182a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08627057a00fa978625b36a608008d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53da9194180b97c3e52100de97024b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5efceaeb540f05173b4048fcb5651214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825bf392966da76157e18df940369c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85276d89e4a2c1db77506e8e1e73947c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abb48e19b7a13fc88a37e4c5059635217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee631798c593e2490f7589a3aa29cbca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efd3c6787a971a38141544207779ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa68f7e7d8148c7214cf1023204f36220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fc54386f12af56c2a4460fd558cfc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0729e7cf1325f23455008ef068c1b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951301b61c94a81575054835238d635a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd86237162bb148f48ee84f4e5bb07224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715973d3b2a8fa6f0fa76352065d2087225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7495768ab8441340b7b9a4abcf5891226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82c202ecb236d3fd7637dd934ff834227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67848b52946abf972c2f06f9e9f6c04f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe6fafb2112234a5ed8fc7b9a57a80229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d47c19f86874a0d2ef9611b553c20230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862f2f7a62f5ec16ce6664e8a6b4e2f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697f17b5b94028ad67716648bde487f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa0bfec293289cdcd0b80a4a9e7a3b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67151bb28c647d84f4c8c0a66d6f988c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effaa6605ea16c4795d5762a6540612235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55012d64e17ef036d8ebc806b358979236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240ce965516d13925898a200ae3f006237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0aff53087f716ec9b3f0b2f64e4da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6c700edb6c0e74798b9203d7340f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249a5b7fa4e573d01687ef6ed27ed39240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ab401d25ad1f15f9d44f578b05b0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0b5fb975bf9a779b2a47f244b1f6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b848de3207173aec87523f84520fd48243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c4dc934d3fb3c5fd06a3ad93947cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7578f6855191473365cffe7e5d9a55245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a9c43e5af840d5ce2a86408a06ee0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3b2c058a4c2f9c15bb15ffa4c9d42247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018fe76c3dad85b874b86310f6c6231248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719177f6a43dc10f81119985abe4989249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000753dea60865dabfdf736fd29bebeb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518da1dcb1d20e0cbebd8d08c9e66e17251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3ceff55ce71b6ac4c3b4d3e40e951252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca93f753d2e92ed4f1c2c84e220f932253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c844f0a76c3cd58b7d40a29499cc9b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091ab27d73d7fee45aed92a536e39a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c7435653f85eaf28ecdaa98f7112d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d3a914cd63b9c3c9e3086ed50dbfe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a71a302ce426944714b68e9e401dc7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f3456b456002fde51b65921efc718259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2bf42747030d02587e4be46bfaedc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0775deb035db9abe94a4855869ad7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e154c42dc3cd7612d960fbcdbad5c8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28400c672024731b8360702998db27263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d04ef1cf638ff62439079f3dfd0e1d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de35f68fb884319041db24f7b13393265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfdb981fcdc2faa787bca1703bba43266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52845f5f01c98ba91472b0392e42a0b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104aaaa5211fc7b6cc988176f4d3907a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924f3b3a73e255a66df84adb2034331269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0702d7bfda6e5faf0192cf9ee1d8a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f2ca154bec56cd297aba688b78e0c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb8f3d4f9d0f26c282c35961251867272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e045f5a4b7ed8f70b61a06d0299d15a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f9cdafc65beb33da167be340d0fef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0221f01645f96201e4d37e34aa1e2d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b6a697859af623b42cfcc409ef682276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322ec1d37e18f4de2a5981750416d30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038fba30f3fd07ec04d34d6c067f29e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7dee8cedd87378d4d2eb754747cfe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41040fc244b8cc6845593cab983521ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cfc522119a3d0a91a1835c753be02281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee44954b66d07d8540db35265a09953282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bca22423ac249a5fa968f480bdf79283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b02033361dae350f6b12a7c1252693284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c0f67808064a53d88123bf70aae45285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98d21d5775af98a1618cdb21a08fb9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabefc414b88256aec891b27f7e3d4e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861565ee6717fba3c0320e9d6f19d1a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b308520ab71db9f63b25b6e519e1c21289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825084ac7500901d724fb09c1658c48290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccab8fa62dbacd8e19a0a105acb379291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349af199a901f97b16d128b3675215cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ddda9c0dbfc5eb29c5127840da7b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3a84019aa0b3f02648b675f508f75294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356dba5101756afd04e46abaf450493295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd4581fcdf2f4fb17f49b15471c52a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4b11e418cf331012b32d8e6285697297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bd11a56b88d9df561fe13c62176b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f47f147fb2f03078b47243030f96d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7f5672259153e688310edf1f87dde300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733fc4222bfb5afbc8dc93eb22f6c33301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930a4878997448ced9b4c17372541e8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3da8ade0773e4d80104641c5fe89d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439ca3d6cba7d6096834148fe09db24304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b14d31aa716c30ea809d13fa7dc2c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e182587b8d67c9a89446fd717577581306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc948801d10058e96904e5b878f781307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899e6f1986f56d3e6bf6f4fb994ce69308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898e0fb3d3a4a4c76afd50420fe95b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065f0ce2cfec33d3af2af3e9622b0f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438226a7789f10c860352f2b0a6ca8b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47409fa7a3ba96b1259921af4fe2a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ed979fe939b6c14a4a1ae98da03b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721c29f7ab796a7e97284a6846d4c7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ec446d3989683998f3673bed5bc1b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa66f599dae13139ec9dc1954f8f38e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32193c8fb07f6cbe82c450e332b4796c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe14841a89340075ab7c924ad2d9d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97b89ee18264c37124f4f0400bf2b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8a74f435993f4a7fa67c8bffa80cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30ade731ae0df55a1447d6b898f8bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408752cf3304bad78b6c617c3720327322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee0110d888397f77cd8c7428d65b5c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9575bc072d2ddde81bfe885d985f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce55c8f2c911745d47ee52e00b614d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494a845bdd0b94e69284d41b96259e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd86776ffbf8575af994e616781f1dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef976940180ed5b5e592f882253f971c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100520606ffd586d0e5a2497cd67149d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75451c732594de59cfafc854c34f816330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1ba2f48f56a8a104e57c9232db567331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af97670b8765277d24fa5cc628d0cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b1ac23aa2cb6bf76d04d17b6709c8333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f148d262d0be9f646f474378ae1b3981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114836ce7dafbc93df9876fa5a5ff172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2bacaef7d3bd899b9f8b629f1aa803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6c3d3e9713ffa9663da496b85536d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3793bb9945f4bc432b8b00688f58f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4f942e00f176e5ef273870ce0de2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072c415609019283176f4b9de35762c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474407bf3c0bf720e64335b586b6d6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033eed7379e3b98567382372c2879eab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599484d1ba067d9241341fb9595ae7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240deece74ec53c57be21530dff9d9ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d48d34c32b84fbf5e7ac94471052412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12446ab62bc0f30b454f3512182f078713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fbe478e1eb405890c8af0c77e884c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29607d7e69e7d93ef92d71e0d5ccc01415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690bec715eb6708699cfff0d3eb0cea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a74c9c6ec4d7b1a24a359e1ac3fc017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a165f56974c29cdd661748176f0ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46186edd0b02481a3c25de431e644d2119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51929ad0d20ef841f62cbba408d8d8ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cfa227710533eab054007f1d62ef621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de74e16c47a1f1bd69666dbd9a84c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371653d2b63bc5d277db9ad5ed14d7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69151d01fb2bc82a90c6c508ee1d69dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ebd3160f7798ee79940fccae22f8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd0b7891e14f7eda91a83d4cfbbb6426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253ba2e99ac08c82a2d6b52869ae24e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671e14cfa0996a7d596314fb83c132c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f854a61a3f8d2cf83edf7b2d0c4f82229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7e7d7d1ce3a036dce1479a772efe830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e346a9a15b4bd4cd9162f3b7fac28931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8fd4a27f264efdda50e2a1542a4d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5450452299c478ca47cdfc80d59d23233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdb00b9c529504c905a23b93a832fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f88c9d6b13f3ecc79fb22595399b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48f4e7cef4e8777035c884e60fa40436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3eb9a4ccff8ee161e649dceea52c6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c743fdc335448ede51b9c73eff0fd038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa573beb19d348026d36479e7a2568ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71d225a81ab7433c23ba66875595d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9353616670802cae7513ee2aec40741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3062fed1794270812f4a975641204c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd21a77672e4fbd1b6d60c30eb40d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aeef9bd7cfbe47c7d31c24688060a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec4adee7eee4f7b11038cd388741c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05b782f01bf08680ab4048dc2352ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f4f06622d9be5a3bfd5fb520bf95f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec867aadf50c02bf681621bb608d1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b98ca8a4913b2d1797127a92160bad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cddd750925c3e5fd52501b408111f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76b4071be0a011242ef6c1190eea5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceeb900d712bcf9dcd04c329780dd4452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f29a13b61bebce680e526ee07c002953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe72154087c593907d214e0bd936fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84207f660edc9dba0a9327aa685bd05455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e25e57d9a0a9eb5b0fe556c8433ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfcf2aa872dfdb900db55603f605b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180decfc170a6f59029417782f50424358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0aea402c73b0c11ab3a417c7e8796659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bff434f1b399d7c7b83004f1f1a40b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc491e9838c0519d4e515aa96f3d3e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d28f9705912e219c042eaceb3d51662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b211e66f5b3b32e1f25679b11861bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bb7c40c6e70400f0c12d63b6b0eda64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e995cbf6d3097941291a23f62cc9d7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b1a400f654ffd99020896f7d393dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e87968c3ceb53b15513e7bd5a34b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a8b5568216a9af65ade781212bffb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fae4d0093e8f32a154f3fb750c90569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59904d7095060e99a2064f6a9349a5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0b8271ba9852a2bce2fdda76a667471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd61e2b7db8ad47dbb33a5006d932f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70c11ec9e16a75e6383f30bbbcb08173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94e9c8f51ed29c649582969e33c71b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2f39a8080c3f84101b88a5332dfea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbb0fe8e921b450756eed74cd921a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b95f218b4e7948d4e46894fa81353977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2422119049317846f5d6469a710fe2178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e369a1b0f59cf86c816e050d14b12cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4821edc166da1ba23dd4e22e5b606e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31f7b74e188b237e9f31ebc28b36d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb7ac757c3989403ac16acbe9829e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82648d4d2ad24c414650ad73c96bf883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3ee06437b1ef8b6e0387c728f391284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92742e1436c59a008f1121d236e6d0e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e124ba0298dd7728b34d842a61ebe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e5b7ae8a367a0794b552f432350e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bacc4175e00624a26f3e7ba5fac6b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c9130d06197b3e50aa995956fc6e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b916f8b2fea9233ad46bbba72508e1e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400be6c8d671ebdfb7102a07faf0e1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68d5d9de27c0da627810e80fcb22af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa117cbca5ad241f12d74be4def8639293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3060c4e018e2dbc88a9926c639004c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4b5f43c6c13dc3a2dc5f2d471473d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ef76c937347a9600a9c489b4fbe8096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c01bea2dd97bafcaef723df45f4a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f738a3074b067f45d47729df8b76398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07cbcf1968e2390289b936efdd1c9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e5741b69d45044e044f727618f7fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14735fbec467871b8306f67d40db7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa5bb0e7923b860d6651259ea60ba4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69baaf43447a2608f96054573ab3c715103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e1fe57215a1524e6b1cf432a5339e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4165e5129401bb0e3ee0f1ece86e4a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a470bc05d6eccc6af6752fb876c7ffb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f711844d5de6f85ab4067df07509f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10065f1ba118876e42887065d999b8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a75d7a09b4988b9997b3f82935193109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffda53c048e68d95ea6f87de6ecc619110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0303b1e9a9487f2d56284ae16f58db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871248d30620badc61520f9b1ebe298f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152b75a2cf7a6d3683984d8da2a4c88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63f03bbc14e2044b74f200ee27b255114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36658d945eda5e590682a649de78f5d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd072d8ce341d4d2efb693314151c7fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3bdb140aeb61a7a477eb45d3b0d38117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309d85a42ebdc9f734dc54d76fc6ac3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6fb6f24c3198601c2e7d289d9deff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f074df0c9c98f88041dba103488125120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ef2badc3ea5ae5fd291c7e70d9e9d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127d0c29bfa5f80aa945e3702a56639122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf36e4183cdff3e3deba8fb5e78e340123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8897d553477a02ad5a6b3342b915bee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec760595c6e45baec36dfe4c7746690125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea6b552acb486d1b34935ea562bf6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8579ff101ef530cfb2f600d1871e49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd58370b1e4778628e23fc5a809bf21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258675214b2282e3016187d285eb367129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed768f1fb3121370058d8307aaf0ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5239ea758d25df9ff316aed037e8b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fa903c76751bd2efb7ac82ec46ca2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907798aa1a48671b4389ac3e2522b643133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bc48a8e730c4ef7fec2e31670fdb2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d2cc056e78389c813e3fab3815c79135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619d7065f90ec4a16245b2a6cd7a5ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b645c65f227ac3d9f5f4c2b0fc6877137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e981884fa37014ac288e72fe2176da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e309900ca5af6369fa1c62631596b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd777865f06e1646c7cfd43a5fc2e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463249ac6bd872eac0e6bfe5fb56a578141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50d78ca808dfbe7f5d96d629b8a49a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907f3f984078dbc81aaa40dd1e885aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007de3f96986cacc6da140c2a2abc22144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48957358623052f89e6b4590b19e0ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb534e56db4d33a4dccc78d5ffba328146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51e43f472f112badcb0c110155a000147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e08fb11e780ab2263719e0243c3276148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044f8ef14e92bc86a619f12eed27f25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac496ee426d42d6e8af5d9a11df3485150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7341b38434eb0a27d89262ec958497151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eec3da27e2408f467699311bc659ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ed79307972f50d8f926330dc5de27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827b22b32da302bfa29e616bb9c419a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520590b31b76fa977a18a88dfceaf2de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048ae6bc602631277ac489485b2dbac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757ef668f9aad8e3b8888245924e3b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a726ca26f4691620d9aea7af44c12158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5f18ae49a66703fcf853068929866159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cc117e8370fe5f99fd2810f90e478160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb933557cb68b8a13d30200727dc90161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53290ccee8ca88eeaf4e7b142c910b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdeec12352e71586752d46cc1f4bde163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c643d2b4ae51d9108f8fca51a1fbf28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55880cee80ad2a10294087119dfc7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487ae04618f2ab9e30857dceb9cd241166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b84bcc389781b737781661f0aae5f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300ae622e1ee108724aeaa64fea7e0b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8838a4e55e7fb1ff5d6a65915dfaa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038fffd3e6ca7237666acd7a1aa0b55170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d919aeacb458586750212e0f11f1b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658548d8040d72585b0d90c5c4fa829172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466845502ed023f54315a5fbcb2a14b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d728f319e235addc1e51ae92d0adec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1c90eb37d48a0f0cc9966e7b73c18175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a5c450d3c11df3fb4b6aa455039ef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c278f2e32ff6cb5f9480505994d084177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be774fb76b7718d2cf4564bb7a5245e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1b4af95193b0957cdd3876ceadc8e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b0bedf47d1e6f3b50cacde89a8b8f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7a147c15c5b5256e8ab871aa614dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1787954aaf260f8d8c1f75c98a08f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df74117158ad0e2e0e83cda161bd975183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c50ccce9e871117f546715277f75df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c12178a11e6517bc2b7b473aa5d78185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2b6fb0ca5a8d8f7618a9d4bc260a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7438d7a906f0fada64933b1b89cc7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1af64eac67eb25b77fac04778b0dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27887a004406bd862768664d0897cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d274c74ee73d86749a5459aed68ad7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f196a0fc5c397070fa02c4e40852164191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1149616658bab1f8bc15cfa5877e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d69b640d500e96a5edc9a317af3fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf157499c9d3676676bdcedc99aa7d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd653b6d9a35d0009f4fe87d891807ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d1a614061114c0b2a5c4c523deb5a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed718eea1f518b74cc6e9fac93639d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593f5ed4d0ed0e6fa17a6b25dcb9c9e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e76a8dec8c8118b6ac3a8fe62a54c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f3464db4911602ecfb5d39e5ec164200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c1f493a5a8fee746b0a5c6409b60e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70667236261afed2c6ef8c067ff29567202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390858354691e176486132e34a8ae04203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5874d82716a55a4aaf2728ee72fb2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84c87ebafce334bfe99cf7d133d353205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2a1050ebc8c4dbdc7f7d097e96f14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6131a85fd7fed4d5892bb0a64425e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99e981616cb10319bd127d46eda3e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bfca02c4ab2b19b5511f66dfeccef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929eaf0c634c1adb57c8220ab8078327210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7533eff6bc31863e31e390886716b53211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7a0ccc0e9b58a67649484ae95e9c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682cdddb450af83e7ffad51a6b1c9dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d4e6bc877d929d527022a3447d954214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021974df5e659e8b838f099695364eb6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f57044073f5110e802eab1d63f8b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca113c448a8fcd959e56755c9cac8a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71a0336c8b3c126d0079d38dd187ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba042b7db685248d6327272c82e0a78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be8f3d8e19d1a68fd60d6c76ba4da9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ded7c358a75a5f6273d4fba8527d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327998dd8478c553ea22c90d90762de4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b6568e85354f7744c53477cb2115b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f647b5c1071594ef6dfbe9a8effbb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4e808a82bc699b338260c732a384c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccfd84a50401d55326e198a3fba354226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0debe7cddcdc1249e483599b93cfab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567aca0e610c6e77e209a6064d827ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f77fa4cd1e2e1455b5fbbf9dbd498229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29453a5a984ccf00c6ee4c92a4d9e799230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b61900ebad3a516496625050d2695231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d0f1465011fad774f90e6f4c580c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab1e2276092fc1b654ab2e12573845233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d07304a7d03acdd02d29eb47310e16234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183c1cf70ca6439ab1e52357f235289235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5703d78ae2b495d46e1bf7a763287236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb69ce4397fd1e9e327d46f5768d44237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13681f0f8bca56a834bce43b1887580f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e748c9568ba61e7699b4e96a51b4fa5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea50fe614b3a8399f0120cdff0e81e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caed620eb880d2469542396d171bff1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375e2646c09f6ef6df4e6b3086ffc70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa25db8866d6563e752f041c28adc1a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76281dfbde8bcf57a4f6cc8bc82047244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47636921aa99ec002cd1b43cc5f8ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3938d1c334bab83e68d60379dd02ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed84e6dd32ea6af9ca70f4ce7b127fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3153bece1f7de676c44eab85eadc5ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b19b93c775621948fb4ca437bab54b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f969969f463dd67a6dc67d128264bbd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456c098cb80595136811d9df76ac613251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d77159718233f4e2072bd96629da8f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e657c34e57e9f0064f17899b5bdab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bd0a8803595778f93400104f6ada1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e08fb9a90ac7e711de0d2ae1e5933255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1eb60e1d03824c553624135a7474c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fc2bf90dad468fb28a9c69bc789f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1aafbf715a207f6a4eda6f6950fdd0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff017eb7ffed8669a73c2b59e161dc1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37100718a8eb110cf415395b8649d07c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01819efb2ff1098972285bc926cdd8cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8bcf4edaa72c48127d6afd8050d4f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097944027052f7180bca40ce5f81670263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20401533b9b2620cc4639b646e6e80a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccc57f46309152a33e07f778b5146c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0253834c89ded10e1ed38f3037abf9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05403bb94d3ccdbc98ba66f51f62c436267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e2d91d711109509eae07be5a5f25b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abd4392f7ee3c3ce5e849c4e45520a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742049699902245667d1a0d80ee93a94270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066b4c5520bd51a83114d21d57a6eaa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31942b83e6f281d766703529e88e61f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0500fbe9942c66cc2c887d8a40e509273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586122aa92ec48b4f643d0d1f580b58d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91ec74ebb0f72c8f4c3ada1e04fce1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6787962b3894b4b2639a652d809b70276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84d67e051d08997c14e593f7e64421277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5165028c62647a870c0b51283b2b5f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217eaed0ec8f7e28443bc76103a3f3f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a850288d45a59960d94e2c8bcb816280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b9be0f72defab82647e148b750d5b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9847dd6010ea8376f7aaa684b27579282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c6add1a15189ec15967fac3d802d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7dd46cdbdd881746c4e84e612a172284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25681d2ccf68d6382bbfee44465ee56c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1777d440fc84b1914cecc70f92654286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fedebfa4785896244460ab58af817287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d759b4aa446273a3d7122d4dc62bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2166268c8ddb88f2ac32b5370bb3ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1948eb92f78c39720c3a2cb8beb1b20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a54e4263e1607506a1a4540293944d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5ab05bfb0fee04a374217b1e7ab51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1400609feac2ea22af1127d5178c55293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977e497d7ac7c142a0d59f479a6a9f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096815efbdd96c2db14dc8037d79b044295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d31f46cd7afdb53d49a8b5d5e64aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290de00148ee98ca7c8ef7eb889634e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24b9dbe1e84944578e823a2441a4ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea915e49500b2743b616537c2bc8be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd419aa65e8dfa2ba506121a91f33f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee92b507553a2f592e50c084fb213f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c64637e42caf8da785fff4666f9cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75733736ffcf122d228a15ce899ae2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130729df2ed54ed960631f5ca69890a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bef4e8a6e140a8426b28651fb37e1f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221942fd0b8c70bf23e1a9253044787306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b609970f20df848201faf5e4f745a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1beef561e8822f5ccf1013c7a9b9e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4a48eafe68bc905d250303eacc88a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682f8f3b06650938f138ea68d39f7ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b284c8fbc1f25afc3a1ed29ed60366311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950340b2c2b76f1cdc93d7973634751312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16a05f141074ae77e9a375dbb3d933313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b09cd0aeb26f7a1a9a89d071eefb36314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1d614accf0986e771e18d18c52351315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902e3213274790fe4ff16f308bd2216316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f441fe1d23ea94c3f96f7651acc5a56317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bd4c4d146b905e889781bb705915c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69a2469fcc1123ede7a0bb288c9501319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0f8f0e84e69939d7d9d27a7a48c8f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baea9a15557b7966ff4d206b39c54a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652aa3c6a1d1775e5393237e47dd3688322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c166a2c21b616785d90e8d9322015323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e4fe6ce9003b916cd2dbfe3bf7f10324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91d9b8f667f78df4475796409eb04e325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>