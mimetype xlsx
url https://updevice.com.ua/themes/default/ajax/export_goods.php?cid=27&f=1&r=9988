--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd560a3e13fb8adf95a4ab0349619f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773ead9086b7b4f4bbd096ec0568e442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf99436e2a693622f431f68ab115053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96337889d94521c545741093873775d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479dffe870154f02f5ab606763f58ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b87b7d55f6f6241842a40252789186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab0f2e79219aba521d8bb3adb1e31e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84588cd407cf02486b9784622fb72a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7048c6e3e74211b0186c3e9dca3ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453d0c3bd3074f3806a2a09e1dc4ce210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12f893c9817e38b6895c22a1030f2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11381234ff55ae91005a12324d77b2fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4bb724f09b38d974843437ca885e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd716fc59b53ee66884b597fc5a72f7f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a93888529e87e38646c8f790b4f3e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0ef92b75745bd792f6c7f8a91334016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b061bc9211fa944b803ffd6daf1fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421bcfb953d227485a37cb30dd8e2b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb97a1df9ae4318b84b1fc424ec79419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce934d965cd8fe945fd3bf31df082220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd2c0a07633f28e092ea572fa3beb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50f9f86a5233a752ecf61850dc7a3b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569caa3054902cbe8e5846dc009b77823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a277e593a290a6060022c6fdedc74424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89c235ce7f933bc0f32ea798f47e7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb52ed2cadb0db38b22eb275b8827626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390d86080d33cd9d84117ea43bac2c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87303863af98d3320d06de4ea40a307628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb31f36fd6c0fe1418f08aa417fdab629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93246c827504c073657e97ecd6503e2a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44ea77b3f01e1458c79fa0bb49934b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fbc391b5ecb8e16298d8c6a3ad57932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55c9361134085458a441afedbbed3133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca05242c44aee47fd59fa912538f3d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce81b23c9b74f1da0d2f448ed030a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630c7cc1cabefcaa5699580bdc5afef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8854715ee6eed1527f3c7362c0a9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2e393ecf35fccc57f73c28794272d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868edd493bfa1aa9bbb0be2a4f5258c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b25dbf85ec9eb29ec699825bd786640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95041ff01baa383a3977d8ec0852041241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfaf77f1d29d1b148409f0c10e256e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0254fd43c253d0bad986a218888bed543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc6da844b939b578b976c6eab30f3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98840ce32cb535979c47a4077c3d2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de257492be4f24a2101f586a38603746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c635c30f2e0152128eb3d6cf9739e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c879c6daaa21897b4e06788762cf9448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e070fbb5656980b9ff4d500100548449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19374700449163342da9b35f696686a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed322d8789682c3a632d32cf62059ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2be7f54080ca6facdeedb90d182bfa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844182173d6447aed56a5f440a868f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766eeb9cb0013f8767eddda40002f7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f189e0e175f857ae1ec0c053fa355455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e60c1a7999e4748eda12032e9ea54f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18424e0d9a379f19f9da59605c917657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca085987cfc2ae1a55820249a002f2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73d95a22db73d4c5efb76eb1f780ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fe820bfe6b87eb8dd1931060a78ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b11fbd11afd56e6db7f3f45fd940561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cddd9bcc00edbb3427a993b96fef862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3db0a70164f18020fd8825bb127c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fd1d742921c6d3ead783fd24996dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e47ea4f9aef48683add4b2ace6f7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7586d208e8cef90d1bbce83f3882566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2565b744e43e1998518fc65e4897d2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b1630dfa58f2557bd589c333d8cb768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237368e77b76595a0225bb6689c35b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4d86669883bffb108b75d1242c50970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38927d5969eba38bc7c5bf7f30b3ac0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389d5f83e38dfa0924b77bbc9586ef372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc412b384c09d5319c4db3ae02f7bd7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07356e69f4090cb9b46ecca0ab19554474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0974f5a00553a391de441846a102a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e316fb26f341ac7c416fbce016cf9a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124abd0ddf252915d59480882c4c8e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d07d53ef791ff7606cdf21822695bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b7a7995e367794ea2afb9dc2a55a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05a65cf04702c628d4055ee436f4b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3115e8e13e3d6f7c8e5c88288a2a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc11fa203a7f5932e20e1bdca5e69982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33914afab3a3f949cab64e8018aa80483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff10f68d4b6543d2c099d58907116084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80870a62329d2c3f1cb84a91b5e7023385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b66d24606b2162ab4fb2bc0889de386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d5d6856d5b96908f226779e2367dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572a72b61b2904445e11255a5bd049588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3798d422aa3749eb0597910a15955af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a3cbf1c21e396e873ca2bca46af8690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec56500f2b031350d248462d3e422691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6308c6b3c9b6a9f45cd256368e1cc292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf98d62e3ef20e55d0580ac022ae3893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fadc57b75c524d70a9851d08a1cf1994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44831b29be0f3c92cc74c8b187ce355895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ff3b365afdaeb30dcf12b2ba007bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4abd7d151c6ebc650f217d5f689a2d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc326834c698c1576cf12fb5fdbc6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3ff3fee03c0687f61dae9c88f14b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5fa5567157703d2aa9497c8a7ee8f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd5743550020072a59786bf74a0542101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360e86ea4376b3145f7efc626ff90a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0ab8239824f65dfba8b6f3427b55b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f16d660891fb91e29b87afc53343aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfda1811a76c3fac686d7b2ef2fa963105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683f84129c4705d15f97ed95e1562e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbdb1fbaef5e8887137b8fbc483079107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae33bfe8a3e6b5bbc8ee73908ddbd1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2f19c31b36d2e5d00a81dc3ef62cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce904196d811c45df165e152332fe1d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c851d80f1ce39ed28f135e5329090a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853ebb7923f6261da8e7a2739a71ac4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566d07d24d6febde3bd95eeafdfa3e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2f03f2df7f7973efd1531dc0ae593114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a644b11ef3596847cd0f2a5ec3f22e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6194d71e88c780c0b743347205e9020116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce51056d6371a09472bfdd337bb459117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae3bd3ebe600defea8c0c3c023332d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b712acd7f5985b81d0dbdafbb1c5b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639ce66382f8dbbd969a37ef5e0b7d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e0fe9e32276d4958d08a171ebb470121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177c7ed5938f86022dbc09164107acf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4aa2b40b0bf93115b0c156710ad32c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924b09aa5153c79aea1dd0accd87073124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a552672dd8a53f9891bd80dfc69b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2543043e585076ce84ece24d3d2e84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f91aa72867c6069cebdc027e3ea6ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59222e7e40fa58b0145340856e5dd493128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f643919159aa4d3398dcd2aa0a962c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850853f61f549a38b93bb630333c3687130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b6499086319c940fad8fb32860853131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696469fb0c2e83071a855ecfb8f438e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f415e038f8fd0ffe3a33525d402a8d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b2bc2111325df340113f38416f0d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b67e812bb90c0e110b108ace11b74c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37413f977e4e2d017cb5f4de2ab1511f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256198ea697665969ca2173766c9cec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c7f2a3f5c35403f0857ab2d197de4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0b734eef76579e6683abc37006987139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceadab49f1eaaa58c038f6a634c60a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730191388b7e7d22abb4a66aa2709bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11891f17d75fefa880ef7a33036409142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d2dcae8a2e12a570c062011b8e6d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cee09375b4b1caa0e5342644e2395a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b702d38755699ec3fa13f4e4df1d1b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e2a7ec2380fece6a083618f4ecad5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784903db47a774fca276e18206b2d94e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb33be85991132327a14bb9ecdabd57148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc6190f5fa9356825df1c693ad386f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a395af3d7777bf30f47c04e7ce2d1ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc892bee6e39d4785576d6f0a5a41d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff9743b7d77e09ff5e85ff42d67e5c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58806e50525a37e9de473667bb8fc9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689ddcceddbf15b357663a5f0d540f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e77637dc773da5ebdbc07fa78a39ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e072480d12c89b7f78eb7dcd6d883156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8ed5600ebee894659b02a74d7554c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682c91e6695d335c23b2a444f3b5a8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926416504c6a41d2d152cc664bde8c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3c6892145033ee28d83cfd42404b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f44fcaefb92426e5434b074a1df795161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b32b9446b54af1eef489206298752162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a515f1ffa063464a02a2b2dcad62b04163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68623854f66cab2a25857c4db06cafca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff0ca931843cacf7528da48112ac45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306767ae1364632f758b120bfed83c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7c948277c33ef563e2d624cf96d8f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70901f3d237d91c4f6c14d4b23eba848168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628093bff9a9b196143abfbb75d4ee1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d5ab43ca000d838a675b2bb652556170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bbb0514cdadfc9999e60f630ca07f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e65436804f23f089fb8b6bdbf33972172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774772af7dc8bba01e04ef9e4ad5a438173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821676689c64125ca9e1d8ce8ba1806174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8cad355fac6f45b6588c3156050c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ee456554d7e0fb771b63b6dbf959e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605587d902a15bd649c38611f534a51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e291b1bddc888b4ba9427b99fb0ee34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef67bafaa8ddac5cc6571c96e266c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66f8e43aea732df221a010d970e8f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beea8d911e2cd59f3acb4dbd5476f2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ba6a34db84fc2ffcb26ea6e85886a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552bdb0245f7d64c6f8de0544cf626a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9520e268ef820beaece1802b3d50d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff452639c08c3a339830a78fa293c0a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19795d51b0c01fd31a7310c489c383186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71b553c5fe7acaf6663954abc905b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a1fe38eee5931f283568cd0ecf175188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f12096643da6cdf50d18f6c9c4d48189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065e95ce12b16f3606b0f625ce42413190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505e684bfa079b143419dd384173ab6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf7af1acfc51063ef135489d035f90192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b3943b7dc317db9108c19885354c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d145a4f3be568fae49ef8b731e51bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3885d7902cdd2bcd9dc441f54fd9e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658600d67e1eac709653ebc9698fef8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa936229a22f25e1b1c733ee423160197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ceb9bef4a4f7e55ac6611f3254ca9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dc737e007a9b002e696f775e0dc7f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2de8191b4f721fceb7fa23e6f9c32200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ffe83a683fb3f3c349f97b69451bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3f5ba79c742b15c7b4a2bb556d256202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873db63e04dd32ac18ad4bd351dcb01203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebeeca9916fd19f56675762dc0e3c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d1d9b04aa41b1d7dae744a5d38b24205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370d72663a22ccfee6bcf0e453771ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c195ab642201e714f43019ce682a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7dc4cbc6aae91cfdf7dfdcd8bdd31208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67bbc0a2684a13523c5bb3bdc86f09209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589b08e1ca5682ad2cd01d9bc52f7cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556193c5b03e54b65693777d679abcc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639042feded79ee8543f61febcb9298212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c0a305a9165cb7b43eb2bbd2d72d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed73928250a3735cd04b02859df948214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee31c5054e8ebc6087d6b477cecd9ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dd00550450f8d3c926dbfae099d4c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9238343d16faf584dbf6034bc85c5a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131bd36918f7b8735c0311a2741b277218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2fedd3c138161b3f98c5c6c64c622219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2816e519e6d46d1f733b913a0a95e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde9f39d17d9f4387cab9dc20df2840221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5022d932331e41a55b1bbc3c46aca52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f2597b60f7b4c26490d53a72b29a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead036e064ca460fd598325c60efa1b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d08c79c764f60dbd679067bf93b41d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ee18a136509f9ff5f175dfc1753e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068f570d80e4c0c1e57c8a1ffa59c55227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79254715c09a6da560d415cbd3962c20228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f746a191b511901acd0207b920cc3b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ac8485e5ccf72d00765de7d3f3672230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab231e3c222feea0057882108d1f8a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64937325776c1b3d3dce01081b68abbd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292e15d6a869597d03aa09811f94219233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b073d385a1b1f8bfea7b3cd5c13d537234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edefde274310d30dedc2a5394be399235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca1be73543b7655e3a59917670cbe8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e13a9e29da6f131c7847eece4f174237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e1a2f31e4e49ddfa71225cacdf636238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a145466e82dce8883c1113ab689cfba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bf6eec06cc478d9952d9fa2f5145b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373c08c87dd5de940ac348b54fbc5ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bdf6575d4ea79ce15935a3300dddf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df075f55ddeb56c21f412fde7425f1d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07b066159a78be27ac7e2b050feb8e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e1bab913e3aa350b38e7405c2026f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c303d934ffa7a9b12f87566af33f924246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315ec9101c9020b9741829e928f4a47247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929c1b0bc3bb2d1c2ff0ed5fa4a589a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f6b6368cf721e9b04d4cbac816a3c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6269eb8d9e1a51bf8f90f3661fe060250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c9ceb6c31d770dd3439973e3e9874251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac3544ee87c2e9d26ca936e79589b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721d5f668f9f047b6b8bb02ad79e50c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9653baccc790ae1a02554d1592add254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49b146b0272ac90761743d231cf6fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80548dccbb5b29155c4c0de396dc7499256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de769763b5c845067825ac757363eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe12f63ced576452fc6512be0545916258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d8452cd36c8b0fe352d419d1e0fdd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde712a0a9a7761e9f41cced08d259e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57451f03bd1a389fa6347952821afb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3a5c454c70291fab1897a51801431262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb911a6c486b9582c5a1a835af2cb35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f988b50e7a48ceeb1eab7aaa5f8d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe4a26d5f1b60d195dc317c01a02c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66703abab3f1f8cb9ca94979b3e45f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e625d61dae551d4e8437b04c20cacc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234a1055211c57d80176fa82971fe52268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fa29393665ea0ac326a96f53fc8d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6398d8dfa91c366896dfacd3d8d1c36270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe44cb5e40ea99a25000b464ad930c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c806812e769d3e2065e8650d243c076272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e82786ac349668695f46ddc37ddc9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822eaf27722d8da32dabd73554c4b73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790caa6d0ae5ac43c30b5ae6537816e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22cc62a87b20eea9882e7d2adcd920276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ba5b60ac5232977cd59b782edacc1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ad5287ba3fd555ea91ee45dba260a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e6b68c34dd041ad4ad53cd9ef4ec1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb5514ef36a17506826e5efba93afc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de75e3b072b185fa272b04ee6592f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825093111a819ba39e3f1f0f7606010f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e3d0080721e6a1ca2efba4bca7781283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b00fb0616c43c2014b26af5a5156fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f430fb5e2efdbd844134f047a18a223285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa358400d478a5c9d16762ba623803286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718e3e9f3d6b8e1adf826cfdc5dc942287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03182859d2e8502eaa8d1701eb61a5c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77415f0feff8cf7281225c6c007a37ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d211827e07cf67b7a23eab63f5557f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3deab2ec5df90a0394d42ac467ebe1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cac871f53e94437d638d97b9e3ce1b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4f77d332480eea296cab51f679823293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984bc2f7aee9e9a512c27b02d96f33d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88f59bf8536a810ad75268da876ac5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588f44490429b4891d11c9964bd627f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eebd16d50b1d75c516dd3d2f59ca0e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db870c15bba1e2983b4e5c99e90d15298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b402bb7fa76d5822bc689ae18b61371299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449ee1fe7f7f9a1a9de0ac2a1041d73300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b53ed68127d319f2adbb0c0fcfe15301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559a6ed9e43655f5e6979d4feb1d2f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d9f4dbe0dd959b0b19cc7d081c1fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13902aab0990a912f37d46cc9a1b99a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f48f8ab52ff22d4c5968d7a4f140d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5808ea493e37042272a5211f5d96f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61891d8c682c2679f85232d3a5e89f97307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47106e9b734a3f37b38add26024ca348308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157a258339951c6fc2a8b1e2e468c5f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bdd8c1edabc5a6f261711483e1fa1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4151977ee0aa075d4f21712d32cee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8721f779889b507fd07ae8e970ce7a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c6167253ecebc8ebddbb49d2eb455313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362718f492e91fa5021dd9971790fe4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ff3c43b21b7c0cf5ddcf1247f3a1e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a37685b47386b5418340eef4e51c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07901366919d367f0b38cf02ba5f7f2c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe62510f8b5f662848ae1f0c8ea010318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70822682aefa821ab1a3ef2217a33e2a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954afa8a674072da77899d11b214fa5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65042530d40137a6c260b45bf5dd3437321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df9839f48971eb3619f0aa16479fd1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c6b34f126369760c8e3add0f0c789323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62243d698509f677373f1be07a4ae0d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e215a95bf331c07c52c5b5c9bc58ee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dc7f3b21c7fafe5206d48a4499fa4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756eca576ed9f53dc665278f5913362327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de5c7a0fd4ef247eb57b0676ce97c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e4b98eaa592275b5e27e7c0989ad2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078309fdc2e898d7bef59c02ca1a4ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6aa98042dddbf74e5dee14bd67cee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead395903841c8636de3c523949d99fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c0b806e48800456e414d651baf427333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9b9314fc666329dba74d704edb9e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2f11822f60864aac51d06d359d9fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd18e673a385188ddff2de2607bb9ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3f49b4e738c2dd677c2ce05075c454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860254f03cd579e2ba6a2e49ffac1195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95968c903c11b28ee3f122b19c888a716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59434c46cc96be8a93be1a6795267b907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfefe1600f077a56a5fb3ca33eaa5768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d901c7d848cead2ab9cc65d1f834e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ae63c8b79f639c5d1083f989fe38a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fbb7fd05401bfcd523cea0d8ff77511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a868468a9fbb41d606f54ffc4b6bb612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a415e99d08914f50ca2d737a49ec0e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b021a547cc9765c2bf47caf58cb13314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba2ff97fb07c0b194eef6496ef818915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0a9e9e877d70cc1c4e308bae1d7b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc239c76d18c940be97305aaa0d7aca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9ae2854b3fbe0d61feffa03d0c6d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3b4e0347cb92e9545afd26276b8d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fa38c0f4416d220c49d084f249d0920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36230eb152475a3cba1ba7ac2b110f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd8226f91c7aefc1450aed42bbc79122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54504ee57f00ee89380dd38c2dbea323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fd40a9589f378c195c338f84d977224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eeebfdb079771bd6ced6bdb5c6f7bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d1a96b9ce29e72c959e029c77efcc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cece24d7c07e614a0d037919ef94eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147c54eaf39c1f244fd0131bae91ff228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1590d760f38d18176462fa3c83e4a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fdc8518e76bbd531b8459a1b6de5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f14509c654ef6eadd08f0a5a033cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6711e138c8448e6a0de458e0ea7e2b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46fbfd886c66de1e5fddda408ba11533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73746eda1e765d62f28291b64019e2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538aa83ade09c3eb31d1834445e30b4e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68968092ee4de54f266d3440f14064b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df9423f74161b750c04665594f5a6d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfba8684cef3e1efd8b853fca3c326e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8591443fd8d277dff3d6a6afc42e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b3fe17fa42c11032f3f61a44650cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349ac5977c94764b27b378b1ebe2ab541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccd875e0ac297d3b333e8c35f3652542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fe39613f0e95b4822ae195d9a500a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486b2d71fed0adeabba50de1c36200744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4f09eed40a864a1e02a8388eb428445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290bfd1150b8c1aa416062aafbdf95946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc4f66bd96696b8332314620dae35347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19cff96fb0a6905ba507e996d6dbc348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5f21321e96cb7d9395236f938470049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d355fc704a6110c156a2b99877d07250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4148cd497989db4c904c0dec6a07e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268628cee28b46cadcc0f2a7be8769352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55402c53c00ebf7124e97e86867d398253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61e8c4bffee8307c1ab846d30de9a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d38e468ce34f4f7dad34ceffdc3a8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee2e5da87d58359316d6e2f61167d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e66c5c69d0e767728bcfe0c2b6448757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da48fc108d319b3fe5df2c0711a00f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ace01842c835b0eb3019834779dfc159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c38a6431c41737ee6e7db52010c90d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f147cbb3cb09d2bba736dd470eacbb161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338d04c74f7443b053227b098e8c37862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8ec83cacbd0950ce27a14b339bad663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abe01e4fc0c6af7cd43eebdf9750d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea412309fd7764d2d8235848529d393065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681526a1ec1dbae6c7b407e9bbb915ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c1d92dc7cd2577bce0dedf92f3bae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c56ae19f52f1c0368b0721736297768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0a13c7a368f7da5df54311659ced069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d857fb10b653c2250048967685bb7170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dd8551286ea80203cd1765b8e69b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b505e13a1854f1443ee2fa2f38b317172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa52a80ef98b89b501df42a264f5db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7fb07ece21c1badacfb5a379dd03a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ac124c38a1f774b765a521a9ce86275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b167a6096d4e6a37a429fc56d63f0b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05445ef4887d47105b377ec1cab41a8377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb6bec7e0bb18be10d0bf993c5483a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ce5b16239cac9fb2168fcab6a827079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ad8150c0580d422220160f7967a0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f960fed32d1112fb0959f50d10bfa781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454b6295126a2c6930a5f382d495ab382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915a1cbdda93e48cfbeafd8c46e0af383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259cc3ffa680fe554fbd7c00936131b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0a772d5f67d17e46cf7a73f05abce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d026e24871c54a6374ac395cb8cc84186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ec089e83f0fc314077a2f2b5a83c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bf8f34f212e7fc3cb2a69ca386ce488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95996986bedbbe9e41adce0c09a39e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374fa6febb0a3ba62541822f9b1695090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40daf2f392b670e87a7de31e3cf07c9a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b2caa81da993443559355b339b7fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa9f1939788e6debe775196963395893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a1b6fdccd2f9f8d9923e21c9dbfbd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452606c6ca5bf24fa55f5060210e28ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f15d778fc22e74fa9f431277e6d9f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62348615d2b410c2b42388c02f074d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f63d4f23515f343dc1fe795afde70698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393264cdf763af69761e025fb9e1f6099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc0c5437e54fec03693a51760c461c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f546b994829371b674a6a14eed3789101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231da1a0f3bdec93a0e989a62f1eb0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbc5c8ebf04f90e13897a0cca95b4b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724c0b6d515a22004ae7e5ab888fdbf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293322384351b412f91e36ef596d6726105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e70cda50d3bfb6ab3fb5b5527c3c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76249e8dac5d961684992bbbe057c3c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911fce61279f9d3e2422391f4d60148108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806820b32b6f06e297affe279c77016109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160263b139720398121b4f10a910606110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe81f1eb74037d22e80bc3bc842b44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a37bff54f6bca608a3034b83e035c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e1df5730f5587e47d2f3538ddc938113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11831f4dd8e6b47f24b7f85c33d8b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b51d7c20c5a1764ccd00ba93b3151115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6166ee406269240296f02349693de9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0804f1629760c2613ca28fc317c09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658afa6a1291b661d1a38aebf170fa1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde6cc7da6672d8085e1b2cc103cf06119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713b95b10815795b70380dad9bab182120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f099da2f21bde0d823f10841f21f60121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623548533a232ad52c25ab2350868232122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4d029fa09f2fc0045310b2fe57b34123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28262a6e79bd2e5402218f16d692128124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e07fa802354dd6f65f04cd8b914c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc5f4984a84b1d043f5428e0e5270b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34452f35039e675f5c2e0e4e8d7c867e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830d0b42ebcd2015f989c146ffadf09128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4a8cffb2f2a12ccc486e350b86d1e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46c89eca4f5c9cbb0f8933d7a92e29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffc03cfda25ddcca83254fa5c13f78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825ec062f0efbc02c29d6b3829731aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9b544ed059068d089f2c4165a0d11133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d56463bb6ce9b79f036f6b8ebb8ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908346db83d57cc8ed1bc3f842cb02a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff942462ce081ae07c6fc1fa1acc40c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144c9511eb53141a9f257fa68dcd1c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513a909ab5ea9d5cb69dc337190183b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731052879a5a5084666efc06ddf9f72e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5156b94b6eb4a2bda6ff88a5c0928140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad82d17c97bd9af76722281a35edfc8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e67c1d95949713e7fc9633d64b376142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace321ec6e38de627cf4147f43e20779143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd897ac3df9157caf781e2f9827c5a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dceb821da62d5c8b049ffa5bc8524e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdd82d05abf846eb9c961a1178cb22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2239d16cc8bbee07515712d68797c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1e56f93587904e85c82881fde533c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f809960882fb094624d9e08698002f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9527580d024787b5e3974b51a9b6310150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeee5f83f634b721af53761d87b3a87151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8f0094f1cd6f0017da52a5a998672152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89618751ccbe2167b012feb248db87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232be98a6490ad0ce618c72c16ed6f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1027823da0494a0053f9d1547e3943155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15a09b1efea0b4296c667fca624f28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2343f5dcb6c0d2bcc83581b751f008157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a7be0d8664773b8db9146a636f88a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd90f2c22fd0aca52ae7760012723bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4980171db4075686d5e301d6f9c0baa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2beee6318eaeab70741ec2b7253f3dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601b3e873086c4d4262a897bb1c5c55162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4c2c551070d6d4b697fcd13fc53e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b3ec283eaf8912067a295fe45e331164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775ff4a5003bb54623e9a47e9b8490e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2d968b0ee593dfbd8a0048a70d362166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d511cb54eb4b44a824c8b80ee767e71167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d3527bca10a84658487927f853456168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a998ff1ad561b158118508597cbaf2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4be0e6ed6495a9c52eacb72c33afd8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4af5c69404178462378d4768ab936171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4b80af0b0b850f32d2816d2608b60172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227dcddc236e02a1954f89fc786c061173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20cb9ecfd806b041c0a3afcb4319d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ab63f301abf18ba93f74abde355c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c95500f155eb77f91e93d5c1bbf1a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78df96bdb84f47d9cee1675be664ebb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4baea75f8df73123062599c1fbb6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef728979cb8ea50cbb9d8f764557426d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb068d6e9ccccb129c6b4bd5f49fd90180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302ed822344ecaff86945718de2c277181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf54cbcd5bc2145e9b58f1041b05e7f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22d0706134b2dfb6a333a96bad8a61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514eacdd787fbb1af9226261417eb227184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a98ff4e3724c376c9e3f48104c6188185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c175e9733d817d005cab80caf08e208186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbea128d7a30fcee2104def42795ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a099798cd287470bcbc140fad6f6ee7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a289b29b16303c30638ce0733fe1a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d488cfc9a3c3a240f0cdf82a407fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83700c7def8a268edde324ec52d79096191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92151c90f4b33793f1e37269c0832165192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba5ee978d9f468aed0e99d3eeaa01e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dace971b81fc42c2170daa5056c3d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786288732aa00544dc11ce42530d46b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e37303a5794c7dd9b309d460bb60d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144cb5a66d000e628a9c7b58851fa18197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04a731b34199560f850470f79afc91198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c37a144b77d9b27dc44a2d51a82aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb4c27d2095f9a655fa6cec17bcfaf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cd108f060f6eadc44b56f4ebc14e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4a9a9684d690496d8d3eebe23450a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63e0d6152797597e7c4c01a1c2a931203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332724e3136022de9be2644a8384b3a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540f129c6c0fc4d864fe4e9e5bbb6ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade7ed3a19077544010e8fe01c5ae95206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25863e8c08e9e42c4bfa24fe99266393207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811a85ef02b53a1d65f985ed0c4d999208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ba1aa482501b47eef7fe904af0158209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d42b094bbb7780946104a42c33be64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a077485ca5942c1a88122485e379e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d619478c42698a495b21d7330a7205e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3788a899868f887ee0a1d2e6abc0a1b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42120553755ccd0ab70e74b6def524c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ac194d6aa3057df0965bdf1360378215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b8885cd195130475593a697c597dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a688e4f936f01476909ed0f09b093217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1edb1bbda99c26d37d0a814b79893218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d491ab7ca7f6aaed16b0c374ff08b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac61577077cf66a4980fe14ecd4ddb5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a2e5fe6ee56a046c4a280e7ae8fb2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4da37aed97a52509e51094ef16ca18222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88b5f45761680cb52bc24cb0b239ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6953b66fa853ec1c4c80885d72666224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423c8ca609bd375078fca30e41974aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d057906ec14f87b86138923a6ddad7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093098c002250f7dda3b0128782128fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317a546b090130e3fe5dabe84548c31228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a558e3d9265888c462e066b8945c42229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22052c06e6a8fcbc44ec3ed712f2a70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c00d6a5218bb7db47e43149488d2e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b936b6c1b856a35aeafe166d2d79ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20278d2edcc8b1ac2103613accf3f5ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e08fcf03eae86d284defe6bd88a64b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d182c883a8992d9b818b01a59f76b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a54233923e31fb7b0a81805cdc723236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3c73d33f3b3769a4681a13eadef57237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c022383fd0b954bbead2f8f784b8b86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72caa9b144a46cd5a9c95ef51a0b3d18239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dcd28fd3ca0a4e9da0bd8c098dd0a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3a1caaa56252ed0b3e3f585377c2c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f428cf304b9c63da70998e6759de94242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a38063c432bc349132325500f6da18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefad1c96b35382c8d4e60a3ef74558244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276ebbe058941151f102eefbbb4b419245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cd5e9dd93897963098a18d45b7538246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385933bfaec65504973ec88efd28c1f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed728e0d9cd241794653691fd2957c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e21806c4c1f1b420cbb79913fe5550249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb54d02f411e5914347386b8c0d454250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c6728468aec6b3628b26234afa000251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197353bd733b2f4ee0b2c05b04b35b06252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f78a094b75b6859a7c97212daf7802253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef644027f8d2caaf211c31d7534d352c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebb9c1afac9f4d925ed388c7dc1978255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54d67b3125c92d3279c90a24e8418a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5a3fbfd51b002b0b94b1d935114ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d50cf62d92d24abf118144e9e487f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3073b88e945ca317eb2e937961d71259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9c2641ff3148d755d95abf2e0a2a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b05e19791c81209c3461fbdf121a7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6157b1d193eb909cd452340255aa373262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b4675d7f75730d77a4ff5350dccd7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090e9cf1e676ec1a8ca6773721bb360264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bd94ff6fd645f1ec9bc6791f48f56265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c507ea9217ebcba99d54edbc693edd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267609fe69571ecd00df3fdfa4da8af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285fa11cc8625ab1e4b83b521ab45aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246beae2354d449d0566f473d331b3d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51015457595be6186762ff2e955259270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4f5d298761ac3c40f9cb32903800f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772af46d21d9a60bafddebc3296751df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5156d44cb25a56a297b21d14a766c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b463f4b8f8adccafd5c7cd439a6bada274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6c1e6212b251e59eb719199a08d47275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc792490893b6b1d84334045c19cd5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3000e2816b67cb866681001887eb652277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909ecd5a4f0a650ff4ad5685d8639bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5a7698ac58f94674704fac142658e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229f22f71b5e839482b96f213e548b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffd77bfebcf3f6197d484c0fe53066281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de49f056139e65e5b9c1ef90dd0069282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6282aa4e4261c4fc1fd799ea30e2dfb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4dee3dc327dde241d26db1b03f15e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40db3980414bbd9cd724a6e90eaa9e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde588bffa353f0a80d4c8a6ef9eb03286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13aa40271af87e1566be0f3c06fc3a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a71b39ab79635c7f51f3bd8865c46288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c38e32e4459915c3b854f8d406f115289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005619abab7b0f0bf2de51205bb9e419290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b344dd4d33383fe29126fa667a4e939291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfabf7e95f27847e423611310323e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874999cb583109fdecaacb7e57ab03f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bbc876dd833ce9759ccdad4aa8366294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb318f92f6658157ca9d5d74a7ceae0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371d544aedd7e90d9ea8b06d36b8572296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1a2b09b2ce66acabf0239b35a5261297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6a518a3148afebba4a693d0c67e5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcf77c177bd4df44d121adb5199028299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faead40b6c159d1d86459afd3be27614300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d398584bda322f526132fb33e8468af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0f1419848e469ec88768cfaefe39b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ab5efeb66978204f8d62ecd188602303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b535049af8d0b41a404def742081c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4af4c254954143d592b68515edaea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f07cc59a4fbfcc6a998da3792b071306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c155900f4cb68b77cc94f8aefe60014307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59756857c71bd8acd325b8da2437f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cece66c432c9cc06b16dcff792ee7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76908af6a4daf16d9f76645124652ec8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715fa1eee5bff21c9db44eaaa132283311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91d4c61c6b27f2760b2356b288c030312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0199b752e1b0b34f3a9c960e398f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f18a181cbcc877c1a36b5ebb5c57d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d888456b8f26a819b13c64a056beea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eceafd581e97460bdd2af0129c109c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ecb2610d3872c0f3bded23cc5f7a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492aea0f6f2b30a8a9ddabd49ed06064318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06376a2bb5024615d4ce343b244ac2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3aec70b1c253dbaa6a6a65e6d7d40320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d55fca15df07ff0c86e6c338e10ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fb71b888249ef17caee2f8ee6cbac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e6872683311d8ccd8361c90cedd1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d008cd4cc5d7c33d4324ffc55ff2e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b23288277664cf9105f5f69fade04325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>