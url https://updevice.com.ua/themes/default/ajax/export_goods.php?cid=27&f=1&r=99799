--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cd237a6caa4534b6c1c9c69f0ecfd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5a02e949c1f9b07713fcbdaea5ca02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cdbc4d2b10d52f4691d67e2d528323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920919edad1d767bce21bf2a4a8058134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf334ef219f5a5fa68dda88269a1bab05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3d4d470e39f53d291855d58c31cbf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4ced07961b175807666e2c14709017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392f3330cd1c076f9b5bc484aa374498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f57a1ed4c8174c89d1ad55186dd45f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4d0343b2d3cfd4f5b4ac82939935510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671e37854719a62bbf7c3fe2c60a2cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6883f270b0f7132e1bb3bbc0a9a92d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28ab65dca46e249a213a4c984d680813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959949940814a739175f62e155c1490114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40e5a3215904eff34eb5859141588615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f5a6213443f44ec49134d39442f9916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d106872f361db1fee922eea40dacd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df16df69db3ed2d0f7e170114132b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fa409384f98d012363da28e9d13dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e118612c4a2da7252e67e6ead68a5b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e4260f12a14f690cc5e51582881ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c078af5b9c1a2446eba10dcc474392d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad8b651e2c426168773d4421b5c3cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fada4596d89ea4dcb3038c9696cfe0e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31ff508698c3f3793e1423f35d123725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67f3c37b67584c06f6ebabc1a671fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be6fde3d4d6b6624f384ded772cf8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd91951232dceb14d29eccb1eb81f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ed2bb254e79191218e035e0171d4629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cbba6846101a30c9f0cc3c34bb3b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44829562314ee35661bee482434177d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db8e06dc90e83a76829aa930f3103e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3a6e0b01020a892471f023e52834d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6a9c7fe22bf180ddd96801b98cc3c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400d2725aebf3b6c28d4aba5583ef9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b723dff3075501b6fe4d9a069047436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e097a75c3ef5e829238cde23fe0cb7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af18ed53b22df9e3fe6714d774348438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200d0a4a610b458e1305f0aa6b39fbd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbe410c20851ed9ab36650ad0b95dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e1aeed235a225277c18f4c866f42241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0785558192fa470cbc61dbefd0f80442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fef0570a392cdf66e9714e0006508443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0773460e6ce3b2d6efbc0e8e7987ca644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949f595896517d696e140b618a5e6ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf97f73b01b348d3553b9ceb69337e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbae520e6515880cacbfa5376689c2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2007d4d2a8a25cf206b1f951df6e13148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9a62e11ac518263b640a640628b9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c36175d37b175f27fe29e139c814ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfd08f60299e69eab25e6d8a532ca451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ff20f6f822c0d7b70f67ac4feb8bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9a6e10d48d6f6f01b7cd7fd39d36953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ec787e8fe41bcc1de96aa0cacf14054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e7c64d0f60ce631b30b4e42b0b52a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0e5f6556af93e9445595c2a57eda156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc376bf2d6adddae930b5397bb7eba057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e69cb6dd8b7b7c60859c0a63a714358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696b230fe59743e51f1f0e0e7fa7d3759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2d8ac8fc54e6bb9ff968eb29b5cde60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825db37d64dee5726c00f179d80f24dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21676d1d3c79b269e73508e74f197762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d052f0235fdf2484e2e54b741767f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5292197ad4c459d7f6a57e4da05edf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c0e634ef9f0c7731a721131562b5c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36ea47c9bd2532adab6eca4de9492366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e846aa2d73f0fca8be89bde4d875a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a2b77393c8bea70df1f91b2100e9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2090fbfdb28319c0b157f501f89e0469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a818baf4087009f89eb3146fb6e8d4970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5beace8e2d9a4b383b62c70c90d126f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63c5df2227953188090f96c76c143572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80b50e6d7014f187da797c27cb24d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a3e7ae3c59794a50c5da2c3fa090a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2367889491176b860bb2fdf18046ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9f84134476ad4ccaa5bc16ade42cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517b520b3dd5fe0913b5c9620b2446f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98414a7efb751c0b372e488ec458a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d254efe8021cc03f26b5c0698889c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fca5a32b692b7d4d82af55d27479d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77975ae0e42c3f094dc483683d1b539881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b86f0548f6af3893535a8bc57317c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df881bf4300050946c8c0973938da52e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e28a4ac1b22767066a6df5a6bc69e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd018609703a3a1f8bf80f285f6743285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788c83c3452f93e2892e0785579e4ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa975ef529fb7b264fc230dff3579987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc68f21b6b0891bfe401ac2820331d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7254edeaca919d01f30ee171ec0f21b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9f52ccc06bb65d930e65dc742979290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe43cda87e66b35fadf326db7aea1ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67684e06adbb97a9cf87dfcd4986bb0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d9ff24c393881b0f139a7c8e4847693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6d3da74846758b2d4cc3921f8c82e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd0ac1f1538775bf512dbaa10c312a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee06b0161e49594054279da7f23a75c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7367f3d8061f72129b5402f20b2014b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcaea4f45148ae77bc9fa210e4fb69b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af508d0d00fd6e266887fd5d0d64b9599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3919cd956d9fddc43dbea65945d2a5f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5af1ffd4e663be32853118a5f09b79101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833be4c01e42b2ce7b7b0b4fc4cc8c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69aa390f3c624aeb53c4dd8265b272f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783d8e92b165c09040c67d339f2f341104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313da082b0db663a3bec9b6907e258b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b20ccd5bcf22c89c3fbabb1e7b97c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41fbfcedebaa0a7fc85b4b603e7212107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2c144470c91ccfdfc2cc09042f24e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df223ad4771ec2266b49f7034699f048109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f8fdd79fd4a41fd25f2d27ae3d2f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc175ac94781d891e46d6b01c61d9ade111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2ab4c9f7fe0d3dcec145017efdb54112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43754faedc427f8c3689f13343840615113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5662451cc93321444204bc23753b7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b7bf204482d9202043335e1ffd3db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85a4e53031babaac6d41311bcd80ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a508caf585adab72a151a94ee0a8098117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd59be7dcc32e9df25ad542dd824330118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a7c8f0b5348ba170df4a0588aa96d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb965be06b9104b9d7fc4302882437120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dc65723342db9dfb4c00c81e2703a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ef30391276cd3c012dd70c9ce544f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a579bc53a95016344212acd4bdecbc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13990181767820fb7c46d3c86dba6dd5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26f026f7d576b36fede2a1f0a48301125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f651fd69e13b1fece728ca9a0cc8e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26dcf4959fe81272e320025fa420bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0067045d65fdebad5a9fcd1af4fca6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c6ea7d59ad3ac118b42f0124a3fd4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cce14d26a9366faf3b77ce82981cfc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202fe03ad52afce523f78827af87ec8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d57bc42339998f6e1c50f636c15f9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f985913545fcd8070a11bcc8afdb47133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d950a840221f9df915c63bab0685bba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd9a8b21a5f0ebf7fd5c1a51ecaa3c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25b3938ccac9801097e8abb1d3ed07136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcffb5be1662bf63de9f8ecbddbb8f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b6c95886d917a64ec763adf79b898138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f0278d3f5182083b3372d4485b24c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d22f71d7d1a67e7c82bada71a59157140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a20749c0919f8f69ecada811827cb4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c66d3c9f72477b42e93a54aaf091d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc661692ad9f839cc332e5d3c76cd1c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd82b86b9883ffd138f1ae93ee9523144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082f28503188849308726cc50a4a030145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7680e372e400ead6cfa39906a94ce87146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d69c217c84a8d9d44f08c80d66a098147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ab359b24a680b7d3d1233af4f83b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d164a46b9e3faa893044e38ba6b111a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49c6673ad70ca0f811da353ce04100150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929e5249a8c88fcd78a8bf0410d4123151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036689646f6a32cefa49110baacbbc23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20991821a4f413586ca89d2e5a9280f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97702e6c221917f85aecb55461e18a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd773dddf3a2819c0567e6310bce3e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299621016e0ee5a2d93e805ffe05c396156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b37cca948e098994473547fa2dc47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100a4ed9914e2b436d88836c12b2442158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1184085f02408d19504b4ac897cd384159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668765a811e0ec929f8f046bffc0303160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc47579e6ea73a8bc01859f53f6f90b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be43b5381d6721439b2e732f5b8b7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873f3c5efede1bc689a7d090b5764bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b67bc2b74c47beedbe7da28c212e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7243305c5b56c20353bcf7912d96d23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91e876b7da76d3f1a0e9184b8e8a98166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4705c8f17ba917ac05484edf2dd2bdb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03ab3741bd12f4ac81d261adaeb563168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ff56f2f7d3b44817a7503ff231678169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f4d28e45dbc585f0f70e8fa2a54a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900582cce5e6e9543f85bea0e710393171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bcf28bad6b4b878b3c5ada42feb69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb1adbfe0eddd392ba038a704cbe0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02f2492831729d717ee54331e68b73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee543160cbb27cdbd65387919c70a6d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b82a8dd08af246f318c0f727bae03d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a019aef1e1a0c24954aa24a7d2d3d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3da5aff591853f283bbaadff5ff616178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4ffdbffcf90d3b569ccb88e47d65f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a56a00e0a26804ecfa6835dd4c605180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739e40a54b541c92b28641f37b3cb0b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46622afa4ab57daba9e0913ea00f70182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e9ed45c3faf8af78d93582033ee87183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d849f5dca3bd355900caaa44e9898184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95108457031ef08fea1c83db4453596f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354c904e10728f318a260cd86f41892186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66952e65d5c9b512acd6e57632bfebd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac660aeb1471572a0dc477cc943cf2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea80cde8d21add1efa640e932a84aa4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043e6dcbff9f0810ce836d2b0c79551190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708aa5b1cafd51bd042d48635f2de23e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2d3a7003881961b29e05f0528c478192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497f46d67117b3ffc825c8e3a28eac1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe81ac148c33aec35cbf1b989e6ff04194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c20bd2661dbc7ee6ab47f5df92314195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db38c1255bf78d98f45a85f5e1a6a43196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15f7b891beb98e58a5538fe322d9f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f78f896e7278d9365a2b7b7be02651198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e9a7cf180be3545fec9e7dc01b60c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293f0c8c67e5ebce100b2f9b1def5f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892dfbf50603d9b69a4a88f845f19a5c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01a6f935ef83f5b3bee903c657a05f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f374405a62e6da933487bb8468db983203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7585f283f34eb6c3f1562b194c23360204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c532f14862713605ef84ba491361ceb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b2c29d2819a8d7d57c0ec4e0fc22d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0fa244db54d23f51348084b379fff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b422b1b00de2aa1b0d22048c638562208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8180bb757146040d554745816c00897209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5dec7e6307fa78e05702424cb3d16d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22fbf4e3895b07ae1f8448a120fe07211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0f6a53fcd555394e7ca95a98a336a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e1cd03f3a7d5f695bf7bdadcec8fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e3262e05a44d7a0b08714456073b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0dde6aeb5b531abb14e6c44649101215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779eb2bdcc0e7398e458f99dc809eee1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a6c4c421599f5df1ca2ec48248bb7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c512a91e3bfb55bb69db9a314963a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653991cd68c886781183a5da533dd70d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa950faf1cecf1d2c09790e8263e5d66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfd5c37b90b733d2064cdc59475dd5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f78d723c14458bb9e6daf219a1b5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cc600880ba4bd57be5f3bb53ceb00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef03424da4f03120e0218aca707d66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36b668ced573f83c13e6afd203c813225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854322ac3e50fd45aa24ec29ebe2d70f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0702642f9a1bceb73b091810c1592a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d2d4dfdffd5fa5701ceb87d0211f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba4af9ecb327f0967be3d1c0ea894a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65f4e5d6f4fef63dd43a163a9785d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8777c735ef03ac30795ab355afca21231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6c8d5257ee809ca319e016cd61df4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598af6c7aaae2bbddea71c7b70edccf3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c08c20242db833f4c3787253369cfa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0075637571bd1792eba871bce23ad0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f521777dc67792d7c4c735c4a0253236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a0ad19144b72ca6a4d1ad2c785976237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346d09b4170a8b0368987988ebef1cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684dd23ee691bf75dc5017fc15a1d93d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b5a6916c054ead88a2e22fd6275d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f7af3458b4ae9042b70aa7a490e49241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a90a522f07bb0cfb6a21458988ddbb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7d7a7f02827002135759c9d275b99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af953bc68ec99c4e9c2972688ba7f9e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e91a77e69589a857eb174335813179245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67697b00c62c0d8820351da880bf6ced246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706d204f62352cd8bcc18b6e4c790c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb62af78a8a503ea7e26d325c337187248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d797d84084b66c8b8cdcc73c14e5a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba58ee547fcaa5a92dfbf3d8aceba02250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9e6c04fcaa1a5cc774d7308e8012e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ee8dc4f0643c42baf3ca9f881ad55252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde89d4eba64be741c6c5adedec4359253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78cb68981bead7c0694c87d66d84c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f22b974be082a76867762568a08f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422de275570c3a5b49105daad4bb9e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b711e4f7a0579196c0c6fa9819dcfe8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfc477cae442dea980c006fe28e52e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb53032a41fa7a16c0e012482bb1c74259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79856d15ca819df24bcf1767bfbae92d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768437ddb7232774cee74bba09da5e51261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b11ef018feca45a39343d6a4cfa1d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3d5be521518f3cb48c69ad88477d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdb80b238889216a31455be56bb0e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00985bd577cb5faf06aa077809fca2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee74c3ddd7a9ec0cf03974d3706bbb8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5728b0f115bdbb8bdf1947f332b4725267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b77ffc11406707f13962a13e58d67b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98669f28e9422f3c940a495c1ea2beb2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b67a0632782e63f74c2602500fa0b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f53612194fa30150ed9231fe05068a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c893ba01edbeebac260a56e8b9ea255272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a4387454bc2acdd9aa113db9847b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245d7b4a9df06575e21bfbc995bd0a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c755b22aae6f1d6c8f8cb5b93cc97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0356aacce47fa56a2af6efb4463779276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbeea1a7b516944acf8d8e03fc19fb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06902a4bfbd8bab3c4915e69c76871278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630b5d80a193ff3015b274ef066ae17279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace22102b02148620498d0572e9fa3a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03eeb5efc61e157a401bdf84e689cb6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e075e9c25f66f89ef447d83a8ea9fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141583815294508acb3d8228e82832e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcdaab0a048f05543aa93426dc2b97284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528be5fbca8429a13bd8f532b122920285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff5d3de39ea28ea34cd35aa06df625286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935f7e10a44898ba192d68f357ad1b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97ea95db8c971237057581772c236e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1b8a34fcf912a36a919f2bc967923289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c638074622747bf5554161372c3b3fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ab9dcb2ead2323e092091c0767579291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8ffcfdb570a1d460fe8978f37c26b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f93b93edc594bc9d902691154b64d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a5c70c5d169345729279be03ce934294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7d57568bb0636c364d42e09d651ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3986e37554b5022f391045af38548296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8a45b4722f68038c2d614afbe18ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a96e2db89bff8e21757fb51fea1707298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5ffcb281975ff5754289ac749beba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985fa6faef001ff0d563e6acdf52ec5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5b8ef7ab3fbce7784c8f424a0d69d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ebceaa0a06fc1f12ed227fb28b6d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f4faf1a5901bb9460b4c92f676470303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8d245f9f156346d05c5b0bb167eeb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23682f8dc5e312ac1e8eda638abc92e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d919a70a71889db7ff5f8d94c2a91306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5278aa7147a223361526c29530e2a20307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db855931a2476b1f3e54f26ee91fc90a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46aaae09f59fc06b4dcf19eed33f79b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c25ccaa3d81dd12856d8896f42dee0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efdaa4cb609f8c30666b0afe604ac4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc3f01d4d293b35dfccb2e1dd760be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b61fb72574a68f43cbc1b9dad90d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba493e8f05383861d8d7fceffa5efd04314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3ff9df2737b6fc541ef039fcc1b9b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50928c6f6e2c19a04c6a46800a29abd7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234206f529e55caea59bc00988acceb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d248e64f80eb155bce1918c4f8d8ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1123838019f5a8bf22737fd4eaa9f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3fb4434ddaddcba500fba1cbca1c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f633744fb7615e10306e298a87aa7b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c535d80ae3cd4febb05d82d9a38067322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eca0f674ffec8b7aab079f31bc00b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf80678c592d1b6c017e0b36ae3eac1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe71072d03b090057ac833091916f5d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247457639193980a51042d74333245f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9af58b2b6d4408285c0cfa92fe9322327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c271471dfb603cf75d04bcb3fb05a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea3f5d97b74ef77ed539cf55de88e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bca6ae3f3eb5995f0ad4c76730ebd0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bafbc6b5297a74f6ae0cbebb72817331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2653e77c2db18e7b6c63a0230eb6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33512fe91973db3d8e1063bd9f34abaa333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eee1aaa976131051222bb123ebe6cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10377fa5bba2637b6ef247ac5efed3c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada32c0284b2b8d3dca4d6a73d5097c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaa3e25e891fbd2f064c31ad15d8164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76d89dd5b9aff1c1afad58685708f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d86c60152b6a9400d3a0ea3a6032026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ed38498db963da13c7676362d1c6c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c02452ad823e2140d763cbfaeb0aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49f5012f9d9259b552a1945aeacb2c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133c9ee9eb8f27d85c1ecf0d25bf86110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048df9a393e33a300f5f70ebdb83bf011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262c2fe0db9b1f6abac9c700042b6ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a7fd6fa32c5919102b25c4085f75113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1b3fc7b8ff3f234be3eb23874cbf614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239aca8d0db5d91bc0630200c2ecbeb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbfe1bec7f392816faa3a4bf3cc50216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885e2bd4c153507e7e2ca9a91197dc017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5c1499a10e3f55ab2ced51a3589ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878a10b0c61a88712aa4e8334d5e6a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0bba2f23b3ac85a2716757bb15f8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f03b7645ce9309417152ea421286f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c9e85a90a05348a18a740a1b7037f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7d782f4e947d44ce9d09b2c86488c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f50fd8cd7a0676d708ff93d8d79dc324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf6a04b55c12a5dae94bdb337baa8d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8aaf06376a553afc8d96ea6edfd3626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40949fa60d271d4d7555920439dc322527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f3556b9b89c2065bc05e2d0888b9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833b38ff8c43995e498b080ccbb28b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574e98d1119d4bd962c1cc055bfb6d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280c3062d742baeaf95d5feb1e6b58631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c4a31693804cd780c78113e75d16b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014a1b72b3ad92ec08e6382cc2b70c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afd7b2d6b0f74754680a727d5231c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecdbe92feed6fa8d88027bdf7a4b3735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46d327b098612a5b66153bbd0dbb1136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78700f4b5e048eca0d40efc8e49e0c5e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdf216d54567a9bd12a1b0ebecc6cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45487cd0c0d23ddba9a5f584ce62c5ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154c2860c79994e8beb466349329a6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd738710317ea0296b5fc08c963ced41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd734f989fbe816ef885678bcb739fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8feb140578346aa23f9d6fd927b8543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb632f5528bbb90e782195ad60fbb0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef40b228ce9fdfdf3d775f13be0289c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9369eb0732320533a01705327289846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf22bf24f0edab6e58554f51e239f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b38b8731b4d2618a020481ca18a6a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578316e54b9aa0a890dea3aa13f3d4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1a5346991434146655425346beff250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfb7b978efbc5f6fd0d4bd5b7a6a8c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dea06a0d097ec5b784614c9758dc1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80358477dbcc2928caf4351691bc4a9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca62a20591d558725eb93096f63625954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0fcafd390621468bd957c200dae3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14c11676fe477e0a13dd24d3825f2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066ddb7af0ffa82584a719bd7f1e21a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4841f0701cdd3e0a8b633bd9fb51a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bb76340e1e9b06bf000231679965059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2766cab3dbb9e6a7bdd27cbc1d1025960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b6c5bc9757fdcb8bb9141b08199cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447669a07ccaf86b969f728df9b116ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f4757dbb657e58f07558ed414d8d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd75c83888cf5dc7fdd4fa9aca17fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b123265d3bca13c5422e0e8787a3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8132579087f8515de9932bc9b1daaf766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7b77cff8213bb3c76fb19f640bee367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b492a2b2e0c1cde4d3be05cf74ca74468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594778704e8e8ce2ad0efe74a3f15f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e8e948a30c6c5052e723728a22e7a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd5bd9e6502668979351e79cc34fca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ea2c90dc73df04d7af0f414ed183972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bf0013a74a184c1e3db1c2f47594a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfd355ac205562e5f82658f1f60b1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7768d19a80d933fc734316b24099975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c8df54a683347d472f397d4f3131b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467f0f6b500e36e89d39df0737d45e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f145ff8a82fe97bf5ef43cd1a9efc978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce168e3b1e0e3083fbb40383f16c366579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51700875d80ea71194826c9004792280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b906b0a7aa5c2e2e1cfe2740fff9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704b4c0084efe8554624f0575cb413282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb98f2189c6bf684124b3d8670509983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c06cefd965236d1e23bfe89e96817d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321eb5bb8ef488daa549d2fe1a0675c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bfcedd41ba1ca27b2a468dd1a666d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3575a8c2ff805390edd1bf7231295d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f39d405257695ad4b41baceca291c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfb246ce9511f9e71d58f9be37be6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40604d95ca0f9266976ff0941bace05a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993773e9ec7c07a50d6960d58faa77db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229f16d4b43b3f5730ae77445fcda6d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800c9012c1c4b9eece2bc81a5f19c2093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b798205518b57017b9e6836aa952994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed061ff494d743705581bba38e7eeb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0bccfaa64ac2571576aebd4ccd95996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56cb868e1ba57b9bb83fdb2f60b56c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484034ea36f385a9e2eb15d7a8a097998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b71c032d38d8226389e9506238a9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e057d009c0664d5fb9695e752088ae7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34ac55f11906bfa612ae8e0f578b4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c3a4eacca845856855e938f6c2140102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a178675d109295e9f0d4e86143c9c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f265699076a063f6f1a2865701d0899104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d65a279ff69291fdc9cfbcf994478105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0cec8b82641969b0510acc059569b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5ebd90720bdbf78d732a8bb192a44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32a310dec9f222f557f823436a04e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f45cf50724f043e5483bd714abca2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883bb5c10f02b449cc2c9244a2c64f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5e5756de7e532de420962a4cbb502111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9c8c865baccf8f8313ff8a2cd703d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6caae55c5040820d8e96864282986e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadc3cdaeb06c55376aa5409323115a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d35bb5cef83955e722ef68e9a7352115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b4f1ace41435799f761f8e28d691a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f234e2819b3a779fed46c91b7cddf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52aa999a8f1a9dd83d37ad3dce8b46a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb4d18c5c4c1a2690ed9239deac579119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfd2cdca8528fba2f4908cb5d2b859120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2273a689aa2aeb08847dcce1d0b31121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f585597f4e5e52d0ce7a3abbe2958122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42897676ee0847b6c3f0ba368e791c57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724bf6f86a108af82f4a898b7d5bd1c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e415dd673ce4b42814a0f2368ed4274125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dff5ca220b2a8e838f89bceb33addf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304267363a40d5a89f16594894f51711127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75290be57fad3782ac8123e9a4ae68e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762826aaa987c73bcdad738e17afcd19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869b4e654b221c4b956e0fb7b56aeae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672a962e868ed8e35fd626ea61d77e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e630368692b232a9a27fb6f5e6cd93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48b70e235fc8a64e91595b373e048f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd1ee141dc046a655639d83ddad3ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adc721af51e0e25bf5d0f754b39b94135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100abc5cdca6e6c4fdd1c3bc9ec53c14136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd4ed51b876d483822ee8b613faad2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74256517114145954fd67ba6dd8c9d2b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28861bd6079759d0bfe02302f7a074139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c8b8ee059773794cd65d3795efd67140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae012019dfe75aac7adc2853aaef10141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cd2973346e33bf6ae7eb041a9bc1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf00fb0d28fa153a498ca1b505e2a26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284123258e413a2a6779c00746e0e11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599e5372eda868339e1ca8d2bd92423145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6144e91d107fe8226f55495f9927ff9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ec772ee8a6403851cfbf7526e4602147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fc3b4f84c784fc8b0d93aa29a4eca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d3dcbe1a5cfd10a5241594d12d0c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6540d6ea375f31875c0753317a5d4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a99f6909796611c6a271343af09ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44be4e4f2f526691e0bb52e70cb1a74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78105777ee947536df58df3e24a60b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abe1db6b14a069925aa3182b229b04154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19d3dbc7920f9ad84bfb5d28e65964155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ab5a0eb4a8b9c099863c938052bc9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d21c1d7411acd783c90cf6955c2be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872b7b0287c690e651630218be95b1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b09680912b8a183746745b89a2b35c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd737d66b93b321bd19f65304010cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0d346e62e1eca4f5263b0580934d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57be8fbe663074e59e1561636a70b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba399e6f0a00099b34c261a0adb2fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc8ebb2c045d4b207370c3d44791bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800afcf4b6ae358651063a77f2c522f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08808443aecb26914ff9907a604650166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04faa3a2c3906449f7eae4a90a473b95167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f2d2a24ca30956f437b4da687c430168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa51ea40dafd7df0d3e15cdd47ec78169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f4d8bc70685a4f08b3e87d70d1d94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c337409ad4b3022f7d42f81b8cf6a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68103b0202fc23ea912672be508ab66172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0abfaa603229759979d228f1495f56173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c58c39dee086b224dc0cf0b8547a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6854ea747c7b4794423ea1ba34c7f1a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790c74611bb8a069d7266d4c027598d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccd5238ee83748e94ff5a8858ab3c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22575c883ce1d5bfeb390f6133f4ca5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d10255042a716c9c6576b883cc98e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba627b93be71600848d148634d4537d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e81bca6f1f0f1c3f56e0a7e7c79eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2d70afe55654e524b15fd6ed55206182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cb33b7d9742341e564705fe4865a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10fdcefb435e90d6659ae79ff7a567184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26650dd283a1e704ee12f0b0b300eb45185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5cae0805f82fb73e15c255ad3b78f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82efedd0a88a6ecbb85a65058e9d84187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4041bef7338142315af86b85af11d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a69ace58485aca65425aef83fb4c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e7d2c996ade01cab5576bea5dd3b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c4aa5d3d75c28d623b1385945d262191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9ee08e20d900ed85fd652140d9461192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ad3c07872df842d4d52c8696344e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37e85acf8c1674636645e26556c30f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747663e15982e83a25939b3b4b9f4cbe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13694b7705c47b1d9ce7d75f4bcd4dc3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f27452f4755aeadd2d30c212f59cc7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d862cf892b7af6e8a038ed968a6d9f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f7cc334be70a4a31c5aed5e82b759199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08fc0fa373d17437cd4814b1799ccd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4833a5bb5168eaa72a53d43519f2768201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11219ad4994100ca6adbd37b9e9bfb6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e584b54add20944a21162092bfab2ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf307489d219c81cd8ca05b20e3bc0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cba8a9d89a86d088fa2a76984a701205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ab7098b6ea20c78c210682194067e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d9d57a158fffe0fbc03ddfd014406207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a66d1fa0157fdb2949d08f1ecb278208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40cf82479d2ae0de74578bec9cfb69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e91dd02897ed86d88c5e86e2aa7ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99834e47ec3d7e293b0a4e1b2f72d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bd245faacb8447b591699292623d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9836b0f3dddd96d07b1eb7bbed0740213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab64de482b3890d0176d3079f44cc9f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648878619c8712a9df9e3ad58994133215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837472da7ff53ba1dca5ffc5052228d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fcea4a027afb0a55ccf68705d57a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44d55205217056363ec830ae7a17fd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f768f0cd7e03010078fc1d1903d0d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a9a714a7331ff3134c7c232b81284220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654dd78d93e8d9d324357dfc6d47a74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939b3a4f81d661cf3346344348bcc57222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c071c78d0e8e82a3b5d69a30c2da5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ed7ad93e271b5e25991a4537ed17e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e557db07cb402bdcc09c15539be1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cad9a749c1242bd12db5b5368f24c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22091c21807d80c558ea6f20888681227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960899e5f337c0f8377302411e7952f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29827d5592d3693d1ce1a7121a36b8d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18e69f67c6329a514ecf69aefc8f24230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af36491dbca1fe15b4d3d05c9d0d1c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3841d6c4223ce2788d3d442f277bd5b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a403c052536b476cdd2a8572e6c0ae0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143e20e215696046a465b2a796dd143234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931988f36145dda9adfe23fb5aa06fde235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0915bec97a416c370d6ed1eb66b622236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4e90f3c0e865c51f1e1ec326e2f48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ffb9dec1e44e89a1f4a78d2a9aab0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b628aa822241953d5f2bbc5465975239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069ee1480c180ad0c77b38f40bbb800240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358b2a8f6056431a2fe9946d0b7370d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b4cd3a53415024dc95c0ca09fbd2d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296ef3426a8281c7825f1d4fcea9713243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc70447ee88fa4a7935f4325b5a50c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6aa2e0be19ad5061f16628379ac3e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258520b690bdaddb48fa52b6f54941f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ba397aed4e44d3379d36f4408e42d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe15d5f5b266abd0170bbddac4685a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a611e7758e66747c9e990556275534249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e098fa479f4d54383fff8abae1aa963250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d082a35180857e819bbdb2106c7c6ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a57aa321b25521ace36f03d15bef3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434c44c49a00fb61dbdb52917fe9621253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58607bfa681d7a03164727e74a05b4b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52cafcf759921838eb402799dc546e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1faf09f558f86cb34ea858c70b4a30d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57dd0e2ea39bbf7d749bbf470d5b29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc596c4abf3ad76dc0ab8e0092f58e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f8a629b3f2598c944a314cf6923e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229eec3eb95cdb8bc7456c9b6f800fe0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fcfb8b7a80eba7ff18e7be43d9dc3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b3d923a0298dd98aa7e4bf1a9bfbd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8047f0b4ed60bb6b033327ec33d14263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74574a1ae684e2a6cdd4995d0f38e155264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211f21f07d76c847dc41ebe054a4af8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a37ec2e24fb4021959497a4878306266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24407df3101ceab7d043645d32d95c95267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde4cdb2166d7c6a2173c81efda2da5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf0d483476ffd6e0a0523670bfd79a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9c06519b3078db783c77b51c652f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41946f03b800347cc9c35faaa72dc624271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940861611935aa2c61e343ca2bd175f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36adec6f9f14783e3c326603e411308273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d16b3e767b9f19f237608200755e81274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7882fcd778b9757c96223e3377a89275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a36c00fcbc37a35c60542ceb2c8e66276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce18714642d9434917b786bfa2b6f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b541a0fa24c1afb18961367579700c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7056e646078a315ffc6d3aff183f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9e590868346b1a596c5e94fb590e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dce3af525a8828a4efc136db7e6a96281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702a7603411f66633e4cabaddba9741282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc48948aa24c950a45279d08a7f683e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561d2d9d19a630b9f3d704512bb0775284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2041fb4247f68db445f09159be83a61285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9a4d4ff04ccd63dd87e8bf8be2e51286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d6c48a6f63cdbc1d183548a60f1c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070aca6b584f36818c9b6231f65070a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d681480347f6853811fef899ce7cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a67d8956ab2646bea4dea258359ed4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dab4d3c29046680722db0218cc277291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ca8ae8aeb8ad72c8b315c2876a484292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846449dc1395b514ba7e15c3228cd23c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa89f1129fe0f0ce92e39efa48f600c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c6656f0aa2a14d3a5ef112cd7bf83295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc99b05d64dac39786af67c0c51d927296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098327bc890dfd283af1adbecad2041297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cdbd6d9132ee9ca860ccd8a187dd1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbff7c2b77954968440ce0709486ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a414e8f617b81f5a25a2b6f6742b17300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6559255ea27bb6aead0cc4c60eff082301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30d7fb5abec34c11ef9c7060c615e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fd2ee84ad52fbcc22f083181cd25a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235c30d264e79e90c4e940bc563aea2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5fb13ae715fa237425a1632574774305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37802a22241b62bc0c681cf9de3cf7a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24e4940b7525aca19efe9ff621c8a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d651866bd8558668db0d896ff8b1aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5f572f8b2045ac85933d76888a304309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7637e30500cc80a246ccfaddec3092e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa9e475d5b75d9f4b99f55be569f52311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576f103be2a17af1d736360b08616eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78daffb4f470a2b9678386e85c63b03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf37b05409760413c07bfca5405e53e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f1a607d634d886d43eb0eacbe4c56315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f76511c0cfb910895edbb73635984f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba8bb9697ec62d86d0f5c4abbe78ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff756b4eca2ed0c974c46274ab0dd7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77eb6c2057a8b6a876e4553d108e19319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b122c0a1e2aabc61cf57aeff4eb16320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038bc07941a824495711d71e6bccb8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f996b98ef749d0e15fd3be9486f2c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62d8e980fb66f837f3fee5ee89c109323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3093e6c65562b5e5518db744476d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4be239be46630756403e8f5e223dd325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>