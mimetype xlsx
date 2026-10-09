--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66e365dcb9e4ace4e7c08d45778f2a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e4403720735caadc93c75b9ba63d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b542e38247fc232e526e64d264cc2743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212bb521274618204844bf4c51d7fdf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99472bc31e1af6777991b79b10adc7b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870288d14c74eab72ff24bed5ecc09be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569adb4f4c2010c718d4a5251bef34887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c1acfb91b1b0106767015dcac6d088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780d0cc90a0770280a7f194e6a05eaa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591101cf4dab23a4c5f529ae81c7f76010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4465d112c2d31327f61516d3a74ad6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2989dfb515175b27178c08a904a6af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bec51d5555f182ad1c13b8c9a719413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8360e0636c491e1661b0f13dd1a3514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf0e7ba9292b823be4fc1e386d920c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5eca0f5d4c4100b23408633eb58c9816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3ad8ae904425ef73da363fc6a523717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf44081936e58646eb7a0352d208de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a77ec50ff5636b83f6b6b9cb1ce12e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0a15fe090b53d5cdbbc2e0e09afd320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124cf65d5e8b1970201b091f314a2e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0486bc5f0a933cd553a93a247c69c6822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec72105c3f374e16c10ac8bec91c31823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15804e41d97b19d0379992ac4325fce424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4994d77d2161cd2b35acb7033b8ff1e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d09724bfec08698eee3efed538e5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b548c1bc29593f671c06805b6457b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb74c02581b59a777e04eea49daadc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66364cd8acf2e9a1858289dd586122ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa14bed2ec8dcccf2dd70196e39c98b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d639e7205ece4d7784355d4190ee131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8326f1368aa09fe41d1ac5a3d3a869e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9998190cb32806859b923eef6d4f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a111898e6138f88cd25b257b689949d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed520590d9ec785b1931d9f1008a4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9900628287b965d99aaec8ca096ddaa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0df31e165013723598248a3336a35037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0c768862bb5311fdd457a47b4e95d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69678bdb707a9b0c9bd32fca0f0ff7b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c80693cd18c21fb27a8b0cd54194540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9518062f65fb58fbe608dc277e713c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf1e69cc9ba0f7545db88256c6e38242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c461acf965cf1af94bc4586e48ef9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c044cfed5354de903f4685b73b5ba344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a715e7308b683f3dd816de879a9df7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02b120ccdc7ab7b19d8e05030f4e6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1b71769d2a7b4eaac9b98fcc6f06647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0640fab1ad56bca91b5d6ec46502848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e2e3dbd2b4deb16cc80da483cf23149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ce2f6eaa4be1501d06d7031e4e44e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd185a3ffd7487eb64893c83cc3d05251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30e0a8a124456f7ac556a16faad2de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00494a1363adab7817d1df77e0811653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60310d8c83ecb1d3dbc082c68a15ea354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6807ddaf3fed7fcc75d05e32c54d74755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88893fb76e3bd9948f9486b94c1241fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317617485f71eff40a69b1c8e2b960957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff4c06ca961072f30d6df146f0589a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0214e60cb35de105f28c7028e170c8359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4930f6ad7ed7e8ebb89deefef8b3f7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593630ecacd6b361850be7e93cf482061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bdc64d28bef15e13b5f8af60ba77e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a1273c66812a93c2939a74460a24d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef325b8013b6f61f6ac7bcfc10e33564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62ee8275fe83af1869709ada46d18b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92b2af5011172bc2679106751b252c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccac23cc775c0ea6eb2f7dc492ea0267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fcb8fc4d53e9af09ee8a4e17e6fac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e011ee6d54cc4bc26575e764780c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7fec035c982fa60308d9e2711c35f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebc5ada83cd6cb9104946b018930ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bdb15a30215dd4db88090cb95c99f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cab145e73e324c3d06058dd70bccb373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ef507720780d5d717efe41229b56674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed2bd46ffa0732dba4c043db61f64b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd764c695f51e4b6d6fcfe3ab518e88e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b71cc5878dfd6d91b6193f852f154077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a18fcc80116c023867da4fa40f7ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006508386237c3229f706c3be5ead2e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1c7c91d04ed7dee8b1248c6570d9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04f0b4e84fa21dc145ea281ce8d7c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1206a5b51661a3f351a11927a27a72082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1400d092b63622b5626e817e058b6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d619bed95db86116c556b9ac9ed0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8571b0ea1f21ec1f21fc56b27de6385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6bc33cfdb20176f2d33bd72dad79a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11843a02dec1c23e2a3a7ce37a5d6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d129bf47565663bb9fb8ce9359162388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e99726fbb8aee762d720dc74c482c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e7464e06f27a26b1982cf6fa8234190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202449a557b183f99956a473d15e284091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4edf2b37af662317391584d2a1a6e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78675d7d317e32bf040689047767929193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a5e47c9f5b426b4c9825f689d989d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1edc1d8618aa63ad52fc7f56b9d54f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b897cc9e99b02ce93eb11d045c2a3b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b85675131f8dad9ff3886713cdcd4097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d63c6b49749a7f0a2407f2fdf7b76f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bb26362f7059906fcecc072a415c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33c3a446b94ed9ee0ba7150b2f0db0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce399a5e9cd0b7871b0b5288dfab77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964a71b60867762b76303306569257d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7ef2fb31ae8488d16d855a39d98d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c70c43f75f88736741ec9289c38d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c90a199460435e50c23b9a63b38558105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b18e39ed5c8d6b7614c18e8cf701b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d53be59c2b4ae54aad512da6f3c529107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e474eb23d0920922f543c9b82fe9a4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59b12b49cccdfab11a5dc60fe0518e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40704d44191fcc1bbde0f21db1a60170110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8a9540c2c55b1de35665585fda0b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c12b4fca159ca85a3750cae80c631e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93135d8b571ba69d6a6cc480e7c5ec34113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a386a874df0ec6810847036909b54114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f871989ea9c5ba5eaed6c158dd5f0a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602bea4c2a121eee748419703f295ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e42b96167c029f67e11f491e72dc90117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107562d761d9d57287b6d982dc62872118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8e4a30a62832ee2c9cbc13829dbc7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f291a9d52371c0dc1f199fd0180c1e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095399c682125b62447952f57d0f9b9c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6487c8cb9570ab630908c80eb0d52122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697df81d8e2b3bafe4fad12e54fde821123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad211759aca2644cc29b8e227bce2a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192089306ffcf04b6e77f0826b637cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75b5cb586b3c186d64c56bde7a7c34126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4eacd6b718e49f6f7201d497726e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9f27dc96e884cb0483d24167a0cef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf041e6200d42ef555d780b81fccd3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a1efb177688c73af902b17e475f59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf8c1f6428b8f3ba7967e32eaadecd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b86c95ab5ba331de08c1bb57d9bae4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfe639a8f9c3f0f3de4596675c2863133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2493aa4e88e84d44faea8ad9d6ce4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec4f9c8ead44f124c8a702c141d8e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291be9524c84a30895f62d405fc5d13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4417eea5229e1381e9ddc936e95a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f27e58ece2dbdc984d5ee07d5cac2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f51d22a3ef5e3461b1333f6837a9f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dd1b058b84877c92fa94f56d61ecf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda23c559a70758c84fe4b787ff1fc10141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5dd4092af107399c0e3f21434fb15142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d7860e67803cafdbf000eb3e6c9d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4bd0869374bafb76df0c481d8e837144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a963baf5e79423cfaa35124fb886cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6082dbe5cd9e7776f5c9524afbc5f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28a1e17d6ac87875659da1f0d2ea9e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd796e48c595e4d9a79dcd3470d0c5f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc45f1432971d61b8f71301424f5d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4438d0d2dbe51d8d702bd94beeaff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c6344c88e32f4e54d7e7898e74133151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec520b4a735f54e50d2f138f33e899e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d068c79b754be64acdea5918f5da32f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb7dfbdc7befaf2863ccc04714c0e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212a736596a059f19d3fbfaca5cd305155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebaf7b6e92280ee429198a87acd619156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd93c9e2e2f16d6f24f625004036c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025001482dc4d2da7328e039ed68ffd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03c40fd35621e96f7915fc49bc6a36159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76143962ad4b7815f067f4e4080219160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b7597a1be7273e881d2956f0ba2d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43960ade842b060fcc344cebfda7134162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d27c9a0ef097170863da89bd618d98163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38be33d0ecdd8cccde69127a4334355164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa23a97edba00487f21ea98630fd7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166aafb2c7bf0896829b7884c39bf7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556fc9aeeb6224aefaaf2885a3e8264167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a0ad0961292dd5ab126de90fb6349168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3b82ab75fd6217b45d3b8ebba68bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b8b295f914476baeed9ce15f6bf32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235930d20311d7b11e3b0b6cc9e80fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704b0053cf6b27f5b6b5808a3d18800172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02d35740bca16553ded4dae1f27792173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc88204c2b36abe54dbb8951f2a10fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37122b31fe6d522a2d219e263d78d42175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f967d333c7fd765ce7077eab87c60af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbff8031dd1e730b35693ba9f5dfac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf164eb7231f3b3bb7815e839e73ce2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6523943a347e876904af33946ce4a5c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f971d2d0b32c19fec0fdbac81e15a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e00464a621bacb8b34666f29523dfa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84744b1e387964f63094fa6e70701377182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d8585b672e98070666b390b1af59f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a6447f762c8f37e90681c032775ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253944329d641c21df90f8fe5ff96c9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d930c9e8fa6bdfcd4cee5462bd1143186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a12e31e4c19fabefee9fc407d822c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cb15ffc802a0ff2cffcc4f8e722ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abc3b2a66fd755bc59d7d9475a8dc3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352f6156917a67dfc16fe8c6958626e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b4146e6af766e1b6567e844bd92ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22039a90c8282d160928ffde3c29a987192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d38a8cf9f134c5e40398b414ea1c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afecf5dc3da0ebd8a35e3e9cb22f116194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aec3d4cb5c531cc70e2468b7333fbb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5b0e0650578343924920e85775230196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fe0c340ee972b09a2935081836f3c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65cf3fd42e978d74dbcc4db5a6cfa9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d56ca3ddb8f3d13a525fa45bf6771199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb143ac36029f0527443d3a8d0e3e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de86263d78fa4c23139de41339f3d1f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a92a2cd2cb12dc518d6b6f51561a4d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a33ddab5a4273b9bc43d177955bd0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c483d573ef783cba24b1350c7412a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c847db03b603daea3d6c452911b208d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f83075c21066b70c5d6471f79e6d91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42c1322bbff272361340841270e7da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60a1446f51e38316eb3e2f45356cdc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af05d3c9e4fa3c7b255343446d16ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b75e1bada565fb910db720d6a5ed8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcac77470700c448e85d1bb7111244211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d871ab349c910159f0c76576d89ebd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1fef78a27606a413b08838396fc73213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf260942b23069539fb014fb05583f36214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589aa7648c1ecb6fcb56d451d81a98c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fb3714567285d546d6e6c8d50a20a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c72ece500b3e50fd321de5c830d8b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472ca777dfde1717fea402871c0978e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5a40501ae1e5aef7e378a0f351851219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6666ceca76d5b49278591ee636320220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2333bd7e54bea3771961d37b9e96c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a5b4ecdeb8df2489b4d4da1cde0d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1e3839940f7f166be7871588e0e0a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac79d21c31a23f77c62eccd5460f4c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad27367aa3ebc8636c92da6a9d34885225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289666d73b7595107c8124ad085e747226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b8087f23293e70c7143c2a7b8c0ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f346a60e91721ec8c63b88e859aa5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c72e4ad8613903a49aa07f3352188229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d79db828fb3a23f83ee5d12ee0c639230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f691ebf70ffc24e0f93e956170603231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80e3b448188961b5c73936ebe5763a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75db7519db6c763f260152f89acc655233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57682c18efa4d1d69e810a20460c73b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc13cda0c60426d17c50e273a33a8c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae59cf9deb8ce00a8ce2afdb62aaed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c98a45147ec2b12238f46b4b1be7c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6593d2dd2c1e8d9f8845a30953f3bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2324a46000998c387e55923114e2385239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174a13e01c3d8c913579f3f996f4a85240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0021a7f731c0ce7ac70d856cf377dc5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dec7b9830fc206735c5191a3c9e0a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a8606392279ad38e29b9c9be35a24243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756434dd34aea34b4ce25b959a80f8b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e66bd0edc1d88d60d92c8d90a5704a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418440b870fcb83db2d4f2fa3d87709246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad520b4dd8628416e7fbb422a1359d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0350d22934b5434d4e293828c8791248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad266e1648a46f7dfbbbd85b60f505249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688d351c5140927bf863785aab5f253250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf9b9a05d266e1e0dfe7ee45efd301251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf2ae4a3a73b3cb00a14b377c0efff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8414cc142530f40c43c9a4eb3933b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dfdf1ef23ea6534da9f4381ce1bd0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e174a7e90efe9a3f63331bb2671198255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2211a73cc44e458ab200ae656f7bec7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dfefab231eca63f86d63a9aa7f6d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99d800d07ade385aa6c97b36d323be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3ee437e98630483d7cc3a2ea0fb67259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32123443ad619c6a28539ef91d32e348260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5dcd20f25c1955a3a1cc96ae95479261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f5d9873c2961e9b1d9f3ed99cf0e6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb68408650bf88ab6e16a5c65fdeb7d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140258f85370b109c8edc461c62f20be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83c6de123abcef2062f9b65e62fbe7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5ced256d1107350a3a6e7f4d59f96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bc3fc56fa569a5ac821006358acba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14590892f5f85d3666cca3e49ab3695f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfec5cfc4a93c035bd5f840d0bf513269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50b0e7703d31b9e7586b7f19f07d3e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15eea413f4f006418c047355096f9ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44e610cab6e84eb8b1e45c4b448dd4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfc489b8dfd196bb0c70d2f6495199273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fe8016fc1f819c2fa28859a91d7f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63128e8f5c313891387f6f7d518df093275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764dddefcbecadf3b12d6dcc68fe885276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b41e02e4d5846f587ab57e9c15e681277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1fb56000ad840d7c156a003c95117278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09d7005e13edc0a645316e227d62c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214d36b8b4bda6fc5bd02f35dcaa03c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035f46fad7572cfd5c00662e1e232da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cff7f715af005ab2fe88d77d3fd1aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39368521e5f0d23a6899e8415b5efd6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606bdee3e99bd95142c1b58dadcf5a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf122a1e75295d06250cacfa86b258d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dd385c4e1c1782e4b692ea1c9392e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fa67a51b7c102b70e8cdcb1b8a896287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530f956822be506a348fe5ae74b9e99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334be29fd0564072c0d776178cdd4c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c8234838faf856d112a425c22944a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1b1a33855d6c18d4057db875b823b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766ec0eacf2ab438708eb0ac4585b30292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd328422fe770dc51164dc96d1201e98293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ea72d0e712dbb3d2ab61b2649d713294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469854bafbecca6d6bd0376590ae0b66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeed3b8776aba61ec20d7a17d94081a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15160bf539310013422069d9eac9f1f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803223324fababeae4e6bd45fe93eb6c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d80f98c2845f6e4328067e8f37b940299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d22fef1315f08c716bede431f0b83300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336ab5c369e95054fb9e6de9e07a7ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe48e25275bdf50d3374fa78436384302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fad4727721ec27114b243d89bcd49303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68005e7641ad51d1c661749fc1ee18e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0276553b41d8c1de7c96eb6778bf6b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358837fccf5b8667a4c76b51fc2ca03e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a54253581b6077a6d4ce7f6c9a740d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a48dd13d7bc7dfa705064b84a2f8ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e2832d708612767a837f47201ee2a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b6c9acbbe5c17a1e175fd73b14b78310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f2c6ee350b63ff5c1daf0d90be8ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89c04523403932b65bbf4be05f2432312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91bfd2eae662894ebb464debc82c3b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15143df8b8bd07312d2556344dacfea6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42a49f12e14bc036c78a894360b599315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c5046f13ebc0e8e961737eef6aaf0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479104acae29165785b6b75ea805618317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680d807b394637ec6f3314fc1d72b85318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de288547a066859c089fcb055d66af81319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1f3a1819c0eeecc4149465f5de2fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d89a022c27c5664eb205c661efa6d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de96d037e1660649f14e723a4da302322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147ca93c22866d20ad4bb297dfaf2c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20e2b76fb084987d36860412c6bea7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ce6c1d20758a867abd2307fa63820325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77482905b5d7e387f6de306379a698f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722587a5ea610403864ae3f053f64e04327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e97bccedce7a641950ddcc5d6e2deb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a727eb9e2a13d41e230ee644a4e04329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816ef103841b216fd7b3b4b897ffdc5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4cdfe3ac20f9bb58df5a767f0888a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be171878e2729af3f3d5918b52f9abc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f02c7939b4887a2d283bf3a1fd8114333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ecdebbc9ee5b0739829de39e389811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08467ca5495ffd48b2eb9e07423df4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8efb0b464b3c7d8642960f32fa032e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d00cec07bc5c30d3af8940f361eb004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c50f1f2fc51fe728e6a43654ce4455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f4ae3f8d50104e3cbe820510eecfd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cbd06866b44229faf78c66328d18f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb6873286f3e285b3b1736ad36a2e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fdc14be4b957ef1d73d01a5445a4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b35a758bba21d1229a6329b446e8f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78443563ae342a31085969f5227d0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55e9f6275416f506c56e8d43eecb1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb39d50b4b74bb96ecfe1379667169213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01206a68a346e8d67697235d62a069c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fd2819bba5b87f740017eb30dc59415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d0254aa76f8389c9b06976d31c06216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc466cbe7ea1f738fa1ff659fee8d11717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af79121d7b86de5e65f9867d70d56f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbef2a9f92aa2e834b823b2c661e8219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9f099738f8b70c70be5aeb697dd6520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8880978cf2947b0b2d7cd6f300e5f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e45d7063c85c9057c6392c069788822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a78c1c94fa96d403583f2150cf11123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14108d29424708e239635868c0398e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9e5c7c3be08116537ac1bf4a372c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580dba1cefb16e179930ebf98edbf1226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7638708bf8852f5896872d7aedff3e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5dbdda4b4ccdd47419598e10de0c7e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b4ab6265174cb0a79d57f93a8010c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f588faf3e14045205935c47fc04c02430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f14aa5d169bf399d2dba02f67e7ac131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821d2749fc388c9e9b2e8f14290eadb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43554c31826af4792e6d8ba029a9f4ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30932d56ecb429b6a55a90251dc325b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c3a174cef71b0d46dce42722400a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49919e57d3d70739b068d43e56c6107236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8b9d7764bd1abe4c2b82e2cbd233d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c880d49bcc32fbf85194f83104da838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6bc6e06fcc057a5c588fbe7b5222e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9219ba26e211e88255c984047e8eb240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaae632385721cc2adb48132ef26aba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ca1c15c44491d963ce4bc82bae87842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd0fda601c6515c70cdb1a689c335643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccda60e980a2cf1278b73f98a7020a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a0eca998c48f41ee8a3e5029593c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a68c468ee386c06f5b2167f2e19bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483278ebbaeb403631571e907b4c79947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30269024343b7b7b928e7c9c490df948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a176e48a8c68db7abae7df689ebb4db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6005d069d6b55d9f3e326bdfa723c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ee12a336c05590123c0a3d3f7ff7051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440b7f8629c442757b99988629f6f3a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59825ea6dcc599c27e1b750d03d55353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf16fc63e873a1cbe053471aac8a84a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909a98d2f6abe8fc7b3d133f4aa7eaa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1278792c4ff6f59df0474f27e6d57656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234974dd0172887dd1d2aac5e6eacfb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bec3f7f6b9800b565c428ac19592758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43296897e368890c03d17327855a1a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e2492ef91c66a019a47acc484acfc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd902d260fbb6449a6d5dd4be6381461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aec6ce474316a0402a500f08c645ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30199471ccafde443760082aaadee7b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a301710540321f269a193f9d06f76564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483b0b0e52353a85b2ca5068419442e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ebf9e2d49600b61d5a91b3b426d6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c18aaa692a83281398732e55556c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592c319bd701d4a56f042809f4f790f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e7f47450d58b0aa67c287eefc151169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02019bb2cb8c39b904aea9d302d00a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6ba204f6fbd2db8672e63e16b9c1e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033ec27268063a03f16e6070fec1e4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859ca07c0e256553026c62570e9c57973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a04bda9f0568f42aa7312c64e5ba9974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947be76ac928199b75c943f06fb1d87d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5feef96a74be6e6ec7cfa850a4506e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3a0f51d559a995aa22ea302095ec177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d4852635f5aa63dce19cb3af9416178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd9685bb8b2072488004d11733e32979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37db84dc66b43aeece9bf856d0b4d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d972e9ae53d6e77d1366191a94e50981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba9220b9fd68030e2bb6ad85a176b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd67f925de6ebdb3206bebfce92e4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13e8903d40f9c1d0210fc8161c941e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998f8e317c508292ad77c4c3ca80a0b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082a70b4497d2a776078434dfb4a3de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1845a2d807c6c656fc2038a049ded87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f449cc664ffa37533ab2c0600bca6788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fab7f8daaff4ba7c766f66c4f13ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e2b8777849096719f3c717668314c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa80dbcc2a61530bdfea7dfe1bcba091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499db5e1f4521b883d708bf026be9ec992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9418c0c279db66ad2e70bc4eb60f2a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad958bd381b23f223c7bcb853dd22194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1cd1dbb7439c50ed83f6d4c0c094695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd021c0caa540f419c0bce8fbc2363496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0cb997f3bc5c6e6b793365b70e04497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bd4422e5b20f2706061072277e07498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3e11c9c7ed0c74ac36ba5fc3a8b0999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964dddc207854a6c1bf7c0079571b67100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8bbba18deba2aa496b4d56194669d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566764591e298577f682aaa585c775c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6573d37114ddcdaf54f7cf1353730103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e14d08bfe292e6d890682fd8d52c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06220194dbddd038f6b59ecd962d04cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c88dc6e5550f4a6034d518e2097c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63234a138112fa293d74547f069ea1b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b3fa3024203871642ee9c2fb75ae3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193e792ff93fcadf440e4bb95d2e22b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ed519cd7e5c8721009b965d334e2c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a2a46c93e34287a31ea7cd505203d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ebc351a1d730e6eb20eaace6f3bee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3ba94c65d217f85dbbf1ee777b9c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a264696906d61040ef64f8b22b580114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab339113c9254ac1b9e8c20d2bda28bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc27ef944af8d2d649c17fffffaff3e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83aa9d38f361820c58f8c412dc10ac9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6e31547c735e93fe7c59b587f8dd8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae48d3047a1e0ba7072ac8a7834290119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a763421143b2f194ca31475226566120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1919b9b0baff7b0670f41007778a90121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e57ae30818a1e3ea023b8cb3192bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44489b0581bb8ef15f79451b343a7844123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9511f36c7997e7607cbdd99dba186b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1c2cd26eb5756a6e58ea2962e0563125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92f2280558f4948b13f3c1897b063b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b02152873c4840689d6b9b31ff358127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef215a2b2050dab1f561723cfb6259f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17356f516d9905f56d4ffbee5b798f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea96ed9744a147e33291b3aa4af87d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15ec441f049d31c718fd5b0583db2c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f31e10b78080f504ad72ead5370ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e46dcbd37f8f612696d2692c9acd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8951bd1962089d47b5b240cfa83076134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837456254978e26b6e14123629c8d9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ca6f12e02096f050846b5228e451c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd96b788b4d7a94f69146ee0c005db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c850e4bcc3e599c43fc0c2dfba1652e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0662120ecc4397850581fdf93a9609d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795a0c199086053a64618bdab74717d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0165af8845b71e5cc8f6976931a02b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540674b9248da6b145e264506585c875142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9d23ec2720dcfb146f1a2c5eef471143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f506eff570cb3ffef4db0a87b3878144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04957da71718c2fe6085e615ab17e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49bc357aacb1a0779b11d685da5d8e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf66e6e4ca5e98f7bba2e792db6092147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f849a79c58b97deec4de71113b3b83a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c5d5ae082c8fc7c6cab62e3290b26149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a4eddb62d5749524f459a4aa226da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381adb51b666fb72dbf43bcdbfd0c35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a3726cc5f9bb3899e714fd32d73da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee328ee99cdea525167381518bdd2988153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666dfeb28f44a3e68e5eb4325c0b0ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6108301fd7ed861bd59785915990826155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd8205cd94df3010be15a8156a0b0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4a28dff4d8da3fe8802ea89c776a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe42647abcbdfa5629fe628b396762f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecb8678a7d363553b55833942c5848159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b96dfafc99b847354d8a3434b2a919160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20fe7e10db6f82be384d3285b1a6b6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c567467e89b8566633323c6b35586bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e676d75232a13a8c46a0128978065163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03517cd6c4107f9f763c780154353e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf3b8a72dc6d54589769b3cb1ae999165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831b9340d4126f9bd323446feb773f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cfcd7dbb744d1fd7aa596a066e047167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a6afbcecd7175dbd9c06124781172168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770de593c47e4733fa80b402cd5933fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6eabca45abc72ceef8a152cc922e13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c4dca1c277bd5585766bcd0bc3f47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e9a912aceb84068c2d25dab00bfed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559abebc41c7ac064da583c698f185ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e870cf824658e4e33856be5952284a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586efeb58255fe8dcb0823f2706a8dbe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37393ec5cead06fc535851b71290183176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704a3cafcfe0bf48196d59ee76a94aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459cdd5d2197cbe8cc24b96b690cdea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5ad5a0d42fdffa7e6673cf6053cf6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ca4c0ae237e9d79f1d20ecc635a10180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee9464e39fc4be3d0d0f80abd16f5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e2650ccd3cfd768e2470d986c7b7a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c675eb41c1df2be9d75e250b881b5a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95262c118b536793ebfe017df405620184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b2bbcb285f2cab4905bfbe99cd802185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca7ef792cc36ad68fcce82a6793e99186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85728b0934ebd032c084892e4baa602e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bda019bc7f51a9a3379184459cd8bb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4c8c9511eebb23b8dab3007a85411189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f62258e4ab54ab7cee9f50179a37de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e21fd1d686a97d7ba4a6bb1e8206f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56c2a40c65a99a1707133595bf9696192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d4a24def332534aa0dfa9687c23d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bee0f4e85aea64ec7dafb79dc2ee4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec341d53ef24b0da2169082fd299f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae84b2c8640cf6c827aeadde3f57f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c553c2fdbc8b4f74ae24740ad28f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c38c38cd14e35acb4c566ce48389d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa5eab0f7c73a34628cb744386b284199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86221a9aaf23e8b6324b35fb3bde9a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bce78e40a0caada9f897f0ea6f606b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5f6d373a00c7b1fef02e4ed5142e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd99240ab2fb7371d8320b6501ff067203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd7b45a6f9122ab403f12b02a16910204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186781c3545b832dc21df3436fd3ffd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cb0243f90bf039ee88915ecec983c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9ed721f678fa4116c3f5ddf75aea2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ef034eedd21aafd14b48de7146496208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f1239f59b0d6a49f1d1d2a87ad83a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69644e72912500e925c7386e83f43457210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49061eddec1a3dc9926d779e04859508211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fd0dfb50af88649a29dc9c9466f70212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dedbe30fa53d52d013b7338aa83469213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79544456f313027ff00ba5feee723d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e076708d7939ad838e404472ca6fc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15c8e8affee9d12a8871cd13d7d6d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5876d90547a0dcbc4aeb31ea6ad71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406b81734cc839ee49ae9ce81fe5080218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6659900d4687b4e49b6e2a2f26d76b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77770ebfe53f22c408a8cb81d005d5b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338a8dc5d3dc79c37573338bd5bbdeb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4704015eb2ba48ad66b8bf2e129b3c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a78d48d6173afa263103db96ede7e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cb7f932025bc4b38a1e385a36a107224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8d3d425f76b84e75aa1406096bf10225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a54521a53c706c05f40fd1f93a677226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696ee32a3c75b7af6b8982a6d7f3d2b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a157a6fd480e4a166ee0abbd64cd8e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a5d78a656367faa8f678cac43f382229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac127f1ae5846ca93ca9ad10e250398f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216109f68b45af0a2b4d3796a9f2f4bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518f3b666a50b5b30f93d08377db54b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67656eb1ae5e667bf66a48c828143d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84e5885fd8a3902bc333e6a231e255234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c82b46f185c4c25c4260882d275d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb2f252625d88181b46f0cf9497f57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d557245e41aad5fcfdc7867bb89100237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4ef318afb84213cf04d2706bd661b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f267293350865a335d63eb870c920239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913307397081631662fe6767cdad3177240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313e3a3272e5b6ade3453c93ae53bc0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9cfb280d490ded882be688aa7ff04242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a18b6734a879afdb810af81274456e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81f7f447986a2940a9b4f977b6c2f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb086dcae9b886ab8be89bc0c573ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea929f7e406aa65f9745dc63d1d3e39246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57412fee47b6666e61cb9cb0a78c3a17247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3389c02de5edb381d22434abd9ba80d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ceaa03b2d1a2b40c6d787037a23737249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da23332bb1c8c873eeea68071c9b57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1d6aa2c5fe0b2a018c5cc38013f1a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8ae0dc3441034ec642e4c346e31f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f90777ef1e5a7ef5a58427d8edf965253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1473d86972ca788416dbe66cc5f9c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479dc3276239ee2cae764bb2766b573255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643dc0c50df7af47f191d6253b0f42f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6a84e7ec8f676b3a601d5bc9ebce8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64bf8b04ece3d0fae9624949a3e79f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cd334337ddae4cc643af532163612259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ef7928572ff90b1bf4e8bdf9b7ad8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0afcf01f704637be7f943dd35d7b17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef02b1f0b08e24bd70ef6b3b1d797d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3724dea7066615b23de02a128a12a75263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6be18b4945309e05b27c191918fa9c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fff8e8f753dcb05dad7c0a4be89554265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb075e1e96a733cec1e1f3651f2f3f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f9bcb682d5777f40b24cb70ed75b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ea6081be92c5395c5daa8f647b373268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ed24e6c9bc2a35456ca0623fe0762269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d832fd7f81bb45f33604012ed21b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b971b82df0d62920e10abdc78872bb4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301286cb17df320c1632ff2c911624f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e402b912f00df39b46f08b3078c0d00273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143e219acc9b8a01b2db8ac3c59d638274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cea2a97e30f8642a2bc2e882c3005275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704309447cde1fa806982e3c761d986b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07603b4a248c5d37221fe9b1a43a9352277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded01f212d9047713e35312c4b715be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fce44a841f701ee71a24c7d52546a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cc2156557e3c419d1084e8876faf6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31500b3643941e0e405b52db258e7fc0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a945b4ce610f6dc032d949cc143909282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4872d412d7defc070f4b859a466f22d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45398dccb46324def1935922f70a0f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71778dcbc105ca6bf41d6f6e800229d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d56f3935b8417420263a2f24b0bfb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad235f3cde5d1a6c671c2933e6b2a411287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc992bb390fa4b0ba6d7f4cee3d3a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf1fc05f2c6b1a775b7a3c899df333289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995e69c0957b984558a10b02f2cd1ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492deebdb0fffe6da8e820e6c512ba3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96e9364032f487f931c55501f8eb66292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc835db721e924288291c7a376c98f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c142ade0b75e085b6932806d22711c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ece709784a8a12cc4cb8d3dbfd33c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f01553c1568f9a01143a754b19642296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0fd9442d233e04a8a5e1c71d543a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a22edd732ed9b38b1abc344e72ee43298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b223e1a40ecef52cd3f728a3f0edd33299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720b0581c2be70f213f17deb16ef565300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2354b62ac534ba72de2c4dd8815668301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a861447fc647643fc638fa58698206e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c924fe0852e7d207cdb2f1e8f920e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784360fddeccacf354ae3f47bed1f359304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b705eff3989a9db48113ebb95ed77305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad048208efd284d23c40d208e797bb71306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2a5f3fea22069b240d4e35421d556307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5235dc354dfc488b54c7b59161c10e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae279b210f69d568122f48d99fdf77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568e5d1bf7249967eee35dab7e11503310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db53d38c0bfec57d16cdb92c177b29a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03140def36f0b67c25ba0ee2e99030312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42af3c7853aa8cb1dff79472961c03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ae3113f5b2e0dc55859055d6019f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f127394dd6a2055f3a79c7f32a682b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263678a2d403b65a9a0c4b60aa13f44f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02657a76565a1aac259fe0d88ce3ea4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ae049f51bd9f28464bb86b6b581d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c08e6fd195654ac9280d3a7b76100319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc9d639e0ed6383faf4274e5532d6a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfc584b15c24585ff3afca54960480321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74b05a84e5221b2fd024ffaba8bf28322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e930656946de92ea459c01845895a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ead67252cbb8a12afa4bffc375a710324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3e56d1582263ece0ebc967a50d726325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>