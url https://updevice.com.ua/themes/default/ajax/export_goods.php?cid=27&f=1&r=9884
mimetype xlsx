--- v0 (2026-08-27)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="484">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,104 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011660</t>
-[...7 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1093,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1237,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1432,84 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1519,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439e73ca935e4a091a0bed2611007961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48c4721c05256bb62435b3737c239f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e4272c8490e9bc23e12a1dd1050473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5cc92bf69cde01d52e793a51fbb0d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d206ded01d10d80377b2b4716500ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8847ce32b153f0dd79ccd9ed9b9b8cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda3c565972d4194fd95deef8c2a95c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2348b56dd4721ea07e53ad5ead9998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b47bd7a02a27c5a585da4b4075f2c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1dfcf9c2a6057f0020e1b842ee15010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccd5fddc558a340dea829466d558ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72a21e652a3ddc3767775508a077b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d9fd72e64ac850a54f3938cf94b8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62def6353da83cb408d31726aaa882b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d53298742c62d7a58d77e9974a7b6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744343feffb7f9521161e70e14d034b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41abb875db7cbe99d48ab0bcf7a489f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3b3e9aea0d27613d0f409c9a1856518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5213cceab2313dfc6997802c72545de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1574cc352ab2c8de53cbef0a8a3c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c982592edb76265eede1e4ecdef31721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e1bae7af280dfc2a89f99fc47488822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94feb78d7eba2786c63101dd6785dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f372bffd5915fe5004db8082998cc724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a5713b206beae494ffd0011b7fdcb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b08ed74352ed815fa8ee41a69ee0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2d7e228da5ba1ff340307af712d8e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04696b9336bec3f16ca7737402024a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c78eba6c3b294ed67f7abc0874d9c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d57ba162efa3eeaa9b0b3b34bdcdf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b11150dcbda21626542d902d80f70831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fb4157eec67dd43e0b30b1bf4ae0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e24056cdad6fca787b8cdb27b00c1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedd116331065a5e65190a113b2c00a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adc0b767df14c623390650e574fb6435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7141e1af9964fd1f1ab341c0637256436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82f31bf89a5731a9f8b05e21c5097f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f1e2fc056b2886abad9160a9496f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035bed8094e9ba06a55ba9284eff75339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37df22164f13886cd48fc8e7677933240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4a28316278145cb887660113f6b9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd9489fd9c515af9a8fdc200b48c7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf13261db0f0e5a3acc673b277f09843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88596cfd641f7f3f85d7393ab719b4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c775086c7ffcaf0f1423ccbf2c2ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9588aa1fd9259b3b333680f7a68f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dc3a1e05d80f62c2818947f48a2f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d6b436735b5bc5b9fa2628d438cc748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c731ecc2a28639c2aaf9121d9604a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11e3c0d40705c13cefbef8ec666eb050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e42b602ee7ad8152f61cd9ada2292651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ee1191fb7a2a3536f614ce6f428f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e7c68fcd76b36627f2c2cf2928f8653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f56d97d7ade9d59941f9255afccf254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dfa875137dbc57bcb98a6d579e11255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083492df427ca3efa11028df52fcb7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6b976a185ac43ce3d681e4a63c32657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7248073dfba8c206dc5f9db67b3d7c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d46662736c90aeb1649d47452fe7759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aca749934884538fce2db5c650c8b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab814fa61a0657bee4ddd5fa9e5139c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11b7a35b528ded29aba0acefd55b7162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21adf5005b1fcc4e0b4d3f1dbb86af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33133d70af8ea203f91cf3ffe7cb422c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9b70db91296c45c3fd6445c395a6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072be8b0b4c03c57d42ad5285259b17266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c133bade9dd2d3c30d3d28d1c0a0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8b619a52509c16d2be3d6d68d0fd268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa4ff0babaac5e0593ccee1c14598869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16767b8da3b91c0c0ed217e3a93bda170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acb2dd8308ff1caec7d2488d85188971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19aced9375473ca8776453eae2fc1fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7f6571ad593c095d46e9cfbad5da673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfe72a871c0ea5c88b4457b5d1fe0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2519df032a81dd5de9890a53f5a5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307826baef52ab70b92393d6f0909c9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf9e5e9c070ddb32da10f4c1c22f5f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91ba5a04b62f75efd29de2c38c182878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d755a53cac6d05bd48395a32e52ae8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22603becb8c952155ed72e1797eeaf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c789ad93515d8cd6af1dd7d7ffc7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce22bb3fb3dd3593be43a5d1ff555682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80dfe76afe9782115323de5e0982cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7986871847a89ad0031829b21477d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a7abf3d8ed777f3cdfcebe2a7589585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9761df90f3e37e9c4cfe374676960786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c44b96353df96d12c0fa8f9d57b58a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e63fc496cc802fe463fb47de7db0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180c7c47ed8fb57055d9685f273245a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac38dc0ae172ebcb5271ec0d3794e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab0dfcb031bb37126637882aab106e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a338e560e991c7b71e52f50c7ca978792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3177376d2ab846c6ecc20f26583ffef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7f96b882e324aca6aedb5e857a99894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf449a2fc8b063363015e87ad7f13095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95497aaa1895e4d50919d9a4214e8adf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d00e789af1062115fad03991062d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc8f4735bc27d69aa79801ae402fc698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefe0763db8a45b9182fde9dccf83f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377713a2c9f0fd1ce148c10a85acb1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f336df1fc48da6851170ab9bd7dede101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9fc7a0296f87b9ce4b06571cd8da4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a518fe9a9c4d1a43e484fe1ad7af82103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0baa82b324f4d017764d0dd2817a8b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963cbdf1c1970c5a1a4e55dad8ea5e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b30d5470e668d3ecbc7098aae0eab2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747d57656fcae2ab9dfa133bb5efadf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe847091e94e458a1b98499b47fe6a28108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158931d48bc00b4986a41f71aaecb41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8912d67d0973fddfc5af09817ca8de2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dcc63790cdee8359e922c8d21eb56111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80381d83ee38ba479e61b26f9c841786112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a076c4991225c117b5634f30ea8883a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26393eba0777edddef8ff9a44ff553c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33557cf271ba115df92008f14c18cd2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d21fac9f3848ddd55443c1223de61116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f2b3227160a90fc67d615ef0d5a63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188c3e65c2fa9579edb8f88faa5cea4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4c650ba02042a55c22e49b24e566a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424aa096993faf48ec7f26fdd3ad375120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a973120ddf197dcfcf28e566f44d9fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd085b7bc84c48e7d4a3523ebb5e85122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ede4dbf1c0ba1388a7f54885a77fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e69021d8478c05517c672f43a1124124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d26c5f809c488ff088d11c3832491c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668abf1eae59841d39143fc987c3fc30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71423fb3c6f543990ea046c9c9645c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f7ab2815f6d5af5c7313544c55f35128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc7d95aab42d523bf93ed45b533710129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249b06aea9646904112d90950a1a2e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9c59df77f5d1ed45e94b51ed7d564131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e519fc56c89217683ad0ca01aeac6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb13ee2c6386d26f88101f14cfc6151133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06569ef1ffa7a86f5ae9e8ee99504d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7492b51980153f2d1ce80777e4bd4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dda26e64a902f70f687ebd5335091136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46765a2509526712f848162f8d2109e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d3574c15ec185fbcb98ddbd0553b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14975657d0865cf7b9c3f114c24bce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b697c716a31b68d7d99f3468eb9cb0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1084eeb4c73adf10695719ee97c70f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3c7a1028a7eeef45c8fe2877f8f60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83061164ee1b11eec47093a0790e42f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7137a6db8935fe5ae183d54c265e08144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788c516d7af5f066f2c9c9184d85a68145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ebdeb5d59839f30d933a99daf69ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124b2e7d3a6ef41fc85ca5c56be57d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1197f061906b1077dbd2959fc272137148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e61efcebe63491fb34a1caf9b6413149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b68f6448b9cc0f4a6ac753f24d11c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959662f3530f8eeaa6e6ad3d9b07710151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578fbe2130a92f9effa81ed323a26a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c463f6218564c2667533cbbf872de0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1afbc0a8533c65f0528ff326e31edb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34369124aca23c2e1337ca77dbffd51155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdda5cbaeea3234157b47787c229667156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53dbfe10d7e08623e19c883d5ed2a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f18443ee6ef229ae36b27ddeacc19158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24499de00da7938267dcb6ef1832be3b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d1b94f4bb70fd8ab7de79256eb5c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457d45c4efd3d5ef8876ca2c3782f74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba958f50ad2643a55e1e099abf92adf1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457b57c0e9de72b87943e1aa85bbb63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065aec96520e3d5746a12433aa90b46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b36d7c8bfa052c8b375e23f1c6bec5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596de69c3198f93903f57abbe885f4b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48582eb6d5b0b7557a9efd5b5725374167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de24d0ac39017f8383d879913d07b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f54a7fad209aa4d3e68ffeeb3931b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35862fa37079d9dfd4c7790d5d9966170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900580916835c91cc59dec88f718987171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c870c0dd902fb3f57147704853b7792172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20bbafd5ca8047e4658dc20a520862173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553d6a781f050f287383cbd97392fb8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d9602a0b4fa1facca7cd3cd85e36c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14466be6ad59eba947858eb692f963176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91e63a505b3c6331803deacbc4db98177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349988f8b16d4f747560d241268bf67178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670d7e8a53830529fe0bc65394305ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e643c3da9d7f8c8d99bb89409c939180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b542958bce823e61b64b3679424d1a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c036f4848e49bd5432ef58f28122b42182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f53690745e0f78a38ad0394c6216d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a28e2908bd32ea38c931f95e71fce0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406eb6bac5f0a4279b7806a63426f5fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0b8f3dc45fb4b773be89f8666e91a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705334e2e53140982d287fcd722670f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521ad669b5353f36763e59430357de3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58921bf164a37027bdafde601ed4f77b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631fa35e832a6ab27217abed1f383f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127aa543a66e78346651df7485a9e4d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a22d15b82fa506ec511791a8c0908192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5600dfae19e46195510388e4b47008a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186444bf1cf68e1335f6b01a6cc1463a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cae5047de25a913d7101b580c5a8a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd24b43eade6aa6f505ae01e474cdc1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f69d689a74dc4cc53c1f03d3f49ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef0b01df8859297919f0cddac1ab2c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f395b5a60a03fcb6c4cb2017cfdadb4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9cab9cd509ba9f5c634b13a68458b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798aff5c198bcb0d310421901e3854f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a39e13bac6c612c7013a3d906e5dc3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8e5d592679c3ef6055034b6b6095a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83c0a110b371567c60959ece768b70204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d27f788c43e6cb4c69c309d78bbf04205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bb1d8346be35ac160761f7da43f1f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07e4fbf4f8949b16ae3fb03d6d43e9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5064ca36c33bf665ce0a751a1bea2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7e23a9468067e6f4e5d71ff3d1f38209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9bf12e31bdf8c31396ee85eb81aad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631ed20ef88383c33970bbb44229a7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba40c575e87f9e23d89fd225bbb087b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee46abb62fadcf2caccb26f9ff734d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0a58aa32ee7041adaeeb0df6897f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dd94bfd3814cc2884af149cf0fcae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2688da174cd1925a4d20048f5f44f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef52a2d3d1528e76dc60811f306c32217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14db8b7cfbd9f15987f79f124be8d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce41af900450842cb57c2aa2409ee9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b5596a8cc81a22beb0eb8ea569946220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d020a3b50c6225a809b0d8f2c9b500221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3545b9a30c17b96426bad8f26243f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e0d4cdce9a3b98037a94f13d45531223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7acdd4c4ab30ceff1836f3549db7d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f6174b30d5a3dcd83f1b0c9dd96ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50569863f51a5018e5a70832dd7af19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c5756406dc7197a5374d608edf62d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc2e4bb6cc9ca5378aacca1cb4d579228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434280f1d60720ad72a6fcc365123544229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979c623f67af32cf5a3fa72691fbf17230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4847f7c08b5028c1fc627b51854b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5905bf262869ee157aae7699279b570232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2bb5400f89da43e8c455dffee0908233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567a8441e8ca96fdab8487bda440905234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797a3a78af9069fedaf3b0f034eb884235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee9b20ad1410828439c642fcd0a2c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bda9bc7f9e1484c14bc12c447df0b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142fab055b4aeebf78855c267341a1d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8bd817013ecb2ba515f7d0ee52f81239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c496acb0a624bf01720660f516f4cec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376077570e19493f78ccfccee4bce86241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09335d51bb4093d0346be5532894dd00242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee24ee84e2ca8cbe02ababdc469be15243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5629851fcf1cc6740218230417420b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343e3ec360a8215590043a6175e579b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fba9fdc43a59d46cf8ae5353a680c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8071ec505577b944bb272cd673cee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6224399d87543ef0bf8749f49b8db1b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa947c5dd5c2d2afb108f76cda35e3e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c05d6ec2b0949c03c5487d4be27f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3817ab62b3e357c468b44d794bc141251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d611c2789c1a54d1f4514542d2daa3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad389b51dde1bb78ab0411d604734f58253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6a9e5e5f89f725ae4b0e0963d6854254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b96521d9f95975f30851d6ad927f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e216faf321bc4174e83ee5912ec8c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a9155d8de98a1d28ff085608afd4d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd0bd80e394c799c883e0ef93d882c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160b6ed906825125701bfcd35036cb9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0173795df6dafd340d2eedfa199c524260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67fdeef2f4e258ad261361516d033d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843f6433570feee20e7c261fac48f57262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d83bf976854cdb046ab673e823914f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7081258a3aa9cea039d8f867360375b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d32e7e3b2b4e2dadff460b2e6c8be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b6c9d53bba3ac437545cbc786ec18266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec3e4c02c5e19e309e03aafb3841c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7625017d43cfd2dde54b23e1cc7ef0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef96542ee06abaf54c739a5c65aae6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b693cc100360b55ea8d20bb013135bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaa85200fee80034bdfee1d411736f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754d2eb07135be35a1960a200b20701272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865e428b57e6f3e297978300ff9654b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183b4ad9c7048435b0f63efdd57e0c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953827bcd052e5776ecca33f2dfde636275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262b0b7587ae00ac132941b4fcc76cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4097c8fe583d8c13cef610ecda400e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcc77c9f3359cdfa6e0ad50d5d8f86278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc23834c7c8cf95235c4f0d468c651279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b49347a9f41ffd84c4be1b44211283280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb742cd8852a210bcda8043592da366281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bbbde20ba791ca99cac3ed16519cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7885705727a0bac53e0bd861e971c0e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32bee465b31edb587cc45f480f3255284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb3567ff896de00d9358cdc84813f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89d0a51b7336115b059c656b89e890286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedf53e1868e6d12ec760c32f97aa12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3676ff4704ee072373d44380fba87b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59fd4ee9dc3f71474442b37feb2b1b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414fbc8319cecb4e0a38f7f613234a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487aef8d20c0cdec1208b36d31a0c44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d32b00805e880e784dd5d2b7bdf02292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6425e03569f489fcb058ed454e6164293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1796b382f0f5f05ed21a4f2f17314d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839994424798c24ca3f31dea06b73986295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a134971cedb1af59806edd13c34637296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecb6684af2d84bb8405e7416c265e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d827934cb2ac4a73cf5fc8aaf58c85298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589227109a8cef351ae4c0f218f14f8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951fd911dd28f37cb34ee96f9d9c10d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c34d9dd7e32e7b1faa6a07fddf17b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822aac2af20da1f08001b39ad672490d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7dee28b9fbbdb6faed928466c2310303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abdf0640ff8bfe0a6b392e6f268787304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea90ab077a1be8f9d6a75591b0055fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598211e9da5e5e18c6697e82207619cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2721f68aafb521ea861ee12c3056c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d09b7f43e4c35641582c1a485dea6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cfd383bceacf548af7bc9b3a8df22309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f73b7316023ddfb17f512382ab6ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fdc544086133563f48cfe8f6130ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46607b8699cd5634e5085e778c67aeb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84544af11f220e6506cb009a64fda5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee1aeb3f208df9791358b9f107859c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a235bdf28e9499cbb19e374007d186315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f233a038029739fab06ef60596499e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656312944c0ba088c6cb287219611bca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d650dbe8092212feb23192ac857d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76763f533bcc3b390f1d6fbf0814eb9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc431b4e1bc3c54ae452662b496110f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffadad658a00a4e8ae6e9a500e57ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af70c0a59d7300d6404be25a4afd7d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8843ef1e17690d2fb79174c06c2a0b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da273e4035fe57e7b3d740ad4ca9e0c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81aeebb6d7e9565242e46a86155777325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0a970ae1cf5e9b60771b107cd638f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7bfa050f6dee80d159c310fe0537d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f59302171aa8d2d97f8784c013a2e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e5bd964ce4fed26fa3e66c9d68ddc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7359227d365b5675cbfc0cf4d217ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cb2c449fda769621101302711f6ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac35dafe43e54db56e26da1f1493462332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db811f8c1a234ded61cb432e079eef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b059e9df07160b52e2dbd29ac06b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc176ec909b44e8529b269542a526d68335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88734b8a202f50553f91ad0fc2fb832336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6dea56e2b8f69c6d737f141f6ba5b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d3f18fb12d79303e9185ac0abfe76338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872714d94b53cb6dbb4b95583c622621339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d7fb8c0c76eea5a1a2572a98f1e43340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff128d7cbde22ebf5e3a5c8f6e4a07fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba6d96fb939b9e9f1eba299eda6d8e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3db546df3da31e83340b9a4d4ec46343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae3aad095eebfccf5e19fe2ef05c75344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f32ba3b0a8e6b3300d6ceba554646c345.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edf10c71d7501d2cd031e10a1e8de71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265a0fd5ef3f3ef3e51597d976396ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a934db44e1ac79df5e8177cdfd6e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3e58c7f75018789e9219a0df2454c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4bc51b777bf872b34896750047f425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922702f640a90dff544e998dd3d9cb0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69509e18b182b501d4f4db218c3793a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4c52fef10e041188d83819f222af98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9f96253f690c389f356bfa775b8b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778c3898d58a78a77bdcd9cfb3c7eb910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfb21fbcc243ffce3bafb2c06248b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2d5fcd8fd8c2669611ea38c2c190c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcb84ec893fd94374956d2f86f939513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709dad1d2e02c89c27d292992252dbf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc293977d0010a76fabb4c2dd2a2dab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4f9bb01d3abe78c9ed75b02ea167a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cf79ae2a8dbb0417c008203bbbd8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedd7fe4d57211391cea64ef006507318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e53520a38abf96ec12f95ceb55003119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce26d0b85c98309fe3248cdf1326ba920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c85be81497262187fead9b960ace321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118ff146457abf22cdec929b669e74822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745eb5be52e4b1ae673dae8d626315523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43dc1f0b1c7935ee1a00d539badb9324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd073d0ee4547788f5f89a4884807325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b18177e8c5106a470f78b4403af7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5011b984277ff1b78778139439b25627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae19a0a30f3951b1486dabe1cb40d3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab51746fb0422623ee76b346e6d98729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e93aeeba31f01327ca2599526c43830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be5729743b0688639a359c1ce329b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22206e3e1dda8ee28e33796b599b48e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e4e21c389261c3132b2dab095f75433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914f12a0f3c08abbd42a2fee2dc210234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f84c7f4ba0cb9075b09f8f2a02a9a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f4615f219e075f6389f3b0c64a85936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5574b4c74e7f97b5483c4523b620e0737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117220676a1a897de0e04e338048503138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c0dcd0778adfa159f69dfa2d0069039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00722e4ba43b8b512e24d7cfb5c80440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77394c71b7080940dd45c3056fe2f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749aabd4e66e3b9dabe873f5d201217f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe638ba73eb3dc8e1149276060450ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b37e457b8c956d47964fcad18431b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd44ef0da7fadb80cba610df48a9fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5298f7bff4a493a8b2e6a63573996146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e730c98e1101f1ab53cbe721dba91c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3c106ae80d1cbb2764abcbfae077b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76201de46226bc8755977f5906a8f3c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b24efdadb264ec0d5e5aeb286fdb3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63b2c0b9123515333f8d98aae25bd151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f6a1b15ad5ec551766744db42a66952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c799c899584576bcfadc39a01e1c1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d46797627971afd6ca620fe2c897d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb25cf99aa4b6e497c709ad3608b9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746d8d02de8207fa7e84fd059d292a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c991d2feb0395dccaabfd6bc2f38a0e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87e57e6ab57f286c3906d758b706c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20926fe74eea2abd9ce48034f9af2c2259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09be80b32a4220a7a5b209edb64f1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cb8019788407ec7ed20c08316795c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00b8a3cc8fb69a29fcf3011484de0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3193145fc30d1e734ee5102b75efcc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccec66dd8df76e2e3e46d10c0a280064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85231104b51a6c9a588307c38cd49065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f996b2377bc6ec0f1fdb67144006b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15be3974255679214d217d938c49e6367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4ba57abd8d7ae49573d9a7552346768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6ef78ad35e19931c4f1a842d535a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da92dd0bfb7760ca251f6956963aeb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e21dff01e2d8c97dde2a224fa54cd471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df053cc8c5b9c04f354265dddf1fd7e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319eb084de410a357a59b7391c24c39e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d3498c049a1ff68676a4f6ead2b1c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dddadf7686fcd7d4b39388864ceca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4246e6b844331ca077434aa41c427576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad0c7fad360ee039e56e881e09ffda77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601187bc80a37aeb3b97410765da5f2978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a4adde5334e3ed0bca504d8d5a71179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a632cded25e0310b0daf80545a8a34b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b91c237637e6e31aea3862570019f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fa0b790992dcc596a09916ab9466682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1d929df55a4ce33a38274a58c57c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2141259dedd2e8aa2d8027b5d0ec8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15429c4858e62846c320e5aa320db28985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43085fc8fc10c27da91ef7305b977bf286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81733dbbad4eab30435b06adf7d8d60d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6659bce2fefa53184f0052a9204ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03c945bddfd619f2d4d94a61d8626e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea9d46653d739a246412558e4962cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fafbc8b3b88bda4bb3d73563e602591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad67dd258945294f7fc8156be75ab9592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c73bc357ccbc59e48478cb3a6b8b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c7d251f7608c19354968c95d8a86094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc146c09ebb27321df8329a625f2927995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28fb143c2b95cf5dea270158661e6896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93408e429158656ea9c76903b067bb2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8899fd68a5c8c2e5c9b4ea235ccf098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1c8e59b05e52278f73b98c87375e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587779e3c37cb100ca972bc361f826dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821b72e675a3e6500f2a6644dae3404101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464ae4de594ad1b30e16414587ca93d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6804014a0c50a5a02b0dbe67424db7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304eafcb5f434b8924f44ab0f5dcdf0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ddc0b2961cbb41880b93f3da3f362105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b628126b0a74b0cda5e6e90bd56c0d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed94906f28bdada6c98ced4054effc6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc853d8269a1abc5a7c149e1dabbb7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ff2120b776d9b1d03ae35df98fc79109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17cffbe033f0eb4b776a4e70b10819110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c93a483fc3d07876e01f0f30817b3a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6597caf339bd74ab9ace0b0f32f952112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9ddf81b6d67949c535f176241eb27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d2c218f9106928904aaf225b84937114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004305a419e87cb498e6e812976f04ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1e090dae0d62db9f08136db89aad7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff19e5f5bbb87937d8a69a28b28a46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc3c84b91359a6bbb75049dadfde44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f62a2a2e9c2683485a3fe2a182cc53119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b639cc5caac6bcb0e5d39ab010e57a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a7abc586daab2297c87447dea3320121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8247936eb2e80037b0b7519ab27b07122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f95e066c3aca625ebd78cb2ef563e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2b42b0bd133bb3e8b011cf89545fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b959d25d23bd76bb8ea2f64b0f56f96125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd536a13572ec925ad0c8e3b5782f1c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e34cd1b4f0f443f3565e000f676e74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9573361b00950103c1747555b0e04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb350ad4211674d8465f277677f781129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc651ee1e18c5482e64df0e4dcd17b60130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7c38a32faa29df6f35164a905945f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee3e401fddce06cf471911a17c977f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d0a1715b24865e2e4d56413499a1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bec6f2233e5580355414938667739134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387817d21ae43e75454a7666fb965fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62045deef7c15603ed4a26f45c3a3915136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecec98aa386839e01f4043d1f0e53f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55deb024f04b1d443ece6d96b77d7163138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be667607e49681f9a453a9446800e472139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393813335b5cfad3e7dd4f3733b78f46140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc09abc79d9d7b5e9e44687d99ccad7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea451059f9514f7f8fb5e12873f103142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18bee58f46ca0e63b80e274870531c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749775cd4df539b4d66730399b1694f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6b912aeda046530c463a535cdae92145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28862bf8b4e3af1723abed84bb17a3dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd88d0918e97f8566e0c6c5f223a7e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c767129500ec2e4f79835256b675c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c528aa8a413a0870fc4bb29c47c7a0a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12711d3fc2dad492a6eede7dff7e8a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b6bb3b33c1f1908f8d1f407e5aa56151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fae0f12896647095f786a642998b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392aa22ef4ed4117827012b84219975153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371545e40888649f01a803a30a076ad6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47801117ca18eda04a3dfe1425c90852155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc808848b641d718233b6138346a38156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee1f690b1f8cf0c7190c9e922a0cd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb67e1df076c4ec027f64210b5b682158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da617e7f7e6a1809815eed77871773ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fd9d6cf31032c3d8b6d042d4cae43160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cd4badece37baea04040e9b1c7b73161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ad3d9d1c5fe7b7b0f7bc8fe2d308f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068450480be134e114a6ba65318b259163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748a32a065807810e48c85eb1e1ccd4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b84b1efda596e9d5cb1025e925cff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77fb72302cbba53aeaea0c257738d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab016d691055c5f0699109d840951d52167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a35e520268f8f4e5eb255fccc4777c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8314f0d7ea34362b4fefbd4f849ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8831e209d3a1804793686794558611a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55931a85149494748847f01105cb5b45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588e4471738a024c36810fd5d1c0b6b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c898685ee8ffc535edbbfed99a317173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3a33c6f65fb3a7c295dd18da0f718174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721162e1131b34543e831c41d52d831b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb3afba68745b67864d042b43ef1be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b2e4146569d55528ccd06112253f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92b4ae7c4096a04a9a4ff63e983e54178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2599e0a4ce92cd319f5e46522d9fb3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef76fd20e11e4dde02b7428542ca42f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ee516f6356029e59dbc592b2fe63f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16412c27cda653267be51b0cf16ace2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1935490b3e28529d7e346522ae0d5a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a61b0dd49c1863b1fe77d49e41235a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da537d070423675b6966d6471cb5d55185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb825ad34bb1b626c22ed3cc08e4d28b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f085a596e63853cb38d393df2cec8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6ff803f2a4d4c1e40b8bafa2963e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b95bcfc922e86d7ca0183a1eef548c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6b070c3a20784f8350671be7dcffb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5706d0fcdd2f9aa045bc28dd48ab11191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cda24b2de5023f62aa8a271fb6882a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cb1d15c7e18b510f8054827a96aec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6260fdaabdca1fa81271f5727f5de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c14668824ade341531ad509ac4d38195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bce01b787b43a8ca5957cee314a74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6071d11a55c1aa815953bab9e9b72197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b787d10e8f7e09c38b7e3b4615a304198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cb75b680ec5d1eab4cf84acf77740199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa440daed081f71e6575c4ec3b9f315b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b713b123dc146094358b25efc1175f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f24d4efd39ba2e1e8cec2f2096a357202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1ae87220406558fd92c7ce3ff7547203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409282385a06949c2c92f944d78bd4e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c10b715a723179463aedccbb5b7076205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763e675dad6477ae89eb710be4595e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e26912f0d23e56452c8ce3b5236d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb5095f200ebc5b6bc006075d82c9a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1281decc73813522b69b57d59b84d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ab910de789d5875a7e03a200cfd24210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7ce9bf5ac694e8b4540bc647d0b5e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325d430dd3e24b3f2c28afc237d2977212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867db370fd00e79bad3170260c5b17d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5cd7b76e01a3068ffbb771699ff45214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14ace66d6c30889a3d98ca19a76f9b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ab2736bb3d27e2bb98405df9533e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bb6204884d127b12f1206417560c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724813de97df1dc0242ade8becd3c03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bbf35879146ea8f454564e6f03c6f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdc60b303419d7acee94978a239851220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbec4729a84379d693b2e3355065756221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f417953a9e4bb87d491e80c0045fab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbea5b46fda6535ada696a7738c35b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ead3ca6b62a800cb3bcbacddedfffb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67df501ddc87bfd4973c96afc9e90d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff4f6eebf12315a0e1f8b56c8f8eb8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cbfb4c80d7b2fe9176d78ea83600a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf09606c36275f0c4e3f787b03bf23228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd24da0d644df3adf0d62c5afe5da0e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f90df2c39c00cb68eedeab91d6dae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf734ff21e86f141f65df23c03038a17231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b15400a232b72e9bf7d16aef29e3e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b104314c3b512139019ac7354a7436233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010667181d0ccf0995e7f82b7a84eb8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95c8aa001759083436a6bdb5b9c8df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d18d55e52f82a233e56c8c89c6007236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59f6b3eaa410a3b37017698383576c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770154aae19f5f250db0f2d90e42c039238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b995d7488bf8a17c10b1ab0855aeed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6033bfcebbee62b2c3c354eda3d3a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d976ef7762a0a658730bb0f64fd1671241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746798cd7e56ef54aa785b1600e74f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f85bd8e6b5701dac06b2c4b93ac2e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba640f67c3bc85d1d25e4e12a2f77a48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69c56ed9ec862890d6761878cd9cc4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff7f27a7874bb3663445506e75dda0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ab0f374d933601d2727c6d1666800247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fa909635cd00d45b3343a113cf8c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff22c0c6294ac855d39837018a5f26249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da060d012d7aee6394a28a8890d1c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d97ca46a3f52f2b5415fb91adfca5a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a142b780c28be9cb4ced1ac26859c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164655f08ecdb1218f4d7c590ed07c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd79ce1fff3b9319420f28686dd4f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715a7f312642524eb8688665e8b6d9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78edc8e122d8c49640cbb589361eb2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32256f93559c4c1c8ee23cb74d004057257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba0776c084f3f26efbf177e7768e4f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88736f537bce3e51d9ab08351d0f5a80259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2740adb6fd8cfc7cccee3e0e658ed3a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d9b3610eadf9f001435ccac01cd16261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d54a83d3806fddef4e2f3b438e71ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f2d63ca53406597cbe1a65f4e4113263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe54cc917fe633f15010cc6d8798285264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139035cf6b404452896d3ba4773a1cf3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfe53c56df856ae3be46bd905ea7c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a89b4925f7f90bc21a46b78cc212f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1f16379f617c38bdc50c937f2fd60268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ecd4b634e5bacfe4d573f2953ca8e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e566a88eae7f72605e98f5b9b0773270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fcdea7229e805649a35e6744f6259271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357e78a22b0cda0ad622396d5c59fb4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b70552fa4b9f5d72d147e366385fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0aee70979eb9044579247955f3630274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125951e1b8c7239b2255c26731155276275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e93aa511b24c5d9dc14732341317f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41714a085e643c381e6fc27b30e6c9ca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42de515291c979106ecb0ec1e95c351278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526af075b53f9fd935204471a95ccec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81d79dc1a18ff5db96fde221661075280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae13fc4a45870989a5a9abdebd6ad0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bea54485652b8c7837be22d47b8d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0fbb5ac5542e21f517b762487f1f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7bda621ef0da8e789ec599dec1e8a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1031c19781f3895e98a30ce5af1cffa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d3114a63acf2b352424ff2a3e887f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b43423e59c47b29210ab312dee599287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6291c3e95ca888e66068b1fcf972a0c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3f173ce51da5b178e0a60939d5716289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316098544ed8d11ef696f0b9a837a14c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7c7cb6639b7ac6b8b7c9ba452ec14291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29fe0522d655ac562f7d2d37cad8e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1eba1ff37e9cf0c357822437f18224293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a865205ffe7a237a2d91893e4cfc499294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7feb3d8949b3def29bb44fdd7e08f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60a7ff7ca9a3716406e14408930663296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e278c9fda01369033e433720fd2202297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ddce82fc41201c997a1dbccdf98f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2fd596460f94b0c05ab4552421207299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2b66a651df398d7010f9260685442300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9ca74c1ce6f9d03b69b6fbfa9c3a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b525477c5ede4857a6d190b02cab70302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dc5f310f3d657ed990119e4703491303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093095e00b56a5dce6e6caf9a718790f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dd472f7d85048b3030a63b38ea9ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812dd7e0f7ec296a4f446320535dc87306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665bd4b34c985150c5d54cc16498c5d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40bd28a54e0a0757be8d296f164265308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c912631ca2b7c706b8749e90922bac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4101b0012b8519d5559f6f8aebb13310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb8d480030f02da46663f10eeb060b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b113f53eee1b63afb9258c29e69ee2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e39283d9171e8f42f04b5eb01e456313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a95337359644dd8edf7721946fcc5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c443d0015bb99425bc857fed28d25315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d89657652f5b500c8100c709a22c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32063bf763016a46769590a4784fe121317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53af9ceaaf098f7c7717100ec57c57d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500387b519dfa08ce83b0d94c544a486319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c716be8db1980bb7cd6a2bf9f4ee3e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21020e7c26d9ea1dd0afef51370a5f44321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b17963607dfb2dc4010dfba2ed0ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4536d1f8a28f2d9f7fbe335ddee82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67e384a36055596012e69ba29ef58c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65b5dc78eb7bc5a1b3fe6c7581e054325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11261,650 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12171,51 +11487,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J174"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -12821,3769 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E104" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19348</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.77</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19349</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>316</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.88</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19350</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>316</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
         <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19355</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>0.88</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19359</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.83</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19364</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.51</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19367</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.59</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19369</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19371</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19372</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>2.6</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19379</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>0.63</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19375</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>360</v>
       </c>
-      <c r="E133" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.7</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19384</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19385</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.51</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19383</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>2.85</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19403</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>8.49</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19404</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>0.92</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19405</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.64</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19408</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>1.39</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19409</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.49</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19412</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.28</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19416</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.46</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19418</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>4.2</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19419</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19421</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>1.66</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19423</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.48</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19433</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>5.78</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19454</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.67</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19455</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.55</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19456</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.5</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19457</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.93</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19458</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.99</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19560</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.64</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19461</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.48</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>10462</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>415</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>1.75</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19463</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>415</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19464</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.79</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19471</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.11</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19473</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>4.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19476</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>0.98</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>452</v>
-[...23 lines deleted...]
-      <c r="J165" s="0" t="s">
         <v>455</v>
-      </c>
-[...223 lines deleted...]
-        <v>483</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>