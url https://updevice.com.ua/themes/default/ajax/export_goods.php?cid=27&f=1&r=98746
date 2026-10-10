--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5ade038bffbac1c15ba833127b6d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e2f84651970e5102e161a44595a192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0672392af121c9c93014945ba57e3573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b3b7eb1689940915f39183825eb1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebedcfc40c0c1fb916a3bd763084d455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817792d4e27c4e206f165ba83a79fa06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231cff60d020846ecc6b3cb862bdcdf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb82f4b7b47b4f06b0f60e82ad12fb18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d16046e4c9340696a6b45332518fd99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613a2c4250995ef0dd80c5a1cd8dbfb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dd2973a02797817f0d989e0975b2d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df220a8e35d4e3b3a79770371a998b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85623a396f30ac32f5cf1169f064e7213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126eda90b5eb42babd40de151db95ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3fc327d86c88b1ff64c51442ac26115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9659949929900c16b30ab3df496c6b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e0348a997d96c6d9865594693002417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45fd5ca0f0f198c9a4092d62a7d96018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecaf7dc13738421706e17f5281fdeb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bbcbfe117307ce06edadac570fc8220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7140f0a1b6e08b4371c4cfb10b274221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccef72e026ff96882d97e541299efa022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2c1c9d80017e9caaa051bdc4e6aa523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d692c5fe49fe9666b2dee346da402524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d72cb956e6814b7d08d4b249fdbbd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1e035ebf9633331cac49df7d1858b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42250bbfbe21d2281186948f628ab527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698675dbba722d70dfbee5e3a19b2ade28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad34404e018667ba4f1942dfe2be1b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30f16aad578b44418cfbc8d7871f9a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8579755b1ca091b2fd16f2ab633ef931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a425750bc8c999cbd99d35585448f6932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d87183f2145d26dc8771e6f8a6d2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc263f61a5d19b6419db28e3bc610734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b2d631e25a888e4ac8d7d9378608c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d373dff8a92513f24c15a09dd6032536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9866728877e6889dcb430585e44b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8348bb44c62bedb2e18e545fdb881638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf7cc636fbe0306adf7039ab37cfff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883b89e5584fb84131b9d1eb1f2912440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bb8c2bbe983ec8271eec3ede5f31341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72419fa20c0a2272d5af4e55b3f21bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac02a978c95fb5f1acb5d1a0d15f2143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445869ce361c97480514143b48ad6e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bac481f8ddd77e91a9c65a26ed8dd445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88379f51facb78bc918465c9bb1a0ee446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eefb4726818b14cf3bd23aba373d4347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a817aabb11dc88aed60a2c21a8511748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7f7f340dfe06d0a3cad2ff93e83ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a04f09a0573ed510c2a86dd939cc550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6b98cc813c6c727846878025aad4851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693f5dd79855970b2c7f0ec15c131b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af9220ca28d511fd851c0eea932ca953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9ae9d2d9469b7a449497d9122261854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3f1b3889fc0424c392052c0747c8455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8049fcf0447c2c71f5ec8eb0ac98456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b3602f6b55d173815763fc5cd013157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c54b76f27e77c6c861c46234a3bdff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20eeb37c32fdf97dd56ef84b9cd08c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb271effb8ad1eec2833c88b7845bc660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b29a99a5ad7f2fb13db08ea56de4e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cac8fa55cb79c2a452bea31fe4106062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7c6c1f0edd1bcabe599c9f0e11c0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644509e6285990c2cab239c2beacd8e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5bad08d1383321db9ae6f29efa07a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db49a6715fa6f0df9d3d16bc641074c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847a998a03e496cd441792b0bb27ad767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84120aa3211137b456b092a178633c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fba488d1fa8c90b991916d46aba16269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757953d9c0dcc2292f8a6014fe39e34470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49e2fcb0922ea7793c55098f28da0b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedac053a732ce6040b72760aedaab872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a82080122bcf48f32b1886ab0dd5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c459c7a6842af9421d0218e8d81419b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b1a29e78cd172d00fd896adc8da7475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199f7d4f1b128280ed3aebcb803c26876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516e2807b4ba8dee763cd183a659ecd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d68d99ffcc2283dad29a05235ea7c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0800a755fc1873358e41fd713d8f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e42536ae522310af02c22f72132a7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd29b64151166c3adf7d7f474ac98881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46cafc714780f409074f26fa18566e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e62a5c258811dcdc9de471a5f7719483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d5e9e5c1c0a7d8cd25b9e5483b40c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ce364684f2158cb979e84c97aebd185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b590d45331ae1fbd85745c0e62c2b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb01dee6d8af1d81a9ff190f64692d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cc7868f7b84f6deefe01986d8c1cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86785304ec9f12bfc41588535018744d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9881b58bfbc14251f0bfd87e7bb80890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a80b5c53f1a44098861bdbea55998e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c12fc8a6a82d126adf025a1b2ee3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f635003265e459e1dc6b187783f705e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39519c526e15c084e3f1ac2e1ab0674694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c66622e2a78f2886f0a11e06da2e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e89e1fa3b2202f03c23f344ff2ed9696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e45d5a83d7e8a7ecfc4aa9b41989b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41e96c2a4f7103ce353d575808aab398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90511169e63801f4bbe699489b16de499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c977fa98af6184d7fffd27984304f8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac0d61de507834e1fcae51d9bab1a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e13ad185f4285431449300d73aae6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbdf84215ed841e391aaebd694eec0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebea591f9fed6c9c34ccc4708697a0f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b1f4b6c8775f85f016504d101b079105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f4ae272168a4f264ccd8e1057cfd6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b268fb5867c421a9d15106750dafe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ef30fa1b995b05dd5b87f60cded96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e597e15cc2435fb5a8e0da94c958e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93652a087d14e66719a7c81adc21f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159c2e149d40fb45f70bac7fbba0e49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f86f1b31a6aef1e7b93d742e7e9c3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd1b47fe02a4db63be9556cc3993f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff258e1b429e3e3dd34f2bf1804df6c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7b4ab9655ce673f475061d62cb987115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ae09d77ae542cdd90cab893ab8033116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc886690e0e0beab4bacdb6b864c14b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99106ad8f75c2ef1f9718c0b9850f468118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0e9754591fda0ca0c9369ccbf0b92119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104fb68f64b0de55ff4a34703060d5d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5ad2713e3e6470a70d323d02fd360121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af315548a1b29c0e8093c6b1c60e98c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb976b2a5999c017313465bbede1a946123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e709b8900627b3d2246df034f1915a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbf7a251cbda212a794a56bdb29ddd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a5a48aeaee71ca133d09c2fd9c384126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7b8f3d19e7b0b0a2f8cde5d945d95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907cf011302486d74e4d2b34477c64e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13887b774b6daaa84ab9f3cce0ed9fd6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb179ac2b8d034997cec1e830d94cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c435c10494cf971318969375a66bcc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8dd9a8ccb0f5ad7af105fdd1d794d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816763adea018b5c5d781cd41a6c07f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b277f9ebd495ed008afb6329ec8791d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303aff32f898a4b735be2d0efadb138135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df9077c1bf1187144d697a58c2b385136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a1914d0b9b65de5ac9001b5ef053e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36088cfe680e31df4bce2eadd78a03138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c0281e10254853746f681cc16e2cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a768fa089e7b534a7a322881314147140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c608c7acb899887e5334f8507f152141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dd9aa40382142c4ada266cddd3e84142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06f9f820b9ec5880ca3f28e6dcfa38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569180f9547b07cedba50701aa4ebe7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894605471d42a3e5c05da8f3563a919145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c348f0f99c806777451d6f4a0ea5bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e0355aae3c005a2963b87c3dc8ab5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad6df2e294434a9cee432b189c5ac6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae28e459773fbe5e2808ee397aefbd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c750b284053c558a8f3a42ce5ac6de6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ec39294e3b6bcf3200742288be00b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190c119641daac22b3c490ef0166ae0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6710c0424eeb0705aaf161a418d1ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f65256f25da02c324bdffdb2ff0715154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e2ebfc5899a316fb72b90786c1c3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d70d153972e6fbe72e064ea0d3473156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f5f913ccab44c601fad81ea8b9ca5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5f31c9702a27b73e6e017cde2085c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b966d71a9f0f7230cac36cde6742565159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96b1861acec8ddb0e9d3b98705b11c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f664241db4c14fd4d450444d153c4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2dee0b56abc1f06d4b3003821e6d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ff5776bef02013743ea957a1913a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116fa9556f1463a6d072f32262b05d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7aba5540749bca81aa84efd69b68b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd212ebde3db768897ce2d888972b25a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f903a221069df24aebc4a2b7108812167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecdcb3c0e7596535f5cedd5069efaa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ec302e8c8981afd65478db3c00d84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ff3d4aedf82b588b64b9d736033a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da4ed8bee32405a8f5c3dffd1bc4f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a09121b5518233bf1d658f8205e69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84202c6e5de62f8d171547d085f98a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53384b5fbac856dd5a8c69f76ce809174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7027d913585f11544cd012b88a652f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f687b0dc839228ed1554c2cb56f2ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f04f27fc47d3124513282b824f445177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b848705f96edab0619c176280b358178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2e39f6ed7b0ebc04f86d4a2c660b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149fe37c3d5f939cea2d694727f544e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a41378025e12373166dd96d7eb9fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db47e48f9e529b1ceeb5021d58c4af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8f4f4950a42b1c57cefcea0c335ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b0bf3dcaf4162b61b9a9c3171d1fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2950fe057326b087268b85ec0d01b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1225848e5e42527589dd1b25c162a94186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085fd09ebfb8c5d5a9b704ab26ea701187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8b89b4b1023f1f9868d15b1525b26188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf15e13613256ff5149e9fd79d7151189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25299e74fadb6f30b1399e83875c9ad6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b85346709e9aa4416b5ccb32083cc1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eecbe296307d0faef76500017a2251192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510191799f97e521d49059ad21b27ed3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b831fe39aaa75165d7e70b8605fab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6c9d0eeabe448c5dec043b9c23e65195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3843e780655b466f41440503be427b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e078d6be0fb156b2939dac22be1669197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f5f3038a621c8ca02c4d9a1389d1d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d583d42c7e7af7a8d8598ca0868f53e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bf474d50457db56a5730ac6aeed92200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba3a37ed48d1c212b6c814e19b1d19201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b25ada40827d2ecb0fefdeb469f90202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad685e338edbcdd40c068d255ce42fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e0e82a7b96ac403859ad9b5e66ba4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb3be6f3ad067cb48601eecdf4e81d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1a2db3712331e69682612b03e3c1e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d431603e87c2e71edcb62bb1863165a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efcd26dce163cca580b5d638ea593e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eff46636c4f871fcedb2e0b1dc60d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407d960ed8c6e1f10e8ea02763d7e60210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cf76a9806c362e05e845c58740a65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c417a3a3e91f24c791d2ec8f4155ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0f19d4b9b349cb8fa69ec44e8d158213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fff4a5a05bc01087e74620637be577214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cab436373af5831c8f6ac12369595215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70525f7820d9fbe96be7d3c68ebe745e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0660bb1f4bf4fd6b8868cb13f444f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfb0462526bcb740f99ce7e6cea1ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce949d4224e1440599328e89987a80c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170cd32b7d838501fa085d7fe70bf92220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8e0de4459f1a02f3dd30c3d321ff4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf6a018b5281fe056323f635800a8e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb60a88b9756a951d0354504cb65c96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb102bbcbaac62fa55c191dabe4805f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546841effb08f3d7df5a00817393d879225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd85b2ebefa3c3109d136c12625368d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcdfe165d26ff91fc1e2a089e2738c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f171f0305a5a5c0d669910082d4f9fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a05e1e7c1a5d2956b0f09aed30abd1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c29688475ea7eb524a906b9a856257230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793484ff77b31151ac5e49e6ad19eac4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4eb8e28eef3b210d7a72000b032704232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a490422fc7aab7d2577aef33c0dc9f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865f80e9beaf04d33c0e74996952a6d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316768f60ed5fcad778cf3b9a9e7e539235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fda30c9190df7be843551e381df28236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd47426cd85e1695314e7bc73fcf78237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6444de918376c7783a156bbcb1e10238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b49ec90622a384f9f29075bfe66fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2584bed9fb2bb3f77473fc71e95aa2a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afe25a3a6a146263ec684f5b8982a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd64c14d9c50ecbd81f95802dd839e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd626d011d0cf502673db9f064db5ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32281080c1fdcd32eb53c5ad29b9ce0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa37b55f72ba5b03e644f91b35169ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0dac808e3858bc1a567cfa69bd159246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28d3896723c76d1ce75adec4439989247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff97da1bffc78c7b403f89a93a271d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc8dcab4850a3273423c56be57fbf3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc839f34de12d8c4f308176308699077250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e1be40defeba695cda29fc6829e6b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9857f243389e0b3566ff6b2ded8ff2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68b6e73fbb3a5999cd4c3eb30ebd82253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64230b419d77e2761df39187677a8d26254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913d4302982963c9b49282cacd49487255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e44bf325f7c8efa1e18b02766e45b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05000c5a851f7edc6a4ac63905ae396f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254aaa1c3d1bc58c2a149583740cecd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b4be73939e550bbfcc714b8e47da0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b1a4053bf02d6c44e525f6341d968260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85232a25004ae1831c12c8a119ca98e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf40a4b5f5e12a0346223e5f571b9f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a53f38eb55700859cdb2fdfdc5841263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e09d2e9009330bdeb8853c207e8766264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25398588c8f01a15129fc3a1d14a95265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c608c7691d47175c64c65fca35d846266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91855d155e19c4cf79ad49434897fea3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7aa4db1c4cf04494bceccc4de08fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacfe4d8cc56dfb2c9aeef4fbd3485e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d199f32fe1b4a0a0e68815500c54cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dce25be7fe1446c5960f44c2bc4dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a40c8500e1f220f956ca8e3060d8b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40ac752e7fe2809f0f41953278d472273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf386840153633831adb530c4c446742274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e46fcba0fcb13bde030c26a8dbdcd4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305e09252cc553563a2c47709c3d0ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625784ea5cb69e1352563a9df5218df6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4a4d20bd118f088af45a918f48a6b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784f72714bed5d600fa9d8f6857e6d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf87f4661b4b4b397bf3cad2cfbcc4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501c494f276af4219fee9b86c6de7b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50c2a94b5d4aa31b87dfad4d72b62b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cb6d1373be61d5166084da210ec86283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58141ea2839c72bfe96cf4c8e1afef2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64350146f9f4743396419afa9038d4a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d218ad49230a3d00b663465de012d25286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d982a6d6bd956818f2e57a867c83da7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795f7051657f5439864ee48f3575dcc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5fdc492f0379459478166734bfe8f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e1236ddc6d1108ef9f3f0fd3140e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b412e2645d99c7e0ab2944f2d9fa0d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0213791635b64932eda1e129efcc5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d41bd4033625ec2d31a5280ba2c7c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09be72b413b43302f862c8a25a4169d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61fdd48c328e89b82bba0514f8c5ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55435fb6cd1dc8c4ff0a477a4c847ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b19b46f52082dcfb34d309b15958b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87485c9591e41c526458522962d4d31298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9a5ae6a672e166fdacdb4cfcba2f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1bc36ed4c3f1a89cab34c8a345b73300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25468d089c2247ed3517f8527b9ba7c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21482becac2912bb1141004a4f43e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb748b6adc9cd2182ca99b8476bb1bea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82201c67851d0ef04e90bdc6d27d65304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad5327d3d7af21956dfc9346d4d32b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a8f81563690f3799f5e69b79b5ef1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6058d9900607c3e02dc2ab38e8fbd79307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb1ea71f75de55ea6138e10c33dc9d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264367702bdb5282ab7512bb9aed906d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a40da2dd689b2676f03c9c2cfaa6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0377d5f5964ad20434194c8527392311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de21ffcfdc000bdb8cea4da6af3ffdb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110f5946927ddc206562bc3bb149a2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddab6edbcea0d06d3f00a6c1c40a92f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df128cdcde6c1064c9af027fbcd76554315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff06bd3febc1650d1a9a7989b2fbf2a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd4e4a2ccbff08e93acbb926960753317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d57c75396cbe17f3090ed6559e992318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa87d3310f957ebf4d008f93b6a7ffb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a69919f1ca8b1c49118d4cda106b02320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0820853be908d3e01da6a36acee22e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3957ca6a144a26f5eab0067bb85b05a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984d40bbf68c8cd04d8c7408ca66bd8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6b83ecf887459538ebeed3ce35868324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96b4a9edc37147b7319b903e0606ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b53cef42bae8e650a4825a9791980326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8660b9fba95c689f429a97d7d3daa1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e7d0ef90f4db261b71583dffb6ea2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2cea773a29e0007fbe633bc91b654329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6407eb84d970e7481932523f2d3de4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c1b12bfa5b16324b9deac94a49c27331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0357a2ddb9aa85c1ef1d5841108b801332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330eba87a09ce672410fd97b82589e6333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bd8c17ca1aeb01878e55d3382589f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fa5e598dfbe175a5c27d87b4a433f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15af195380e3e03db3b977a7bbfd8423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489896a65f3a3882e61f6685b3235aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7b5aa1d41e3154237d06a455a5e255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd09ef001d461d9f49a13da61c6ab66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9b1a26d25515c3473b7eaee8a1bda7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253a855349df2bbc615cfc8fa41eecd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d6bb834b971072b3058bf7bec469d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93940451d42c4e40960c2dcfa9d73e6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fcd3784355107d6a0e3c5a59356c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1a62bdad604d476da54db2db9e41712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8532596bcb10da57e1a6e78dc7e908213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afbd5c5c240f9b3239423824dd2be814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511649010fc25d3cf4bd5a7f23050ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eeb93bdd3af6eaf01a348117d32b1816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ca79528b99387b8ab546d78c8b85e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ad0b173aba7f6ca9bd3c72eb8896f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e86d81ec5bce6be0303e0987fdab319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4b176668f37fec41d509f39f3e74c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc163014dc875b7291090266b230b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2e8f5eefb0a721c307c6adf5fe2d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea2f4b5e631a1318cdddf6dc3083fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284db160a5462dbed76c808de8f9e22924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191d6a573b4f80f87bd5139cb1c89a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f7a3d41fa9e59098b40149bb34eee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8aed844211f0e945e1fe804586d19f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a07e5f61a7267c7367028c5f84fb928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a5d5aa750814608fe6e8927c9f30a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4787da99f8edad40e415e6a1cc08de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931f2877f5bf06d2e73919fdf08a59731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f7907b3d446d8c84bf9fddd3826b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b300bad5adb6f7261eab1494bf061033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a6fb63ef967718ff76aef89a9199b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc873de616230e40d65d1bb5852f0735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc91de4188ed23df860270c990174336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dab2b874416206e2e956cd411add837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c3cea082eae8576c729829b2496e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e81f0b0b71aa07d66347a5d284d6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d6e2a83b492138bd2376bfcc20f4f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f455ca2746e241bc7dbedd3c0bf3da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13869d55a2d94b9145cfc5072251631e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845c30a65b27b452ed2cd6534d235a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ea2ece763cd83f8a9cc0d73211bf444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1f2f6666a627c93dec73af2a28cd045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9d8cc64ebff880d745c09ad4cb09746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7b7eef23fcf0ee9d3bdf60158c45247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7857946c1dc5ed084b2ebf55335511248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330796c0268c377ad5358f725b34aa1449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4aa27c9b5549ab3bc3de4f5fb962150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c06370bb87fa947c56191aa1b5a3b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126df68589ffeb07c44f20f38efbbf7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0af72025cfd14b81aa12542d298dcc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491672f3a7da3c87d3f0eb848d5b05dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f232df6678e893d647cfa70fca43ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975df7bc24552c2a1511c7556271cbb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed92c9061dc54fc1ec41104018b176c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676da7a05925ed904e40c1aed89e0ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0137ec3ad0e83b08ccaf9fed7c14e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8035990093e51084bbc9e829c9a66660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362a70c96fbb2725a955bc04dfd5a1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ba1cc1e7ff83ccc9f3fd3223305e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86864cc11e3ecfb0875e6c26acb1f46063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d26f5b68255dc833b9b21dfb2661064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b159c9cb592ef82183879f14c95939c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb79e47cf1b16ed3556e4ff62cf1ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92da2a055a8b7eaa0ca40ed074e01067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceea004918f32e5737d8e47e33208ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf50babd3d360628ecd9b058da2001769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c10b12e2c05462d90fad9bb3ba71ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498baf2f01283c315432b14beca94ea471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf546be74e2e8e4f96319a5e59098ee372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088569590ebb62e58aa18a1262480fd073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbb815d4a1e0288b635f89550fc19174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3150ced9daed5b32b3acfc97acee5fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985db8047772402902fd31e966275b9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9694603e3c57fc3522e8113fc3581b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d6ad83973143308a68b9c240e8db078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd699c2f7bd89d06f5a96bf34e495879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c04141c15b3a334ba2987ea73801280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f77d98beecd17a31f0bab35c0f7c3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c36a16774764bb95a6c48469d7e8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7f68a8a9e30f5d4d4f39bfae6ba4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92647d1087bbdaf85f5b8485d4c9ff884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4fdd4378f651b6146347bbe85b8c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ce57373fbb6744cd7f40eb1711df686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02750acb656b7e8289146f9de51f06987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190f62161927b02a311f8cc716b1d0088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769193e3c7051b6b4222e54d641a505e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e19795f72804dba0bb9453b46086190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c926bbb2dd210f72f8799a09801d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715d11169f652c0e898a62912e3df0a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59920f4abdb6f3792ab5c2063001fa5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a76eb581733cb472e01b871e031fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b8b81a2bdf7a69d2ca42d775cbde895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ac9e414a581f475a2a17922bb9ee896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ea3fcde0290bbc22dd9456cfa91ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24365476abffca5fbe166628147c1c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6ec1496fb3476f7153e418d20441899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59b4b6ca9efc4baf172ca26537a21a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625118728ddb84048f8aa1dd228e78e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f996d85b096e199182bf2951a4180102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acb184974bc98ad33f44376b6ee4c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb2e4c7ff59f4d6cdb18b1c0fed54d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290ebebd510272ff4ff662b430fd824105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331d0fe3fdf792b98e1377c1cc9bdf5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3218508f788f97d074cf1e644bddd84107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacce40e0fb7da77cc7d1a524167c48108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8655b7ee3a109e4ec45117dc0c64ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c07c0c4e559afb3a6869ba573ccb82110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3e383d4accb6f93574a9d679bb264111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdd3741a11097975d3fab3d3cc3e10112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bf51e81427af9d248fb674f3b4ae6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277b3f4882d49c2f5c486dc1b19932f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e488b77f27c952eac71575e8823f5b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ae7a57454019ad3e0270775c5305b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a39c6c4151b69bea6f169617dbc43117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8c0a8357cf56a6dd7b8f6694ad902118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d012d37f416cdb61cdc4cfada0ff5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a41729f1a7e323898129599b492d27120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a00b8e28857cb42f98783f8bef097121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436b8e373699673e392303f5599ce7a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094094a348af9f63c3f2d036293786a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d810dfd77360b0ce196193721ff36124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60765daf1082242cba5ab11a0538073e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0071b5cb4591728b05d3fc7d729b148126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4e533dfabba4debc6055ced42f8c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22346f69ddcffa4622f081da940c8f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb50bff884f70d8d9be8636e5c6916e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2881e87eb3493dad55a3f91473220130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ce4c596a27d71e763f3b51e39272f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7526d3ff570bc3e1bafe83b80d2bfc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46ed30c8b4577c7d9c0d59c2236d99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d42c7a972fed132f7de81937ce78b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fa6ef4d3872a994723a41bc400515135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5f02f82f55f6dcd9201ace2958fc1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25471a0a37028d54887fab5b3609e1bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13ee226acc22b0b1d10ea45658baaf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3928d75eb8d9cc7da2a932de88f71a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e542b142cd9e50007ee650504e08b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393db07e008b3caced2975a72df0013141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed9faed757e48fca6dd26c4583143b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42062a618f502eda8033bf97d74fdb55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822fcc1353b9e68be243aa54c512970144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631d4fab2d9b52f929984f8305be2ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac873225c2ad8fb47bf0571c8a720d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844f5821b62658db066bb57ea60a9f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7a331c740336cf564f161f1f26304148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdc68b61f841fb467780d2472b96e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ad9a42a585631e7752a848a90a3d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8c86f0cd2a0430c3861391ed98b58151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7f95f41c692a67425a52f2bc40ff1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686fc95a3dd1ec7c278b35508a35d66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e51579dbe26ea8086c0da5ccce6947154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4ab8f7ad23d66a414a8097a14334c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180d7842e46cf24e2fccb5eaa6dc4dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382183809f003dc95be11e1a7ca9822157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6eb168d94a2d13820df108cbf1f9fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd5820014fcc124df8caa98313099a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05c4c0af7e40c42c942fd7a109b308160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5068c1604b02bef38c5510560d56b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fccfc96f5b19e69aeb0c42e201042e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f42e561b7e833c0cea08508fd9ca4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee74defd0ef28208d475b4d9ebc4d60164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ffbc2789ba7864507807eecc04bd2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbebe6fbb52a00a6c7012f618a30c16166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969dea1e278d5ede740f6acad0ca2c3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff1f89803b9408ffd7bb1f2a897392168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b068c8b7d9869bc3a7920f55def80d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48304a5dcc9476a8c786ba53c20005170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4225633a82e65c4a6ff327e148fd89c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e759c9eb1810b185b0e52b85945cbc2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266e257f2b5f460322cbcf07b5440a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad24d442cd14a6850955fcd2190383174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84794f4cb2f6e4853408d17dedf6cede175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294f038813407db5e44df7368d37cae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de1bbb79478aeed21d1173cf5edebb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b34ad21d9684a614581f3d1b6bcf4b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1754a844a2a1c3e813f5f630c6b816179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1de16d4e56262487afdd609e9eddc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bee8489669591edef874bf11e48a9c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c78c56b035115c9967da0985e55736182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa0f22b3ce39d8e6df51934d560faf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db9184665d6de4e051aa8b993d8363184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28380b918f3dc2f7aff8431eea46fb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa673c3639573f566ec6d7ba20139c3e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5399ba99a5b52898d60f440e8519a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16751be1adc82c8b1aa085fcbe9620188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d2f12dfddd2204716a190e11f769d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad099897f5593a008db21e50b5560a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828bc7bdf87fe859ea09d642aab16a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4999fa992c189a2cbcbb620c5893c29192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d99181d90ec2f317a594145274d379193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d08c0abd099e45bf78f1f181b5350194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3aad187034ffca12e7f5b2abc26f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1af217c3ec258c5076e2ce70db76e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13b46f2cf6d8ba37456f28754424d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3342d9316b76ebd828ec193d67721198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fe582cfa540a9253b55ffae06affb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50595c75684b29d65948e29157782e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66652ba608f860d41367906227355a4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c14519396adc1e747c7b897a12191c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153bb1cc405bcc6b37e6384e484ce71203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edc0cfd2d15fd4901a01e16035725f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcfc5de7ad6458e6f42fdf281dc556205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31666e7dedae0e412a08017a3808a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102200bf88f6e1106815f9f5fe2e9295207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b04af419e5824484d4516e082984e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768c14f83a43362f005d26823074a74209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf6956c734c753e3a364dc0768357c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363d06e3aa9659ce478d8ca861fcf5f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e15c5292805d05db61e2a17eecb16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7000b7519278fd754a68fadbdda99f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45b35c75b64524ad1cbde88d1795a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdf19ea2e5cd68ec728df565fff8c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997f64afdca5d7e5f9b9d6ac01cd4a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e58bc2a4c8767def1ecb110011194217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca823905bbb18ef0a6ebe647860efa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13368c69fdb274af22e89e114f6b8f8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fd1ab033b88784b4d5c73d1eb505b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f15371bcd14e8cfb094d495ff56d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7ed1dae44230e088f825d3bfa0930222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d4894169fa796441f5e371fbbc00d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890d986a8a2a4cc06f27bd9bfbd96dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a80acc91fd2aa1bb5ad75fe27282bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebe1b77812ed5541118cb36f568d34226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b704773e4f139ef56ff0a17758938227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f33f53bc174c5a8137fcd7a87b9714228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2336498b8eac2676f55cde75d22a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909d730c2d7477d8d050a5a7fae434c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f863a5032de2d11411fc47076164003231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669ee672e99fe050f6a63af2f1439c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e481f66d86e376c848feea8c2ceb1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399e95093d5a40624bdaae6a0bdee40234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea4e20039b4cb5e973d64f09cd4612235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ad44a592864dc9b0373e3a1cb4b59236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df3c9947b0ca3a398c9646baf726fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580dfedcc3cbe2b4f357d478afc1cd6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f518a658e742e20f1f0ed494590821239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99ba586e82848999dd5c17227a998a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac40d31e89ba1aa400b72e6459860e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef357c7922fe1565b237e6eb24c225b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e335e18f38a7ba46e24a31b48a320243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d11ccdec1255e5f0f82a05fa4048c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf680cad5fc995099bc839b75a834a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e2f255b87f72fca73cb5871571d3d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fab734f4ca8ae3b7cf8a735e2cad3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb6902104c6af8e397a73f1ff7ac7e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add12adebf5f7880211e415136514927249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa67dbfb93f77d627d759956fbf3f7b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dafb959ce0703abacc82cbf145801f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c460c7f04dff9d5a0b2cdbdc0094206252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b73a02943be7122fcea08fbdaaed5c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1801d6c634034b96197c5d852909448254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce3f128ceef9f7aad7e5b3f731a7a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0e59e508ca87cac36cdd3afd6b88c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de6df2db12e5ab956cfce84c09542a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac30a5001a3c000dbd10af545736bf4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0be39cc093d40dbb2e4994731048e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfec32a7c6032a778e197580338acb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332ebf40e74875f0d289b2b5bc4c2e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818750a88ccae310d0a8c4ea95c160f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6819bf5f6ba15adcea670c21801b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc963b3ded5b754bc4f4054349af4ff2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867382cba4b2c5a1e79d99cf280a098265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7f359c798330b43ad39d18efc754e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66d01252d995d68accb54d36c4f916267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf9f9e413d05c6621282825a53693c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b82275f202208da6e9c12d9292e6d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768be2bf0fb2110733b13848119489bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e39c43dc46fb85b22990fb81a1cee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd814b7eee20e66a527dd701256f246272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b175392bd0873d4d02dc147842ee5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a68bc530aabefcb46995b67ab600f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c6a469470559c6ed8d57a3906de2f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9883b5c3d231f43146ec7e74379332276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecec1a090d9c4edce8b96443e1ef15277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d6e5ddc86f98ceb0136e3491c6421278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97dc6aaa1404d6d720bf8de8e12888279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97291e7de9800ef23351866e8cdcfb08280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b013f474f8e6638a4c81e6c45dcc846281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da75c92d373d5bd5179cf1672e15d73282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c3d0de4d41d2bb33f47fdd5a4dc82283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78cbc5b832107e4b57b6629798fb83284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12647020f6c8cc237206d9aad85be7e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa735c8acb5997139b42e8d1502da7d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d59df0f1b12f41c207b3ad9a2093e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661295d8d74a3db744ee777da45b02b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612054bb218750929eecc4901bf7efa3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3c96a0de4daf74daffab16c3f8664290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67fde0b2316aba8aa1d422e31fb6cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b869f98757fdedc3df3299aae69bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38421e4ce99ad291030b14b27406033f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb6e9f9f4e680a09dd116a24f1cefa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de991f5951b40de2d328ef0d690d29295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd2a50b01ddb7e51c19a10964f02bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244c34d2d428f08b44ddd8fd22ffa21297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d262afdd8d414406a1c29ffeb652236298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6e6a323266ed5fdd0ad7a31bd31ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5074ece2bcbaa13446cfee1a72d8cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468eb73b94b070a776830fa62ba99886301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cd0577259f086710ba6e4cd8d61c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160e0f600482e5978057cf091f8fcde303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a256c98969f88e42990f10121363a20304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a2815fd87d370abd2ac496691b60b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18578914fbbcae71d747d4b42281e40306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed2b74f31cbd0580c507f11514df95307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c87a24e6cd6969fa79f81b3da60f5b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9fb89097b74782126a5436160c128309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d1787b7c9df9e0dfe5064ae45f6ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38cb98f6d7cdf0c6c96ab518321718311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764a1ed71c2220fc89cfa43889beb53312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971ed832dc488e5b13ed5b2c65b64bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c3b767f234cd8a4af8224e0635a98314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ea9023a13c1a6e1a9818351795e76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4c9170b57598dbd0df0cc5570855c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d876e1eafaa2982da819306199f2cd5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819cd870efa6de02d955fa93b8223e5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aac156995719cadd87ca814a4e0069319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a256b13b302f8362bcd3fbba43f4229320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0889017d46f88604845706c866474321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b022eeff2ef1cfbc408dd8e385d915f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd71e1582c92eaf0ac40d63c8d69c98323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b8b6e74eb35bd95ecfe9781f2c33c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c927028add1ad0d199c6ef69a37007f325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>