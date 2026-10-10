--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ff65f77bb912d9da2d9ed8f3cae1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697145859921e10937de906bbaabb9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff32731978bd92259e0fd4c551b6d733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499121ace2e74bce5a2d15535fc12564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a53b5a9e09d015b5c1fe25fe094425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3cca86bd7e1a0140c69d7bf031dc76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e727c35828123ae72391a47a8807f3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae39a66b57fa19868bf3c0681f14d638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1145e557f6435cd35c7f8dfb2af7529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1028adc5860b3e982c4c02143ba62010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df183153746dd532d201c747e57601a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad762295cce644be7fb3dc08e893203e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8071beb6ac499148f8dac632908fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542e16b0c9f445d971a4572f9fd822314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906b249c711338b5f66baa61609367c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11832d438e4027ad7e3c2da3ec7570716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a21ba874ea68dd522d5b837713a87917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007bd3b478af050b75b9800540e964818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cab47213a2ca213f004028a5079d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501fd2443ce89587bb42d3ed7e5392420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4274cb05f4e89584564c914c172f1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894313948dcfd683cd8982d5b094ad422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bc8ae80d31ab6e77ec0c611ecffb323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c257bd6c744a9745ce9102df9938224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5758ace332c49ff417b1cc87a654e1e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc210423bae4f4c239272dd8a3d9d9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117fec581d5a3c2b2de78a067bd5a2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee2b6152085cf3d4feed3eeeebdbd028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc98e620ab61c38346d1e4e9404582029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cf2ba8fe77a07a748f210a5b4899f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4e30197ce7f827e1ce25ab3ae9a3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e109c902a4913a5c20369e6cd42ebb732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bddf34c9c8906ad21e56343e3765d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746643c90e138078bc8cfab97f2444234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304eae6146cc33547903af37cbd7757d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c82970f46ed72437fbf9fe25603b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b88fd89e8af3e12d93e65e1f6c97a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37866a0a0bbf751a5c7cca1ea8d56f5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97643f3639b833bbafa6e1252bcec3a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f9e490dc69edde9820f3fca04e28640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5ac1d7d12fe7db11531c70319613641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691941ff00578b71574417899a84012042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293940e61d6c6eee1f2283ff32973e3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28d2929d49982b49d7dfad9f83662744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b91a1f5784da1eee43c8b4a24471b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587231937d67339b91eee71b25de98e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae76f905b0faf6814b00cb3f40b97a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee2bf696e01a58fb54e043f3df82f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b329118251513798c95a9f0f9800549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92197234179ceadb00d5fb6047fa87150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb28baaede95cc7aeb25dce5abfc6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae580a8ddd90ede9d05747bb8647e1152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a251891dc1938f4ab13c979d1273ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e9d21e2ba1f6ea02e93eac4ce748a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7681506a6f25fb011dea88674242355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720954f67cf49b9d8fd8d9becfe42bae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69296491ee290db99c718122cd915057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d759f7d4a09010b4f070781210f90458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a2943bea21db94242afbb3371ac5559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0c3bc65822281b4884b200ca647ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b5ff23e20a0e74e70f39954b9528461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e39da93227e143ca957aa5264dfaa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ee961d42e4c92cb10dabc465d240863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef17f92e2f6cda90e1fd3393f2b13d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e8b29b1b1e637af1d8193cfbe96a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28402497629332dca90e63ea3e354dbc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f923ff5b8e2faccc02736f7a47f17ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231f38ddf33a1863c6c0813a1c7eae768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534cbcd4a563d87fe6c668ac565f0e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69786217fbdff7aa844931a18f9445f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0493596a11c27196639d19750696f3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73004c25d61b727a373edd09116ebe072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457adbdb10dcf24b0a795af31910b08573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93f8b84a693cc684d63f9625c363fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056b734424ca86569c2fba0efbfa2ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49aeaa2bbfbbbc5c8dbeb9b4124f63c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240edf865ccaec0508a042b7c9f5b0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809074a511f9260960fdc5a38aee09978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b077ffcb57fc3d4503e520a5b1eed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056fbe1822dbeefe1d2d65ab4fc2fcf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd51b1926444611e7a3b076db29d5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaef95d0f8033823870b77a99bb01d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2fc80e77c9f7b8db28b5f0d1fa08f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b7c31120d0026a284c1a7324dc00484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e63a93c777af9bbaede1717e9240ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21eb3c8497c5b25d4dfa8b347dc0d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a958f0acbd2ca5a0ff57a5143973c2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297a4370b67ee6130376a92498582ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37817e6ca9ae28a9b496823ebcff5e2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8276a1f842bda7d64d36c9d995f8dd690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db980cc2cf7ee12a877e4d28c78676691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c76449b1b9f21daac1931e1ab7efb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec9d74ffbd9194d79eafe76513466c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c2025134c26c95d3b4b21d2ec92f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa68f8819efae9a64ef80de3d1246e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d28374bf9882bfddde0eaae4f60b1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1b528d0c167f0d4f78fae753d0f5797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd18d24d48dfcfda225f7196b2e45c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca1856f7f1ea09eed6ddbc2784dc0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9c40b6cc69b15cc5cd22e5ddde0d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b85f1d32a70650e077fa556df07a07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932354df28b57511a87515637684a2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd141a564ad45d00029a26e89b315693103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea508eb0b0a64e37908f565a8c5eb4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996222381e5d7ca202204c1e2507b05105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017711464a98cdd8471a28814bd2edd9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b4b45ef89951ea294051641f509d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c000ffe718532d0df9f15948364938108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82d3e72e5be52fa33f48608bd51d35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddf86b6c35e8e563df8194d139f2a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba454650f25eea9ee85f06e38ea83d1b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514581428abe11a7390a4bd9a6133d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831a95870847e4dc1b495483114fd87113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014d3e10e734d44111b3eb51714ce59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b3f419b8166e61d1de984aad57538115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5757ff7614f8c1e904d8803657c638116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ecc5385c733a09b63edac22dfcad3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e822399b86472655b38a9889df3f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120114976fd2b4d516f69bb19e69f3c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ff930dc1f1c68eee711a3dfff7e57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729ac1999edae9eacf9016dea2445d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607c114d6fcc873dd0a52f11ef4cdff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a1d44de929b3c8b2137b5099f4835123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5aa0a08dc1e9c3104b614427dc6636124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb5d24072adf8a3379b1132990fb14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bf5dbe50d29bf87f53eab468e744f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f87a392f9ba3247e03afb055b6921d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad45d3465b658c919d1e559532abd3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb5c16865e43b8bee55ba178f91662129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5871f8f5748c2e7be6924e430c12f43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50c2776891ecce3de2a787423c017c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76110e3e59bd24df39bf5e5dcb9cc2a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7fd0dd1c4d1d836da2372edae871e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c12cae9335091bd2aa741423eccb8e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2c367739523e484465dbb78061104135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc487951d3d3182f0efd664438197093136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a4c1925d327c4a3b72bdd53bb91ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4ee41ba5065572a5ba356a852a28b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978701b0a7c95d25ee4b64f2ae102dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e249cb106cfa2751681c797b2755b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909eb07b99c11943dd44d89c8d21e197141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46355c924dcf41368d98638121ea1ecd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f345c1b456d5771b94fd6d3016c790143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52440172df3641ca68cb4fbc8b4494cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eafc32e21c13811b7e25458881255b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29d0cf30b7af851b73097496d3b6ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45466463a594b11a0ce390b3a9c929d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84627e3a7c0c6df35eb4cef691032b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839936c8b330979badfcfe7487afdd8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6369388744cb1639f1513980d293dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b2418e9dae774936858a9e55f2797151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa849b47bcd9bc35991dea28b2ac264152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff593ae9a365b261d2c23128e7e21ac9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05d926adaf6f9d2f6c90714f508274154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90636fc575379aa17f7ec016e88867f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1b13a7c115e74cd5ea74646efe9e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9871acfd14d06c178befdcb52012e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6c8e68f671c62c9219693cef48f91158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db03c9c715e9b747d69e5da471352af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8fb72790fd484dbbc2259fe7431c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b249773bc64a092af1600ac4819c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e082a1d1710c20ade6ab9ce37f50f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1adabaa2d8099c06d0844de587e85e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37da4ad33d1b85511f9f3ebb5bca624164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11809e79d818b2a2e3dc8f03aa24e95e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375227c6d6a9a334d369159c4d43c4e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6216bd1352df6a472a9ddf6e316addb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ac3be8ef6af3a9ac7583a20ddc0bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e48a512e05222272029d0127ade4d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ea83b33f521f18ea2442b3c97dacc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8aac5a22affa3083590ed83906e2dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4271daa267339dd73a77f97fb9d543a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb39f641bbbf92fb06eba338409188b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c98ece6967ab97af4b488b07c5f27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c30b435464cc96dc6805cb002dd91175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c940247dde97ab5dc52669881c0d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016850e3bd8d5f1087ca63bfd7895e2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07e2fa4cd80ac45a651588a16bd2c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81263aa881d081e7214985366bad28fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a5e7d997bb5623d04fbbac540e779180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de1595649edc53ff1da27e37cfed3e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e87fc5d9cfddfc3c56a3f3ae55ede182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1e43c09cc5d765b5d08a73b83b03e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f0cc84a90f7f401121ec9fc8d133f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4960399170cd0f6750739ea12a08b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df84673c4de9f8a3b1997369282bc9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c16a52f49521274b8816f736f0c74a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68463be0efd380b04d0bafce269c57f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc0e3c934db2144a48903059aaeebb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a239534d1d8557ba3ab7ee4c5dbf7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b7e26aeaf4cfeaf46b0a6421ba250191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75c379bbdc3996ab155f38c2524948192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396159e3ee3bb3d38dc4b2d6f9c48c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f40a8a48aee5b0474e17d04072784f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc2d59a517499ac127fd93cc08d140195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f421621e73939ab9e5aa3dfd898ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3274297b623636d0883e8667aec4472197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c03468ff0d073c4d7bd5b04ae7cb32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d6977a251a614ce5b1b8e17ed1441199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6575bda83fc9a11cbc3b8340b5a586200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a9777009d9ab177d9c1b7b50e762e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ed43408aa429ad444f84554283501202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f23cbe5874a5bae95805de3ae52703203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67f3ffae912650836af225e21ea88d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a7dfe4ee589ba884c9d21dd4421c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cdef9ff03e386a851171ed13c9ff3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17ba6cb7d9a34c05cbbf4fec315f4e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16fe934884fab2136e1ecc5c997db2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38331c450ed1e1c673b33a541325e49e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd81101739fd49d08da01d5a19253d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd52b7c6308cb354d20e810428d445c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af8eda1c7c99980021e998c47d12c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902fe5d4f318a201e5e0ce7341a1ba7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684171dae71a88018de3253f4bba7b46214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e6ffb56759890f857265dcf6bfd19215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989725b660a0121ee42fe01bfb3fc98216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5042ff99ce0a69f53e82988ba48607217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79141ec969a103f148954b8954abff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9550c10a2f12950168430bba229e2d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef491179ae9afd75dbfec422d3dbf5a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9871e6500cd1894dd77a2d3c3e16a1f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b9008768467c4727eb431811bbc67222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41d1bd483cf0479fb8c3bf286b7f45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea435d4a837676bdcd05a63a2e1e93c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb04e86e8554cd45fe8578b146d7e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9717f6ad632386e5cde3ad49a71f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1ea3d4faeed66997d45152d01633b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8065edc20b499b78d2ad1e80b736a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa79066895a92759e97d7e254694fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe02e78d6bd73802fb9b9d9f06e279230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170af021962130cb5221315ea301b21231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30405692fb7fb76379dc3d1d36433705232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd339bc8cdb79f8f330b4fb918b7a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0524daba0ca641b452c74af2dd28b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669dd219f82d303ff3bd88fccbfe96a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f635f4a513c0a0b5737837dc72fab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab303fcf66c1d1755f4249c3bd4dd10237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84685c025f5a8ec0349fcb6ea12b9b51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b02558019d67eefff8de453e327b0d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb14fffc3b35372665c2fbc5837d2d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4abd44b811279ea994b8ceef4945c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750542dddf34f93e3c1570cab58f0ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9c4286cb369e9aa402c4512e9da3e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879534fe1d17f065a9f0ed7f0cc6b45e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a30eba3739f950c6ac6a82551b3f73245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b86ca745797f8eb31fa8c7a3dfb86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafce90e07bd7318fd95683b9c85e204247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5ddef8f95431561d27bcf93639b9a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7ab67b75094a2b71de47a082a79d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81a4a9cd886320d9c96ec615e2498e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d43a33a7ca63e4fe4630064d7cf70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b45e67c6ad79b9b5e0558b205a43a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8784f3294d09431b3c5155aa7f5e45253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b00d2ee05edd3ffe84430cbaa838d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366677a2d8fc8e5ed266591ed619c305255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acec3f032a50c142ae157b602ae6fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82ef2ef6d016905a6cbe3e1eb1c125257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb13aa8e90e6e6177ea309573c78ea0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60569ddd45f8b5d8aa10de032e0b71f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f6ea2979f6d69678d1f26337cd287260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992e687897da7612cc3aac1a480a560261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6ff9bf9a28c8c623567ae881e11d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5546f7c2cd430e6622d99f95654e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27463ac156221233b27cb545e312d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adf8dbeac39347b94b43883b16e88f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f0bae397eb7576f7f1bdc65c53d2a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4c51e2e791a966a223ff94564ed12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abedbc4529c4eda5da50da4de884f74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f308a6fdf8f68ee87534d18f6af3d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff680e92455c45de35f139f8013ce82c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c58a59e268af89bddf2a39f7b6c5b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3adecf07fbd0bbc4e73e321b710022272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588a355c693bd05dab5ad21577597a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdce9db780a4871ab73862e9a3ecb4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae62dc83e14b694d874b09210d35ec5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277553a80e1797c6c8280a75244971f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff178b89da1964ef106aaf51977cc29277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed46a233fb457202f3ebf90304dcea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1372ef840097cfe5ad89e3beafeb2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe5a62b96317be3aa4e3f6bc450924280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8302ec3d6d90870e6db2a544806035f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f03b21c87a363294d75dd52187743282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cea702e164cff062be87f9c613598283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123bed7f4e69e8241189feacb1d92dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b522b9951eb97ce2630063502550e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa36117e1eedfe6f693832d6efdd288286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a617c4ba56208860fcfecdeec2b2b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c1242be711340e313508b39bdaf40288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29160e339ffe81737cb089f362ddd58e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb366110e02b6ad58a271696b0d96f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cb58b863bb8312a7d21ff5fc96554291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17130c018447a0feb3a4b973e0bd450292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157c91e3c120e368c5fed1f2c24ab6f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b28142fc350b61a516feb17bb66b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990535af882f322e5ccbebd4eb59fbb6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3903e6d116407b7f1bec3a42c87964296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf27e8027cd0d5fd03dd2f9c615d178297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ff6a199d6a0d05aa199337932b5ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353f41a723d1b7fc0e636435cced20e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759436c7e3750acce4f6f1753b537eb1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ff279eecad0e0bcb3b8e77dd1539a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f018a130aa2be569c4f0abbb960040e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8619c9ead4990b992f4f5c35a0d30b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc45295887e845301898167e727baa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea7178e746628daa68aded9a1a606b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5e59e0184c245f399e68bf117195a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2680061199a9f3ee50f327b1726a50307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cbcfa3cef7bea14081ed17872ac3c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7b57be4f757862869e1d41115741d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133af95bd966a8d7c649d2d4d54ae6dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19287f3a8da98725b3218b14feda90c3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa0a18527ef48005c6a456e766d47b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410eb95b048b86681afcd2fc96cf575a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4335ca4c4fada92c87dcc050417e484314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f1e36ba62df23408afbfce9781474315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc555d333494f193641fb223375afe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a282bee9320c7f5a2397cb65a038841317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6fe458db748f305a7e5a91d8bdc82318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5959f75c050d5a74d78f35ae92b1c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882061dd42fd41d566b3e85463b0de13320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58c8d0fa34b7e105533cee71c472cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e79042bd01c62ec6375cdaf60d3a82322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4750985d230c0e27e61e21bcf09ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00e089b821657c5566c37d5a6bba3f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190537050853b8f53d919c703dcf6cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bd6eeb9821a60c5b4d6be73a2e628326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c24be8f8a50cebc2acabf78568c38f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36025e720011a071637a92b5b0ef4cf8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5af93948ade516bb2641c692ff47f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aaf918917b4cf18ab2d9445d519c03330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a85cf57dfa1d0d4138aefec0a166a6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72358b7d8ec5d01ff29772c5ede0eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668807414c588084d372ceee79a9427333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa7785aa5b74fbd847a9602d0330ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3934dd9edb76546bb297cd7a6cfb282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d2491c0576d97f015044b59b73e363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bf7516871a4e973d6d31dcba441ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6aa55559d0afd0387542abf582e1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d6481162d6806f26f934c90b3cb0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce492ff565fb85d12a0fc435fb198297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058333142aaf2ea7e1f132bbeb0b76cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68459d5f2a1b5ba3689acb69d47aed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6fa1cdb00ca0216c22171c6965ab010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c257301ca6dbe12dec2a27b9cc008a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc450037d149d8ed0a471ea9db62e3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a910d2ba19ad78c3b8c532c8baff09313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9ac1aff959f24973e562ab346b33e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e7faab3296637c1976df16b08806515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b48749b48ed9a4b8e10d61644d58d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6decea72b9830e64c183f9592298eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c64bb5592006505078cba8d07836c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06900eeef02123d8f51853dd810f94e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4791f588a6141d5aee51587d5d3e3520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43b3a830ad891634457c3a76c607c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38378afb79ddce40cec3ed36766e8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6f009b4f1e29817ffc414e94939df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9543d90a0ee810825870d00e4a12724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f6b2354307097c63e6b1e2b065d2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579c32ad18e6fed4398a9f72383db7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a46c777cc44ea0658eb0dcb801fbe827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2428130b90a6871835302d72c42c7dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbef9de5e8e6a7390864621e51be8429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36353816e60243d25bc41245be56af6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e546e72b8962ef20a3abe69f50d77231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493e9221586720a24c17fcbebc676d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411b1bc24e9fe48a6e21f039e36bdfc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d670b12d0afd4bae333071d7623a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fdbfd25940280d4f722b721a38aa335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2a4df6e7469c3dc7e3defdb45e9b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcafed3966fe8a20f608f5bf0773d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44847e497d94c6bf5f7a8e8f98312bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f054d5cc165f0e6e6427b06718eb439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3236fd25e32fcca1f62d6a9ecce7cae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a098a9b9b0ce73125e3b029886ed2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1676010da60e97b6995b327cf797b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84daee8e5cb38fe9f9438faeda5ad9ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430e40e29267d57c4c1be085c461aad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b317692e8c5fa1229fb9d31a4faf545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb25016856eb65310b1695694528fad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710958ff0208b682eb012d7240ac5f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f89aa09705cd7a459d45e9260153b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97f9cd86dc051eb554d2948403135d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4eb8009b2e89d14745443a7aadc0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e81fe5f29393a3544eadbe338ea42f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6107b4b9267c4d9643f41c27838d5b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfc91e91825830c883d955d28bd05153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db863b1b6a6d7cd78ce841a1eabe5654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bef44f2de11c0d8500da882d32b9ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0f58c333dff459d59ba045554c8bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd304d590b4de9fec43e89f02e10b0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe14e86dfd406ed4a0984a5a5347b3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705051b3073bc591fc355a6eb8e9cdb959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d42c32ea22f58c9392cc2997fa513560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91225aee4de503889a64e09a5530168c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96828d579532143ae368c775c7286662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f44bbe7c5b3c2f117bdaabcf7941563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529bd23f851c6fdd6968e6ea4a2ec5a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28830e7a8ca6eb1c65f5fb8e731dc4c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16f4e4d772c8e1f3cc80de1febd02966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea3371bf085474e1351faae3a90f2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059e8c0074c075c603cf8a96f9a9c3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3478ad06e5cf3b76c6a43c51559f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1d2aa1605b65a304123f366bc35dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cb011703a65b5a407b65ea9aa628971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34c803c36327dcaf12ebdf4d0cd52072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08681a03d713d7d992d88285b9a196f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72fb8bda934317f531c0b3be517b8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe010f5b6ca6e9357d10bed00a9c5fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91182cc6e85a8fbc85622380bdb4e97976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7ec1a1a1176ac5ad06aa3f609f00677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c226ad2fd5097b0f382fa30b766d5b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3931b44ae9e165896a1cd412b8aff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65770fa0b636759f6e5a69ef3ce6f4d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00227b5999fd14ee306f88d5fa75f32881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f1a79310cd9fed288cc842aaa0cbc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4a2ff08b01a26802566af9e5ab81f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ca87824c088bca0c4f1c9ced0486a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5d28a4bf300eb4baaff7ec39455b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce39eab357c6e6285b6b6eed18afa7f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7d2b9bc7ce347f6f764880614e1bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f95e34650173a2b116cd9cda9626388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8928fbec83ac14fbab992949aa5dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09328d5aec31cd38dabf9ccc5900562990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4153cc414dd5eb57f7373b209035f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d649006dbed3d7d7c6cc5bfd0ea8692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5d29ef0f468983a1233fe88d7c03993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df81625d3da66729fcf0d945ae25f0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9082e927a34734b889756e0d64f38495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19238b16ff3769ba534e93fab1ada1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9cfe4c8b1c1ea36fae7ee6748777397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfbd7f69b88309e170582e293967d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91a6f89484c98d2361840ec79d354c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4baf37b2c414db4fca7597e8cfb9b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690566b4303041a1154496a3ac268147101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612e7f2af242d94c2d8c79e08c9fca5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ea93f846d124780cbbdee4fbe584c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18cc70b3186aac3efca26a8dbff895104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1eaff5ae5fc489f8f57fc8e879bb76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39238ae9722b37ccc932f95830c899dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932d7a8b2c242a8fc73620984274fa2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0adf2fb01e931d0d45560734f16c72108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d9858b87914fd0c0f634c5d1e77bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22d83fa2b94c9eae9490a54aa3cf5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ef62d5c08317b48852832a621fa61111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97ea48d5eab81bb665bbc54a9b8b64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf652d7a9a014d6d5ffe6a97095d7d8c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d48bde538c7a057ab5b25a5964dff9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e1a4cd28e71db355f0523fc28c878115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb15ffa3dc6fc62dd06fda197a262c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ac3e2349df04121d8b216d175e1ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e072eb255c8a4bf581c62e7268f94c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9066fb86cf3c0ee86e495c6b519bff9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15105040c738149dbba1b695511f8d86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82717a8cb186f3160b839042ff3a914121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b19ec9bf71f5e4d5911815a12c320122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4854c4365cbd819c5a2c5928e41f50123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79e5c501713d289550074c0ec3f37d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba69e954d951c898b1fe3e1b232cff8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d93401d7b936550f1d4bc0440311c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f35bc0d1f56306d36519f05b7b7e76127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e574618f68a6f047ae3ffe1f982d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0775d1795a35ab02a97b2dc314b7a02129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dc829c392a29d86f4a2865a637444130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dcfbebff80304b89ab0b389ba4ade131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ae3131b3da53e8ae4bd0211e92309132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717c49c57fc711dab0b34ef9c4992ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e77dc72b2677094e78dedfd908021134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86092516c6f391cb6cb8d1380498b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192852aafefae7bef6becb38287cd6b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618a3ff8ec97f94d044e94c9961f427137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623d1e88bf1516707c34998572ed9b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f888e0547b4424e26129c5ebb7204d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aded1cddc663c27ea0f553e2510e397140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a67eb1692a8494c8d4fd6f4b0ba4de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9cffda867d1443ae61b48b6c82291142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635bf8210a52b7e7ce78c8dcdb77121143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96106804ff4023fb1bdff2f948aa2fb8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b358449edca3db5fa62a731919143de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e34baea4095015fae0459542f46e87146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc56a2acf352949d5dfbc9ac1feea40147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18093916293b5892288972fcde7fd459148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a878118b638ac51efcf86dd70de56b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d364366e9317fef20b6ca0eacd94f48150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa900895e9b3023dde4c49b67f1508151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b08142311f64170562b97739079dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49eadfc44fd83b3e5ceb88d4a96176153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5ea6cc4b82c46cdb5e062db94bd1f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058573c85f58235f433ee13371331e3c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67855dd43992c17736ceb8b53d60e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb469ba27dcc5d816dfa0d5a7e1b2bd1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cf1864689c8fb812958d8995261bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7449b06f81318a535a82716d56660f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6400c32a8204edf6fa056ceb3436fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc268848732a64fcb05e1f2ba63c47a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da080572f5ae266ace2b892118a1eb7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59026c53dde2a296f80ce5b2e42d16f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7157790da189b765a7a6582b24b8dd3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663eda1e793880160151fdab6448bc0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bce33664abc46d18756e11d51ccdaa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfe745dff1fdd984bbfa692abe17af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f2d0c8daa49f76e9c2bd3c771b760168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdcc6dd7e1c2bd0a4481ddb5546256169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d76fd2cb821e5d77b1304d1b00b91170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73172870d253eefbf6b7b150466aeecc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f325ee31373f5a654acd7634e6dd9eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8068be4dbfe5d3cf31856f0007fe04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd85a312aead2fc635ed537e22aa87b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea877902bca4469d71fdb261de37a238175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276c38eff8bd30ada2362ac6af4c1c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8862010fd6470a23cd5e0a940762d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98f2694bcf52ce48f37d11cbad6ae8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1894bd6bbcc6845ef4d5db4e1ccc1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae13205cc7898a9526373ffbf2c3ad8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b496b3f6f5ed920da6ae28b9e474c54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7651c544d3d6ac9c38f7341c9f963182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ff4184e331331fdad6385e862586f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076387d6c5bf82ae48d5e17b5b9d1ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9429a06f228e4a3d28dffa3a2e59a9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c308f4651ca9820db100cb08e83f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4073831798fe39d7957387c67a41908187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15786bf0b0089b530f872b3e1e84b99188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377305823ccad48a8000e7205f63bd69189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1cb30395c245f40025245c8890187190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee02ccea164e8219f9b2ce770c0cad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b6e8f587f12a6afa01743e3194b1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8dd630272555fca1e77e1cff194a55193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248809d5a0bb5ed74c1f84eb652f706194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a300d467b34565e393563e17026bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18266c849c71c757fed51e927d1bf0fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272db58005d57605e17a61c7bd85ad6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369c3f859487599cb1f40912b2ec07c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1a491d0ed49320ab3f23bb493dba7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627a169612fe9d8988755df617caa4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7526beda953a8aff94b5c0a50fcab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edaf5e0bc00cfcd4b2723fdeece5f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91422c327ad101162107f60d587f2662203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e488fdedaccb1803fc11676371b8f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812142ba6df9ee4110a64983aa3d835b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e69b72813ef599fcf1aece2fe6f5d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5ca6ddddc662158903645698974df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe810f27f6b50758db22435f874f913208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356cfd6245a1b3a7d1a1c7771ac356a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6fe860ac24132159b0e915a116921210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209eb6a742c7018e52e1b276fcc27f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce43a936dd32355db4f9b1bffcc98f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f08a367574bd1d43b9d04961c6dd16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16bac07d3be0e33308d37cd95a1757214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883b3de2494c1b01a87e61d74c223da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c63c833ade7eb04dd8c1f23a9d9c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397e0d13be1ba293e454e9782a3586d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfba9548b9d80f66f8dd8b4e32853d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcacb1b32060af589c5ee58b2896a3c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d55ba94efdeef4dc81690007279609220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffe7e0ddc765985615eba7a04e4b48221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a630d7c944aad28c182a1b9d459460222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2d06c108230ccafc868edc374933d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce84438c400e6d426e73d50b23c26f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62893c8b886e87abdf9627bc3cd80739225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59450c54be029e465a57518dcccad070226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e1c43c7d3865e70d0be52a20a5e49227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4535dc7699cf493cbcd23ea16015cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886e4a88760a88e949607a2033f4c04229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3682d07d8eb91b2e90c0790af5882d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caed3d4b68831977e15a387cdf46f7a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6960554e0061576ada0676e49a5a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f05c8b59098ff195ebd219aa88f5b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73d0ae2b1a703224a10d2adee1c947234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8118b1223b2e0f8e7c3b34ab43add235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0954fb17019a01e3cd4f59959fbc556236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b7236833555ebaa88e9c3639e5489237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db210b3dc6c52685deb1e9d0a1fe07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5ef2877abe1a32f50d2d8b6d5203a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9cad4e6120e93cb9b9ce204a69dda240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321505a3e300ca1421cd6943e780a839241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d798dc4775b75bb3eadbaa6d50ebb4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cb495a191654cf5e5fc54629fcd58243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6d57071b921e6110c9ad1c7b5ceba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021d07e88d16f801af3fc751d23c654245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b05df12d9c76b832875d6ba3379569246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a050064c81913c4170f6b61d46a8cab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bfe0121ff73ddecca1ed50032f1d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13e7e221bd1e01a4c9b335ca900f56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f0d8e521d27e7f870401ac6f82585250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad3f7a2cccda6e9c15fc08ccaa4149251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddaa9e23286237b023da813f41b1e35252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a3c1a246953121c246db4b6b79aa1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0dad2c28f6bba807779b9dc5f89d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fe88e9761ddfc94dc44855fa3798b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601b78985f31d954a97f9caffefa0a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7adb9f575c0c702ad2a2925e880cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742a1429f65ee602f0a3c0232a7e7f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d953bf51eb5a57cf0fd2f84c805040259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb901ffb66d9e8f08db1278d9ee5d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4eaaeaffe0dc3a293a74c87266ada7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc24f335613cedd310cf6184d22fab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c456d32cacdf34f0849dd1766c96549263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91968911c62909e69deef33740878b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e801fe9f716d604e1152e7cdee36d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fc802404cd41e2995d5ee7913e760266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda9df19d7307ad7f31c736d4fdf18c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d145e4ea15acd8927d07705fc30588268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65865428e95ad9850b392d77ebc1e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f82db9d493cd1339e11e8d7109866270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056e86ac0bbde6334b3207a00b4dec7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb987ce72b527a8ba8f9246523efd78c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bdfdb58f3b53ba0e6d7a101328806273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27b27350805a59de7f58b8fda0df6c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8fb65349f09c6f97917451bf0960b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4a4f2e67a49d6cc9d8ba2c8a90d57276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c38bb76a16c3075318c52d531abd19277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db55d57c27ce0b10fb582d363e9463278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b579d71523266ca6ebe6e20add3d4bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2eae4c0c4449afb2f2f4c58c83ce5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45b9d65603eb15eae79b01440e7141281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ffa05791c7c2f73eb4cb91e9c76a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002a275e18bcee2279e4aff1d2028b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1315cd7f5216090546ce1786ba96c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868e63cd381d2f1174ef72107c3add7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dba3a67b6161e440a7c07898a106b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270aa0878b1ab16e5b0bfb61b128de3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f2fff07f2624874d3c73293368a1c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390ba5bded6451d1f328ae3a6033f17289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a789d0b40e1d53dda9237f2e257df5d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669659a4bed6af7a55769c191b8a1c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7e1fb64be77854a29edeea621d134292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18655c47d697907391b83a1f21a210e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5145abde32242e7aec54856a0ea1ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec8533201df20eccc243c9f0303356295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568c1e1a718bef7eb304fef6547eb6d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa01a0d41e89411002791391da8838297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a022cc8c948118d95324f3b6fb64f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde22c59656994e3bd2a10e65efdb79299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b522c8c28a2115496eb1f813846037300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd047252801f9ad6111713d1536cb1a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255399a3ad1f768eba83b2272d653917302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ce74b6a7fd9d16a909aa8095d750e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbc8048df7785b1c439d847c90f853304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727055762bda00a39bbbd78133a12f20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b054c058db353d281bcf7a19aa3912306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae28e65a60c20e94cb75e454080e2b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07d85362dcf49d714674a211a28221308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08896ac4bd69191f56108c5798cd17ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e8a00cb12b595d59086ce42f651c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257413cba6b2a793424364a3f46d8df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d085742cf6faccd1e12a8bf60078509312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacd1dcc3d11aba1fb535710bd0b3c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ada5cec8f6c2f52cb2915eb337704314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bb062f220e75295e0d98b3b1e90e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acc0d0b3da2a6a89f7450ef6768c29316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9b452c2b0866ddb352c07435cce41317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abe7be90406e4f725c77274999611f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6055f2261a618b91d96ff2ef77c7c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fd2b2ac23809018bc935eb579a9fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea60cddf7005fcc89236542834a04d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afa9c5c771743ba64c12489489d69e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed500fe3be66c0b23fb5571def67266323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801b495de11fdd91ba1f2f66ab17730324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cc6a3973ec21b56e2e87a3cd7405f325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>