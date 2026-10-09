--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a8c58184c2e7b091d352fa87d9ba91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c491b1e3745df6a28f81b31509acb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bfcc8974493f89389bdbaeb66a0d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e63ff4f6450e3aa3bb6c41811b8904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8024f8f2c134a4bfb02c3a732b77315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582b3faeb33e61bbb321ee0fc1649b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3216499279de42d4ebc307e7d4ad757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50f900047b36ad1de6e9c5e2221fa28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81586f04a9b8f8493410a141a89a97aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b7ad745fdee090bde0912c4ec63a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f6c6be8943e5048a27c58dfd8fb8811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add08a0523f08857c6b1ae1b3b3d72d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870f19401eb64ff918abe66b09b258013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f69be52fd6f5d3e873c6be4b7edab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904dbc11ac1be8e348fe37b995f961d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56f2831999c022e752059b743aa30a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d6146bd51bba3f99e5b2844ac390117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7838e06cd74de570102c611197d7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c9ddfeff514a28cc2e9643d20cc3619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d731e21556b1d5cb195952c4b6d1ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9ecd8cbd9fe565bd4f2ad706fa8e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2748b98f9195b30b89256b31a4175122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b3e925b04e4af46b8376e5eac00f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f64fa91a504534f0692f9eaafd18bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc41cbef663652fd516a2bf628b68425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855e4809547fd0c87ecc44f6459ebe226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f7daf6cec6fe468aebb9e06faebb727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0575792f924376f09a998c86e7c32d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd101c928a9fa5a230d4920d6c28db9d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bb2cd8295d85ff0752d7aef85753430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7ab2b1d70c9467ac081558b159f6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf64bdc7cba98521c6a2b9337f5285b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fd319e371d5d8a4d32db89d10b5f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e4f3f463c7396c1d074514a6a8bb634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ddd1bbbed1ef663b43dcd1065732535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb110a76cedd94e21c6cb73b8ca76e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee90576a4ffa15e6fbe53fc5deb0ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32586c7b571ba5a33fdab4cba0bcb238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef5971390e9e0e87d99c43b2d351dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9569204a5cceb10e93018a0f3666140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b257ffe0d07f2088acc7a5e64713cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c00e2f7f37aa30ae55e00de3081c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61a4eb28c9ea422640c69995bb189843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237e2c1d9f7bc7ee8613b67c914037144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb6c535af3f04bfd12646888ec80dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eaf44ec3eca41ad8e797cb32ca5d6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9730e1753d5c9a40cebe3301848ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb4369a5b9e9cc68e42ee80b653e7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5491094a44d2240b4888fa3e494013349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bfd64f12694acf94b95867325825e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9171f6fe4d62d500b8f58f8ed14cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ae540059819d2a965a2529fccfd8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe4e50450a0fa0a69457c19df35e0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b4edaea1174e362bab1f8f4cee59554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462146de34d52bd827bb1f92c320117f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc6a5fccdd681952210fbff7eb45f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b827874ec7fa3ab58100486a9bcad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122d95d5bba358de05217282077823958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872cd4fd67d292ec659cc824f95536259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625980a192c14535a1480097d6cc8bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44040e0bc6601938fb80b9aeacf7562161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6f97e3454d2826ded877eb5261cd162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd230ea6810c0594a95aaecd1efbc7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a833acc27c33d6594e3513ef23dd764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19a48c8b5cef87a5fa4794a18c7f7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ffc41463b035f9a1d7f3650d8d16066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f06fc858f7bd306b40fa3b3515ea8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddea2678951edf29952344fc2dd9df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7799351956334b16dd374d70d1a0569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a32f9c10bc4965629315d3601c98470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac5c237c6737c62fe531f13f9f4ae471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d119fd41842e018f3e4733aa7910672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97d23aa60312cf05327d409bdd2e4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ecb92d0d206dad82bd71c154e083874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774e841a4140dbd1bfa088ed5f1702d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400baf8de97d1df1395f36049cb93ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df104e973344ea4e986095e0731f59c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea9843bf7ba760a252586d6b9de5ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209b85ae166038ba1b86760a8fbddb179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea6925bd8222d3b79390138729ea9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d531e18cce468afb71b3f7e90aec781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dc16e46fc16b6a8e5cd88c0a3d76a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a91cada130fd029cdcd69e473d02ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fcf1abf350c74e9645a144ae0333084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a3bad9f609d92e458c60de1fdf0b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13857c5bce601626a15a87473c1a8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e6a5e2fa48303e9be9483692006ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8c42ba2d740d1f2b27e9605ce0df088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73005005df0cc188355c6e931173bb4f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f1676973fe74fa3a511162a047d0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4078477a96b471a47a19ffd69d826d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a9bc0499a38f631e8f01311a2310292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c0d5ce936e91e2fd59444d34e98a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8a43c7be3fbe3f4a43b6d15098ebe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd546e67f561214bfdf94b94a61caa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ff6d113a83df79661b54981311c0796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c5422e4114f6258fe3bda0be84b7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954e378141cce2dee31052c0438da2598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c3106e2f7d251884dd0206e069f5f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90843b41f749b787541186ca9736bbee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fa448293b7b8bc9b2d3c3da5e5a2b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741a1d4f4208b08eb327fc1d605d3ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62103d63eae6a96ebeec0455a6139d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb70d9a6a01834ae778274fbbc37d98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f423122a84b30ca84d1059453a66b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b0b6929e36bf57a0d1df64d7cd97e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf07f0f55d2b26c9ed2502466fa2db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63068cefab6ded33b48039839172d73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bd27f356697566f7e56e22249f617109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67352586bb1df723355ab473c1de0a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869726d793798f38df773376be441257111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82f023823cd943d5028fc9313de70f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01a7021686620768f4acabd03c1215113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f984bb7a3d26320b84585c58fef82b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880d4658fecbfda7540e2008fa098c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a5a8499ca47d33c8b6312c2b016de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778b2a3f59e0b181a3c413407c44d77117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f15e0d0e8c4cb2e3b893f9070fbf58118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b528fafc828c227129e5c0bee96ef1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8028eb9b5bc76ab968ec9f650894f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26311e141a21fdc4ee8beeca698364121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79ab60fdfb7a5c8ed0bad091cf6c27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6d7bb1dd4e70f22b8427bdbc5c079123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541a5cd24088f1be78f814b6f4a8ea5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390908482fe48c44b952c5ef2f2bbb76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51583f8f8169030f033d87a44156875126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8709a4fbcf16dcebca5c023d2316a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cb30582bf8a105faccc6091a6ee7d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c9323c40fb522cd96f0772399af07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73d52da5c64485199603d8f6d1dc64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406afbe059cb39de509a8cbdf1af868131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5db584b5e9b833b63683a4b5afcdb9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc79f28f89d0da24a07aa0d81008f0a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46665f5484c67666fd35b57da4087cac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cb352657c7e366e457a2c95b3f348135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e5a99840c42f587e8f161e38c9f7b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d36b3ee345139ae21d4dd4e628289b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d592d6b3f193006f5a563b0bbccebfd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b979f31d7215f3f6ecad2da8c4bad68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56aa4029f64b903a45bbf779e842760140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58372fd2302bb2f39378e6425bc9f253141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478baa44103c9ca4ed2b29b56c8846c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3763dd6b9a1665b9cf805ab7e538a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b44565c8609f16eafae2b339f7423144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40b4518bf47be1778cd7aacb94dc23145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607851810c2dad20dfd1c55aae9ce3be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b0060fe1f17ebaae8488707922882147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ac63b942fe062161035a2580230a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0b78e9034cacebb0d4bed73f3a4dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b855f63a8782dac7e59532517a8ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aefa1ea2ba65b9be420447ca166f8d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24ee4efb93ceaf117822d6bc65a4b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7722f39cc32b3e304fb69ab6170f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c435211ffd5b1f78131ba50a63c8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40671cadfd15430cec741ed99eadfc3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1f8355d5f868d6e71ee5f8486d7ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c760a98fab412e36978ce7cc8767eab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12669c73d9063226873113c33a4d708158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a529f048dd557b8b229327dba16723159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cdc0b26f6b6fb423204823d68fff1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0d0bb406ebab25c79e262400bb91f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132ff4530876c58820336d78db63a69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef92a379389f060e6048f73df45a001163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c11ee9930c01d3fe6d05912bdd48ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0e3e758427f38d031e9ce16b6d0a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde924cac6e6a7c988b553e95215c234166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157291962860b0afa240fa4616af8fd6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9630f04bc29cbe8a052c95ac4a4d9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5a3abfd93a28474e6f808094c7d82169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d24c572ac1882b19cba2cee2a98c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dcba5aee56fb757ffea9b54d2bf0a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f149cb08a26413a6b499db84a46ca5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea9f3fd890049d6f4dc57d380ceeca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fce491c53b4b583480b10f14abfb8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d98866cb891825fd953279d7d753b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9d8207f3d6c6d95a6908ff09adef5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e531de6e3292b9d569f3b2417378c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94479e3707c9cd546322d7b86ae82f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3087fd59bd7b46eab2e9a3514275cc0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ed287da1f44cc5bafaa56aa2f6b6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386ec626289eae6bc5338a52fcc8554181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e25b9c8ecb28b92e6c5627da48012182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21009eb3b982a883036bc65e2ef8573183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573023a9184c3b9cbd1356a075e3d42184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d020d83d97342d7c7cac837a1b25bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f265865452c905b9509ab595dd7fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb00f81f46ccfd92b1138e1ac552141187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431cde8f019c82775285eb19c42274b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783742dae1a785ca8fb642e44f24308189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a2633ff81ac4c8d91960ea9dc66bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f9b212c041a0ec54d5c19b6ddf32f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d6b3862a7dc6f4de3d59d51bb178d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d7c2199514d6deaddaa6614a9b2a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3eca416bac100768de3a655800bdd9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97d4481a8add26ee63296545a91442195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b09d8e120830b662a848d6c73304f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4c4e910ea569146e7d6dabdff1b73197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622ba6a446970ea821d08a5d0ac348b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dac1843d4ea5556a9fc77ee5d9842199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300860e130f718b1dd762d3b1272516200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431e1cc8f8de360bb173b4848007e60201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee962cdf8465e67e4d0a35f5bc1de6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc59878ed22a38fd5d7aa026cf3cce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff9a772db188ea736afcc6afaf6adb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb59604941ea1a4b3a27564bdb308c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d85c7d87a72924b63eb0447b865cdf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5a688e475e488aa5641abc6c96724207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5f12d124d00cb13e85d4956fa405f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29143007a31b1d3ba416f04febedca5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c331163ba7e9a79bf5d6dcd18b67d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63c50ae66742521a2369464e0127db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92895d361a743556ec00f0e15bd46eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c135ec09534b1b14f440d530807d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8e216baeaf5edf2176e6da9e4f5b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e30b270532381a648c5b530e67bbb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce9c4f2a89510d31af96d13e5cb889216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2e766af34c6666349604fa2b4d9d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c632683ff67687e28449684cf1361218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b847253f8a9774102ec1369874e848219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472a17f06a4854a795edaf1add79bf4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b416d1c8a4b03d835f07612d8674d1a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b5c4e458a6ea2900dfd6dd7c8abab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c67419690331e22a9fb81368a95e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817a125520ff5a1e83a870bae203841224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0e9dfabb18950a6c52140837db1d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6188daf11aa37e50319d380a3b4ffd2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ed62bbe88f178ace5717f386db054227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a6bf0373bce6b2216b2dc93f939db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ade4b61bad1a194a1c852e95e1a989229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64371811138592ce82918d81f72f80e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e35b9f740d2e6cef877fcc4620c04231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babe05428c9dd2b59a636634e3a4622232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d4c53bb164772934f1968c0a044ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d766b1f1725981415a31435b76ee2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95443f14bfbc6373d4b78407a3616f26235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397192b5e7875a4cce0e50ff2bb3c51236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0dcaea4c02be35b53d20aa6a1b0d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0b909590c96f6d3a17038f10abb23238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1344a56d47acc2795f6eacdf3961e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5e97b0f9d02ba19274691500fcf39240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41144cc3e617df6f737b2be3aa029c05241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b38666de0432fa7a172d62b502e7b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2b09233d3bc19155e018ceeb528aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91e988ca116242fd09565fa7b1b670244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480478e954dd3693646ba26a533b2a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461d817f3c9f18864b8ee08713557ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95776d901b7539358dc0b3a41c881ab4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e590e72d4277afbfb7c3687563f2a17248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d688f9840facb2b966e8ac50b0470249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48061a1966c887db2f049cb918e2a59250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156c8ea2c9dfe541d4736da4d2ca839251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fed8ab57bda9b2bb08edcab880903252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02da023c30b51ea11231305b21a02cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d654e9f2a151bfb7f3e28a462375c98254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce3388d41c77e48e8033500b69a858255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2f114716bd770f51557838c9a9c12256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f7b54c2249b43e5f04d29389d877a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b98021d4e9a6b508d9c56255af9441258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59526ea7a86cd0e0b9aa28ce512af305259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730ee39ec711d3cb842c304f62beb2a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096f7f6c2d2dbd0d431726b0d0785d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea57a7edb49a53a33cb988977746ca1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b64c3e03ceabc1ea4b39441502c46263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e808c8183e605eb32b8c87a793aa0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0be96749ebdb018ea1bcf1f71f76d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a38958df552f9392938223382998f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29014d3452ccda1af3fce98db96466267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1113304855e80fc14db606716bf50268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73e8a6ac3844aeb910a2959049cf31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a90d5a6f8b3764b867b39a01b45195270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61e70a27396837f08d96016ea7f20f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce9af873df139d8ee435b5337acac0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068618b8f6c1fadf7e7b2d25a9701c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e00381a65a6adeb70019f4f586a804274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43551e44ad936ffd52fec38ff162fc3f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee517711235426f75fc95e3be301452c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169012225fd591f2ed6ac9ab180e831277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb566728f351cd7631138c4acd7f11278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e50cb4389b98654875cf2a61a6d93279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd821750d599adf3855e83cee2f12b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccfcaa12984a9257fe4fe4205f90a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662de16a532d7402d1bee0f0004bb44a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423707d1682264ab5b8a8d568ef8cb4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d090d0e26d721ef489c8596b61ac7c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427ae846de8536a1c1d73239309091c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ce283d48152de7389496a96c9ef78286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c06f4fa5581173f321937d3773f75287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3857a3ad1edaa28bbb201ae5c12764288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba587beaa0851ae9e66917ced450b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b317834c36fcee8041b7f92f425e9bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e51500ab744538ff424a964c017030291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad579e2c36b1dcb352fd0c7a48ba4d34292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1603142d310d9da191463b69e5760293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714d4309cd85b0bdca6b9308e6a3aea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bd5c1119ceeb1ed1a3cf0808b4c6e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650449f214f391a6336bdbece9c548ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b7ed2ac3596a2bfc36d4eef9e1064297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76486863426e13437650be806087a167298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558b9fbfd585d06b60c44f22a66e229299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67d63d5929895b92198cbdc5bd0cbb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229217034d6e64bcc3edd89fd776b3b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7d80db7146d36ee29c029eafed0a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fe762fac299637495c8779528da28303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963afcf9a6d61af06a2c025a40cacfee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af826c0c0e5e3575fb0aa900936d8339305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251a5a0489b8a5231beb328e24f0c4f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0f258070b51e3fbbeac86c57069e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0b68e96b07d224d7189f4a9ff5db6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0720bd9beb2c745b7053f331482d8d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8afedb2c0c2313c00c6c13d6e07c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb3969fe073fa6e131ed9448e00e52311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079e3bf117c2087d0cec536b135189c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e0d568684ee3ce1ea5a6462052883313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a102b85d41e6b13c11b949352de368314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73b43b930cd5b9813a880495b85b12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82f4984d18e4cd5fb8dc3dc01beb23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0150967998ded7cc200d1ee761e307317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdf0dbf1d77ff5075ce3ad7ff1fb01318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a44f36b9a8b1680e6eb562e07bf25319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde72d7f2d133dd0a668b238759f1c73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0e316b2c732b134bc562fb194c350321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aaae14dac85faf8680f53c12acee7e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a108bc910b32d10ba703c117120ac38323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf104babcc2357561382b37a2e577d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca14c9e61e9dd6a1f3865a8f1dbb560325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8bc2e2105dd2a2c8d4a87d775b5bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c543d93f35dd7de0a9344de4401dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93923a5a8014b04fb4dc27a73e4e27328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43cea5dc25b568db40802ae99c25a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29e0a72b90ebb9a426f0c8f3225526330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62542f816e264acc41e19605493ff609331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156db120bf8d2b6359564280eb2de7af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537e8e2ddf56c813719270b06d32e74333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f94f150c4e2de897f9aee128cdbc41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c13d158105ecec14445890fc991f1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dead34a17977703568d9b049c04f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967e8626ead3a40f409d9ee97b8b71b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0842cb2fd0e19de965b023b0b435a3a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814807c25234676b25df96174a8aedc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3f9da960174195c1bcf7ea6029b417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21492bdc6d77c68b351448b3bdc08738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e6c6ce41e629f79c6238f82f008039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c634b50774d0472ea2b7ad66aae4fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b885e11066dfb232c64e8f36eda4bda11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc574b59915370e7cbbd83535cd5501e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb271d1da320a47cabbaa6036f526613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbbd49b2aa34820d5996f349311aaa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db97cd7c8e4bf9fb4f44e7c736026f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e089a3ba6ae2ad4d865680545a0753416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ee3573b1365933d40e5c03503550d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f82cb0f0518a4ef1da29c7c821bded18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8de3a8244ae8f3583a781f097d54ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530608d5560ec6add92912af16e42c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb351aff8b4512b0c0137fbd1133e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8ed475793848a9219ae5218f6c13622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69639962da890260e7b6d9654bcf32f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795b93e8ebe39e6f68d69d57c7f155a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5eb508fde5974a7a401b573459a5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42f8cf6772fe4e3897fc1fb9f0f09426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7230ccf1f1fbe13a4fbc3ecb18261e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6dd736ff8a80450ac99922ade7970128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd22de4303679dc256f908b8b5e5f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2328205fbf1c5ff5d78fafb02dcc430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e2a0b64a1dac41a9a4492424e577031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6611ee6b3c8c487ca99b4ab1944bf632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675cd6e0f75c4eb9fbecf5cacca01af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f5bf569a7f62cb88e9ddffbdc479a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ade1d8b1820584a915fe7f565472df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bb0602d172fdce0374f2127ac6b4436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ead101c5582f3796d6b1fff5e3ba7237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9d79e8351a9ad00c364081eb5cba238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00e3f6bcb41836227dc8cef6725e1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593afe6ff32a8f1c4e6033c003be87c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633825238c62782b54d137d3df87b69e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5083d5f8b92304cdd148a4a3bbfe12242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673434c26da299e38c6b386c4531bf2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fc04351378fc34347d826f16779ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ac572163541c52b41eb9499d140fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c91369e51b88e1d3ee87d6aea90b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c98f41e3bfaecdcb4e3db40a1f948247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380df1e5bd31f57fdb07478f673d8ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb076c9993501b60d04b9ad11798f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322405a6878795780a86f8783e2c34d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5fda90f1a3febe24a5a032e9ee0bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0de4534c850f3972dca93e75e164052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f83d0f10cd5da7e5f2d7e50d5253053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785f216f3a93670ef4cf5b47db3900c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0cfc2fa268e133ccccbcfdb0397eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7b7c136ca071f9ff077d9e6df68a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d925fd538b1a538673d41d500bd3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f784eb0f252014802f8ab9705d8a3d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ee429e7c2121d39ecb76d4a0b6fe359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53337f435fdf4d0b56a50c90dcdedab460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a310132f7c9d64e3615f36b566f4561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639589009879aec84dcce327aa9549062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a4ab5d9d24489b07cb6feb6d1350b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdf27d84b4c498f9297b54c1fedad264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fce84d48973e38ef8b6ab4ab2faa2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3ace904bd5655846d6b9f92e17eb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98326768da1daa4863e1ff8517f089b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a4f91351f437c428f2f7384c9764e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887418e33c412e2e0ea8ae62a3b22b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b1e24a6f2f3cae4956f7e6b3c3ae870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1be35aa8c38bb0989bc350a11773771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdaf3a45ec6506d6adb0689410dce6f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55191d2b8170b2f1a010ea8a96d9887673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b38288465f74402ebf7c17d190894c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894eadb66f898c15508a7f3204d57a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997659cc471a505ea483161737be91b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee24b2df6dc6511a7199719af52003d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f71884b1f67801eeee7ee3a812009278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360eb0f67a28e336806ddff7714fe77879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4eb0de1761a5649c04e6a721dbdc6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b363201bd4aef36be356679a24fcf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f494b9702b0825a9ce1e5b0fed65c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90ab5f7ced00b2aa8017f32c76283b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c563054f8d624d588fbd973f17e06b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2efcdc90732e855bb11d6a02bf0ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cb6923f8ba5a303132aa83c40975586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec90f34a138d04b990b1dc0a2fa6b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d214f7ec6eaa6921ec3e519f5f513f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aae00787dae9689136674c1fe2884489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4266a810f781949c58fc7a9d4b6280690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8b5e657d41c943a29be6228afa29891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfd4f2a6d28440b076a37b12900a7192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0a2273fed1aeb0e3eb9f74d5d76e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720306d1ef5a96c31d6693730692aaaa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21f196f55e6477501d111b955acfde95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020f542ee4deb9157eea0e5a651119a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc119f72b526d46102c38c758f65f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efacea25592e9d07d724e14faa7264198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8b990c766225a8d187d0a709f610599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba51b3a15984d601633e3965722e145100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fe95bb90f0510538aa4af8ab49801101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f764aec77fab6f1f8336aee4d1e6d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ae5100481c61f4e4a6504f3d2a407103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460363e1ae04f67106bed0be916c08b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b7a5254cc7badbc4082ab35d786c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899015ff1b4edf120c9245e12fcea69b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b315a7a6dfc41fe36bc0bd3941d4bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808dedcced36093caee631613f8710c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ffe5b361dae8829692ed0808ab5de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70ec13ca6c6b81e05ce64cc19eb124110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e061558912a6167638ef194686666111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72a175c74402aad36d9742b761d185112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20e0c7fe9b510d5ed68505902b68ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5b8b59f0a017c52c163124d13b3fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157d894854ba0fab8aa7fd243368dd5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876ee1dc65af69e2c899163c8ef6c7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac230f0f7c8778d54ad1d3c5ec96a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d38b61a20ba9d4f5f1634b941bcd03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823425cd19c14ed2bf8adcdd19e4a75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6358f1338592a9f82e65c41555037b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8c1f02d6bd32f9ae4df62fcfc5eb9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b157dc6bd37c8c6f070fbc94acaa312122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768b5444beed23ca181a0b17aede42a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfbdb7a4ff0705e8e653e8bfcd8e55124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98186d7162238c9c3fb0f34c022a5dbd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1387435b879ad14f8b32855afe6345126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2c0e2629a72773d571738e1e77f94127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3d3acc7acab8a71b201a53c6c8f07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e052514575537d224f891ceb54a15129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957db082684b7a74f74d248196f1386e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1ec43103651143d4d25c860340891131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9400c9db6b8d843ace4668725749bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadadd448219c733c4af10609717eba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51a73ed76f704504f3796af2072da5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b047847a11e91966a4260cdd11fe2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f34e9895587d59e5a19c439bdcb71a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66046f33961e5c113d8d5da99ea3b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b243779fea47e1e0bb7901c0e0474a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca166fab45315a9a618937d528ba0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544462c71e8026a24d92781e6bf4f7d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27abb8bc14b2b3b4f4da8a64b017e9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba75e3a16c789e143c017e65fe97d4d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716ba5fe8b451ecb5c3421457f51cd4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674704aedac5e42a59d16fe5fc2219f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c74bc05d25ed3ca0b8d08d2595e66145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddab14ea0b766c776da11a7c55c04a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73833cd47037a50acb4e95642cbf2fdb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093c07d06f84741d19d2fbca52e8ec8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04feb99e70bc1c6188b8ace501ed228e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788e3194d8574cb7d30d0efdefdd7e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23d24549b00556bab918e36453e250151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bfe180d7b49ddb62412d3790f83b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c4b951c7a41ee5c043dc277f01248153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9abae2b435874502a2dce1f1a9982154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e700a8693f93971ee9af008b1f04421155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27254a38337fdaac859e860631253f53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c57973545b78839f382d34b22d47f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c112b8966d8ef9d3e6969652e2e21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fd16fb2c83842aac6df4837b60ba8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c304f643797e93f1af92c391e3a8a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d36a8395ed2c057fdef84b77e7972161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fddac058aa4ab13cdcb01cfba65d24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f18e41401b5bc1969208cf57e2be82163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb090ce9e3dbf30714cfdf9c4dc518164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6512811eb3daa993d31e554d3ebb146165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f890a36428a3b07cd362dbb6922c7b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6656dc8b8c177d9731722eb35a1c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b0f382b74f92c1269966f8b5f1cec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a4b7ef5d1461eb132009cc6ceb2c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ab65613ad9f7a5f08933bc2c51f50170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763f452f8e4a847088ae28a548c5411171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f811654028d3c4e505d388314afa61a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7ef4f7f1c0f070b609215096b8dd8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996449f7cde0196b04739f44199dee2c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe7a3bfa9b0f53e7f99fd12eaa3ccc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7b871b7bdc54ce57d62f10562fee1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed13f1019784f39c34bd6f6a372b1d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8549411edbb77bcaf37f8fdbef3df8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed8a990a15c11b5bc23a62fb6eee38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fe6c06c7825debe52df059960b7fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736e19870940396b971659129399857181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5a7918edd81898076b0774ce40cf6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce90eb4972fdbb91488d32c32676e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a06f8a5a140b32e610fcd66c6f99c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5035bca373d95fb2429d0f5f33dfb1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918219d05927f79ad62436fa6e6f4898186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602725c1f9cc835d23a7efafd212610187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d06a8ddd201046983105b885ebce5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f0f1514e812e6000544fd39ee312d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d351558954351c12ad6621570e367190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02715acebd6f4f871ab4cfb3168033191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62effa647327437770211c9e7afcb573192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda93177c816412a26539cdea9668a7a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb1b1d9389c578f29335a92df1a148194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671ded2646e76158bdfeaabb2e7acda195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80b8be7f5c92628d0153c20fbbae25196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757b71a90b1bde954cebe9d7deb9cb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f188f9d1a2d70bf1b99a348f51c07198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9199ac67ee0c8e84a868f45dbc686f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78deebe279b8bcdfe7fabfe28302acd6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4505fe9d15e31e8be41336214a083c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e77f84e8793adce9ed20ce6ccd899202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82af8cbbf42a340f661d57ca843bff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9fdf08c98de5260e96ee2ae0e828f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630075bd7389ca812ace62488835339205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373de1bb1d17bb73b43d24f732f88271206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336803a00810a6580f2e39015d08da6a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5db8e9b90e3b70dfcbcc0ced469cc2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc668faa78b8de021ec37e55f4f05ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4270b83aa654d6c47525e48a0e191b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c913e0fbe3aacc1eb868b70d63e18c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc352a8ac284e7255249255b9b7b0cc8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a993dd1e8175040bb5d59559481700e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff10dca955f2a5e09bab214b18fefe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954a3875c0e60852cd3eeb8b2507944215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e408425f5186d3a1b6762216e379b45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc506aeb018ca6ffcc842a29c8954d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f864c80470d2218b1521f8007fa4ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f50d48b545d3e5e8603e59a0f2d3cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b854ae76fb9db3e78be94a0e85ba2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d512f0a8510649184307d14055b2d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6db5f181092ea197e53935c0ece4d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a20dc0d8fbcb4d506b5f506750ff63223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada22a0ef1705a8702d41c2b92ce7550224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e2512c6212056766fc2ca71305b56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ec97614280c504e0a1f9e565695f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182bc8ed4a3f95579a9b4ec125e9b0f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bb4525360b72435af66da79174941228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fbe7d3f221aff70f592cebb087a15229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9f674be1c66ed4056d26a79b3cf38230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa91bd94ded528668e57ac15b8f9a3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd772015647dd4b1c8ade98c45516509232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc5e7c54f69b8bb1f88755daa96382233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec89ebb1a5991558601c3d579afc63234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52220d6a9b1939bec48fdb04e6de38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b21084c96686dd008b8b96a8ba576236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f26529beba9f4e337ee60af123957f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f076864b17e273f9049a63a2903bc8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037a999bf7d90d3dcd2974cf25ff830239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5f8ee1dcaf9d82e7c81d74e7c8d7c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b45e7d4323318c7505d605f8d8313241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2dac7eb22b4832fb07fb18b818794242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b930f1430bebff1023785de3b099e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cd13b996c1a6b7ae26e146ed54f0f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2401420c5cbb63d73d490c8b0c743c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e460a1933a31ef6e9eb967cebb410246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930a631162bda8acafe0a9a75c862f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440d0b203303ce9035e8593f6f92b66248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5d0ed724133f007145db2162c4b0d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6e468ec00ac7c8c87cfdbdf915e59250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008ff778febc087bc467fb65e6acaf2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede95a235cb5a2d78a455418c3ee101d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228b4be92c796a90ba55269624f3f88253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd30175a76f895af07cb09c0c768a48254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55311b61cd1b06f398a9fda3ecbe5c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6430a8fd847b3d332e3f819f882c56256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8447b102a85f3285df2d13e6ac526257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92e9925def6b17414dec830d22bd67258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f0730ebfd67e2dc1a00186ae94be4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e818a6ec995c6a11e498bce056e834260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17637e27130ba9563dd0427da9738856261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab93e1f1ce014bca3009e9f739bb25262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bcfe12069a768bfda4d3da9ee07fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e4a853cef5c3ad0400297140fa649264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0007ad0bef21590c72084a3e00325265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b882cd78eb81634e9e9193972521486266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f7e63c4efacd74565d12ab486034c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ab6c7b68e926fddd0236424d4babf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fae39278fa556ba175732f872d330269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae16a445263e3525ec20572bdcfda5b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39418a21c5697104d08d259fbe0a5243271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2fddcfddd491ccf77d1efa97aeaa7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bbb70401bc03127c3b592ecaa033b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba3a9ab81947223986df82f9ca994c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b178e9b9790e7d5f4a073eea05f722275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074cde2352f59f9071cab109b7903b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb283d164c6bccf0dd96b44b9514bfaf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29196b59b11b5ca8dc606d37723eb9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b8407858dfbf49b8ac71fb7bf3033279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c560bfbeb665e7e98c0b2f6b3e82c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79055a5cf347cb561128c69f694b4650281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b89a13e6de3705150485d1b88d6d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890451c3222cbb0462202afc8e0e381283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec178bdeeaf96f924172d44739b5ac8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5b6767e850bde800d328c42095fda285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67705b076c854f47bc82f1a8639d5e31286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12246ee85ca0747464a3ea934e8808287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f69573ca83cef7a229a5ce8d2c6b44288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba03a736e7ad25443578fa0b70758e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214696a91603e99914e2d6a34499ae5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4a35d67de32ffe892449c89d19685291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c514c28b454d0074782a933203acfa2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653965689073c96cc95be0c9954f3d81293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfdc0bcf305278dfd6aec66728a3ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f0c78f2029b3086595e212bfee30c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e2f41016a04c8ee8605941811ceb5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b1c31d416e457b528fe5266fcd22d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74b05305c0fe5760e4f4f2568b39c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49872a23b03fcbe397709a7f49b45764299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1d8e784d63c2e8636ad0d877c7e33300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747a3294d5fc5b3291320e2ff7c43ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee27dc37883981b37cee5ec343d053d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11b90168db7dd357592e3123fcc940303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c04025edf98358e55fb73b8039e8c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b706627974522596ed12b1b595a21d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12d8fe97604e0b2beafeef7acd1dca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdd73e215fe5342eda97dc7f76019a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace4ee67fd7d8c8d48602583c8d293b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe895f894effac0690b87f72329d86b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01fb207e8dc1fa9693ecc0f040c035310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f53cc732339bd5f645867e29d4b54311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10a06cc376e81fc8e6698b3876e0bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43028f4a3c2555d62b0739b88049c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a1f574ff76e7a52729c821b715fa0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461455f242df9aeda74c2496e941a5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c49311c3f50c8ecd21435592b6d12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52f3e2f85175d5dfd81d925354bc47317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada6ecb0b79d7d91ab1fb43636d75c2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e648b5f7edc338302d55e430b40a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12b2de9a97d07c50746de8f8deaa2d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f20720373d41dff0ac3559369c394321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038b0793688e76988e1d398ede2b261322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a784efa79d448012e3ec109998b6e91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade658264b30291ba78a4a59e749102d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119180576f43798508c9a1c56a227ff325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>