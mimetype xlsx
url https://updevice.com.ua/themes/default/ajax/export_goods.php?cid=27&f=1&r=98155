--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450dd27b4b683756d8a8c3596ce6b861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c729025a432217a2fd752ea682eb092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5226a0203fb93bc890708db90371f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae4487530c959f60987e1c9dcf6f174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8f5c00489c24cf4da11246d617d3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb5517c4e74cc99f0069c933432a9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb8cab1c1d9df6f68a5bb2adc1656f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35ec6056d10677593c3ac4577948698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb194bbb17fe4a3c82aa2e430830d0f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b551f0dcca87ba18a614aa31a3811e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6ebec75d2929df877ced69719739411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07756f303b04e348eb9ce3d1be9c781112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8d3d2b512a828906a2e7139c1f8f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cd6b37d55aad79d9ac54227a33d7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def861c360b24cd2fc140104a15b0ae815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bc94851157ebc598752eeb8a3291016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78f56b67f4e6693c94bd2d438ac61e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1da88f83264b9e63d941cf44c5569f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a415f785b9321eea5f803bc067fcdff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3cb2bda0599dc4ac0f04444860b5a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f17323fb93f843f9618b62d5c3093f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa424c3a41740011a5617cce233a283822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d6b5aa33eb0ec4571dbaff7579e3123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35433c6bb553902a56eb264c500aa04f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e4bc137e9539798196ccd9c1b19b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e834676958289bc24f948cf2ffd4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4102f61c1b379719535d8801467b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04091837241509f7431c270095f2841f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea2e0ce294a641b4b8baba3cbcd81629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a56ee15d34ffcc3eee7d10bbd597a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdfd51b19dd5772ea1a9b2dd57cfba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb8d9ffb09c0a1882802edb4dee54032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf8927101b571127ff45f6b337efc933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f400a044c6aab025a7c132fc8a68334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515292245a82271077d4684fe10d9c5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fffb82ae02ea86d7c878f04e3f8fb436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6953fb522b1e1983fb630bdc2a544d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f358326fa89ae8db49cfe9d66b00cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4750795aa8108fc180185feb8dbee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12c5c7af40edb5cd76727b2fbf31bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381267e95ec92d40746da30b1d99cfe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bf700cbe1ad6decac809bac7769f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a156fa6aae50fc98b3164a23ae76743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902050113fdcd53febd96054d56bf2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a1b6538d6afe64f070b16c842201e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa896145f580ef3528b23a66c5820946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fcf075b5b57e4346fbf7a8841914d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d045bb2ad11be5def9bf93fc0257248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3980c0fc7cad10328c1ff24773dcb749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8e51b3d1cf53a7e4af8d5359899c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed4fd068c0d07045038600d9187fe251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965b784da5f3d36c65478d70468ac7e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b282926c21c7e7697c3bd69d9129a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96e5708c8dbb121b548161614d91e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e775bdb3c1bf02c9e691bc90953c0e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b3b2be619c09cc912fd4fc894cf0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daabfbdf70188a35ea757bb73eadca457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4aa0e04a6e95d4c6d09231b8cfd84958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceed8a7dd97c5afc7d31ffcd033eb5159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0edb2b8401c777217f4e916ddb80f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990071c90e680d9d4390f803a86891361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de3ff393f0dd4d3a1c7aeaf10c466462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93332e26e77245328f32fcf109f2b0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b938506a9865be35b3bf6171c228d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140bc1c490d44384bb5015075692f9465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2868b75682a541dc69d968940a15c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcc58e2ea09047b69a702953141a8967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f34bce6c085c070fddeba1cd4d0b5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415927866f6b153307e64472c5332f5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b02cb76561fa53a0ffee6466ef1c8b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceda6e751891cb38fe23e4c46654d0471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99735a4350a27ff125dbfc2d03926ba572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9862aac8cd26d7e3192c02d22cf1d7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55dcb1a8c94cd69bcb24468ecb95dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ef520b4802e9eec676d6acb7a405e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677cac6c8dffe196ec885a02cfff52876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b641f3b328a29a8b686b2c457a7b1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3de94e4344411e191cf5da9b9c390278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b585be94c2b1f6724611d594f6da8379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d52555d2bfbd7ddcac1eedb503eeb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828d2f4077b50c5f356be682587550e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14750dd2812b82620335d4a90b9f53482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cdc33f63708774d6d4fbbeba24be283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02e620775e8ddd8a2421a94d050e6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa25961aab08a3cb2958d10bd8e8b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68fc7cc01ba29a7c9e90eb4d3ca55d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0558e3ff32c1a2d0b796fa8fec0db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0e7fce31af9ac78903008fe1363a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea24a5cc4cd3140caf858d3f26011ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5af978ab5dbacffef3d0d9790b4a9190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab4eb79e0e614bc308a24b1fed7c4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3e4461d57f1872120c22d4ede02b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1071edc91157955d60485e1378009e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd497dcde3daf4383153bce1d25647594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1aac1a542b00d4a902385440484b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04488d40f329120df923d65ef5793596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d758f6ee68289c60b573e0e3c7758f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5410a2fded0e59a3414aeebbeaa0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bb71c2f12cd61a0bfdbc0f363a4fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d640cfe1567ad33d44e0080614b05e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf9e117969d7290b10b7496eca68df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f2c6c4f2eec3b459b1dd199456fb3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361c64adc786d0aaf7b0ee71b8a1bc1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab364a1d1a9511ff35d035f29d0fb8af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cec344ec6684852f53a39b048ab4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3550cf8b6df8d9e2da615969662ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd04d68130611a05a3fb391f657308107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af72285c7a4e264f73bb41fdb0687b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fa87313fc2804589481556ee03d98109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be196999cc68d42e88e14cf8bdf3e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672145cb3a5f4a75e51bd4dd5eb707a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f40e6a21166e93a6145c471eb2dd1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629f2164194ddad6df7c25513b6942b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371b388d41958401982dcfbe5fd1922114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2131e51d101b974f4d47e1692b227115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c2909ee63f1692f538e9b79f2aa12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff3eea924e5d9698edbb2d8b6aeac2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2df4a0286a0e6c920bbdd4602ae96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6102de602ffda054a531eb684aaec6c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f16ba16efdd81eac472e929e975bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063fcf19b1817f73430d0884ade9bbb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e829878ff90392ce49d52580df5d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4c9ed9b6722618767214f1cd06a1c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834e429b0b52363f8e90d86ce6d881c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3baaafaafd0a1167dce660e0d2eff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049cce118b2718392830a224d81455e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e6637d395724f44970de149a49356127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec90acec45692a3de8e1666323ee52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05a93df0a0e299a3e28eaf3752e688129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb55e0dbce2792d049c13f1aeb7b248130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e181157dcaf972cc4be131a27ce00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd22033d025888cb695a450a581c3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab969f3abcf4b49a2137afa7669effb4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b657bc2ba1db846c1f72f37f464ba80134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dce3fd95b6e3c4116947f915c217b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891bbe412f8b09356ea82650bb5e535136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592dccd71c96d602f7bef3db2aec663137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a4a737000f28c1d12807f4b400c2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7782892dde5d6b39ad66608522f67cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f97fd77757d594cdbaa964d6fbd332140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480f52825e737faba16f36e3406c3ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717b26b7e2a03839c42453a9c989b71142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c73d8701f8f80db0f42086fbafedf4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620f962a2d5d257538550397fb93597144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad7688713b40da0364a5410fbcd8d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cdcf12165b2da7aae63e3a52fb11e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7718b97082a87f57abc2a58fe80889147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52557768c76f050a39c25ab41517f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629001eb04339576e15f4266a47ff60149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f49bd8c315c187d4d80e566a634a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a312310f66b4f7f984fbaf5f4cc5c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e86db21de8b9588b100cdbd597796152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cf2efc023bc6ba54c537ee908f4c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa0608a5b6111065e0fb5151ec8865154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d890fef26fe9ddc2f5c2e28d432e7bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e3d86ef406231ff711c631b9c2d75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1cc3b42ee3b8bde2fd58058ce24d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042df871c59399626ce1107cd83350e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c4d27707f8b237761e96af34c2b44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78971081c81ef7e2cd3ca1a444bf5b04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc5f61fdfc8a9d6be7987ffa332fe7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace75bd1d7ec2977521ad90988db1c5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0bfa03d8afff0cbb2c98d67b47098163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee57cca9a40da65c7dabe0a183f4edb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3240a192098db3f33b1221fdd7cf7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73093891fcae33df03be73b2de69edb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9652523656cd88644d5953382a54a70167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fa4d31337cecadb190608c70f6c7e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8bcf62ee739b1d7fd53c66e37d288169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edd1cda33680584809fe81a3bb9598170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974f050c7e71d778abc30e0c8ed46e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc90fc7163bdc8abcf3d35d7844d04172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb482fa9b7d828911b2d94f3ef16cb8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd921e719f501815c64756689935c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab29233c05c8ff2234f9111c4ef3f43175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5592489a62df131705a19609004db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70c99e3e591a01cef6cf3a6286f464177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29abb71f4ef1f3301af6d2be4cbb9ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0a872446bb158fd4bb204d3bb9105179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2799c83f0cdedfaee7564da2380873b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdccc72fd52594a4e76f8fdaf9a1edc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d96fc59db71888aff856a5219db81182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9c3dedde111d46476928dd7f130b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80251a8c66fff3e6aebe58a61c5d201184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793fbf9bc62d3da25c9f417dc5c0dd3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9319e8523fb58255d1cfcc4bc041c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce995054d458c5f325c8165295ad875187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5c7a9ef69b9dd50f858a6d9814ddb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155d45f40409314864ca9bfe2bf76c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84de070852fad5207c32642a5066a8d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260e0ffdf858c9d26c0bb57a8292dae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91253330cf1abb499635ffae3e76da3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25a9a77d6939aeb778d872112f82b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f659fad271e164908690d9875ed8d49194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8179d09cb1cdb629d47fee4f644561a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7518b6e0e3fd265fc93cb375cab77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5e9c328dd5a699e3a85ec13f4bdef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fbd7f5018f79fe61b506eb7f56053198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35b4fe9408f0af85b573d203418160199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2816ba3734ecbaf6d1be9c52bebb600200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26f5cfaf8fc6c272b4b7b3d17dfc99201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a04587a5537b0f59fd596900b4a8f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac4c8aac96b97841351514ebfc91a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411b04460bb63bc240365d8ceaafcd5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fc8d4d0f6123acaa5961edfc3e311205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7534f6aea45d2dcacf7bc30c10edec7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb3f3fad165822c061bbc949d2fe5e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c713f08b4fe1da9643a39b948b59f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf886df7d2c4419262aff30f6ae116209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fe3c0e137f0a057c1e5006e537b55210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fd973fe1d41a2cce32527d9552412211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073d40a3285bb01e424d553d3b45864212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d0f530d08d84833a402712e4a15b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6b616b1ac5c0450888aa3a077fbd3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f620e6f3f629a202f9847db14834a13215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c578b5089e0598609d5e7c49a1d607216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4875938bd37588fb64b4b1d0b9c60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f9bb80feec33ec248e79163235c20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a540d5cdce5432b816515079765291e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448afe7d3198e07371b736222b24577220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55584d1803764aa4f0ba5f59a461d94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edfe3d06a78012b120ca5e5474afa0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1695c562b36c73eb48e320e48eb555223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a810bf3f13db6ae6e75af7a3f95b22a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd59747d2a30ff4b0f306dc663df122225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9e663c71537ca610897b472b3039b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15567cf938c3616745493dccd982706227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6969d86df39353ab47c521cce8b617228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9eefc130132c8c732482210d2f0107229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abec1b9ab6f7df7243267f382faa16230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf23a5d84fd6b55571e4e9cdabd4ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2189cceaa8e7c592254c80a7660c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca94f482a5e6c87dde6b6b7afc202d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d94b65f8d4b04d2b7af3b69fa49c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e37e6c0e7b706a940fc06624a5697c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a7c847211f93a5096480af47c115b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2022f827b2542588fd1c69d81830ec5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fe84c660aaebbadf57ba132294778238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01778dc555170cb435d1790563b5cf2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ccacced8e525b20207cc86b30e217240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33c9ee97cf689c08f0c3f247a5bc26241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1a9d1cd908cf219cf382d76467864242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa4423a395100d9bb85c52ca0a5718243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2df6e00efe279c8de4bcf24ad978f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bba45bbda544d4199cf98bae9c83c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4e93c3f6f6ac4ee61d9a1302eb23b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bbf278ecc8938c4abae51fef387a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5c3b2bc99758fe13ccb81438c478d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704738c49487cdadd980e7fe4ac749e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebc0eb36b91e181439b84a662660d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7ada55fa886e31efb5df6b232a449251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4961be0ddb0b2c55610730cf0b93e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc385ce4c277761f8a30251d1952e47253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85193b7f33393ac802cd59c0e48f5bb2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74e589a31f27044c4853f1667d1089255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c54e63619d50a551a5c714c1ef4039256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15453cd57fa0bc813ab74eea33f3ceac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdfc31c532d330219c94801ece56f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d8e267988f81d8251b0601c021652259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001f72e82b601c76ad0f91df54566c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96557e3a1474f9dd3ddedddb90c48cac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae19aaf6bd0e385f70375dccbfd6be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5409d37052c3a3490e2a9ceef0304263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbb1300fae7edc36599d37113edfc3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30884756f4884d03a49c11bf2d6913265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b6707593f4745cfe912e525ba109d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926268857b1a6515b2bfcd019cd99f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d25c1be8af0f136e2ebc4a08a0db2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5aa2515a1efb770ae0bfb52fcc77a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499015cf9934b16b1e4bfd31d3a23a39270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8441d34acc90ad8f38df21a95e4ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57b74d3af8789215a939bf95c612c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdabc44674b8930a778538b9408e366273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e287088444ba0e7859c472f9092d792274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cc832a82e1bf71659fdc8549fda19275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c922f73100fde86eaa158e55c59377f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85113a9fdda6c64980e9fa9aac2ac5f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e323e5492543c3493648b284a6b92278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbc840d95af5b247c6c9d747e61fc7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbf46437f74cd89b40ef9625d1f2a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a447b9432b19d29ae51ee5940425be9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b924794468479fa4ccc1040266484f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd7f824dad01f79e57a1067bb03f12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e97fcba58735772f72d8227ff7cf1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b416e416fb6ead35c5f04cde06514e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14d832855cd5b7f4a1327b6cdc239a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128da27991b0ca574aec13c297392f35287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8419b488c7251979a92d27211538a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8b534e281731d240b4071f7b12690289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60c86e7911f5799ece0f4110c5189b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce333c9ff84efa529949cefe6298147e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1afe1b3f0a2e45840145978b7bc30292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb260a195c2dec472957fb5379d7d20f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da348d68f6c5a1ab91a19b1242f72db7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7d10885e7eed5eeddb22f3dc8080a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222b20d7b198f4925204935f7fabe0e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703614069fac7e1f848d5553b6ee0152297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecee2fdf7175e77e5e5c18d39e01fd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdff58f41a4e1f6633e6ed6da0736b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270072dae942e0db8351377e9f2fa2a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7038838500af96bcb6d3caf0a881f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc72b17ec541281536c39c4c7af3c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edee659cc090075232f99cd008e8ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81421ba71aefacea9bd3e5fa23ab3f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eab1e8acc58e9bba011bef57e52ddb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8711bd6cb1a3d20d765c196db34c9b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716a733ec0125cd88387ab123a3c692307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f986be6539ec606d24639d1f64950308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575ce02b4f5394db4c2d323da29dec8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12fb8c0a97349b14f2bf11029825d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483585b4cd370ad23ef5d81126ee001311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea2b4dacde9601bc7f2527fd04ea6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21e0e0be5f17c4c4c8d0d96d2e7b4b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfc1974762d98145e0007c0fd2a83c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de91a751428ea865f6cb93bf30d295315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497bbee1d4d0241c738403c52644898316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00668c76de5565f81292fccc6bc96373317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86f4662d05cebc66b9408aefafbdc5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f35b80f816fc6604e943484e10079319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da8c6f59085899200c39ebbaabbeec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c124c7d49cf11be2898eb065ac0a37321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fa9709bf259483ed7b1070864f73b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31facfbb1738da4f11dfbe3d31252a68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea4f602db2c4574818922066d0e867324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8fa41185783f65b551106ae39d6ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e91100fbfbb1e62eace32375bbcfb6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573763596ee7823ec2dd1ea9f095cda327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cc412869fed05d8c358db9e013ccf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509457fb0e33d1a25688440013cca44329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236907d9c95dce09af106f2b3386b356330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f5e97718bc2510ad1e29a0f377efe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f3eec5f8e8405d34d0e1d00ed6799332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384bd5aed5106fae82d1140271756f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574fc9eec0dd5d9731c3f31b6add9d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63e6fca1445c3bc003e3df00a5a723335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdf811c71e812fc5c5b7be8a60eed0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbf4e54425617c571f41d9d5a6cd02337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8dcce01feee2f74fadf84410da27b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1a8a2c0ec822141bded0fd68f77df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e408b87e55499254565479dfd90360340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0916c63672cb67ab906dc0f15ce451341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282dde414c31106c183766dedcea8bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1178b35af5c45df151cc84602fbf427343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cadc8ffc5a315ad54b7543d690b65344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744773fc9bfa27ce6eb281c5f247cc6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991dafc92df8fa36b181e1585d75a78346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f649756b60b55e2fc8202ec7dfdffd3347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaee715544c60249a98a5d643582c3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12b8162d5216b08287ad8c89c7f58b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ba273b2134ad9efa80620819eca523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88798dcf8843b8d44fc881ac2afdb2804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb94bd88428c46e902ee3491daa8205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac30251533b84c4e3cece9149a12b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75acee2df37c39fddebf2c3794fbb37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f39b15e1ab21d9bd9c45f5c18ade498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15115ae8337eda3edea0ac559a41e1239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce838ae84d452b49644520067b698210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b733643d4bff723741f64649d6dc8511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243d97c3b65000eda7066b51f7c5a8412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b3d387f948a4aa90cdc4cd23d00c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f98dd356612d935dc91da012569e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1e29680d4b789e56922d3c8fef0d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadeb7f8e3906579a6d20e3d4c15bd8416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32994a96ab2a190a0e340ff985187eee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42488327ba07d07f9622cd2c5d2216c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35b88b329cb235b05e2d63cd7eef2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6742b09300aa9af7232287d2cb33d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c401394d82f29306ae5f999300a4f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7c09c89e066946bae5592ec101cdc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7397910a1a7951a53694bcc6d12f4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35626359d226167e622b2c71597180a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4866d03d413954e3b685c2fc70cd47e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a596b3b34440f97b9381a100ab3ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77979ec7f970ef679b87907aff8f4b7527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4caa73e6118f5e22c3d5f26bf5ac3d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84b305be536f02cc8ad2a00b0302c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aba773c311337ec8d3d6e0a5a58d8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bc26ade58eb62fbc2a0b6747b1bb931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa289d02f3a248bfd31c723f180bbff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd823e5602bc3e8c189cc2fc1860315f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581cc6fe48a1717b81ee593bea19bc234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab854a43466b9bd0ed7f08b5a5080835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384df62d7fa18691166b07ce58bf0ee636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebfb996c5d03463194699cbe0c590d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba0a9db91068db5e0eddfb4eba501c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e52e73a1dcd2c71b38066be446514539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d2517bf003bd388201fb8a1e1884540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c770dd2ba82feed3b85814b611596b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a5c35c34bf32488fa1514d7843c4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da819d561d2839023fbcd6f9512a108643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f0cf1e9d18e9e2ceb3d56d4fe89b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c0d6b9e5e24c5f127a90b6823656545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc23fbcaa85d550096a5d1364b870646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ea93755dfa4db46d6aef752266ae647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e9048f40dc9523e5b9c6977d8bb7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d88f72dc1b2567a45ff1e819bd471b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2359f98cc0b0b201c69743051ab63ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793309ac61401d6b3b5cf9a28033a4d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ed1be28a64c09d4fcf9ad25a3d9f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508013bbb33f44a0757fd4b209d1d76653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d524087b83a4350e80ec7570ee1d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709e9484f977db73875bd3ef412a6b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a14af3d62304d0a682dd086b8700ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e5805d6d6f23487e15eb1791b129057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a343909e61cc62b39545be310fb128058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6166a6f06c418c05a084c529f554f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c6c8257eb68dd79ea6f322b30ebff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01944225cf70adc07fbf8d8da42b0dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc143d6afef498e38a8d14c144e5f1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b6949f4aec65424d37fe391d4de0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae28038cd45e7e6abce310987a996a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489a98fd9effe38914e0f785b915b6265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b47e44548460c485af7062e9af81566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea8c1f15760782c2333a55067996eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dab12290f53ea56ff3cf334c2300e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf869ee9e11525f50f129a9a821cd00b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a42bde13d8f189e010931360a7c65370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042150d01736beb314914b6b493b0c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2568c041aaf14796e5779b08a8e21b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574da28503c5daa2d3df70497b597a7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dd0fde747b78f13d390283c4fe16f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91289606f6330834e5d5e5cdf7d8963575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949eed2ffe38f9bc262e00d3a73096076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84c2a44fab95f12732f1557368188277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704dfd582f03dc931612c7fb7fa1c6878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadb0ca620d3185a2ab2ec604eb8b9579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5429ca8aedc5c0a03d89e97cc3dd17880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d886bfa99538af8d5d02554570e3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fc51506f07610c101eaaf76bf835582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc197270408c0afc5e68fe9ddf584383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175145c2a4241f5235d2948f29799bfe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ab46b030734e786f01c4b0863244e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b53a717d8ede364ce8605afb11de986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d7431d2dd8ad4474b757e6c2579bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbdcfce778fb428b95a188a077337f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b968ee67dedc3b6c2b2452f372db78b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e82bfbee4fdc14db62273cead5e2e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2c50b22202e9ffb32ed88ac8f76bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349c0eb064ab013b2ba07bff7a3963492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4926cb0cf58d0939c63de9ef63567093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e97440402017250bb6742305553a9294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912646e2b38f1230bc9fd17a48b88bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f744edee1d0c6333527dfa5a9ef1f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e9523a4d3a775ed77d18a07cd2a0697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f21f3fffdf559ab80d057b4f5d1b3f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f44f045a8cabce8e314c6d71cc198099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d52a35939f58a0c13e263e7573631100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733713f6ad0e391a0496b285f2e39106101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c91f94f56afe72b57b21a75e53850b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04713059b3412cdc4a338710cd522795103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40bcbe38c456106aff7f1479dad0f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0d2043015179f53852e0013170184105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6fc9c55876e439e557e1c7eeb3782106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8e45db53561725295552b1e06176a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8005314f803c920facf450f2d2726b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679afcd39713ee4c269688215618fc3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41564792ceda539868ae1f2eeb28ba4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb192dbdd1f4d367612dec3108dee7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612e469dca9d7bb057ae24f60df595e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad896e75806969c1b7e48382c6178e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0816775910f7a44b24c7cf8bf5f26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc483320c2bdcbfcdbe7ec3e46314a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bb887f5d1fc5abed4b06694c13fd9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e434621917e3f6df694b03798177d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1af3a3b8f9ade94f2a397657fdce1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82559d65835ddb028992b482ab891357119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4377bc34e0933d39601041634421894120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c00bf5124be6060573d6da2424608121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42dfc5fdfd4b71d5561d976d987751122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03c64031c27cb4a0c619978f882174123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963271c2fb5dc567c20da45750f73b3a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63934c52de0d5cd075ebc9819c4331125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb569e7c1eaa61f2c05f01c25c2bf22b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e46268b011eb0f02d7ea6db1240a1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea7ea6f74d2ee7853a5936e6864db8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344d6879efe66c0a0c8baf3c7d5d72b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c90c4714694bfe352cdda2b80d700130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f87cd49c7599399e32632797aed80131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6f96524ea4f43e04eea8f3c15de0a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56562fb3f3ed9a31211f02db721d664133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbf5a951fa1e4efd73ad5bf2356a2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e4031cf5d771924907f040731ccc7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d56e723dc93a15a263b9f855a71e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236967fd5363ee9b5572ac018bdfbb35137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954235158632db92febce2d9960ef92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a3943637fe0bb36a4a4f1e534aa1b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fb40d335df5f4d3c46f721d92c809140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7646fb814a06e837023adcc7e6105141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526227d17482e3bd53616b7db5f3cd8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce8b2623f43d1868356177d6478a29143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef84c198c91a1f2290539642e7d167c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198602acbb0b9a568d21c572831a7b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7da98a26bdd983c840f244fcd4f55b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53480209a598783f2edd00f1e894739b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6660ceca3bca878b1de08a1507702148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141af08077e9058cc2ea86b9c4b5350a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90494ac32ec4d575266574f4d38d6c76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea638a32111e5f79afe39c1db2ab2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024919c16409aa3971a09914e252528152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd2272e7d254e0ac3f08ceeebc6fee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff64de71d8f9d354e680880c92d775b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8636f8160fe6c62932e37508222204155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab8bed8b6ede3b103f0005bd4845ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923eab799879f1300f9be040e3447b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f289c5e5239b4701f58d5ad538ff3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6ace715808928dbf9268ff0530def159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17b94c8fa7f0967ef2e78a16357cb3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162424f2268b08e5e3951680d2ba63b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f33996d04003e8102a1ec3aeb3d000162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc585cb8928910f3433e63512e16ee8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b9cb059a69fdd15e105fd088c9bc1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c568f4a7e3a183ebd67d1d3cd7c64c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714cffc8bfecec4565f240057cd955d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de44d372896d2535860bc9385006753167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ddeaa275bbe91d44fd2c7bbcf122f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703c9a7cbc6fb3b144ce2ba14426047169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8d5cb6f81c641d6629f37cfda5186170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079ed59779180e135bc1de9f19e3498171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c6d63c9ed7b8ba16c980a38acb3a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61599af160ff5960b547bb1d3845e84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534367426981d4823a37b68807baf30174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5f61c1faf138b9e75c8777d3b32d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449720a3fc89cecd4f56d3b06b400152176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6241aa0e27d73143b467ce39d3239177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af838f23a7cee1cd9d2c7a233e94f80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709283c6a463646c277c69ace3afd0f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a1d61cb971e672545077f1bdf32ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa2570d84b2d8d442eec594dd3dabe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e47a628cfb2870f05fe8e18462e15182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960761e16fd2ebddd493460f94932bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b550817f8a54e136c4d7583fea4cc9f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dcfb89f1cb66244cfb9e4ddbd38ac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26de2629f8217a9049032a4ea86dd4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c52267e8032a597f3750fdcbf6c4f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb490e15917dbf8009da61fdb5383b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78f7b8e0209dbe91d71f76787c2db9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a181f5a1b21fa2f40e2c81b2d8b5dde190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce70492acc661bd8c4f765bcadfe9d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a6c08e6f7de1de8bf0fc5f3d71f27192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eabdf697a23a03121b697006a44890193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe36e2a6769d8d7d0105d3b4fd92f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980f310f77c353751e0b2c482fefea4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910e4c8a518fd0c4fac3b2bf4115e25196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a29da67af08f9f6c05a938953eea1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80a645c618247c99abb7718fcab4e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807239fb125bdc19d0cafe95fad5a9a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e1b79836ca3a13d7c513096b80fe7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2128a76f67a925e0bf4191dd7f0a66201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243bf4d98a91788bf799753046d5887202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551d242c2f0ba4a06c40f30d097a070203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4d5a13063650da77ad66515126281204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169cc558b80594502f9c1158a6f782c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15e6bc739a6f645f3479db52312e84206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8172b354111638e1ecabc261328aac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8739158f4d184e3c7a7be482e99482208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d333bf1c08ab89550fc0701939593e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a6264b9dd221640566ee15cc91b6b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a3025c3e2ff4b182a33f84e5ec56e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabaf26208b96b547d40bdb595001243212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57845968c5d28bf31276242eab2e72ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b206242fb087a1f23f6f98bf8962e62214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0861c1231918e6e6b2eab6cfeebf6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2644e17e6a7c95d977d09818903d718216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0cf6b7782e50c0240a552749f48c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a645efacee9d49d240f2d81477b4717218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d47e3a467a7a8d0ca07ed43ae90ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2617b2131740d3f5fba7817bf2bd5a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844c21440de6f9c77e12bbe1ebdfb01221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316251dfd1fbd94c19d9038769e504c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9113844d327b818b890c08bc83329223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6507385f46caf164a8aef3018d931224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fc84ea62f2d7c304490cd0448c86b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986810e45a0033cd1cdde5e4d665d59226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77397c8759bdebe751144395d1a000ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa00cbf47a80ff614f4bc5d7d47167d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508924af254b4a08e59eb8f64dff005c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b4253589eb32421a413da4fb9d4a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb70b10282a1cb0b508db5d6b5d3f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5e141ea861c72cf973e36d7630421232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc89a00df1835853109fdd853c0e70b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c74a139338178141a6edbd84256c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340ff91bf6474cea83e1b48d90ad80e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b4e9c040242570c71c1de0cfc3819236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ab83d54c618c065a8be2045932a8f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bae0a2e5afb4ae33b7b552b687e558238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0867e3695575b5058599cb566d3c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921a5d248f99919877ebdd817baa73a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52750d5503bf03757c8097e90485346f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed055d63f4e0015349d13bd76ae050242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab9ce8ace28dd7af3ca81c82d4dc0d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1195bfd8c0db19c30e5317c7ff1c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057389451bd9618b36b29112e2e2ce0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb31b74a11d42c6fff4ebd4aa40a524246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d3fef2ea044c90cc104f8d9c87c0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb4a7450281a393322a021883c9aef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fb37689f5ecb1323c8eb4342e5a3e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4b7dd111ac74c309ae297b90e134c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23ee3a22dc42829ddf3526bb362701251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d88c68a24e10d73b4e802c6386ea90252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c55c92a2cb96642649e4e21645a66253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa934a92e3e1b2e5bbe8d2582e7234f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484c006aa78300ef282abfe8e69c38c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3c9228e7fbb0fa0c2066f02df7b1a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be313af9ea755eda9aa743290455fc7e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e54be4f8535bcbc85a7dc456e3f236258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b95c55114462543972410df8943c99259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729dbc362c909da6140f88db9d7c544260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fbaf09325954078097172a48973e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fec57cfc906b2e98ccda4ebe47f83262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401b7f4135dd49c31bcf7da69d7c141263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4f346cfdda41ee78434510a521e53264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfad82329791cfc72454a04a35eb018265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6a212d5e91979cf6ce4cc050e8976266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a76d40a268a21f13456df497b33b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837fdd72182fce800e59faa8ecc95f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463750fbfea86f85f15d8c7212242d1d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aeb34b719d61ee022c518ef18998ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51559847918803ab3e5496710922f9fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d6e0baa7d3f15aea37891ea161952272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8422707ce8d4a50ca0eb2ed065931c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5502ba356ae35e584541fc90b62149274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3e160e04add09166f337578575a8e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2bc0fc552d1d17f6c921446646d35276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3103fb62d16a14926f29a5eea65012277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14229f6559d4305aafc93269586a862d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68af48ce52a1eb8d4ce00f2fc04effe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457882d2d245894f5a1545f17c0438ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24874b07e348f14c499b06200518b9be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695c6885c0d27e65e7a609cfcc788c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f65fbadbe0ea61598ab944f5328a5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68871255e80334600dd20eb21d98abdb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5ef5f46eb707480585c15f708a99d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781c283408186adb73fe0bda634e0ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b99838e713b7d4a85aaffc78b79389287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea1ae833a47ac541ca81dce9a3a60c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac40186e0011776134c871dc9d894f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fea5ed673b50089f42290ca3948a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48efcf3e857859cce4a76a0c80d311291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cd74bdb5a541ee9c36872643f0a98292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fc87d853adb8da4e17c59d5ea4e78293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937150eb6e79a31505aed9d0b651bb12294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dcd237b6d23cca27c359fed24814c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675e4ed0b28309e93a604249b3a1bc2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da905c7a447966aa8581e423ab32ce9e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539f25119d8bc42107499215e0b1d43298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e970037ca8086bf0318d3782dd0d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3220da68a8ce4bd2e34885c418339300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8a18e2b4a91eeb104fa3cfa5a6e17301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260a428fdc066e2651b54d4386530e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df6d52416a98fe0a71559926e8d44b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f456883e40667e7a8e87a7041e96122304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292258ecc1c486ebdb412ea3a6ecea16305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c818a013a32a23d1ab8ad978f90a05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16101f3f23a7259f46f68bf0404ad2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdb67d1c252f8b7dafe55b7ddf072c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a727a60828d1db9a910dd0bca5b1198309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e167413c1e3ea183907646120ef04310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d221785c16e33724f3abccdc9a9700311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f300a821c3648df46d51bc7295aa2be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fabe6ecb94584e085b596a14a7e48313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898577768d4ea82b4d5b5438ecd4dc4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea20b33c6f6f98425c89442dd8b97bb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95806d7d58e8e829a642d29bb652141316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a59ee736b5f3815cc8ee5b96d42a9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61383c69338b819dfec0d3508b086c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe852f72367cc2c08aa7ca4badd060319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc448449ef44fd3c2a7cc2ab803b280320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978da158dac3ed66aaa8c26b91b8d1aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053ba537fa2eeab7a0d58b5698e56d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc988cf7c1c5aee39af94fd781125f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cbcd055d7c15f4712068fb49d2a2a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102857ad6e63bf9dc799d518c1ce6ef0325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>