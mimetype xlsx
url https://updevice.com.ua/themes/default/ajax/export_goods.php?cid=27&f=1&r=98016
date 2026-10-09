--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81ffb8df5dc08ace4dd5f6a270310f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a806b872b82a1a70405cfe94dfdb1cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58358d5f89c63a72a625b12c856815c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb2170567d6296510a0bed5256a4844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1540f228dd3bbba16004040abd432865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b917c1b07ed6c76c1b2c4204f5fdb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae06bda1dafab7fc62a4a83337fcc67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51750b521f663c12c302d04e3bdc40698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c0ae880cf90850b901d2b629ae2609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1ae45036fb10437629cd5bddbbe1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47ffe07f3a9860d77e2a5c61cea54311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542f4027b70927c0423c755ff1ebc4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c7ac2d9d62a424da8bd5c971d652113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04d769c6aea88bc8b997856e04886c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484cb9999c2cfe871923cd8b408a01715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27faac8bc2aa4953996f11e5aca0ee516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219762fdf5a61769972b6b6653bb824217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2c857d4d9452f40d4dee61696719218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6e8e7676417b7ab285946b4ec77d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6f9789f9b13faf2094587661ab62d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c6863fc2e76069d50ac1ac348713521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828f0e626ec5133b92a237ea7b8a38022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b6b016a68f078a2e8d6c2077cdf0a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386acef547a7542c490bfd79db6beb9d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ede2a9838e228713f2cb11b0a306425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24845580463186437d258c5af54d998126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b7e8794e8c8323de419c47309034a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7ea86dcd9988818d708dfae40a3a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3aeb2f692a6fe2943bbb31176f2aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05298aa1d78c58923c2531aadad66130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5339f22161940a97b06b71c2ce39731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd125926e1765779d23d541f7774ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a179c5a86c2adcd72641a59c682d1533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d711b55adcc6f629c56a25dce280e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231baa0fedaf1cf6f8ebb68f1ff4e05b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443efc27d90b7124d5a9dfaacf41a5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125da014b9c840bc78709fdd62adec237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8e89e9ccf2f36b005a5c5c74f4ad938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dd1f09b7f5101bdaa893431ca968d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea36702b854057d90d482a1c42405f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc1e3f03b3fb7d6d81b94d5839d97c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fadaaffff07d0f08591f355d1469442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438995fd5cef1c28e86a845da0de44743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657941dbf377fd932280ef88d07496c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3265d8199e37d80ec79336eb75b98c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6816c136e0c144d06496ec219ca5aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8e209f56f62efaf7301dd9cfe7c4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde79f533b44f6a95cfd9cf24e07eaf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88ec8f59466216851fae47d28a311e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78c070591e08aff7c4d39243346c9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b00b8fc47aec0a4c4cbb217d9000451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694715ae4b302d3ba70b687ad97d1dba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c82e6b3781f02fc68d32a6fb8748e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b31ebe0a33028507a61fdd4bc151d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62528319c0a306654a970dd4cfbd75be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b78c1b023736f785a100985da5990556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55be6b307eb66562c83da6addb784457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576bd29588f04c87979506e7b1f61c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50875d704113dffe354bd061c893cf5559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fe2eca4b13500980c6c982bc4d76760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029009a6732d15d050a0fe1d00827e9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900e1f14cc187581aec36262c782d7d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f004ea5cf22bdd18e1727e3e5a47a9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fe3b4101140f1fc3726a1c405640c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bb0c4d0c76c4836bce092b76ab3ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bb6badf095de0e84e298bb9a91f7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539ee42a9c5472829ce8a98c9ee463867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bb6d6ac42715232181d6e3c8c6ac268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b07e38a9028858f4ef809d50fdc9469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8af138500317857a5fecce4de873370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8aebc44d907437317e146e8156f3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49405663542b67d9243acebfa375c43572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58223a1901a056d4f432fd88840b0cc273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de53c89f0612d9d88f8e38e111fa7d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a7a3f2b8ea036c652472572202c7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcad1190d62989d6d81e32e64304ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810019d10ac09a4b890ab25e8f49a0577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bad49b028d8fe6ae5ed5e3c1f8f9278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee2963123a95b880af512edf56e5be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc0cfc555e8f29ffb208e27198034280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ac2b97c6d7c3d5824c071c3ce6b9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4051479116ed8928187117948ec275a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995994ae2f3ff15c644814b59c0c23d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f5d044cafc13d8c1f03f98f0409ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2b01d3949c74918b3f8a3332ded7285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf78e15a0498cf1af77826cc1f4d0686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dcbf10947af387b83b7ae6c21828087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882af5cd0a4b764b4dd62e990c5949688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff31164cab65e9bcaff7917585257b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23df6cea33e5965de68309db6caf1f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b384b2d8acd16cf9229c8b3acdbeef591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ec93394c24534546a22897b8294c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fd27967727226f75860e5ec72abde93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29a38aefa706848e6f72f60a4e27bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b351105e236f3b6d93ca485e3152ac295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11b2744574d2b635e06d7b5263e8b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924d634185136d52aeaa4ebb3decb9197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3772cbb184121f06500b896d15fbfd098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb43b89c62685a9209be36be92efd199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c13638c4716af50b60bcc29f297fdd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ee7a09a48ec38fb35c07dae148eaf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446780ee5480df70d7bdf2bbab98ee68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6d5c32b6afe1393c86ece969803fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70671aef42313fc74996095f44d89a1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7bf9e1f27c5ad88427aedc73094dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96b739b68c66bd15968efd3558e3aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18deb34812a9c40b3bff480edca3992b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5ce3820180d07bdb7e3fdb2f6d624108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c24d4f4a70cd806dfccd28df1216a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c099e87087de5324dcc5acdc1c7860110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ce6466c31e1d63c7a4adc79659fed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e0b0e2d9dcbfff8af1ce25e8ef138112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cc3fb346982364770faa6761aebf3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea8f73122ac9a2ad70ce4d0771529a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee9f96ddf4b56ce0bbe3af536488b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea402111bb10adbb06452e345fb0f4ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9dbfe630d19d63110f4e7082480be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a8b41b4467e3aa6d5bb1db9b23f19118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b74946d1e5688d3b2924f4b213baa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c780ad436d413f69a9f1eb00f51730120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cf6447c116f59dcbdbac0a8b850ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8f297bb0145310fe3ee97177d6b1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0b83c9578aa2ab9650befdebae4d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356588ce6b0e8ed2156dfe4915073d41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d4fa9ee5295f6362b6e35138f196e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f4514b2efb2cd9d98c73a8d645304126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4124377c3b670d8d308fde861860b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eff4e684ba780604cf2788550c5b2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7212894ae1e47dbe67fb15dc3f45853129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42200d60d0d8eb5a9e2b5b8970003d36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b447597a2c5e1ce2837dd9927ffd79131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024387008c69c031456df2afbffc33ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf975b35de6f51e4666f12fc2a95eee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6ece445d28f13c5f81a86086ad489134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacc1592d7ac1a52ea90044871f06a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0787b7b7a38077619983f4ccf88e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9af7509793325a140bc86e404defde137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57f2f33614f87681280dcb044b57b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837fe5124370e77b7dae08849b73d65139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566b2a21880df5833ef9df5e0bb24e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85766e5fcf0b1507b81df6f8244160bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37985e51158e88e54cc25f4a60c704142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4149783259ea63f4b44a505df76df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f6b8b36ec97543a4f1c64731278a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99a6004b8972c223272693638fce3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7734671298b8b3ced9b38b2b1b7fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c74875398866517c8d58d52dca2fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda5a5d64a396e0a0fc870ca5e46c3d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19327584de2d299c5947a38e8680b4f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c787d9c4a7a8f39866f7425ee6088150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50dee5694f730f6444d298ed702657151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43241436d89c56819bbfc8b841fb6c83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ad483f5fa2afc57fb15e96a239d1f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b40a5befb86f9e3d6326a9181549db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2714a22b45eaf47f7e69d81e58479d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff93fd7dfbd064311fac52e3df99b0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9cda074f78ba26f95b3843b747b1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988d0e566dc8d9d6a781733626ed2e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd66ee9c449924b3f456d20c3e20774159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d9c1df5519f44147b1a6b2a688f45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0299aae94dc2b225ae5f8dd400a21161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f420f970540f28bf8123c08b40c9a9e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb976c5b4d35c25158d3255081fad7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec5b2fa116615753ef6c6685446a45164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be4317411ef490c5baa9d67f627071165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bd3d9bb3c56e2dbcde99f608cccb5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30fc2a79ffe58cec2be319ceee569c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274db2e726c989ef502e1960a8349339168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fdec5c6928c70e10c77a60432ed8f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e236035650baa3287c0413032386a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec64586133be64cf77ac1a216a90dd1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4686105d664703ac86c3a94ab42de8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2ae70d45c5dd0558bd506fb74960c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c765fb0e436939013b34e46279dbe7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f2c65f63a0c270bf9b6e43de46d32175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b05c8769c4d1162ba4b55bbdc89b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ac33f6f95f67f361051923fb248c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bddcef44269f7b0e3e0b1c37c891a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc2538ab6738968259bab462543e15179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2bd9e93baab9eb6ae05ad3b8eaf13180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bd89dc921eb95a540054f649cf3b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cdef36fea6619b3da71150667ad97182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcc09afc9703377e2d437d100ecf99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10608b072bad040385d7ee9aaf7b5b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26640f7704aa0dc48288934fd7e089185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71970e0f6765aa1cfb4cf5dc822111d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53336f5529f647efa5b0ffaf32cdbea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6f809064ef4f25ba4791236f3e4a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e24511db6d4a8b47857fb9dae9a3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004be9477f87228fcdce9b074d13838190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f8a4cc4431148a2323e0c17062810191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f02cbdd303ce9979d14c9b5f63cd21192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b200bf68412810fb4cc6fa648ae8fde193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e558888d593f3a3e3ec0c8be0066f01194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3fc9ed839f45aaf4b46e4612248fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c7878a37371d9837eccb580f7aebd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986e8d95c9c1eb53d16bacca0258a35197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcf14326aebe01cde13caddb11a6f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61975d1d7d38887543f40304f96b5ff2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89907c44cd4277c0588e03ee8dff4da6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4a88e792707901350b91d0f10bdeb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac21b4a4490bfa8b70fd50f3fb5263202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111828c68c21e74dd8780d55823016e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222ce37aed41366ff836ab7d2d46d46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d722d81214b8693cc06eb6743115285205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc05878fe3ee779571a272c8fca3cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec433545b6597b6ef209906a78ea13f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79ed8158f9a25f6f0fb149f47b3fe1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de301d51d9aa24b4cdb45c0e060842209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322edf7d20b7ee84eff2b7195a764215210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c2b82278e04074043940099bdbb3e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cb96cd569abc72826503f84bf0305212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804c1d3dccf92cc4885ec35c2d9603e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d40a25a696de5a67171b77744b2c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcaf30c22d6d0e0b71b0b429e4a85d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12b1e7cc95763ecab902a051872123216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ab23d5e8926b56fe3f77a57201b33217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223d0016a1af116bca975c443633063218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ddbf61da6424a49305c2008422522219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fa77c5b0b1cbada349a8bd94afcc8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a6df86e1aa9236e13e530865cacc2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e720576d3e3c69286ae5a6dc33359222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7aa78dc033ab0f625c0a4e498c87b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529bada28c5bff255cc9722aee6ef37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a87ea3f469f4e99dd1c643db6ede7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434b54c65991a18ad3e0f976149ebe0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49730ce6adc24103abc01723c0272d72227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79ab09c801090b0c8d8798ed3f0df8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d1e7592e56e7813fc82f6c701d3ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaab6ba96f1cf1a2f3006273952f6dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fc8be2cdd7bf95efcbc719197ee0b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5923ddbb9d4e2b8680cd4081c8ab7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae389a1abbf0661b4663a330f4f5a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9047b80cac30af640614c39981a0f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5228a4d42df4c628248f8d20833f08235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d6f2d72ea74b73cdb8b0ff6a9671a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2883455e4e24f35f5fe01a6d94294237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2205badc41d962db2e20232a690b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a1252fbc1f5c98cc9031c014faa3b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5475d64501845ca3d999f9143c37680240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a1ae10c631f19efb3b463a211b444241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48a2caa3118b28ece2d172dcd45c62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8fd1281bc7e28bed368d9bfbd6038243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2182510af22c381c8018d74186438d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4f82e81eb3596a5a5993497235deb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556a74ea0207a89352e343cc466df7d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308956147a3ca6f08bddb676d7bd42c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddf39f1d02eda74d9bdc0feea6ae83248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d7030ac5839cb0aa2a86bc96fe156249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5db7cfcc79baaa93ca37b37f2f3a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52affde1e9748f5fe49152e9ff707702251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187aa21d6a1ba9b9db5b810889916ba8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a20a7ebd6d5c3b4470f9b4ad08f30c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744362bc94fb7ab77e177b4dc2dd4b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbcacb33f89d2212ec8e93a9d41db3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becfd38cef3e5c09b46fb9e6122b88f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec9a9c302702342a19476bbe9050b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d3b80da3d90ac5bc113db443d337d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d22a56a90982cf52a9f88b48abc6a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d79e36c78187fda0b8c602646f1eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948f344b19860174f0b6f6d067b9311261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2da9a0d73e43f97e5cb4c179204a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7e9046f4115d8e16a58b338494b39263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7db4024c3377175e014e963057954264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863e16b9431ceb0b10ddfb8ea0d3b95265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c873bd175abeeb240fc2f2cc635dfff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78497383cac7df497773b2ddb97a8925267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b166a3f623c9356f8f6f2606a95726268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82fecf95dba20d8ee3a2d183efaf5b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcd786418a8ff2650f590acb00848d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261825576e8ee8c0c4af1c5f19042246271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c6ecbcd758720a8eb8f992e044ea2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce03467697f53cba2c2ba30d67d8ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586910ac0eea4cf0d7718af2d4edd51d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3236c7c97d6d53501c8a881c91c88d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18970dd945e4742450582869a9220d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b697cc4d739256188d6cd5a5adfbf38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7188df77a5ec9c62178853cdcffed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d898ca5011245f8c7b59bc533e12a38279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651bb07c6578dbe2b1e070e369459c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a5f60f32fbc4f7000bff74666d299281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9176c4c5055a5f53c5d1fa8f7edde1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e649a8a21c71a326d4d1fb2327a1d5c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d9628886ecd6ba7b07ab6f2a67daa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029dc6f7f5ec217e07c388a6d18f82f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88198627e631095fcae10970e49fe6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3c7de238c0d2161468db53f3505be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf971f6c7fb2e46f0614aeec831ea32b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd039d7551407b6c2fb04027571e4d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fafbbb758c38865161283e2add6966290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca514ab63a6e09333669e7d483eebfd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568fb86bbb0d809367c306eb6af131b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d8f70fb78ef170ca9d17d03b269ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6269d98a3c7579f222e9e328a6e89b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3050899165a74048923fcbe8adca19295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68014fd4f2d12cea1c4dceb7cd930c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a723c86f4bedaec54a2cd8f9434756a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fdeeae4ca7dd711202d0011dd75b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0193d7bc278b1e6e95afb93837edbb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3f52f85fd24809f75cabbd9fe35c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a715297724f497cb71eaf1b94d7a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0359879cdd08cf3bbd9ab112c0c136302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb6e764464c5520c687a9407e015b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3c08e311f405f3a3f1fde68d6e936304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed3daacd1ba390f8164659d4612bbd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56c14e674c83c677d9528e1a4b90cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459cfb3418c0ab88f800a70a934d9ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fae5cfd1d06f9e0663279fa34861e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f70ceae3b7ef1435c3fde1d24ba4d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d291edc3986679ded1496e259b25b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52752420936f3cb1a3f031bf747c57d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b504bed9c1df6250880afc052d992d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90583b2d08e5cbf3b4e9529ff47ebda313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207e8a9ad458db75cabe13e7c715d5b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5831841373d7478486279bd6e8e4b6d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456b3c27540a5cbd4f82e055321f129316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855a54ace08237d4d0bb300d8b9a0d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c45bf3b6fec7c79d9b8671912fd835318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258d46285096d6eaece3c82b8c5368d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa45cc0255dc32388a2b6f6a63a5e2b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42208b8a656a830b200d075760bdc8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df141b7249373d4f2dfb533d036bc4ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde50a85a0a67d47018fd38d7cfdd485323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cec27bd6a92644af4d0ce2865caee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37cd7125bd1a26b7043ae0b03483fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f21c5d7d7554c5c8c7acad4e3cef2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a77dd8ceecaa69c2ffed712b42921f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c08782b9e305bb79e1f0fc1738c5aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857360e93ba8fc2bf718504d51f15812329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35228094654c3adc86ad94312b3569330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4bab868a8f1f098a23c4cc9100b04331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793767d7bfc4d41fe26ae172f2a6c0eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41100e167ff0899e11cf2c14973d45b3333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3d481ed00c4ac41550d1df873910a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5443e8a702dc3db597c42efb54dfe822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d869b00ef3a01343f6058aacf04293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120f2bf0245e5cc374cfa5cfd4fb6fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc0669971b902507acc2c7a555a73c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6805875a8a893d6b98de3e20a343836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70879ebd406fe2d039dfad0a24708fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3a23f56c98591af03b65cd027222b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37697aa937cbcead2d8dbee47b24f6e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99496317e712d07d6e6b603bbc84beb310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684cef0852b6739bb3b8bc65864ce4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a388567bee083003681093925f49c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323833922223db50d0775a15189f7ce113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af442660d49faf1a6819b4222bd26bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147f251a41b22927829fdfc6ecc65b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961b26728bd2a4f90553b043418b31a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e44d26fcc9e3d51ab168f12efbe9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883057157b74272409a659287bf584f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247c8912715e067e6594aae0616347c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb4b39097f569b7548706efebdf88020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f62bbb5497ca766a4d02d8b0f1028021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241fe9a9b5e5a0788247e4078dd25b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3290e6ffba3885e0a085695faef3223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421fae699c67957a7b1343d629b125424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1434db47e0e585d81fe14793e306efe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559c6295b656e9c22a68e44c3549cd626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35562c30250c94661b60449f02d54da827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d579e1cc4b09f7cebfd745d641a29628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dde33cf85dd5e16e2945c034df8d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9992515f7439e1e6868fd7cd06c3430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d73ed4c26de7e9e7404379d219fbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ed6867c4d3714f1290e9af0716b2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa91b6c311e5807eae94fec69381b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c08036a8afe3de667d0a7e175baa234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33c0b3b1c0dee317aea0be775909ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2606ea9209f5040d840b5a14cd82736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1167be4a3046bcbf0114b01efb77e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f50648cca65571f41252e146c4b0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff94bfb341fda67fd8ac585301e165b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fde70b8ab7f6efc95e0c95984026d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f388267a0e4444d60678e52424be2d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea48b753c24c3f8415f456b3cb01a5042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5494e99a10811335a1b42e454bcd043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45650c9ec363affd1b277f0f639de1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6d63e3f6a168b10d4bfd9627863c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169a951ef31587c9c32ddd1baf3db3346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac25b3561d35c4aadeb2a0edc41fb6747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77452e970ee1ceb4b47b1cc388a0983048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d893ec7ecf77cc3d8330a72a79d16aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778e62b4d107203489ef364598ce94850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494c2362040ab8337ca60af9b0b6d0d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13830bbf4da08ee26217a34db6f63e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cf300a3f738e851debb782904314253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68247d606eb0c77cb59b09936006477954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab88b646de959a28991394aca7e8c2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21d178dac8af67d94d16b3b7676bef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240b2d9ac27a9da4c1574c80b78fdd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe64fb346249bc9106d8feef781364d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bd5e2103b50e10422fd7c947f39f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae44730241809d537e9a6a66f0335060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b364aab0ecab8177eac219c519cfce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c58a5e274c2c4896ec3ad68839d92962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc06b1bacb56519d1ab71f8c932937763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60464ad517cb83245768edf3975c8fbb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e23953596c27363b704581f37e99c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7239794d162dfec25716240c2858366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0eb85126f2a791ae2d5f7f6b3ac11567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cf4318f6d555d64dfce4c858d24b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fe0ceca2acdfff871631f036c7da569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efacc24afb2e30d4b5b47d88fe96bc770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658bcc251cb9543d8c90f3c99d9f95e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b5350810104d7dfb807e7cfac7ff472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dbf469b2475bb6cd553d0e45afc8b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32322c90dfc24a90b967ecbc7222026b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6934a3fa5f8c5359b1a3e2845f8f1d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6bb2536949e2d3b4bb4e7c48bdef976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bc700f35e06c029ad14f4f4dad55277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b507a26a91f680bbadd0fd5c0f4e2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18aab27c4a27f29e7555c6e6cc8660379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490b0489ec6410b0b1304e31a3046c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641369a7f59180e4a81ebde65a3fb5ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3553675281e20cf6f0679e328d13782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb7a88291043803b2b79d1eb5f2be083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fe4aa928d1ba5d7ff4832f072ce4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f12c5b3c83d4d3030b99531a2bd7885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd1a9cccf2c3d04bad99d6430c2ec486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff336543687743f3cc4ce046abe956fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d357ee3a6f4980faccae0cc16ea33a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac30f80b5b2e5de692f72ae20064b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092a84887c421d6436a7a5bc3a47e2290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1785eeb3db643ee075a8af43625e92b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d5ed6ee977e6e79c1e64ef827b7ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334f114a96e40195d8ce7a497e7542693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a998b3dee398841d7d88e2376ca00794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481a9607a4baa17a01a65fc694cc7f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0d29af1da0325b5f0660dd62bde8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf747eecec3cdfba74b72fb9e586d07097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53d9a526355a9b6f53e5c6abbadd2698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47cf8619a8744e982e472e40d044eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63590913c6820b425c7468c340a55d70100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88659b79f590f1f15628a8a6be6a00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0de2a12cb8e57a4fe16fb5c6217cef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffadf29e8c4762bc0ef49026c6111d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad0e6820c601ceef10f11c3e5fafbe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4628fb22e3a5bde66561ad30cf3948105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cafd26c5bec2d8c6d5ba4b8ce6098106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe414664bd946b0d5c74cd0167262d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186fa5d1ac55a7dddc9bcdc9df73d2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a241936e0b06fe336ae413afa219de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011ae78663dc2f1065deeedae33e947110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c8b6e09ddd9e34f9f6eb6f8aaf467111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cfd6b07ec6f21042f04ef792840c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d195d4d294aa7214d994b8485d966113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990462f99c6e3a115cafedffa8fdfbb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a151683660ddedb3d5f18fd3ee76df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb346ea0da0750a9c0e3fd8ef6bdbb1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3f9dbef37359399940ae9c46f4da8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04477c325db692331c5717e58c66ed0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0a67bc7fe9deedc859522d4acd080119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ad307ba724c0f569b855ce06ff0b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d232198278859d1e56f13a533c2d1b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbc91c96ca3a9d329ef8e5ebf09365122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97a5622c9e927b8fb38f46db5b2078123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3aad2904966f6d7be5ddbbbad04acb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b8cdf38c73813065bd24fe3b264f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28a3b525e8189a3d59a80c54287589126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49499e01e8320d6a75295870a1e5f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6d04ddf6fe5f83e06f27979bca73c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e95067b4c525dde9291b0e964c8498129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ba793db9074dd21e5ac4908570d57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8160de6ded0400710d208fe2a24203c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a8d3e31a894bfbd18cfd01c724d9d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab27a296996148076a54b6a80258ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae29e7ee147ead0e1c11bb5398e4f82134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435c06f0994a7e909a421015782ff38135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f053879fea7e3e357684821857a1f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829c085af0f35572bef14b39c5538e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd624c754db24ff8d031bb61d887cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6bd4e6c6b46c90223ba6d18226233139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a700519a8be56d357b740ede6684b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73692444cda9414fa8fba69d332dc02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af1f5d54d38435c069be4e22a4f6ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e81e8fa1dbe01cafa6f4f59ffa446143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df31c2832d475e705be2b70c8631d53144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1a84248cbaa33a605d7d5d99664ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e97bed50117b399d60f6e426480f2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738a73716795dac80aa87b34c63394f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e6eebc35585ca464349608fc82fd1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54980a84c33aa04495c40329ec3f56cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf0311beaac582a48c1fa652e40918150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efa560668cb196ccdab1983e8127f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f58980ae00a665116e223e3a1a795b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e79e60f60233dea4763638b8bb76d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ba6b46b0171eb0bec3fbe342500dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cfcd1242a151e2187eb6f5c30f1fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51aab3bce9fee9ea23f51bdb84af72156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6584d002ae1805a4491329450ebf13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6072ecbadba136c01d6a2faf3de94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1fa7330c84ec8815d3bcdd9ad1625159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4600271c77250a1588b12f3d6c617160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e61b54e2f1d30a21f2113a09560300161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082b8a5fda22a6655f545c9f049a2f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45afff95dc76a633fa756ef780d206163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f740d95417e73b684ebaff65ae6e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d25d75aea7932a38123ce5f422411165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dacd664a2973efc15dfab5ea51da7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c8ff3d2a2a0bcfe4b6fb39a3f4bc1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96219582e878c7fe25317f8a6718ebe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974b847f380e236327107befee462cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc835339ab45f3bfdfaa978851e0dbc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0407c31a4109790a3b641c05355a26171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a8e42113e6aeb8b5806af6afb1c20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956df5ce8023e5707d5817001e209611173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07fa706089c3a0f0abdefbbde21a02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9672a933fe0948643c1ff465ebf4964175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b1a3411ddb3e2b9574afe98495aaa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f085204a946c0578c0e5031ca60b80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56b32a4c07bac935ffa2a0440e11bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31963633551ae6f377bcd5036c1714b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053f46c4bba7beb8510af37a175b3c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18486e177eda8352ae307a6d78c89f43181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ee06d6fefea5a899543ac366764a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0657f78197b71feecff91b6d7de93e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7607c628ea536d61f8312dd528696184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78f006a1c5cae6c5ae90bd149153c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50456cf65cebcc515c02c82f054411186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d68e0785c91f555019549bfaf21a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac8593ea8ff04d9cecd8414434dfbc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832168ecd8c5d12b8389ec8831fbc221189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c65c1307931714f4044f83d2271be0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a366db839cbe75ca706231feaf7e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1dbf36aac8c8fc7ccbcb4006e4ce6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f91c2e2a4a28d67def10fe2b399c85193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e60e70c11efad1ce516118e593604194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611f1fd0f5618efd304d83f4d160611195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e42dfc160572d1901212ab93d75626196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ecb8da6ac27b7de15c4efcfd16671197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc1e8efdeef3bae5390e7374e7cc31198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352c366432b8bfc428fc0f5d7f577e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09ee485461c31a69bae58f1299d9fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bba9110f1e80be9ce732396f49577201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af4e4d74013178bd892e5631e85609202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b884179d0801a83c59442279b7c6f0b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43cb3be9071c08008cb31168e0b286204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470c0d9dbe4ed71918c14eac48fb594205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44dcf9cd831f1a2a07c62953a2d288206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93c7dbdff6409c55b5d55737442567207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94969b893b7433d5b417bdd91509d075208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ad583c896abaabe10c48ce1e308d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab69a67b4dafc9925254421973eb200210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdce52bca57bac5a962dd43dcd5a8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e749ff8d67d31b5c55329f320231b81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013de063dc9b67c8d112836db0f6989213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d540305ffbd9a9d9bfa31883651522214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b80a7c3c114612e1cd35bc0fa6ce6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b26d125794b9a627ae0f98f52e942216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52294dc0a205cce5eb05c661d2fd8f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c30574cc41fed8ad0c7d24fda880a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ae25ea575d676a484435bfe9bf45e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199f7a3e8ba9138b24da6cbafaf79d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d79a2a7ce4af88f75ef17fc46070e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f0e2a7c175096a36c7122809d4035222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38806184a03b37a4d3801cd8daa7b098223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f41a704fa8a414f4769ac51702cbfe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378134450092575cd5742b7756a58756225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441bd28060b8e6ae79c350e61bd33fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16fe0d5634f1c3e0d3e3385a2c142b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f8e0049c2dea148e83390a9ac7fbf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333b62172ebe35b7aa4225f6e73d411229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450df03ae9da329bd5d718a7213d2876230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d35d0e8b8cb4e85f6cec8c3a2c44ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e098af7513364e9a246df0d1f03001232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0531090c64a4b530cb4031561fb812233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706cefe4b4f7da5fb00624e33e06a3b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3eb21f163d73e79b500b05898af581235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6ff845f2f2caf50e79a0e8459562b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1757bae5cbd6b124d71ceb7e97d2f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590bcb01c9106169fd8f785b82802cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23ef8739ae38392945b457c3bf1cf9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ef817a9073070a0f51d47f17f571a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767f74d3b224d830fa706b8983a82c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8b40540434336ab63a1811cb648e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a48ab71ca84492e366ed421a74dc4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de6385ec3a0acaa77db3c0c75fdb5e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd1b1793e5916d0b64ef9ea6d221c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbed1780f8230e7ed8e1753cbe4980246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533c058feaf3eefb236abda1d270e9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579c4754c5fb2739aeaec3233eb885c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ee7a631953579f758ffd6a90f0c06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db4f047aa01e72b23720c0dd6f4607250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156952e20165ba67229f11da9b1ff5e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af8778f446c7401bd5c42f8205454b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828321bbc09ec8a9db81ce8397c28735253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333de8f2f71e9a8b8902528fdc85ac41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e63c1764b5cf8c7e771b319615d68255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765aa95ec26879209c4cf2b5d2066e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c807ca3c6fde7a7271b05fd011fda78257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4071cb458ccf857dbead2a961b995258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cff2b3e6161b54fd505307c52b2bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be54c3e535a9efc403bcf96ea3047b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb20639ca92c116424fc4d0f327f62261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a0242138f5a15e0c2e66dafea9e86262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638d512d364609abc730910172c989f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b117459851c24d05ea927f4cce9ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192665e5072108ba18c6719db11e60f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887acd55a1ec30ceb81b24462a82f210266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b4886eb711ac35a83a4341e68a825267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f00bd894207da745a79eac3e40b13268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e2af6f2f2ac6c2e0144f6889440b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fe6aa70683443f2e14268b085502e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bc2d3210ef6b98f775cb34da42b1f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb934fda8462ba04d232fbfffb690a52272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f2f4b057febd5805770a715319bd5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f8fd12a88aa6166a0ff60d3783be2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac4a0a66c2364130018c184141544b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a2a914d5457c333e40af64f6a8c39276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa657d4df4b8669b1e5b6d11e08141277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32ac8bb7e1f6ba552a5306894b3db6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46206a94904aa87503403e9a4eab21f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa0ae2f6769de4ee3f1f6ddad844df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62960b3a2fb25da2b890b15b5e800fe4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0c407c2986a64f069fbd4d74b7bb0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b75ee825db2a2504b03808e5b49da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23f519a66d856bedef79df2d177174284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde035a9ad58a90e4a06e80c1a85e47d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613372a98d59d0eb24382b31d6e6ddbb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbed5bb48112ac21faf3d07811d234f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e8ba9afefb27b8dbe891f27304b98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27847821ea96a7c7fdcad8e7799104a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7402cad3077fdeb353df158da3b88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab2c6750f26364ab56274014438d77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4418d9abc916886ff3b8d23994b33e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2952b6c6d2e7913fc938ca80fc92681293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055440615f74fdec3483c1d8b2f1044a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3512d6a4358dbb8907e9c369a84fb8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59775795889561704c6729f706be35a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b806cefc688e051e6998d1a60e5f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a4dcad6463186222237778cb28ac3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc527cb1b6fd2fdbf355d31465c6af0a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63321658b9e94bb58c1792f03ecfd0b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe12c5cf7e1c513c39a3697263c8bf2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db97afaff6ca3b6e3ae57020d5cb9f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4d232a8599c447b33bc32e0f0f6d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3558240420feb415c92d568525893bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbee9f5cd62effda59187aa8fd3fe65305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906f9e805e481bbe50d22c38cf8194c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5967bda10f320b25281c0ff8f531d7c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f9ec841f2701e5b735cc29f4e5fa9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9886cd40798a5e85e00243291fd163309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab281bc7f2c68f1c869aed8db849ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a0abe5a15a21d56459cd1eb07792f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a70a0a4131bf0d49c8e985867cae9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3cecc6a53a9fde4a54c47aa49927e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606411ddb509de20663f7c13093dd3de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036b19b536b88381dac5e3e605cb2d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f5490b5455124e44a1af8258566cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed02fec3169280d25a1fd0acedb57dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5517da4b5b930057cf5449e8392c92c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef6d257fb23e9c19dc76bfcf0aca75319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f290333e010720090cc8d22ccfdf2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e55faff6e66cc6a37627ded31a43b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962121b780dd3a74689dc03441f4e21322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4fb0ba8fed2dfc3966809d15eebe8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c14e711509998f42dd5f2f206f755324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedf3ae2a75c82c9919677959866292325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>