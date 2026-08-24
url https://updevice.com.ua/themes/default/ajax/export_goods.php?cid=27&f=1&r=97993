--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -1528,51 +1528,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd42fffa73591a241f2dd9f33595701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b428d40a42829a312793fcdde022f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed696992aaadfd0106f68b466989743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95f8146db266300f9dfa7e53f1eea94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301f53fea06fcb4701722f6fc61e2585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3de931f0d806683b8603027b7c5ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c643cf0affcf6585c9e1daef66c3f557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dba0484b6998733771f8a7d71851f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391d60fd887173e9729d3b8760aa4ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e885e41f79b7009abe8039d20804f1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5b1b268ab54e9ed929796b50944c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3931aa7fb912b6f328342d8ffb1c1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc268552bd60197833b2a1a070d5d39213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea04b121c0ab21db8e2d8aeee9f34fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05a1c9c7850bdc9b8ae67edfb5025c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95257d0b948106d681400b46253ad316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d582e2e6192a5633241acf0b1482fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c4903c4e2720784c7e35a87c5f8b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ce570a6b23f90b2b8631f4ca3df2219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993dccbbeda6ed9dd66f44e0003ba0c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964a897c1af4c1bb0935ee485b6d82121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7a573df20f8b626b63ddd33b0fc1722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08130963d546a4bd037f33473ab585fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6622824d3a8c09fd1fd306aec0b2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00427a53b43a6f9e4a21b69deb1c2dfa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f125b4a5533cb13e8554e75887017326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d4db40a2782925ae75256c3f4d30a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9269ab706362fd496ac9b51d93153df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8017a8de3aabbf3c8ef7b3ccba9df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cdf69a80ef228bba8ab2b2d3621f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ccf139aeb531b4707ec3962251a1731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90656de7b3a51ca86ac93c08a9e823d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29780c782c623675c6981048fb2778ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4b7f052dbf94e364683f755241d6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743402abe87ecd2e179eaf30a20fb7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cb573e70cdbf72a06a2a5c2d6b9bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff5cfb204b176b3cc6c798fcd53d0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94f99a6ce7b4d65689fa73c349bcec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cacbd76ef9ffbe17801e1be5d6d8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218adffff4541364188bfae8eeb0e6a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e999cdcabbdebc05e8c097ad6923e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d69b393ab9c3d5b0a688beaf0672342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e07d76ad63c52e1162b88a173723d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b68a1afe6e0d0c33014afc69fac3f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4780c7f9749d85a642e7228d0cf4e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddab49fc84a6297a3c39fa07c0441d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11722bde69248a410693612d635a3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa5544c1a0081741912e2205aa122b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9247c58b58955a0c456270a79992049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872d515a9747b72d8967f996bc6c44650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f20c53ca15f9865f7bf805179c7dce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e26d346f16baf4bf9d599f873b3bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df266fdb8d24862fafd7e239fd403253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613631857d475cdf13f0ac463c3a7d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3340e07eca3f7b25099a5056a7b3d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c09aacb2182b3b9510911a11e0454c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec458338ef1fe2cac31a41635f17b3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46747e2e3bbfd6359a2c614a45e24b1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de01cf258e2e806944fa76aa6fe073959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba748f069c067e8c37aadae88105da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce671c8e0ca1ce585a7a56a1f30378c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914f8995a3ce24ab9ef3ca833bfa27562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91649c9e47f033372953cbf67322d7f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de87d05b7cee0cac7e7ad66d20a4b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957a18704c1e07172f8110203e01a3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bacf7bda11034e7e978b573bad535566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327be7ec9d19e001152f9caf080add4e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a13f23ec5a64bd11f8457ca16f43f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a33b7af56cce761ff4bf928e2e781469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951ecfb05e4548a13c2064539f17e7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521ba6fcea45eddd1b76fe6556a5e9f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f5530c01d18fa4d570f2fad05722b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c7a907fbfc80a41c289cf310c4c0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fbb9dd2d33d34966aafc30e2efb1a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4e275a4cb98607fba34654dda254c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c93dd55ff26fa7abc54713143ef1e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b915b2a0ec35e369a8abdf75290d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9bbff8eb8ec82300580cceae29eb778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c2724504470a7fe2e8002e8f61aac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e032062a7768d32524d6940c05900580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340cf548cba7db302c0cb8f8f9f0b3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccf17222896afacb6bfc66aab858e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0618c8b3e656d812909ace303bbc87683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a5f2cc1516f9d7bc784c1867f9fd684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11948c7c72e7588c186550480afbb185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0122dfe392dd7fab0e8720f188665086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85074641d15877c94a7d42f0588343f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634912c242fb231569205e25faad328888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8336074e8ddf823bbc47be55d030aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b6abb762158827ce94853c231b4db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b869d326cf0c24b3f2074131abe790791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ce7446a3ef11849deb107527571ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435c0f444c5afd1f6765429363a53f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817ff7dfdb83ede75be152fa8bae1a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6c930e5fe829e18a83058157f69c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fc55081b6884e6a2fb966bbb4288296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79698c9526476ba30bbe3de7bed90ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f2804e307e3df0d1668fb9d4f8b8098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762c5d0163bfd13ebf7a5cc6024dbeb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50abe607e2b948374ed9b9d22df41e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f99ab648ab0b596c3b8e115f19b3a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6498b96881f88c1b4650f6efab76a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d8ec73f8dc75e68773bb14c0a52c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff5575588e23f2a67de8c18663e87b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59e93dc612ac8bd1f84cb10e25819a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c3290b5392c37ad2964b80316bf7b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72a0b0f1643e09af26713856291194107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e53554cefe10c2da9c80762a214f1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74cb30b326ab91bc8f1273a8360b4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d543a5c3151828e2e3b27232ee6c11c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02603ead3af79dff0a0b8115c38133ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d5793374aad6dfff85d45d655b6f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5c5894c79b8f2deac470047cb5562113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f40bba31d7798bdb3c41fb13d173f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4be46408492b1ab6b1bd30c50a6d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdc4aa954fe3a1cadb380389b92f12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5376c17b64f6a7ff12fc5d90c8041117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09185d43ed5bb0cab9595bc7e93f072118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f1c20e34d936adb5a66eb0fce54a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c013d9c70744635f58910a7e1ab060120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cefa121ae777c5df0d25cad4a13cdf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde63f678a410e0542e1c685af0ae54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6928714b278ccec303a0f9de2817d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4481a68f617906a13cc790b9d38f90124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ced0173654eb29ce15860152a78f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d068cadafaa6bb28b20c64635af13b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500664a5217968d95658cdcc0c70a9b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c08e8d153211ac91900f8b058891af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0a16419ee61a28ad10fef2b6e8a45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf2c0704d61dd9b48b5c1c8bee991e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60485d6defc14007ce8724bf7696480a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927a5b84773f5fd8f746536967ec2cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b328cd56c7045f61e072c417a4b718133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e819a1e14ab6908f2e4164294e0e35134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6d78dc6edf434087edfc08a70a448135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb4da9eb9ee43c420fd13a48b8903e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34910e53787d61be57ea0602bb4bf347137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561af13354265c349dd0239bd1270ef4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47e02bce65f452e0bfdac7061f57cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5109176568e29649cb5ead37d438aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5c661d38ad25399292260feb1b270141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db185c517fd39454b1d551e8d3c1388142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3684019bec8aedaef61f41b6e8f62d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41360d262f7582401b0e418360ca14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98961949dac5e2d8f6472de366267a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c97a5c76e0b41188c2996ba63127f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b4fa1a0634d426564b1cf29fa1171147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac341b46ecc1cf1389398b22f74f07c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42720698ba57a244f3daa339b8fa6893149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce294caceee4316352fd5cb8d57804150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29acb1444efc0a2f3730dc880fa7376151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea482f1c56f512f072a86a254f3630152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3900df21abad292fbe6297a1ac1bc36153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106de3bc5d8e6743c7fa793048214912154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2877a32119cc8c35849681b438a23d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80df4aed47875fd770fc48fc188b9b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497d86ef870b1991a88d68379ac3048157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14742347505bc4b38730a0d6c434040158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c345bb07d0b4b25dcac948b397d5d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c731ea7762c4b044062b615bb8bf14d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1473c62a801d328aea1cc91fff863d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ba88c67d3cfaa22968fcf2c277b67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92121fe7632c122f3aa07eaabaa46ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde833b79907c2be91823cb3c7d4a92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87377ffbeee588deec300a1fd290be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7af131b07dc3189627320f106f91d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01c9ec97a5aaaf445ccb3f933ae21c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe302a70e6764290b7e4b2e880a1d76a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed259ce9f2fb8dc999f708c68acaa727169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c7b6b21a8481d68ad990385930364170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e7190a692a930e7b8a2ea36ef2fcb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931086e367d982381514e4c815ca339172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3586c3142f127f44850b2c7045a11173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e1efe6baf777e3f188afaee11bb2e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2150490d1a09fca781968d3d51737175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7d4428573cd53c93f51a584efbb54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc887d09173e3514cf2f2204ef5907177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4b4df2cb7cc2321df26c1a8a1c8c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6304958fe3d39ade4bb042c8a9a87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da92779b6cdb330758c044b4b9aff7e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cef5edc5484c3172eac86091dd5d5a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800a6e8e32ed9fdf74ba785720f277f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46861fab72c3f8438d7b4376e6db2d79183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc395bea33790a4e57f27cd5ce785b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d927fed14140efcb31d312f45bfcf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab50c1401e467cefcf758dcc9922774186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38993bbd873bfd936cde253b788891187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2490451563486e40c6285f3ec54f42a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd5ca1910c0df84bc8daf79b06a914189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80778590a7b8c410d162e01df8e441c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7d1e619aa4155defc2c8b5f76a191191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c937e194d470b6e72a27db5662bd9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f508e9e30ad3580cecbda181d058b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5699c062e5c90cc807e2a5cd54cae8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0753c8ddc03a82b9893669317577d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cb683517656f34a9d844b2fd73bf7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e4a075871ac300162a2b11d740af7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b0a9fd1866e894d83173e5342cf07198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f03d9cfd0452affc3c1b4f6eab2b20199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d5e19d2ec36c0c48d5e2f7e6950cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfd2afa4cfd310581f19cf821e56e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261dbe7ab5fe52bd60d47fe8ab21cc7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af44d14cd01b9e2d077d93622bcf12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4099dbcbfc9664fd713d06dea016f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ed47ddc8460cf381674b16d9a529b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3183e71d0c8f83d1700c2e1c2b479fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe6d4ec7216ee252a9d446b2fabca5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec8316271242a16de1b79e5abf0d16208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4af88778e426edc255e067a691483209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab4fc551240fe9d6c765e8b6ca0c68210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e506db99daa3a1695ff266e427ef982211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b2354364cec3171d44758e18e143d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b1c75202ee78ac298f05a79d123cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04671e51e1e59b6232cc5ca992e3fc4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0282dfd50d80504dd50a6d1bc2271215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7e38cb619b5de2c7fa823b5c5be59216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c86ae2cf992e255cf8a378c2ee2f54217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08765344c28e4e1dccc1802adf400381218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837680169c69f32057a280e7b1222c4f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced40e947dc6acbf1132b326d7a4024220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e932f71f511bd8b5ff1bf2bcb1864221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6c74906c1cafe08eccb580b498581222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcd3361df4fdfe99270cf99cf3a9a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26b235e542e0002a4941365c303e63224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e699e1273b1b85455de0ad6e60924225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d9df4d7699715598451d861aafa3f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3ee3ca4af45bba3ca5f132549f6ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812192c9b015092aa01b7fec8fb8db5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d846b915eff03c51d78fb41ad98884f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fbf7eba9dba08ce3172b3c9184a6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b51af87847df0c66a162f2196ba6cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818292c6395bf4f27bfc1811e00c37bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19914aa6c01ee5f3cacb0e759629962b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ab26d6944c34e5d1d4caef8d3a68d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e898931fcbe7f718938927767e0e588235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a07b4f16b87f496582cef993e23db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45701d1468163aa968fc3d678a4a7ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb20ee4589b9a58362ef545296b5a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df29257191494c5582b5f608399e68239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d6542a45c08137deb14bb0e69223c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565725b63e74db6918ce4c0f5cdd7d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f694600891bc24b63e8cb48d08e52c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cd042729796a12b081a925ee4c542243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88ba8044cd7b9568ff6b7b7c67192a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf470fb8a7025bc4d8a76a2a9a4ca8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b428fe111ba4bd70a66d8e865d1c87246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672a85b3d9974fda663b0d0465dcbe5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e12137492b650f406ea798a620af1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74f391ff060a5415de765aa710a8ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1e6a43b21bc8440e77a10ea4e0f61250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbdf7ef716528ca8236820c3a63590251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d917fe34af80ede9cff52e19bc2aba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3e1240f837bdaa374a87352140021253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae2f88b9e81279a967cff6108a8240254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c56a94fbac50aac4082585fa1b221255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb7108a3d2ebc53dbce877e8348dc5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04c9857efecb4cf2879c4701aa00e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7cf06cb043b4cddb69bd77b73602a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e898bd545b0fa773d4d89365d5780e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fb3eb663d6d00ab009ad54c6f8a8e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e3d721db01c35dcd00a1624997ab4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631d124a84a9b0ff5ad84dce486faad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cbb5ec7fed559e3fff4056e5e48f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8d93ad4366f86cb34dbf5552f48dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078a0a367d518d739a73b7ea0868dfc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5e53d00135540a7af9a38c9a424eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b11e8a869a44377673c713425a55d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5205d59dde34a064510a8fb5c8c5d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2fc18b4030fdec63ca4458db9b296269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd759f8b3d39426893900e75d08a80270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83737c51a510ef0e7b009aedbc6b26e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d4ca396399ead6dc1467e4ca3a5ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747a762c06bc62df4ec4fe8403da671273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db854dd57af94fc2f03a1c5277924df274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c842c4278437a5730a920186da88eaf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1079fc3d1a24a0737070110eb49d4c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b0383b807f109cfb49faa238e4713277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cf97e125dac89c4d46808ca1d35e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc75a359bd6a6c666c7f8e8fb951ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d64da0959f2be40c925dfb97065f00280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ff57ed45b7d458e19294c49994386281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927a4efde3c26bc47f05925564c126e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fead2628a9ce1080f768b430eb0a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15bd7f3f8ced7dc4284e2f4aa28ca1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3905360ff899b710e296312643c7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8725749c7b1354e5597eade0d88f1a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aef60a07929cbc4cfe3e45d61e7081287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17536be2f32757a0b3088a00057562da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806c1380c9bce472db312fd7be79952289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ceb78a166f82eda0d81407f9c3c192290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9b2274015f33ad422fcd672ea54eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564122272f81d69b7e6ed8fd77ff5c52292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5efba48074981587dc6f78e55805c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8287905fca510967ccf729f90fe8a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882f1eedb02569b7dd77dfe4d01411a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06a2a7ced833c3460770da922ec760296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7e3364cfb0cd718755599f256e158297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c9e16b3403c4085f6f4fd190a388b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef840fe604d016e37c06c95cf9ce222c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e52dccbee4058f83d1875079a580a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac481089ac3525c0fe6b7109944d82e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4af78cbcddfa9e17859ff4e04bcebb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d13aa903d5bd65015ae280f860fe03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699325a1dd3945ecbe40ae3914df6611304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784ac6b861b15d082b6d079f5b0d35d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd006fbc092448bea61006b6d6b02f18306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e0912d5475dad41b7adfc0025e96f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655af515c9fa17d18fdbc297485b16c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6cbcbd88768c44b0096af0e719054309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c26ad9f1bec3c46db8931c1e6c564d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4902e40afe945e9205692482caf1f03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38455de161ec0be83a1275fc5597ea3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c67f4361b5f00bbc7ade688fe1ce7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994a1b5f6328e6131b0787d8f87937a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c7c341c9406eb7eb2a971f32f4c99315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe07f1420adf5031091bcd17d5734d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea519afc38fd9b2bf41e2cd98d2542e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d567beaefa5b3a7e7a4ea71395b6798318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea934ddab866783c1f4c576e55084ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe166ff04e67479bf696a9427851720e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5319c6c90d10705a4d302d140495d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1ca81bc9b7acb60d146313caab968322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545bbbbb2233c972183e429ddac3250323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573c032f54bc60356732ab0bcbba94c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3882a56c72207371580030609b38c66325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401982d0ea89c8ae039421f466771b25326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23d61c38c7d8bbb3321f330ed3ea9b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60efb568a339e5d385b92971005194328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4b60cd50b138bbd96b8c4d918efc8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678398e0ab56c824d1cef87f5de61e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0ef2c2eff68334a1bcb197c991791331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e66540ee14d4f4d4bdd46816432050332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd277f82410ea8b45e8c07d17517b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a505acaa746e0f91dcaf60d71d4b6c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3b94604fd17d8c8d67e9629fb8374335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b614a541db1c88e9f8fc1da18d3b4f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f35a088efb4304bdcaafa52d0a7f1e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc603db02e3bbb4db81a97b5867589338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ed0db0184bd8b0a0e3ba452b3cdd0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6a4b026e7ec4b34348ddbe5011331340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68657081d4a068c1f739c463c9d2f246341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0557c10fb76bb02fdd5ade9674c0a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e65b36703f94acaad787f06b9726b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcaba6d89263a859c2f606f63d9c50344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd41fba386da3366a65b8fc6754c3c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4002c8d4db6ead5e78033f6167557d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4b347ba1e04ab78e38f5af9f27ad6347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3dafd0e5fdbd926727c211d48851c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908659be6c3cdcaa21d58a77c1f08262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d44cb3060281a529f338dcd5ad3863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8469cc56f857f76cf219a0cf58a444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19509f5325e07ba2a42d1fa631cda85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380124b4961147a23c72ee714d6b4676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63e879b2388987acbc24989c7db68d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eef2ee2230f9c4b6225a5a0b5095518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d954e742f62f92f95759d248357738d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05d9d410843ae8501046339b1b8daa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764cc8730db7c059a1f2efaaf9d1fda11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afccd64ee511969de0f9eb6685b73f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916ce733874f6c34e932c31d247bf7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc06e42e9c6d7576e090ecb06514a8914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9c89cc38a539f4ddb0ce227d07e2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b6b32df27210e9391b33b48710dfb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe6646722722ce352c1ec13e01834d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d04f59f801b75b8427877f9f6250a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00082c3d99514fc120f7e6a0970a605719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973f8916f23a24c907595215317d9b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085c5949469166de80f3e9abf3e3b4a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1532c353dde83d42c9d1564e6ca7fbc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8ce8f3f2f2be1b154a164e85823b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951546266cf25d5136586aa4e5eab8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f8a9b13fd4d54eb4e652088235da725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135e46962a3cdaf7c3fca10219a62b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b89580312ab5ec4e8f4978c3ec082027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495fd585a413c535511f68c7505530c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb134aac1a00712bac50bc7554d60129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf950616fe67ea491af5afe0c6772630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b2bb41d4782741e81adc17807cd6a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e697ebe234051d20477578650d7ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b7a237012ac92e62ae1c70fe3795f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fbbec02d4ac3496e4af62c96b233534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac468964a45f524cf543eafe69f86b5e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1de9b2e4c4a4f9d885b104f2872c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa825b7bec46ff7410ea7354d17a5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09231bcd10462079a11ee4950b83e08838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34bf14585444062ad647712387de8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641fb4a1db53d486a48445310e2781b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f958189b4d947dec77b87016e72b0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22763b9b43af51f1afa9ea49225beb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c893d1dce3b7ba64743d99a5434fa3e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d77ff6802d090d9b7dff4293edb33444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91563d4b3ed6783855bf6ec992bdb97545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814a11331110af0875ce6c77c6ae54246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2facf00903987d3ca318b4092373647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a4790bd16b6da4ba37a3083e4de4448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d72820f4c859b19f915cab2b549df549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf62ed3d9dd1722c0fd7d14eaade9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9659f6a49935fe960b04b1fe3743faf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6a52ec2de3909bd1a5c44fa8ebc5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6d7f77f9482874c638b03afd0eab053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558d60df4a3820f56972e9200a4ad6c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c005b575b40b3bed8d54853c99fdc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffd61c8648e0f315c11f28c33d2cf556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c3693d575d6e2a67c094b7b23f25557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6226a61fc5838baafb13e73263bdf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f4cdef43616297a3db85fa48ba74459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f115131fde151eda04d85ba72f947360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662994610afb58ba561ebc39a91c8f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b6acfb541ffcfa94e7d6b8d4674fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc81caa8ade0c2cba34ded8500de9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08046a3728bd5af16b21b42d875094de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49728100eeb79d01ffcdbd3be481eb0765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678ae2486f4b1b00df8ae021b5e3b6866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80292ab9cc3e744ad1fd907dc838152367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48f9064b52939bfae02a6db47256c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078cbfe6ba9cb08809eb468db34905a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381ae5ce20db0cf6608b2469946a5e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea45dcf089192308dd373abaa5a38571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb50be4e0f0b6d7abf0f8108f8de6bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c85005bf30e012cb8b0045008a3f7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62863f3d78f960a50463fa7e200adf874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd163ef70d0f6fb48e23ef3cc1ea37975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6489702a9a8359cac82c1e0ed1e214876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc0f6d77ee8c5cb136f6faa101ef3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60545b3b2da4738eaab855b5abdbb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96807fab2c280f931afb37786f76e92879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad89e4e25a07a9fe4e1c5079036e6b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d92232d077eb1a3603b398fe1762f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d18c24b72797c064b24f22dbd2926782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b9a9b58b8c9572857094734253d4a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ebb4761d71d75b862fe35abbef5b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614fe6d7b9245815f24e889f3da84f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b21c21f26854bfbed2cb251b227fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88124be16b7e1e5ca0a738556a7c18b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad483d4b3916f0c490d994a82c0e2d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76857541b890db94cc078e3919c769ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c260796c846935772029e9247c6e96f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d90ffc359312f5e8912f6d3b1f5fdb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e5555cc5cd639668e826e4c30053092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08199fe881158f1bbd9b8969971b56e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93465f209f5d115a965b02fab700f07194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30282ee15072c6b3948fec6af35ae6195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0edef9e99d115656101240efca143596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db44acd7054d8cb4baba57b7be8c1fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113b6763734100320fd9d7f7f9fada798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862735bf4e6c27bd41648fec55c2daa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905e2cbe2b91b047b49ba8836ee0b0a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c029c98ec736fac2210fb7d9e85f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb8958c11daf8d59d399da34e0ce4e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef80080b141cf5c0e2073238236c1c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a343da5fdf264acbde00bc432d2ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7d63af41eb5298d8340991e815293105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07388081ce6ac759d24c81dcaf97e42a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5823c1f9a7b61c36d01060c403e722107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a10be1cbc1d2b720b3f07c83da2cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eece7318d00e71aa713982055726cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731cd206ce25fef7f7922a3318968d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410499919f4f92e12b7137e7701256a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162e6660c0e44d1403967d571e340fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b208819c7950846d3b0f6d7d6ab1b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73c73c7c9baa3baf49d1dc9b70e800114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069ce590741c08730b85e735d446221115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721704358173747f7d78de75976fa53116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af759c4deea4f425b439ee428b37a023117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932848db39ad193e7c16624af8858569118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd7eba9429203f4de70df97e98c7c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca16419d943fdc3c137080bb33590d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac3ddefe8852700b5a338559c45cdb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33135e9d9d93613009d22be79b2c4079122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53047ecdc87df59d8170525cd4790e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7c032aedc860e695bdbb5b265e349124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997de215c955936a4354b712c39cfff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d27c7c62b51e217858556d75e49c66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70e2425cec9fcdb8b48353e1f950c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d48d0016ec0dc99e439311b992472128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74f063d36a258a0cf77c00a8e5ae0b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4e4699c2a37d633091787fa7f078b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba488f5a2e8012242ca557dfcabb453c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed27afe333a139842b245146c8cd62132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6194286b6fa9a148c9a84000ae2607133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5e540b091032a63b24ff8120f1c5a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b1727c417fdfc4c15cff900b512cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e43abf5d0f7c5a78f62bc676d07e2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa7e39d6bbf3649da6d463e2f1d99d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf046458e7aedea1eac4d7bb7b8784ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6854fb05b880ac6162d0c2a8e5a7c9f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f59f4a3f8e4186dcee04d0b546f16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47825935b2572a5889fcf39621f610ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4bc0929572822ac24936f0e538abd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3df60fc6f527e116b364abfc85e617143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104101912e85e7e67aac0977f381bad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee4217be1a4191b52399c1ff693459145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33083b62ca9d7fa207cbf948b7d643146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e207007117a3037a753f2fcd012c27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dade640cb7ad25ab8b7715689fbd8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da250c48d336142c8632c5c46713a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdf960e430eeade582b96b9b6b33a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a044bba997d0c358613c27fa5ca9730151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bd0461db95f9070ce92468fe14be9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69b05323b696fa7762541d8c989d44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471401d492df031200ad5e6d9a5db058154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34454eeec506f46e965d761ef56a0e70155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df1076e4698b4c68af4f1b75cc8a0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e1ce357af5de327f7f2dc3c42d443157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88996fa03ed21c82560b936f763185e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d12e147690b9baee5a672ca52a41b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea22c21d16e0001b8024a1e74721d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79368410d18a2f918d38057f47ffde1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2096d90c1f11d1bdb9048ff176e135162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ffbe9280071b86bab5b9c0e6fafb6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9324f620bca082932439288f70f8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2654530866752b99f11c8c9d82f1b5f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986c644f0b18c9d9893885323742cea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957b8b0b44c17f98586ce3cadd4246b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273a308e0e250c6be0ce2311997a685168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f255ded307b0ee17b600c0006c09f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9222fa7bff1b81d624abb63587b061170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27874bec0038781d87662611c3b739da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d013a3eed09d527517358e645bfc79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4560d32c758516e2aa56f3b60a8fdf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74c6bb741aacd4dedb0efb4d1cdf54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e658018fde8aefe17c28fa603e03542175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64713734107eeb8b8d55e397e0c1b9ef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86e72044b6f8952683a5765a9ad7a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad00db4f6748334207fe10b91f9fed7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1a86abf64df2fca58fbc7bc61f790179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614417f87b54b0b8d45dcd2d5a306a93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a500e0380cf433e1c67afad944c16181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f123a947c123d80c755ec80fb34b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef94907a1edd86dae210f6005addd0e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d6520593c762a7eac8d767f05b24d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0bf7e9b64a7dc740ce4a8657cb018185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05327436fc7bc4ac1de28c0a16047db9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c4efb038fcd5dcf6607e98c00b3d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086007650e9c97ae071a3004e2a312b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e995a6e1ad564fb5c072879edab4b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c2f0411a3e3daed81ee27f8fc2f02190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c93e50c536b892193b6801f33dde6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972d5bb44b3c8ca836e9458c9760a8c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094719e658e3f3b59719f98909aad0f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1ca18874290f820a740721d3f90e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60dca83961446eb589764875e1ec77195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c853610646e2b6d0663f938272fa4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aad91979ed16c4d994d684e4c417e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f9dfb186933ae4572c061806cf6b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d18489b6cf24da7db3d95ba0a165f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d23905b8d9acd38e91c2b84088209200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d5f5cab86e7351c449640b6e5cf5d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12958112a75f3ac5dedd0101f37b0f93202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5add20c98ebd700cbc0667b24d10f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c32f518e97c6d67e07db315982b297204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997cc284ac44abff5254d37482042a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c657ab549ab64d81210e0eb4aae801f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39def1eacffaf4c26d1fe9d9048efb87207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bf522d3f032afb509ae9e3bcdf360208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7eba5d270fa61ad46986cac8103d45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee16c220cdd746532edb6b9a0577283210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b75f03d3d9bf17b9132fc1b1228ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486b5c949d5dbd389f1a370400956c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739f7cc69b354640c366dbe11bb67e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12a8f82473fdae851958935101591b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a678b14a345e3faac0bf9b44c4143215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f39e7137599cb96637b8a06eeba5bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea025388cef033a46fdb76233cc0121217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4616a4de1fc8d1c546b8c0435bdeb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359a507e2e133636bca9870ee968fc1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546503da111d9ad3bb33f6c9b35cdcd9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9dae373cdfed557776a7b1fbe4820221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fe083ca72cae7cb9175b2756620d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd2e8cf924ee18370c25bb397b9325223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c490ab30e8f2e900cafad7e467e4a37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7edbd3f16b47ddcd0c1d4d2fdf5f61225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4308cd6825cec9988d86f07fb119a94226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007b6a5350b5b7e8efb03d6bfb5bc6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0ffbc1750a13da709c0360921373a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dc928b2e1326fc94d986625f5013a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563a7a952e3219e44a72cde1c01b007230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48ed1bcd373cd5cfa48d430fb0deed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355f9bcaa2a3e3a6176af930b32ebad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187859e23a5d4ec793f0097359c819a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b78d9d796c1383215cf59ad91ed167234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c15d68db7ea54149599e92094fb7a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6fda5a6667490193b2e1ad1ef7420236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5d0ca556865b9ac63fb5b962c56d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84532c0325517e34f0cb4da041fd2d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54c364953afbd0afc64a7e25198b37239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15555e43e9154a0c25b210643772a62d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059360770f65436d79c71dfdd8e88b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dadbedf792dd3af174315648ea3bc4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94e41affc50e9fe911151c45cbd99e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6accbdb39db6a6f664115b71c8a10b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f315c8fecbe592766c4ddbbca43af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd134e6f3ab77d53baa1b3a7e0afd9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a847a3946e342b3b91fa30ce3187f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0ce49bcb80133ede73b4a35ea2ade248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1076308ee38605df1bbcf85dd8104249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4fd22874942fa8608725d4f1438ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36bd82d72083b048c2a6db60906337251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5617fb8793c8f174e5d6681507b7920252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922be49f4e3c1cc6849eaae51044a1a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22f0714a5d75fc19f2c238a3e633dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a88f392e8b90ff27cdc768ee3f935b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328deed9a97c556946e8fae1af539f12256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33b7153427b224448ce67cde4e8927257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703f20a345d79420b3d1e9e60fc8e92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f45b19e85d534a81cb8a0167e5d6d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db8a01af13be59eea5583189ee5e76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ea4f95118c9992b79016f9933ffe1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b182a41fe6e4553261ebf9d0ca407f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa488c64da095ec4459d3015ffb987263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6ca22f8f38d40d74bd42cef702e8e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551c04025885f077305269e919ffba0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0b0aacbbbccb8207156eccdc16dd7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbe110d08dd446fa2580f09bc23c41267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535da75f2b72350784b4d46af80d41a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6747f45c71d64dda45e6eb3473f8f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe81f7e1597422eb966f7f95712ba4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe9b47f1e105d111c751806765bb40271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a321f8ae295ba0cdcbbf3e7fbc77d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbea7c1a16f813f3411ac1193d8d28273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3b76ec5cfe0f62c70c5dccfba2332274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747d2a78ce37f8793c142c87f803a37275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c8694d1f0d18727d1aecbbb37a9a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1313bcec6d359a7b34eef54b14b85bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d6194e773b47b797fb57bfe66bdaa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded51bb57e638ac64e36afbc4f1adc5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263759d5d5343d1c0133625d615eba33280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de5aed21e017da287de0bc299a3733281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23053cb82932a9a345fca71955d502c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cf361adbcd32d4619120ca8cd2b16283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2f600c5ae9d9ca854e9f8ca023c98284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba692f79136bb6c6153a0a603c1801285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2b319b6d0b196414c081402379269286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863638da3d85ab793f181a818c1913e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330211b23ba69c054f62fb4ab9407e62288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f11c2202a9d862d6b880835fdb541e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccba55a91fdb598deb80700c27a63a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2300875b1ed95f7734146a7e6dea18291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4b23275891b197e7a97d969fc5eff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3bbbea3287c041468fe1ee80faf1f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0301e98273be5f5f67367fb759edf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ab43d3514709a52a0d8e0a97edba5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70f57e35661ead14319ff54f31a185296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b318149ef8f03be6575b47a884ae68297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376c4c9d9a3d735e8d4d61b882f532a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149153de0f9904040d6f40cf7a758f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb3f65776f9b8ccaf972155e431072300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53edc2e4266e1ae07447e267102cdf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5b4259dba189d462faeebb5b9a259302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82375ae56dfab8c749cadf3a266a6f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6fc002614d88ab546c33763667487304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57eb71f6a230f11865f7e7de0a6bf7e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82978928f604b45857520c6d08e21b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a2108fcb7489297a1e4d71cd8ef9e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2592e1aaa4028d66066a3782617f4f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae639724ee3b0d78bb66bfd2dfd10611309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17193cc6ffea1e83655ed6698c0128310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bd857471a11f8dedf7af93c091e42311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be6ea5e13d613294fd52de4272d3e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0bf38f5550f2fa1c346d824411c2d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d91c497017a103ccf19505254c85b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7099992dbd55652a3c2366208ddc8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831204518cf9952d47b5a56dc07f759b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8d5909bbe53dccf790c5832609648317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6306a5d4edb14e5832a526581a26484318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2533804ba6d24826ad377d438af3ff0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e35566956ca60470855f38079e4d06320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e440516c409fba8f251ddaeb508ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09441927fcea5bb742f6d026274801d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512240b98e03d361608e722100119d0f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5baf1c3101bc93dfa644f121bf819324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de861d91822409e7572172c5f0b15ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfb97ad716328a5d15393fd10660f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0f393f4902ffc168ddf7c136bbdf2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bab00f446422fba8088aa0e5df404c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5d9a7bf4502bcbaec1c44053be729329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e962dacf89dac177afb76c159964cbf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820b1071c0b7165195ecd21679cd54e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c8082e5f728d5129958a74b0e87c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920a46e71e5550bd97274e66e47f15e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453aa432b3335f4aaafa3707cd77984c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb93acb302b8f4ca89694690ef66edd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703b77ab2099f24787cc8fb52ad74f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c95558376328d86b59ad5e49e9f7a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00788c0ccaccd728c71bcb6f6f904b51338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65e256f2ab658f3635a52e5087fccb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1b32cce2c2da5ef5c24aab3841307340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f489debde29fd994ef72906f1c47d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e96f38785e70706c599590870b4a4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ee64e9a6f867d6da9cdb941653c45343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be071f98c5e81f2093b0db8915cd4ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd20fea909b9341654f4cd5c4c2d20c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec6362e25e393e7667d7d9cbd1ae62346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954aaaacf33e5aa399f55181f9adc594347.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>