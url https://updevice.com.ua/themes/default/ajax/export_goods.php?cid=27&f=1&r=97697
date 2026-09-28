--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1435,51 +1435,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e15d3738cc4abf8a3edd1af90a27c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51020e3c7151a345c1e3d1b7181e9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39aac52867330f2adf120fcb94dc6613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3cfa2a9002d4fa789b5a412c610974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b84d1312c0fbdfd757b251d4ffd145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961b1ac629b9ab2cde363c78e6813f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410553b6c46658d433b27a40b6e8b827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb918285d10f58019773ee70ae974a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087104a963c1da47baa5510fe793acdb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956ef5b03c1b3c26e22da8bae54dfd810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb449603b4aab2c36934bf971547b3911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f839de42805db4a19ddfdcac1c28112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c354ee3215e12009a5730bc9eacff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dded83254904559de369f480b3644514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adae220f1f0d74893385832684773f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a705915d1457a0fd8bdb9a2ca9e5b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174f008bc9019359df0723adb98064417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfd88dff8bed5624079e5de97f3f4818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64669e2d99f8242af1d9b787fdc8b9ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c92c11d68006ad1a6ca71f8ccd7b8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5db6b0d04dae46e3c66b2e5feba88a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0615d793e178bc2c7ddfe5efc110a0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e72b155f4ddcd9c098355dd6f7fdd123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dff2de5b2502ae23afe4d3bdc7e16a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b380067c0c668e692d8fc1460fc53d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a44bb0d41bf8cd1b44fb0c6577bec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96976f87d34ae236134e8efdca49c7fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0543990da428af6a75569d733a1ba728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5183bc7c620124a4aaea2cf5665f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f084c76e316454c7b102603fe2683f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60093400a6eda204f31381ba4e732831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40062fad5a7de3cb75bda684f1f9198b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227451278ffed1ebb4d290d4ef79976933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5684f9b7f36a5668c39010f29b4d2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897a0a717fc10cb7da9fe89c0ba40fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209c541eee0b29806959c9ed448151836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2df545c838b2a247caa259f6e497037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2292afe200490626ed459311f596238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0512d8870421c8f86cb1dcf97e02c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2d0144b9cc7cf8c788887a7bde2f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9269e8ffb5fd0ed21bc9abbccb0bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d810ccb76885ce744cfe698e8bbfb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98faa97c0959413a93784f6a6dcb667143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431035797cab7c2ed984e48613c15af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2b4086d5b10506468d1c669b84ec145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221e0f2b3e5265ff589e479adb1beaa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a995d17422c56e37fd1cf340fbb0c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfb413ed74f82f8d79457823c1313348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd78b26868aa6d150996e68f416c0b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877011804c530c4c52c5a33eb56be2ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a95a558715228fd7d3128cd0cc21aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809996d44789fb2ffb7ea0b8ff0a57d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8eb60b252363cfdca02fd7bb4882c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162e669b31345396e7dd963e3c20caf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43531636495a30df615b8b05fce2ca0055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8602c130f87a5d2e4914944a88e4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69294c048da002ab63c545069cc657a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2e6543377080c689d7657be7d968958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f81e6fa3bd6abb2f2463f19d8cc6e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5d68ed7386ca8dd3e60f96986019e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468494f7f66f00a3cf0cc2c6ae8600961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2237e88e64531c19712b11f02728f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34856f2b05e09a9e4885c2d64a867cbc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625b88d0628425dd28a6fbd4bfacba964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110537dc4e7d9af60458da02aa4f45a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2e7f7035b23a9f5295299449beedc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb926c31831bfea9c3c0ec4e737f4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca43c7acbf82bb7a1962afdf03cde7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c85ad5627317b212b80327ebfb6c5d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af762f10f7ccabb3e9eb7a3e315c81170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379b3a12d9538c8fb06b8eb2632b34971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377ffc2a55f93c9efae828c00e7101c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe5fcb5ed51c01c60c71e14a13e86973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c348287eb2f61f4621f8f63ac5402174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c4acf2bd5f98cca513b5050b8704075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6ae83130db00abce2e5f6936e1af276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58508ffb53889c7eb0f6365193f0960777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023c497f6d63e26817c15a73daf340b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d889d31357c296c305e998b1712bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc9e4afe2bcce2253317aa3e2c632780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160fe006a170bc898a6567ef130704081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12ff390a3c7ac4b32dc6656a897e9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3181cac86f0857323e31839470dcb383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775272391089f9bd433e911feb5490584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fc1bc7a45609ad953145ad094716a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfff27b965cb9fd5724cd2825eb69486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f5e8e110f5d05edcb5a04ede6500b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6c017a16cc8c5afd77e5b96356b5d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a766e882bda5d04f411a957275e3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100b35eebdafae7438c3197e8ec82ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aef2112ea42d0787433a5805492f2691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadb8ca0ad9cdd1fde41ffdb92cc15f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a1455d104923bfce0cfa5f8b8e87193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478c26a489b0b3670a4ddc989ddfbac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308c30ae2167db17664bdc811e866ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46ee29ae328f077588b5bebc68f36a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad0cee0469a2c4957a61ebefbe92a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a1b623365f2a4d6240fdb56133bcd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee33267ce6e45af45d6e55a7af493399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe62848d931eb3c6873704ca491ec16100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591ef90cbbca6fdfac7ad5dc6c4bbd7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65993e0e56df44dc532e17f83197ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0601ff1afab1dca20732c7e48bc50b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3007d945a7f74c289809d16256c73104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4558e370ca3d78e088499f1d331f6ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2b2b3dbe2f6d4261082c3f6172129106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28995a1ac73aa979a0106e8d1f749ce2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2430aa2d905a08ec6304a0f2b139e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9d61e9f6d8429affce21e09dd4cdb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5765139e24c6d6d338201a30a12079110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db0b6bba5bcc371794427c6cd7fa3e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebb991eda03382285bab00ec3a0ced112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf83e14adce7a057cca8724b19b42ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d31176097ac3e3f30725c87243e3c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f2bbc484c5977175788f23940953e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f46b140493d3351095cd894e616d51116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b5438cdb3bb5d30714eee882d0a64117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbdc7b2335dc6755a53e7c5fcf1514118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1688e5135c1fe8fd686b2d0e076de8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270a7ffe6a1fb56bb6725f4be4fd56b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb0541ff371637f86bd85a5debd082121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df071b3e2b66fd1e6b1aee6ce39bf7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4181fcf7e6f29186c1d64a62ca0bcc3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19f267cc31fab5a20424c3ccb9c503124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903195c2a26bac46a2c8403103d9513125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a0b2db309ebd05f60ed8eab331ded126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbd8889aa3a6d176e8a2192d499431127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8aba21787a9970722e70a837367a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655114877ef3d0383bb0b27011194fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a962b0b00beceebdf6d63b049102b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da17e71cdb044739b7bb9c30ecf787f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae12a72dab7db973387cf6a814c5714132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852042d13228e0b13c38fe6a9bcc23a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4273e684c9d10f7a3331eb4cd2882b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5e1cfbcc493e4335e9e663f01a2ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b35c405a4cd5ceee699f9786cb512c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff7e5e5fb28966b3cb5f9854d8363a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb335d094c193ba1e56d5ca4e8506aae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186f9deebd1be3cb8c14c0c5d31857a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9b85b557913b2d72483ad89c42b36140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f984c31de1463cefc91ee58cea909c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5af367eb9487dccd44cee59a0ff7a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23a537cc828c29a095f9c3f87a7495143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe05bc45679e9b1791cfd16f3e34a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0901df8573de8c43792046c98dc15a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928305a6237add1340c6e64bad3d3736146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da78bc57c88a2b67e24cfa9d62889c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f4311988216ee95d55275f90711c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea31caec53f4889653b94640c85601149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82a1c7c779ca4519e76bb79a236e54150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c407ca47568b1df34296a61b32c8489151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd0e16953f93c0229d255ff113932c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd7fcd04a7a06c192e8b9226e3da34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563cd5bfc82a3d8c9e71a410d17131a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914a2e81dc5e5c1202aa41c2f5d3315155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecde8fd95889f3f131e2d0c8b149b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb750b1828c3e99739b6efd3159e68157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cc7be9d3e5fd19879603f42163bb2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dd953038e5998777b5cc1bc772de1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91229ccd5ea4571450c35653acaf09af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c1f8aa40b209b7812e223e21d3929161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdf75ad5937ddd6f2aa7ac735d9464162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597697045d104df1e99a094c99e52e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932f4aec83ebd1d3abda9ef8813574a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc66b53a60a7b2874d1380b52a29e26165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1af5177478bfa2be0d437c24ccbf8d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbca6d406b78a264d3d66107a339dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12209789e94214ffa30e19a16d5c15bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40799297c18994acee2a9a3c09ab5f99169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7b85743c79dc0abb482ef56c27fdb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b749fcdbb5d5cbb86baf7e670d3d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed59463cdaeaa4b1976ac38add537f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4628957bcdf3776b3e3c8b2ce0fb3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bf634b4ecf2a4faf9ec1dbfbc787b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f8eb93e928793fe2cc25687087041175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afbb9c85323e2fe538a5c50e72ac28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f66a6612989a754286cd20d54e6ace177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29ca11ece6dec41df99276adbb2d26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18ac7d728fa44a87ae98e0e3b3280e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798df70009fc27e288f514522b4e6489180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13471a84d98fdb2c7aa278edd0f0cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f730cbb600beb24ae340429ae64b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4af03d2b916cdb95a00fcbeaa51b7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e19dcc648cd2c7ad0f76cad560f90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55a7bb22927f88bdb3b260742fd589185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7b5fb71487360270fa6eaa600ecc4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc1b5002296aa82c241890da2ce6e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431aa6f4aa07748874ed1387e4ff1d9a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee7f01dacb0e031a09c118cb4735c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fb7351eff86e482c36595e1faf1c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddf986a3abecc73df85b25644a85f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53689ba24d039dd580af454f2e44023d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c01c251b2c2a4d1754e17ea6f8bb8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27956aeebb184b636a58f4058b9410b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38310b90cf28535b20fb01cb0491ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd94305149421aad420cfd35d921760196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e74ad99326bf6bf15a98025a05b74197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbca322c7b3ebd57035bede39c896e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558440c48ad109505e02ef22f344a20199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200dbd87bfec4e5a8681711f231ec4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6869000fac12bb193ca50af3d1c628b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8f58d659c8f8621d1fe99a9190395202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0057f04908bc8715a84ba386e30e275203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f196ed25493294e694c2148bd7140c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821eff483aa868e53f2b646974a62ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0acf8c71207d4d1d3e5f74e814e2a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b929865e96493083de168a03656a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8ea22cdaa95eb76b0c6006a16280c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68aad0859060bd15e9ddbcc965abd1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef26043d95de36f3df9df3f5b690f72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcd43488763188c79713534554ebcf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28534a9b989ad20aa1e5ec450d8a9d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d500ed0a29afa4d4c38c8cb6f41644213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422ea01cb3fdfd63a0552b35829606c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcdb3623ad4e38158e315aa0f65415215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064a6d01a766dc5a7ebf2f08754d932216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49aae54a73f447ecc5bdcf5091e284217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cb98cdfc97087907c2ef8ff683660218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4146ffb17c69a796e897f32d62e6358219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3378ea611f7eaf88924cc8b639ff3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ee50ff08e722eadd584d815a08d62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763815c7e05ef3e683d61f4992ea715d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c372bff04044e004cfde4ea5751d43223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d28373f4aba3a46a3981407b455c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14d9b250283c573b2ed2945cd79ff9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab39616017622ed99ab704bef501d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc490c45421dade6486341951e0019b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab24e3704642036862176eb0c3b974a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8142200bdf1cd2eefc14addc0f606229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052667e6124cbd4be49a64e6405329fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484810020b8cbd490146772536d180f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccf060e49f3276bb867ccd98a379c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d323bde424859d130a38781faf4c1b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4b427114e26f14609803a7e0afe2e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3e54582eaf39f0e451970a4ce813a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f505ad5dbfb6aa3ae45ac43d764e47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244b46e91748df6230c0768a700fd5f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1f8d529f3f5cadc0209c9a97a5878238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6be1b4c66aa4ef6936e9345c418d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bfc63fb463f60a79a1d513600cbcc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201e3b76ae307d8aea41f49268fcfc6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f014c61dc9e55e559e240afb2535fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e58a423c20352211207aa43594157243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f6505b110239eb617a4524432995c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3834af2c705686a04b9590ecba43cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b711eb93861c51dec94d56128ed33aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673d56b69190c8c201a8c95a876a210247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a3b7dd7d4c3bf725b228a70fab1ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc4da4caa23ac588a31f9e5b626e68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446dc41d7d779f87323b3740631753a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8a0a44da794507049345cb6ec804f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5752ce940023f3842837ea9e95bee8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebabde729a4d4423c2e69475fc2baf5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52841f25856d8ce8238f76782f2c08d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a37f2d4609db8154b04e962f39d23c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243caaf8cd07615530a8114616cbb480256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50bc18a83252976f0a7ea1a7cf09c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416fc6384b4e256309b324fdb51c8a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531018c48486b9eb9a0bdf2e979fc65d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273029e3ba394fe96a91d0909484d84260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fa230dd24fd64238b7f6e266a3426261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e8c0c6e6ad254f6c5f60ab4d2b5c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4608071106e1eccb7040f850de91e76263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cddbc8d682d234f4bda19e1ce9c300264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b11759352b7993cd20f54f3479ec0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fc2b31f9e8932bd0efd0b74eb0be0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474d0ce2eb6ec13b9dc7735351c4128267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b03f942ead8e2053fd31e6f1a61d10268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1640829abe0be22b263026b34ce9f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927a0196fefdcd1cb929b0e67feac13270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bdc6284e34327ac789216a0fa0612271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d79fc0f668fc83aaf6784aa758f4c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4152bc05e418f3457650d3b36e202273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0bdb2ac6fa6b8546dd249ebfd2f24274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b20578366750a770984c5431cff129275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db501f444b0fc54c8f52fe4a9e9298276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9cd805ea1da82b6f410a9ae6414dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86072ea7359a8c05917c05d639fe9edb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5523e1abd3ed12dbcb79d0a2c050b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf1dc54b30d486286534af7cca567c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01d6e279dcf93abce8049022d029a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34190786b2fd0c7ee7a69882292ac476282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062e7980553d1af0ac12884dd87fa4f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae87a74eca3cb9048ddcbd9d52c269284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe08a46a07019ce54bd4b5c3d11ada285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3088e390b3a819ed4bc963d3aa088a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c4870a356e10607f5fe0be33478bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c9ae25a5387861eff9e65837a77fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d18a306d8d1993c3336c273ee0951b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e15930c8520287fbf2ec1484ee7ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5dee83ec64ca3f55dc5f330df56b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dbd704f7b5673446d8189f0076e78292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c967b65f5ce68c724a28ee63b403f64293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b9542e542ee528c9984122a56bff5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950483fb6d5555be7fe1e4b70cd5838295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032529634e8d4c9862f996e9076d589296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875fdc461241e793b8a80b337ab2071297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ef8fc21beb0caa138888286d8dbe1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2002087d467f99f4832b7003410f7bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e8dedb744a6d2fb5920bc5b6ebe2e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bf7022d2c5df4acba88d75721ed4e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbfd4d090ff1e30acffbf151363ed8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f00f4d4110159632dcf706c75d015303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e7d1a3e7adb094cf1a7eed18d2d14304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8360f9f90101def31e0a0e948ec9bea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6b0cf73861fb66cf6af792db08acd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ab1aec9e2c02f364246ed87256ba0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341382f2cfd66201d231013fcf77725d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b56ca33e0f644d6875935c5df05b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31544b59443fd0ca6d5c76fe5850f767310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62483b64cdaa2a01f50da1197a84e728311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b81fdba158c3675384f3d09bb35672312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe3215a51f2b6b759d60267170b7b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc90dea8d84735f127ced000740905314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d3182fb0363ef74535735037235d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4435ff5062c5a517b9baea24e96f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bc68cf1fddf84c127d8d7141ef1c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832764bb8193895fa8f56114024ce35318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1248524260a487290d315334090d2e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d69f3f23221f1c6f246fa6e5558f0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9014633f668882850927182fb16de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dc9dccbbe72b886a403efe98c62d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdd75cd2abc8a3e5e01f28c07918e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd120052e62b2c662e59d5aa41eaf6a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81dbc7f390bb9e663c465d565994a9325.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e623bcc6e37eb06c9a14e949c7e1781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3676e2b09dfa4ce3faf79db3a6803f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a7e9b01d79be0797a87a48b2574fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cb96befb9db2c6f36609013f1d6a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161296e508c759367157655ed65f7235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2da3ee94245156d4a68b4af2b5ddf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647b4cac947b581c7b1c53e29bdbedc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39356c70d39d0df1038dd5d227397bb78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a5b16dfaa9a9b19baa967653ba5269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af25ee3c73774219276ada86e32ff4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2459bfa5847748c9687abb0fc3cf4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfea27e1ba7e5214e180cff55fd50b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef23b469b5c742727295da9baa2f1cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e3e29a6df44cf39954113747f87df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfb44d2f8adaad53210559aa48239715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406babe980a62f8794525b39e97ef6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb2e42659bd957aaec3dc0c9f985bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065f344addb08ee00ff9696964ffe9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9202fcd383511912f987a691269766a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2521ea8b75ae68d5ecf1bc90c2ea17620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5285e47a2e9c67274be4b5c6bfec2121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cacab077aec25dd6d44a77de17f6922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59905d208e4abfd05c0cb0c39f5518d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef490126071e3464e8f5fafc917165e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f643f23ddae66bd7a4f7066ef2730d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f388cd7d9127e2d5226445a5ff243726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fafba0ddcad1ea998744b0be26cbd727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81fa711f073398d4d81ec5aadebbe728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b70cad993070979ade729737b969129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776221dd9cb175f67ee9b1e44345525530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bf067edd81a310d7c251b83a4715a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d75d97379399b21dd8e624ac9682932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde09ff53e3bfc4140d277a99a67f2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f811c2eacb0899e387a29a72364f3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34efef333cfb5459f828c683f4c77a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ad19eed5a0c0041bb331b23a72def36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd492f63426820d049010e9e858e5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78dea75d592f5decf910647d9464b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e3babf1a31fc355784295cc7998fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb0ddf93be5e27284f5956fce9f7fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759930f3fc60c3d766b6bf50879a75f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9b3feffca278379cccebac2e5c33242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec071b9b610261dc382547544da6e9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b1376f8bb69d23bd0ac684067632a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210db6447cb4c5e778c6117af03e487045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bfa8ec18a2fecd2f05e1dfb6a7f5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85c198828d5e23bc1d2d6b9303038147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e0c3f721fb7b3046ad233b14b078648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a75481004edea6d72b16d1153c53649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29721b47c4ff51d8ba2174fdbdc3c8250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6c18027dfce10f1ee58ff943bc80c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4aa4c3d2be634f840442a1a659cb952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85142b39804b2ab8c82acbd02e3c956d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e13da1a36c5c976c12b5282817deb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cf604e83a9dc2cccef179ba6734d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dc102303c27cf0090aa46847a5a6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842a6668062c9c71a0ff36df1bc1df057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8e853a9630ece8801d54a35feb61758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09103b995e3f7d91013c54c791fa07c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17bd357bc21ba93d7e7c017100373d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffd16ca05015764ec33fedb99472c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b73970d0e591d83e280cf1757a10562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2aee4ea56fe39184c3648131f8a5f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7b983ef26cd1f10323b66c4e2d6c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d41d7e18df3c2e5ea18de77577088165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc509374f923b80cbf09cbc16f5d6966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa809424af6db2145defe94dbf167e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719cd99a107652792eeaced504555d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdffed526b75d8113f0ad31de5bfc769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274ee953af9f3f027a105420c1ce8f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0c447a14ace1187fdbdf0d171ee7971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed3be5362ebf4265d83acc464175b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fd17584f3057d4ee60491fecc79e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221e5004c4a93c867ec3da98571ae6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87700782c0432f6ab3c5e4b825be8f3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5aae5526a16d6358780b6bc157cbb676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66b0d1e5283d3eec730aefbfa436e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fea31df9bf318251dd17f55f3a38678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef08fcb52ac4c0b5cf265008c222a0579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b95d3d401693767f21a06ca784f25380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181ff9ff424d3625fbd3314c486343881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefdac293f41c44f8b49673c9fa029d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117576ece424249b630c14744dadd6c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a2030b1defc764d4599d5d1443ecd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b91ca007945985fe10cc616defdc6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc858d2099dc5a36a4154904651e5c8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fb5d75312d149cf8b4d8f4ff9302e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b63ea10b82a1e7c3012038e11ba9a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822324557302013ada7885c5b9e1321889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197d0496bab8ad059202f0555e5109390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d67239bdb171d53b1b3e72392a6f1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b347755fb02a34ab2e3b1d924f4ae3492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe375704e892b98c04a4378ecbaf3993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bcee3e43ca8a1da710e7e3530428494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78e7e7f643c79f7327fa8b44f29efb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9963802df3eb56f44129d2a507097396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff0f3413e413c06687dfd669c6813c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ff9331061d8a91ff75433962fe87e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4896b515580092e7aa58410402997e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff3f5cf15198d61fcada5dbaa14b91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ae5533d64bf052582fded07f26ca0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37aef167ac9ca00287b2aa7c79c5ecf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cbf6e91f4be5e9a5e117764d5f37e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f764996d306b17f03c18d5e356ea74e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cb388c16e1af90c8007e82d4470e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc763bbd9d38f689484eff427c3921106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ee28061684c68e3b97154b8ad9707107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaf9c67f12fa8d62fea23c0f2e2a9b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd72186e65767aaeb326d9944e335d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e212eb85fcdfd4cc5690630d3e197110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868f9df7cf2242518158bc66c9d17f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a9cc46292655a71b94d38047783c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c0aa19cc37140206c196375fd6753113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605008a5efe1fb8de49ead5a2b553ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4413904ef4a890bdd30e712f38e5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77aba89ce6e62acdbecdd8b4686601116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457c92c0e2a0c720144b08d19c20360117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fef417484aaab7012c3b9729190982118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4677a79e6673ca5d2e895190ef8f7f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae92ba7d832ff47451402d6375235f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b754075a487f239a1fd2f7be3e18189121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6139dfd1086f2817dee6360a53d0d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06489cb6b41fe37a4eb04eb7732cf6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29502917f288bcb652313f74c15b3553124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15f0ec791d578195cb15d0f7b1c7ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210538f78826f6cfe80570c1b363c72f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b4ea9af2d5122dd52221ffd2553a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f34e01a95e2b64d714f0bde87cd030128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db59610d7de101f3d9562a7bdc95329129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042874cd821ca3595afecf60f65dab34130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954c83b1d3ee5c52ca574a8ff5fe829131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef01ee4bc19c26de9769f2435548fdf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546d3704c384b526ea1e213bc9ce195133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8805f895a32ca3e5ff530361f667f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d667cf2b25dde354d27d3d27b5827b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f7310fdce15c95520d1e5d4a6b2db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ac94459e364dfd1a7869206d2b115137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d89b9ad2ac1c76b7730cec4124c3fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9206ecc0289b857d6c44d83b7c867e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b8044749133616a6fa5d5bdcf7cf3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8926a435dfda26ac8aab920e26009b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68ff9e260e539751d7f028904581e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c97a6e726fe996abbafea8b89a7b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdbb311197e2f4cd10ac0390304a02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eca3a1eee3ae4526a5f9ee504730f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6124a6858e0c0bcaf5880d0bc0cbd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce8b286620309bc63be1de8ea25563147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa849bfd50d1fcde3df553b06e0704148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a950132ae54866c341a7523450e453149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd907fcd28a485f1246e9ed6b7322b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2beaae6edd198c67435eb9e55039a3f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c9284e654356f6a976ddad92fe5fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54f2af15002447faeb1b546141de9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82519555fec32c718564938d83145c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da3f96ce8fbfa766e2afac698b7206155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcff1e5ccc5a131cc5589393923407156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a2ba0f2cc8accd567abf2dc96e006157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446efc7a99e8221ec5ecd9c5766222f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d7439cf70be908b1e36777fa5be73159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befab56ae39e343646ae0efccbf870a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933b50e3d69de4177fff507ba57471b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac252f0e4865a26f9efa3748c392921162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10945c1852c9e888a74b65f83d60129163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef321dde8f73127b0fb9879456fe24164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc851f1bf7f05ff0216e05a8c96805c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a233c1f4aa0237a841a0729ad2d524166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a05ad52655c513ad3e32b15579df8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9809159af4e888414e116a7ae695d7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512d50c8474292eaa025372fa4ad588169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0050e9e4539dff92cb15aaf6c085d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c414788557d91c9e45665432ae7fc19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeeef3d0fa44a485db3f6e5d0cb0f1a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60b706fc5cb727869a221acc50b062173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab043c98cd16e01269dbb2038768e7d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f9faf4699dee31b8322705c6205d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee842586274ca4699fe2bf7f16b191e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90150738be030752583e90a560d0e872177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee0b2d443668e182f171f7da7a6898178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edefbe80c74bfb53879e91151855a41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdc92fa0991762336863e811ec2970180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba7e71ee6116de7a4db3518aa6c618181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98d58312a2799553fb800eacfe96c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a1cc3fecf0e84b8d7b1eaddf321f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c10f198a1037f8ca5761bf193fed8b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014424e22bbd754f3a63ad5260ee3fc9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f91e10a963e81d8189b81780a4ccd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41c34face7626e3e4ce6341a25dd47187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a937e84cdf3b5a78cac43303895d45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fe44d219d468b55c43e3f4bfca74e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd136e8034789ab4fb80b958c1ba88190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11374620230213b331953e83c2b7e7b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808b9b2bbc824c27ca9e667f271fed3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154a762113b03367a972363b919f5e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4cb6bc3f38208fb0586f462283b3e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17e604ab92802b863405761396012d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36720f396a967f7ee69e5c284054aa7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2822babaddd842acbfe1d380e66021197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1159c9c4748a6e260e908efab44b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8aeb5f7917bef5620ce206b9c339bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703760fd13a07768516bfc9573a2413200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4306551b9fb46b015e29fe62f5035201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdceffad32363b17f0615b9b4993e63202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5537a525c7d150bf2381d850cdd5e19203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511b7a566763d495412c2429607a821204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543306d80180e0ffc930d2cd923070d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2e4ac18b4540aa0b7ce78e71e68bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063c095adb35c180c735d48c53e449c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a13f421653ebe585dc0b2ddcfa3bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb65a11d4e5c85c542eb76d132df44209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa70398f4dc86d06e8ee15abd8a5bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17064d7ddf39c07cc6c1ccc54fec86f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94e7d54bbb30bf99df69e902c33eb9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab566a00dda3c55ff0aacf5a546c433213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca3a923b35a962e965d8f6e8101039214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b9556404fc74ffcf409006371ab3e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebf016324661d7f94ff98756ad163f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dab1157eb77c5933896ad747f3512217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af7f687149e15e12525f494f1123d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69def007e9086b0e71f9726a5489db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a38d7a83bd82fea74e5e3d4b9e892220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a92a8f793e0e62f70f3fab4c54bf0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf872f7d8a66cb3183066697b0cae3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4865190eeb78d83484f353c0a925040223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9da9e5916d515647f767c4c7186514224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d458cf014909496d570ce77200b6e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086915900790334bb81e6f21509d3f1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bf467b074547e98b764eac40737c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1b0c682ac7593f3872ae27f0847b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cb06e32cef9038572434c30c1c8d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10f662e12f9c6bcc1ac1a0b9e571e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3231aadac2aef815b8be576a0b6fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321ce3d334726be0f3312627ad2f48c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fd28a838f3bf58a240975de8ecb43233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd860de76c4330b3825a0562ba5d1eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5426cb555ecd0eb4555ee14158c62235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547e716a6d8f88a048605c6e98997c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10550f755ae9dd24b4333cb49374bf91237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cf18e1aec465c0c0ea193c42b87f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a85927ae367b31b525a911dc5c634c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b40313438c4139abf8a6f4b06a19e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca472cbd7fd683075922574596a26047241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0cdc7594688023ef3c8bdb7e9f394242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906dfd88dfd27d917fcdcc8ea332444243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed51594f9b14dd00d8dc5f09137bdc0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81e9a61e99811778092c396f41e2d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bb43479d55059ba3a60a4af8cf0b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93de1405743387ea40e43f3e3f41f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78857f62eb361955651fe5ffd15d1a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f1638e733708f6f286a1d1a5269fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59428b665dd0140890f53570c1a63efc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83581af3562d456672680eccb1ea9591251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ea8176fd23c7bb65b70c04dea5d1c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283fbd172aa05a2c097783cfa6da2c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c9da22b67b9657469f87e86915bec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8d7f35fcbe1f89106681a412802d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4c301920571e4fd794ff440c537cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a062c205cf7d21eab250ac75de5c22e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e38d85fd00f7e492d1e418d40bacbe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ebbe1402f938eddb3881bd08fe774259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5461d6aaee4ba2f64af04c76ca57a49260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19ede2814a2811c91ef922704fe5d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c22b4ea17c40c4c2d8802f9f0a738e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd341351e91f9909391473845e11b8ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf5041c02be212a243734aca450c71264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b912bc189070550ce69120e644e2a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01806449d17cc3deaa0d9f31efe7637c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c21b29079cff538fb4c0deb413a28a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1ef7124f0783197c38d528d1da0b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fad76c9308f829e11c29aa9ea0c37269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6287db4b7109f9354221a6d62e315c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f09c8ed277bf86c7cdee4bde1862d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9965582f5cdfab4b3646d65b46690272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1706ab423048d4e53e712af48abd3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797ef9958d17a7cd64557da48b4a726274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91c4ac39d3365b4a649f123446cf41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41df8cef96ee227e9ae5345c3807bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9d24761abeb12d8bfcaa288d72205277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c2ac56ff940a53cd219f677f0ffef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b189c4733a2f03c0447d08a86b50488279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6da19b7e36f8a86545c311441cfbf9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067b0992f17bde24d4ddd3c0da6cde6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789726387d333b95ed10ea023bc908bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3b4d2066f248ec3105573797eab86283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9a49f3a548cd27a8c02e131ddbca2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d768f6a9f1979ccdf4bf68d376da8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf4f861663eb0bb0877780e96e45f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13431e968c47a0e24ead8d314584e214287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80dcbb53487116dad941b1b4ff9d9e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed0a05eb491f0a7b511e9c1c80a072289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb8726448ca9ecd05b7e646f8c43b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddd871afa9f686a7dcd60035a3690b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5e4ca6a776820d615d6071b7721cb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14854f36e2b23974a00fabd12da6e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf246a3865a344cdcf9970c93e6cb9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d81eed194cc07ab36a4b3b6d7b06ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd11e1f4f8430585129c3f5c6be962296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507f00cb3fd580c4dfb2b58bf6e323e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d0c84a27ecb30103a02dd3203c6de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ead5aadf68d867d5819410f3104a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00d8ab26e2fe2a1d58bc81af633e03300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2953e1ea4866faca3e247a2709788301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55d39a3892608118216b84bcd5c584302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164ae5659035a62b213699751f66281303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e08f09c55707201f195f59058bf57a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1eed6641ff4075d4188299c76c763e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c431e160dc82e25513d4ac868220e31306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59e5a21bac8bcee6bc17d3275df1a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d788c7df50f4722e6623147e05dff2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d86de60d8842a054620952ecb88d72309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e3eab20c55885ee2a3b4705bdb91c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f70674bca96627452678a553064b91311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31417b5e522a84628411bb5b2c595fa4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc296b85019771c4ce3ad87a0b7903313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eaed17e85cf3ab2cbf935b2b04bf71314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465a7f423e70576bbb5b1d530d82a7f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f44523c55f8d5bab24ae88b8a05593316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4f923d8ea9937d121c73fb5ebe4b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad988747f9e2c11b84777580ea94a62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2bcc46e43d82d68b0e044c8dd45a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2592aa0e96c9e25da8290d6e5e7282e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ac9813d28cd7ff7ddb76e56798a81321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2ab5d2aaf07156baf93a6a8167505322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae70e234f16b50958b12e9f426fa78323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d853d1c97c67e1a280cda255cb463324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bafaa24c6a436dc49a52fb5990e1b7325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>