--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218057597f0c697f890b60c20f239871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d5a318a0c8c57cc612cae284ab2072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd50684a2e7108bc8f1d3773e9b3ba63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be306f6c5d2f23f4ddd89237a992e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a88e9f64985da3cb4deffeda408aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda00e0ac5ede508f7768838de5ddec76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79559b8c499b5be8953875d2dfa2d2727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6cf5605408b548a6246194cf5e2958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d938fa1cac2cc048b420b26c5b3fa99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097faa65ae69e2a3f9632ab23e5f26c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821b20e7d4690836b8103d260cbaada11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9eba920e5d56f7e197527662e9e99d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efd5023628e821bdb3d39c848bca7d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d1fefdcee970f0da778f2ed71bce414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a6a741b6da93f692a211843255a0715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c18b40c87f89b2102f038b2ab1d40f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303b5f6cfc8319c54ef0b3880b0ed4217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf5f5410c8815632a0827733bfe6bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8310aea46b0fc9ac55d2d7f3a6c7e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e93e9155f3a1c89f9d1cf61de8e5020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898a7e37677660374dd99c620dc5da021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148d11c0fdeccb98a395c93d49dc54722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2ae6164ac7793b4cb4ce00f0cf77423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0f231b3045841ef2379b031f3a37b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfebef74fb0d61f59a90e067fe92cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb008f120a0dbfdb631df2439b961026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f256c52d41400ea8b64baf121644c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a045cfe48d3c0a11aa0a50936154428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a650d4d0e13051db9d5813aca5479ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfd767a1b77939fdefb811783be25430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d16ef4fa41f23b540914b301d6b33831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42e2f5ac0c7668a18d8a0c396da68f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba088bad33b5ed648e8cecfb94be52f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed35db4dc9a31783f8c2f53cdfdb3f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ec38b1189c9a20ff8cc00d01d19c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7822d4354b452b8d61b2687c0fe45da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652dc753752716efb826c363ce508aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dfb8a3fc39565774c7ed613f9c0ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225547c4d7afddbc0dc0f680e3ba3a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425df4115139c2ac5593cb52c9967dbb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a717c42ea942abe0249c2863b780341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654dd80228a5f1debe7fe01726627c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e87fd7f6ae96b9f893d290e87878ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872037e26bf8fe64c6feebf6e110a66d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff43ead0d733c6cc3316efafceb623545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf71a097aa7f1cb19f6c75c056313846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97ab8e88199f625cf25bb1d297c2fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5f919204588b9cc7c98048076181d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28434c666571037d593b3f1d2c821d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb0bfa72396f7b78d13b0ce6b9f98950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f56d3312cf26a6c9619657f5e202f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e033a8869f87eec6dc1c0d17d7b3b4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7107b6883eeb85c33f324d8db5cf9553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6ce951d97597215f47a5f7a50d74954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a783d40b31b05dddb3a360dec25f07655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1908b1169a3c241d4202457b352ce3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ceba6bb52dfa839801cff27f6793357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97016bfcb97872d6a6a7624daf6305af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e062b36584ea0947f7aa6763e0713859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff117d096b103e4be8f94e617c48d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2821f2d8c4c988f10e205c9de322561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5f0220e69e303cb25fc5469c1664562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cff907fb9be323f8feca19c912f9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b25b70d354b5092fd12bc097b1178a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaceb374ce68bc18e878376676b02d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef764387f504458fdd0dc4cdffc1f93666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97ef948c360a9da95e142df8adab8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fc541e86066df71cdd79e332aded468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9710e78ae468f7fc9fbda0f796f04a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23e122e0a3da6edef118b655e0cc7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcf50a7cba76a9396c55765e4bb37b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402597a5b97b5fd0f666e9bd0a561e4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519bd11cfdf9f8ce93c1e4222ffdfee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50647c894252aaf5e982aa0c3e43ca474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108dd9b5e5bb9fe87e854b4a912b5cc475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510315f3fe0561d61e61fd0bea8c36d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5cc4cce0096c0d9a6ed8f5cb3e68877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a45630064b6a99752e91495d9c37e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831bd1ac6c22d8c0bc3ad27fcce3cdd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935edd05de594b090e178506b1dbf26980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b2b9496bd2f83c149065b405b1b0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5540da9ec7eccb526cfac3dba1730882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98b475fa71df5398a45471c133235a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3783b9a68990089a4832d2c3ada16d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d7ec67825846a7394a09c4f577c4385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1408e2422cd83702e295ffba23ffe1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df1c919e4af41170465134fc10502187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec906018c2134cbd91d7ff7b46a5efa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04822e74def0ceb3e2a5bec4499b098d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa72c7714e7cada95e3bef33380e29090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f21196cc1fa569576c54325e374d7791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ad71edae53a4cb839f7833aa1570792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f04447ec0302feaf271d29ffa9f8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc445a6d6306e934ca8be949876d245e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15d1634fbca80df2d5f98a20182cf895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f05a094026a8721a1d7ad79c2bd5dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb8ce9d8f613d225c26b18ee05dea997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9f624f2ba07d381a54dd0faab7ae198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebb3616346080d60d2c97bac68806599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01694187054145c32f2760f4d846f4e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6383501dbec0160e3b53d6773983b38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9cc1cc9e7a1b2391bb289cc6e07f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31266d62cfcd91c3713c915131e6d3e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392201b67e6b031f0137cc3613014e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7486bd9ca6a03d6cbe51dc5da49e1e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f26eca512c3bedf5f3b8ee40a248ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8cb05acab93f825681bae8c207475107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd25e3362d86761eaaed2322d1bf9e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94fad8804ac330f88d57619a1b51bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c0e49a3221056e93e73256d7dd791110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefce49c4f217f61815c975ce7de0176111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e36e65e0eafdf24162414ac2165084112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594c52dc68aca654581cfb27b1d5ee2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f417df8fecdc587b4884cce62d154a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af72e84447f82f1bbe65e7ef46be333115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c7062801a77f1382108fcf551ea54116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644ff08f2bd6b105fb6d2f2ef9c53aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee36e28fcc21d3addd74faffa46176118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d44174b8e41fd60e7686bafc2890e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c8d0677cd6ec8df90bee7fd065db8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd25fa7ccaa3ccf8cb7f7afd6677c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dbff640eaf24f3017a9321d878c2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365d0b31b4b33f6daeed109f5644aaf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8ccbdd0faaa0c20cc5b0675d73771124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858e7e8da962fcb580e32dc067ddfd0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baef7f7af7fe60786841c21360e1ceb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9c4ff79c363fbcbef7c20155148e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c3b6227a5b5c05d36af4ebede0c25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d999ff1b1e71278edff3eb068cde34e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1365361a59631845c555a05914e2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de10016c96189bd0cc1121c3ee95c72131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319683d78fe20c677559a48da75793e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62588dee5ba0c295c7c76e415071c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753196b880729d0b1dc7c614d762133134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bf01b0d8d9dbe1b4640f3d42c2a8d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c10e148898e600d2870414aabef13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acdf011e8f9e46ef0e9bd223e775e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc1ddb7b3534e36516f51122fe248c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc423f24339e452dc2e0c41b6638b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9978deb442113c422fc31f8403402140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0868626ebb2570efcd19697a6baab12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1b069b82ce033d5812e20164b76f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e57e6aa7c526fae3bf012aa60ef5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf55a066a02667f78f72b04754be32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445ee0e54813b5ec2a0c61855f0862a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b115d27de8a45d6671fd892c1545d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf781e05819e89f89420715c5cab48d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a62a39b7b5872e9d53f588bd2304d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d074d341ef1bfd3801435ab08ec13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71f589cdba925f5996bef509d675d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9916cd60be1131231ec41f9762caa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6de475fcdf5263082fa9be622f9d25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe88d3b8538a1bf20e9a7857774b09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389421ba76d79002ba9c94dac8dd919e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b132e54a1ca6f1b23d08b92e83396155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98469a226731e447edda1fb095cb21e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27215293003538e5360cb95667389000157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42a26826438e192aa805aeace89680158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048d8b659a95a1da0dc88bebc7afecf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c109a2812eb17a8534b18dcb3ccaa3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b5c661d51bdb404be7d8627fb633e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613b70b8e0315f7dbf7b355aadae3cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d114b0460937eb7d0a1fd0186c90970163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba95a32f2eb1ea51f7011e2f4934b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f5007c46e6942f2157301fce90afb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fa4f19538d92f9109f51e572a7ab5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffd5ad873568cd1a5c2bb552e67ff5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdd7fca8603c9868087c5ebc27da90168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119fac70081443575b70c7cb01d2ebe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9754f573752c11766e91247c045b4f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8c94eee60899f251d39fd29e21429171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b9d6b52b7358384bdcb18f4c231fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c956b74b0004c6b3f14db5e94c73af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7b84c0e6e28b894830021a29b5845174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7542e79122532e8426e61cd7b8b1c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000f3eb3003e22a83475b676dceb877176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e84ee87dd8a7073ba55d906b4d1491177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7b73e2eedbda06fda7e6d0aea996a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4202b25753cdcee12d6c55b05b4e9c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527ecd8b0021da3ba66502a83c1eff5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179703ff3cc3935f2ab717966f7e1e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376b665fcab53beac1181b3261015ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1115e207bfd25cdc6f2725aba819c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cefbe5f555bf77f951e2470e16bc5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4da9e427d8c2e5d48adb1753e7e15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92304870f88cadd093d853232d3a85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f068e05e02c4a60eea1a59e902c71f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888a422b22bb12d81ce5b1dd971eb9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c073604b880a5eadb8ed4b7086e32189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bcc7a4c18e5c611b3c1c217f57c62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b220972fdfff1ad3fbd388fbf13dab7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f74d81af410c21f3e053ffe116e58e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad533e49d27c368855b6462eab65d276193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e18021ed2680d91bb4168f63cbf06194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bc750f3a9f63103ae761c08501d05195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d519923732569e697e5e808446c5988196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ab48103b73a5a1ba9546130f16bac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3de71af970e23037cb1ff01350200d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c292d0e98d21252f956731603c439f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f0318ea37c5f452b74b7c0a3b080d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29199f46418728d755155132a4a4f597201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618e961b5b8715d25597c38bd6ac905202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d40af5953d0d26d922d15dcf4b1322203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f3c42f18b89487277fa8a24ad59d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66ea246d9f56577698aea6ca038ece205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a92c9ba746efc6cbaf29f60b09a868206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033eb17d51ca6390749e8f6c33cc569207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2654b55f9363650af72d9f54bc000e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dba1c0b789f6c52fa5fc56504cacd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae7930c032d0db0577a226e8e7f452210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae34b6037b9ecb80c45001036ce96dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f8a52a881f8a9176645f5feb25ba5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78177704972a822d12cb075e0021d0a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9846f65ceb4336c82b01b042e5298a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7bee989daf2426a5fbb0556ec6733215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1c04258d5984ebf9323520ad4adfd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e88478ffd7a8f62b12a19f6ee6c7ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4530c4314ff907df7ff324ebb8b77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30d4459555ba8a7fbbc2735793cf0c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac0eda61ab961a77faea4bb8d3db82220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ed5ad7d2aaf5ccaf11076d44dc9b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f022a33966d576cca1767b965b7c2b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614c5413b598d6a3fc0e09e852695fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9ee3a4689ec36ade463a3644ae3c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400ebf54502c6c1f866c4a5ec6b7334225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ac578c96cc25018ec73325cae1157226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8bba5b5fd2ea58cfa184aa1c1b5e0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31360a826547c359168d5acf4f8777228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259e20d620b5e99b1f17627e381eb4d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cdeb689c6f59e6bf3227499299339230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba146ea34bc84be8c6f226b306ccfb9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b469dbffc4f31323a4f1251945ca20c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175ed606c8b28ee631788d9fc4d30b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29937e36258da329dcfa0515651734a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e12e81a1a25b0ac84e38d3765a7a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece56a11e7b5d5a09752e3ea9dc1749236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9ad9351c03e0ab11de7317f179bf5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002f0db2e00831e5360caafd26dc552238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c656ced14ed4ba83e68d7584540a9f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcf9298065dc693c6345dd6d950783240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231732b5b9dd534595e97aea04856a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdee4a4a878d88086c603aab3e72f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631641ba30563762b7767482b9e1642243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9ed7a39e41ead992f7d9784ac49ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58adb48d8831debd0a160acdd87ed0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ff83c499bb5b79dacb85c486a0223246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f663a8dd504a4bfa26ee14f5a4e6b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5f2b92a785aee499c5ef9f700fda9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aecfb61e21163acf99dac57d455b61249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed7516a174d53ba23b0a4bcdc7a12c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efa51f39ce80734baf68704d901504251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d455b01d1a26b2caa3bd162190f44e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5655bbc97e85637825284459e1952253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513428c5d41be96232b4d2b8f550af4e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae17a6097114190e145e20a02a285b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7972b39e9ce212c731250b0960f15c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb43cfec88a576330193c967dc2594f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76663c8ed7b78b2c650df5286cd61e07258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b508ed52945a865c03d2e6ad2c4e2bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df191e378a2193a12ae460fc55c63d71260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d144576a33813d7a153ec2bd1ff0b5b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5070c8356ee8cae94d621773e4a2e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892257721c1140a0b4dd96e34431650263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30518adfa8431af56bc55caf0af7d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278842735f8c506938649760b36c41f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fc41f4aa577c5ba9606db860cde03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f2e52dd44f8938623736b59464bd6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690799c378c66cc8590c2e2a7ead745268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971335e9a88ccb4fb3f5a8d5eb6ffcf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b2816d3ddb5dd24aa4c337a0009fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1ac0767848e5226750cd161f7f702271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bcb830313a896580fd0e717526fe3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631bc6520ac460e46a8f4da4c6e34b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a065332b05ad8d5bfbc4df46e0a887274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe0bfbb36f8c25d09e2033aaf6c199275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1933966fc3072d7e3775b3d9e1fd2f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b8148b1da45b1086c251acfa996ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f4577befc1749f350645a5b460d43278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbc26ff968a604df3a97be5bd12674279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972417daf7435ad9772051d5028640bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690b2eb2a34d6da9b0af1785b32041b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee861806a7d0ff4a038713a34d7734d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7070100dd7b0c3c7c3d5351f016593d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0686f0679020654e305ad3530bf7d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26537b0ee93b100b293e1d6aaf315193285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58e94c9d92a991947cc69551df15f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacef5805649f7dfe15b1e570fe7a10287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697e6ab1afdb3d25194335bb2805184288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065188403f9439a0720abd955afeb3b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf46dcac3e9796c3537111ad987e63290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ed2b518e8b952224485c483d4896c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0aed7a970203db8f8a7330d94662d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b6dced7cebc9d8c45023cab81a7d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d95c1da1eac6bbe15955085faa337294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28e1bd9f7b8df42ff586ebe05eca2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869a0c309acd0288b20b77c71af7afa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a797dc9c5a9237a939a9e94e27d58a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3192a9b6ed0e6dbb70d4123fde7d74f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ceb67e78b30890fb243ee96bef1a90299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3778bc5ff2d494281dd09a8651b2e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa7c3ef544d8df86375a33aab5d311301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1934fb36f89ece56fbbc14bb288a64302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa07e5b862eb6afb9f5cb657bc47fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781bde2f7a76bff23da33db5bc8de29304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b94dd0a9efff3392b7dea5444a675305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a948044ca62bf1f59493fef4ded20d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8408cf428a3a03fc8f104035cec9e12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233cfecc36c026f24cad8f103674bb3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2607c50bffcf3445325c3747281986309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd4a180284ff882c926822d6b7d859310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a861a814b83bb93eac09f7c79fb79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52510f82206478264aebc29127aeea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274d73fb5c3ee2e022acc8c9298a7d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75ca32c6f934868b2256c4b37de266314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749aaa66af845eec35f84863d1eb213315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5d1c6bee28c6d0952f45f56c94247316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73493e8a5956936c9f081c1ce8557056317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7a539b7dc3879fc2cfe05e024c967318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d2b603ff716f6f7139bdd6111d5ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa693124db0bd213572548baadf04b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617fae3aeda90aecebc0b47337829b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25b11d912bf5ee3277c98f5fa051cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a707e488b2f90978f13db6700bb96f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb41c2e6220a90b4f7fe5d0b5c8189324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a04c5d669aec656f2f034be6c708e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edfb5e178299a2502cd0a42ffaf380326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c473fb1724d12728e39441655de2a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d042b0965477b3d44136fce3154a81e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f7bf37245536f3952237b12f216f3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f50645c686b31b95d6f520231041f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a594bc82ffa7cf6601855ade47514331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0a2b678db739491b633d74d82dab2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8811608347e37b9a86e522687740e0333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4559e34de1917663bc6f8909e59c57d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4c6fd7114f320e32d596bb17d40672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3c018abc70783f498dddf25e9761d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4ea3aa6a66dafc6f043a245a4f1374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50cc85bf7e581fe2be5e25c527a5425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28747396f1c058236d5825540eb447896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42c90d6f7a206996f8017ba91015fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6508ec8279d6ec2accb69d9c55a3548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae6eae0f712cc4f697accf769537169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9951a9540bbeeb44bf58e65a9c6d5bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078875bd06cb92ded1c3186952d1af111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880ad42b1b698711948d97d824555c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8e17054f25f450bda0554d82ebb2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765276f0120e506ce872252d0a3d216014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8bc268aabd418ff4adc6e70301cf515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07c3239fcc64e4b1da01b69bcf30af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a77282d9693bdcc86cfec73ae2112c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e329bfcb897084ac4d391ad2f9edf318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06e73b667ceeb9c72d7629660e9b3f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c80e655795ad648491360a4bb3eb520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3c34473f5b370da460936c8dc56c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcff6dd35d56b862bf83c75b5ee85c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7339dcc7837e4c2b8bfc4015e4e177623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3951e00808b378d1c48e65417aad424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f9c9308ec1712509ed7800d22f84525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e973668aa3329e93be30241f616a2a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f639ce6ac90e473e55adbf5b71440e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca6bf99a3bddb1196e88b1c99d227128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e40d997a44ec9dfea6d552bc6fe4a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111e01ca93ac60c98282ba5597d735c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8881c3831e96dc74d5bb81e3b6c0c3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe207fe874da636edca64f5da334dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6cc2e16d94beb18d8d092681feb5833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4aeb00faa6f811b35da4458fe084b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444eed4eeac27c921a318a5d377f40c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e08d47446d313cf4e62b1d43329cd236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e90441e8376f3470d600f37e88877e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d49375f2186954d045259b9c79cc338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0cb28b43ce93fa6fe65fc5fb9707239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84eb2da54d347da8ca91c63475b6dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910e2fff274deb992a60510eadb539e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc04460b5b2808a3f427d053eb17b6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5290a6b015dc1dde8f97b245d28a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a373713511cb6ec3ea27b042f17a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec668b3363b6ff25e31a2ba32ebb0945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b111374178c3cecaf465f3adeda015e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54f220766832f54401c9bf9ee3193147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18192b0ce91f148f02fb370a6868945748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d79444b6d357ba856fd156e5cf180149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd1e4925db10886818c593a471860450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94115bd29edfeeef24887e206f59f2b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4abbee67a17539491e42b059bc5fa452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2d8df480cdb285141bbcd6cb8614453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698588867158050eaf43752f8ff2049a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ed31600d6b21c2bc5795c434ece7455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a2ad97e5e3617877947823067950a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320e3aec9a4e0619e1fc0d639da34d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4006ac67fac9f946b583afd89fe8b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb63fd16f93df5c7126c4377e62d5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e06a91868d4cdedeac503d34f034360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91cc6e655ccec578e83bdc085d0db661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf220159b918f91b9f2342e3e54ebf1a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5e094fc0f2f6fbbb4204d2cd235a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbaae30d86b26c125fc7ce99d2b264964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a7cf45521bdc336404bc35c858ad265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845ab51b043be67d5eb605663beda2266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d184ec59c890bfefc0aa13869f89867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ac6c2d341c19797db0932b08cbc6068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ef161606a8d339188dde581f84db069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642033439498f66870e35884425f7bad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9f83f74db9b0c1fc72ecdd188ab9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410ae6f81d4cdd444ff391ea1dfda3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199edaa5014381a2ed6c7c977558ff9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7695b94700fcf01671bdae4c256c38f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a8ecdb65ebd01bf4efc5704074ea675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed354985f5d9f661f550a17d4a6a697c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7cc06600192c7ee544522ebf0990a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a191755cf12cd4493e3dccee2572278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e242671202c0de844a9f1efe4627479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db181cf18576eaa14439a1f5744e1e7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484942e95e33629e67bab14bfd2589481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b74f04525331f62f3e9aa1af9ccfc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c745907f1633260a2fb01e0ff1dd51383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b840ac9353fe76cef2a91645f9cf33584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a344e5d993cf7149024b50661be9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301ba48b96fb1c91916a54b0e405fec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58faedc2b392ba0a74b588c1fc0a550187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339dd89bea1b3afe54ff959d6ad1e87488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdb07943f5b94f6126b91d57adcd1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176781cb139dd6a3800a4d33ea53c0590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d42d8e3a289672d77d42eac6b9c1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0f96941b2e6da37b563399fdd5fe492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7eff24ad06707658b531ba0c9391693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee2654a24de6d9e0f7b89ac96bcd8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639fdcf67f3c39789ccada4b54450f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5a324eb20e00dae1c72282f26d03d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6661d5d55c42231d1beda9bd10e2d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860d76fa8dc801752356eb67687432398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f41ae25ecc149c6bcb528658742e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357e84a6660ef866af37b189db70528100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be57e746048f8855c288b5b1135aaa6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9032c3118a097bba79b337797dbd5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048a296151d6b1fd237e166a628636a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74e3b6d69eeced7dda8eda1382abf6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01349f236a198960e802a5d08e6f15ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ef609ae7cd2393913fff60b70a49b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c81cd96bc2bae771f2d07fe41b1197107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800009e517cf2510495124d6ee708de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56fea9dd8f1e0a31bcfbadd613d522109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295114f5071c59628804cd3812f4390110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bf0ae3d7bb7cdd6f6351cd32b52fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef9e838eaf062bbce52851a68c7689112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd7c5a7cb9b984679ced31a234b070113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95b4505def73786a78004d7cfe8241114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd347dde2bbd88f289c60a993c80178115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc38cb8181ce5c259fceac0812b82d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddb1138bfbb264e8890b3501c708a4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4be1bbf9b6b7b2fb8a28ec3f658b1f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a01715ccdbe4f3da3cadca0173a25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a661546bd9120c11f3963a2eac6a3b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e4e918974d39baaedab8fd45efdd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50671066830591df1aef75d5be03bc27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b9627ad67a7dc006bb85d0e535e86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb2c3d73983ca097ec490014fc7460124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c528f60f4188d2976c3afe34656ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1df0d4be421de6e47355fbc1bc9bb6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a0cc8761752f3bbe065c95efe4fb9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c107bd478ddf96121d8715d893fb55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df54d5a7f6ddb54416385e501b1448129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b281e4b82616a171f15de2d7731b3c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e29cb332e3cf18f4b89e61526fed5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752b2eabe8eb50cbc0104f4c0bbb0fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1eff81ee695cb052510d652cbb41f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11013e81d456791536f4140abf0885a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d70bf2447dbf74ab02f1dbb1cf8ab5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a4be8373e2928af0dd939e36eb8ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e63aa54ada967f83386d7239100ad6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d0e08fa31e1414c59ff3370b442fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ba2be0c658c2007b6ba4d5e8579f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730946fe0e8a5a799d34afd1727c5f2d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c61528711bb142684a00d4026dd4dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1895576c3cf0be7e5e3aad1960229d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a668b4fd8913208ab5251754087f5f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befc6850055dac9affe5db6596f8dde144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd893c4af6ee1f1331acaab047ac568145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d21d8165d4008b837596e77b85b2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e8f8dc974b9adf9adc3f73b368488147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09728c5fb4ff98c20e7dbd9678e9cde148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923824fc33eee5d4b7d616a57ef94355149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568f71ad5d35c11e156b1771a3c94cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a6197a913acca6a602ff87c794513151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda052e95c66282542a916b9022f9065152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d7b872a85a1a65d0e57d0da47184f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290c3017466a3bd479fb9d8b32e86f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bddf49dac0f2d0d7cb0654d88ad57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2163546ab2813892901ac4fd2586e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90ce3ec94ecb06029ea67668e0c8d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf1bf45a0a33eaed238176bdfce788158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de0eadf4f375f0815c9c6fdd88985e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65635eaad06bd32b2d842c1dd5be4d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1297fbb638a4ee1d9c0e68e6434cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7c116638fed5a3612fc11224b6f16162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d0a9ef738d980b86cbba08c6603d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b6daa436d3a116df4ed599565bfce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f355f2ad630d74beb0c80a832cc6782165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f19ad205da5bfe8d94a5187fd1448166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a8510f728ac02f590a53a9767b4ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1794096d294ef946a6b68278d57888168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb72b3ba1cc0798f6d3ccae263758e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703870e0465b121e0817b4683ba71622170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dce2a66a3b252248622213aedb99c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f873855e3b826026715ffa6726ca2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adae908d357176944eb1a0ea5464d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596b8262682bf1e500e51b955a95110174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0067985b8424801c5bc81cd7c5a05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38eed8536a69ed9a96ecddd67221aea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896c31f4f175f601406699808796af2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fda96750c03edd0b38489e3db12a17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db246cba0d113590b37c56fdb9a8d8e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87462d827abc0f5909b74eed80a89d6e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b089c63864d5a866242f16609267484181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba26c2ca8c0d649b7f87137f12b625182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1246b8a2d8902d692996ccdc29af73183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc8f063c0fee3e0c96c5f273cee0b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17231feeacd59cc4c5b20e5b5e0718df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f026a0e7082406c65c680671c4092186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d1f8c5ae5330c37209f6c492dafb9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27760965460f4d5e4715120b2732c384188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbaa3a42211b8dc06d0a5381a398714189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19453fa310bf2475a6fc55b352101afe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cbd0b61ebe833119e00ac0c665bcf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1228c34a3ba7975cb93d17f3f54c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012e35319287cda78cc278ae5114dab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d1eb991ba20e56ccaf07f708aa326194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6781cd55b5bce583731ee0e96bc43195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d94fd4a3e90262bdda52db84cd239c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40eccf2304f0af6a9b055d5cd2bb5f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123cadf17b45cfc7e188537a92c7aad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087beff5ea06072b741617b373f97d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed131bcd82c2c82cbe80f49d02ed097200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1403fb5de5736867893f8c86d2abe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd08584b5835cf1c912dc76705179b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c982aefb5ceff2c18510f8311a8641203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb615f968e67e18ac8f11ad2a3729583204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc2c3d4728802e9345aaf8e3d7cb4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd417aa34b41bd3a4c4d1c4de163ccb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed23427b2f2bd227871c06d1326e7a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68e4f4709251d99c4a1ba9b376f675208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276faf0ea2ab936cefca34b04a1e1d7c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8f5207a1e4b8201e339348162469c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ec9629bcffe2895bd327f0fc6cd50211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb392ed7594f83669dbcad096f98d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ff9095d17caedc417a1502dc9991c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071f7cfb1541e8d8bd943968c6efc01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3560e714da93aa03d39fa0629b9ea0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a947e138bdeb2d0dd79832be8e829216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536dc9967eba38ecb3289e31eb2b802217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53671f730743793c9fdadc6263f69edb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a162ce06bf6f9cb1b5af1bf0e4fa0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40691799bdab9fc0d3e957b85fee5114220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b15f6b667bff9e8201e0092885ba4a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111f42014eb31ab00c6ccdde78836e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f34c2980fa975935533432e5cba96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551c02dd882fdaf7a60c54f6ec1b777224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d2316e31a96b06324c0609b53d95e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a46ce5fb42789924508d4a91e791a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b95368105cac1136c065ab948dab4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5405b516c1cf789bf2b4fd379f7646228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d06524bdb4ded0d6f737d15b0c573229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7b93a57b30f7a1f650cdad21e6f55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8278e032ac84a195284eb68cabfef1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04af7b5ce7e690651c056aa41eed775232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea0dbb2c3e708e73b19447fdb08d60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670662fb857fc9754a4486901d93b640234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade376e8c06af1d33a7439d0ae58fe63235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f71da4c3e57cf45e137a3da081477f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a8053a37cf7e97cf7eb39f9c9eca8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d3c360d184946d8f0382af708379c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792237a7935d5f5d09c0878387d69628239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484e597e4eb33676ff7f1ae19f1944b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e0c6f042d3fe21b3aee2655128b54241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ef5135b97e9452d9e75482c383e00242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce064015091c9e77e4715de7d92b75243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07161609a212fd3f081e3de453d9b5f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7323d825174156717fde596d43b45b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbb9908982a34b1251d08436c4daee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b943a95560575a70c74f7714e6e04b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395eebc8fa89b4082bc66e250b913477248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17341af8a09c1db15f5425c6dc0ba60249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00756f32964f7c7409084ef2652eb1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed944fd9e10e23e08874d9145fdfadcd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd36d0749af5d8611a1ea6808f28a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac49005c5492c485c22c3221f18866d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7f8197108a1ac5f73281ee5c995db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12984f7439860d514637e4cf36e720255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98295c3a691095bea438280e069df280256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ec62e0ea57d7c57c64d8bfa4e7932257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50936e19ef86a7eca82ed55a2a9c74258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bd6c14be8a103783a1381879abdc5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203773e2c7b00c08341dc482d4b593d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496eb1be24538ed0111000e6f65227e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae558438bfeb80ab4fe80b75222fef06262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30f775988685d20b73c80b8aa2959b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2b893a7892938e1106294e1c6fce7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13543f15945d8789543c62d85ada1860265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27ad873fedbd48fb1078a376a7ff68266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c3b3a510d5c8d586fd0a76dd8ba8f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e21ad2295d126fe2f3416bd5837f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48db6336ea136c14efd648ada8818ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3c122f649eeda381db8e555e56608270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bf3b39d3a54e3521ec43ee8f8d3c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67abe97322d58eb8ea456f2050212bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13501376d0c8b7041b0c4e312d576bda273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d942ebaee389776e3d03752d03fb86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed772503f17f3e1af9253f4f2bfc6f9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72596ff1a929bc4431a02b429f55c752276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c8155e7eb25319243b9190d079efc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ae37cd6359bd9ac31af8f54032d1f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85dbdeff7275e13f8e5e16d5bb46fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4beb5598e831100e456a99196e26e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc0918380eea05bbcde58cd397f5c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1951ddf6295de8c340d6299104d776282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadad1faf9828d2171e04fecacf9fc97283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca00c8f8a4cfbbdf6477b2be166fa7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155e4b45b8887c8ae74d13577366dc7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cb389f9cb69263a08b9111502b80e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd507cda2660907e171010b59c7bd4a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5937080ff18d6331fa808bd7be4807c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54856ca74fb8a724068f77beb9485517289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3decf4037826dfc29fa7bfce7c9c34290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd4916dd3e451e851e47942df2e321291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de22b7d051ad7cd559e57373b47ab4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091616126820c4684b0cc5e1adcc94d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19f6c6dffa6e8ccf27269443b8b6de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b905cf4e9b97a1ca3b88f810a30f14295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b105ca6df5e63ff9d0e8ed88ef554296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b2eff536f647069b90d343dd0e685297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1eac851973112c93e55b7aa75d7dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540fdff5b206286e9e61361343b6f84299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866911c78b75d74b57ef2894156d8b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197475aa7b43b5465607bb10579ce80b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194281f3c9869e5e86a47762e937dc6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32bd90e5ce955b1dba8cd5ba84bc1f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc72ed646046dc9c7523413fae54ab6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840d4f9465a4e1428cb575fc2dd44b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25763cf32620f94ae70a2fbc53daca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122fa277c034ab1293beb583b169bb1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9ae9ffd0398683be30486fc55b93a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d01df157b7ae56f6a060c0207aa997309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3c0cb3442dc3c68e990e9ca857952310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939870026478f1a4e3cd12ee46540ccf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cfe22462a1e244b64978e054abfa6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30beb255c23e8e7306b056c67b3ca941313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a413a259cc035593283ce7c71a9f4c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b996fe460d9080db8bf7abeee45354315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3f04ee8195b4033d40c8e95535bc3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b13d0761b3455bac0a345687812571317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3995287c3938ec794bdfeedf061e246318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073f30aab51131f88aeb3090ce9bf5a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f70f78a9c48ff6e0cf36319580b0d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32d6a96314f6597226a78c42c87bea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a3ae67658cb9ca336cb416c6047b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b215f8e35568c02dfdda78824f7168323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c87818224e7e957042293e9aa4dc39324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04018bfb96eff59d9cb47aa5ebc2f3d9325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>