--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d6d3d2da46929122214ef130372101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1007a698ab98c7264c4a3b5a02f5e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a55891b4647be9d65f55c70b5f0ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4f5ce5ee51402c9216f5abf05413f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b4a28b2fd9fdc91ff29fe89abae8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08604e494b81a5137a133ee2bd0baed26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15521fed06880752eff407cf96d75ef77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc9a496eca86bfaa4dbb1b919a32f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6efbaa3b9926ca11670f379ae38a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065594086a814c4353989c5ca513746310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed69b4b550a870151f5db5d45c9fd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f84f5f12f409bd2bf0e9c2c03371212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15895e5a0f896ffb12537195661c4c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d85739beb6f8f6bf3b5f718693703214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc074e455f7613b87e685d91669e6cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4255c4a1946d85f001b6eaf5156bdd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f92ec2b8ed705099003adc61f31e1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0377b820067b1e4d8d9671effe282818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9feae83ee38d65aef7811f4b9c051c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5360d3315194a06d43f19ab45e1d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1062a50b030ea01c867726787f3dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d391fa9e5776babd3f51e593f4ec16422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072927eee6b60b0c6814f2384e1e746b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4b40f19b0121e9506629dbf8c4ee424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cadea1f68443f0ff3e3a2457dca1a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527985971a764d1e654dcda266bbdb0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64361204658c9bf64bd187d8e008226027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3128d96045f80565679482575831e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54eb6785e448fde883a6e5c28e41afa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d46eeb7fad65d956f811a1cdcb92b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99438ed6d7c8f054d4888f9b0519f2be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bed055509d789eb20acc8570f2b1a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d46c241723cb66515ca7a7c31694df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03603885329edb0a4c27984249dfd3e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e92991ebcd18e806c0b4f264a0e4be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce2d10aa73b8b2c3ec1b7cae7b2c8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f39d65cf7b6e6472a7f88bb7dac81e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227951016e458a595a055b9f5e1bff538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53844012b77c957a47f63e16a452c05b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d4fce820290e16d120d17040034b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1eef4f55f2d9912869ffe19c7cb52141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5d5cb36fc89872630c5d76c73da6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5aefef385ff08647bcda45ce4bf3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dae349bc80272003b4b595cfb6987b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7f2e6753d085804579476256d8f3f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8645d57822a149b37224ced9f14aab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90034611d8c8cb29bc5855d4d31c46a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3beae179e8539d49dd2e1ad4254d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ddb42fa7fc3c2f6b9bb0a3050b28f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494d882e13bde41fd5226946bc9a55050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b996fa2f537fab0de105929729e971851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf04a7c03822348079036ef6064aba452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404848e67a9d1cabee8d697d5ce7c0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468bfbe9fa5fece73234e75db5423c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf18aca51ca04e3a97b9eccb010ea255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4b6346a4c9dcc52c15b5591f98d8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db064fcaae2fad73757e77379182f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c712b7c445f49d8ba245f32ec5106f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246df90f240b5cff864aa7fd4ab38ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9148a0c8700c183170de730315f3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc449ccade079157cd9f00d702e13f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1194efbca38cf2ed28a8f5631e753d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339666d01ea0647e23369f5dd8543c8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ec4f46c10140c5270ec05442c166364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11365744310d6f3bc343a7f3f4afc5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b954235b73a9c8afafef0c8cad96c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2d02af1862793cd0ad2880c499b1767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81b701d8ede6df5f2a5931d0cddfed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954a6f35f9e372570f325e61c5d491869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780489b1d53c2cb03aa14d25f2fddb1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812427f9ed773c0db88ca4b1dbeebc8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f79e10e7a9ccc3b66b1f4302b63d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d53746592ba00407c32bbbeda165773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505fd921f07d05ae01f668c85cc565c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3eeee6c3724cf90e00467e665099d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed513b08f7a140994524e758d0c73c8f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf4718e322b2c027d0284060907ffb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ba0c2c49f7c2d276042465950f28078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30ede1230d2ba46144d10db4e112ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a80421bfcc2b95b80f1079010476980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea338a430eac8aa09479a1965680a4d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ee35034d4c1d04602a5ac1b38b1f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700727f958819e227e49e86e5522ce4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d15956ec4cbc73074487873e2f3ba584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd926141c9297b48b31c5bbdc9bb9b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7cec5513574bc7982292987ffa74586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44403a68e1ff907ef16af8e92c19e74987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e870cbe9498a7c80f24a27b75e9d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480c460207846544e9a5177fcb2efc089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32adbe1e223f3e808ed8d114ea37c7990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac88aa82f7d78e66c69de81c1569b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de3100c0f7f3e7a77953b150b818b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a4154547d87ee82d031c3f56dd9a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8572c88e7967f5647f508cffd13b40e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45ba9e266a4c1f72f62ebd9e6a02df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18deb39bf6ecfe8015066ff83e1556996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429ae00fe2da95be181878b873040de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72c57dbb020fed19557a0ae2abbf9798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b4d99b385c7491caa5d7db3f5ebaf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e63a132d20dd4dcacdfd7b08e30788100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e001f58241d93a44966f0f48ad99d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b57e8ed9481b085cd4a6365531a9d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b3eeee872444c461223a0f08ccb9f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadb2988b9f4c72c9860a8941b684c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16c3977e21cd224b853f740b80b73b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a783d73abda3d78e4d8410aeaec07106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada41b8569bf8b4998e077c5f9a6f2a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb6644af1c5e96c675923bbea89fb0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7048d3837ef3cc67f9aa32f78415e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdff835acb74f83e9f9dc3a424343a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550a75bdc4e4d4a5f3b59a44e37d92f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1977d1f919e9986370de2358ffac94c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd511907ee4b30432c4597d760ae1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3435223032287d40271d26d94db65ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b2ddaaf95d169b30c9548d0a3449f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f8f3cd4d6a6a5402c968e77d9353c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72a86a07e629030db25149d281a771117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6c168ae2eeaf96741ae30dc125bda118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f83c2bc703cc4becc51130f9017336119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f574606f8cb99395548308b6e5299120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894708ed2819318c268cd6a50c3f3dd9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfdbfe82f81c32802faed8563311da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f400ce20a1388bec92acb2419735125123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619431320809a8c152621b28875d9c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8a03c2eddad16a60480abc18ab8c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229067af60814f92c18f9125a488a3c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ccc76da9dbe8ea5c306fa66ba0401127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7930d2ffc2272aa75078cfea61c1612128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6744a954bd3e76462024402d5ef55bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b3b445782965fe6c68650f584dcaa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8db084b28d0072f48d9c1dd5f4888131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667d4f857a59dcbe9fdbca5b6445bc0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554599f10094341da55d8a9c0d8d55c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1c0334763b1ae4e1cdff769a95491134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921c7e6186e760e41eb026ac1716130135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519db3ef70087cbc11b92906c38a60aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff37c8ef8b14ea26845226280cff90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde423791d0dd507c34fbf48074fa898138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f3bc8b2c9f346b6bebe33f2d204ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b17db6fa9674cfa8618997ead38a62140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063d4468049dce1c83624b009cda516141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8599f0a56f6dadf02a9b14461cbe6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968cc17c57fd739cf880fc9783e5a8d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee8a578c8fbbee3a2a34fa9620d223144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7757eff7489273389130eb015ae576145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d1e11ab56dd4166910a3d04b5f367146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65365228230a7199dfb15289e4b2976147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f75abc998132c7a57ca4c62317d235148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdb4fc0f86225806a7bf37c6de412a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cace2d108710201dd79a9a86c7a7d37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e589addbd10469e0672da43f3f61c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fbb8896e9c931132cdc243de81c06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f548287c2f40d60a905388aa2b72e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade6e7dd7ed45b9526db4196bfbd8c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71162028ca03c58c087932793ebd372155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c133f4763ba82aaa0d3d8f2477a75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5712098c2a73ab636ec3f8a6c7f2ddd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc74f0ea9ffb225b8f67433dcdf1c27158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb72b3a16013b945275ec8481e7d50e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885af1d2e247925a98bd08ff0881ca1a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4347a5cafb5a5561f4dd9a3881e08161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f358a1403a976b773dd8fc9534103fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c846dadbf4f9d6080d0a429d63e70163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb606946c46fd2388805b0127df70102164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ec80f0263f19c7e11a0b75247769b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48a8614e3814b32c66616171cad4f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251dd130a973c7d66330f98ed3b0071167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290dce5be9a60ffa24fa66ecabb7ac4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e4ca87fedac938e0159d0b5afbe1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfb6a1be0c4242b69bed80c40738ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56ead007a4a1fc00d305438da56a61171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8183a8114bd97f3d9c084524913806e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e87814ba529331bc650ec2f4941623173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f90ad39ea7bba8a3d073a252653fe3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d19844c1fcd14808b310f771dda8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39379e0c2221517bea42394491cb7bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0734a597e1cc9cb0b587cceeb096fe3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90004a2c799aa67316482116488b078178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef97fb322772566f4222280ba183dbf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c2e6b78ae0a81413d0ade2742afcd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8d989fddeda38ae30fbff76eee7e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8629e0de4760d27b310d8b0f74f94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e3422d158929761435a60e45384d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9e6871ce92419328cd4f5588a2b6d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03991e0c89cb27c9519a22a202b1d050185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36338f85de3673b4222df1fb7662d02c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b2a2cd20c20aef4322d40d1194908187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d33f1eb2f3001850c6bbdc3756bd6d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea405f06f44fa962fd2bd9dea0826cef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bf849f74c0f08f5edcfea59323595190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72180b7c3b75b9f1fe22a30f7136da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bdabfa4d404f450600e8dcb9e19ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6a8965b3f7edb9abf0d0095fef595193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82c2226c2093946d679251680083f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1152f829365b335dae7860f91a068a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd244837266c70f5f38ff95ff44c2a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadbc4e21c081447d3b7fd42bd97f59197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fa96ac957eb03338ddb6f1d60b8a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be28591611f7f1ebaa6d0d068624ca8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8b629518107cddd8ffd14e2e640c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e4a9c0c314fbaa6984483b28737ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4777f192ec0b512cbc9b4a31c4a92b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ef2461e212dcbc09ff0a0145c3cd1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90843eb801908bb2f05a740fc9dd343f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e8c02537f3ab7eeba726da1017df0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53efadba43a4b5283b68b1acaf0bde206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b201955c1e349a7038ab812d7f3546d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795aa93ce6bb5f6ae33b70b759514db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9ab1380be6f659342988f6b77721b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a86d7ca880d84fe2e46a07d9eccaae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfdae8ce97c67ba09ec3f1d260f3e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082caa662d74a76283bf5010eec1771212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfe671b3a13d7c8691121e74271000213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fc0252879e61bb76fc333ef8f698b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4b287d018c69d3cd60166ae4a4dd7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6ef9f2fcc80098f959693204fdf6c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b68c51cb52ffc5034b861c2ee7e410217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac34ed1152c83617aa0f302b7ef7b3e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53344ec43c797838e98a2011a59d4e1f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2d7ff5e7f72137d3a81c604cf728e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec379e3b1edda48bfe170a8c136635c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82158248451f3de2281a2f3b3725fd4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3515d0f74a5f3e3b3bad70f249976223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec1415ee8ed0c6c15c34fdf9c4fec7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680fcd8d90be5a7bd5633871fb4f514225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95766ee8ba8334c18c36f27c9e575efd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974088bbe5570dd5cf9f775149baa5cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5e794c91ea5115e6a6d710f38de81228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547f15aa74ed916147ac5c4fb44e35f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b725a664b2c49bd1312259a9a1550a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b2ee58d345a7df64f29d2d5d9b74d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be222bbfdb2460888760bac6fa9de9de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bc69c0ad4af6f5a621ed74d931cfa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee072d3d0ce3317b0e2af8629752d5f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635ff6c2d3ff953905c15665c5f2027235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c404b51976816081d399f77be8641236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7895aea203928e90a1141f9aea08453237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711565348420ca740d763aab552a8bf2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf8413b44d2cb1fd7f7a1888bb2532239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af07e64304b4f43250608ec7083657b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222e0091a3f901803f006f7e95dd42f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42a0e932b52bfeda82ba86e5ee1146242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3f3b839d0a9b67452c0a35297b568243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f19858ed1a01313fa0bd5c422a4ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e5d6bd3966ee25d8ebcd46192862f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bb4d6cb9116a19b9a6d4ee842f98d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cd6a08c8b19a07cef8b56e0c952ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf9cd3e3174cbb4a12bd7792455acd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d487e3cfdc6636cd4d1237d1743a31249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4021241b034579117be16122637111250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7c4ef69adde8afd5d0cf710b96511251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1271b8f2714de87334fa4703b94d9d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eba98bb86cc0330bcbfd3f396de608253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71ab47777cc084c2a2459d23e4bbed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35cfb63063e25e065f396a6da529fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4e702612caf290b6193d5f4eb91b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070c24f4341e2f326c4b3034bd6c1f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7065e0910f47935faca6162b401e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a783e153fa07dc08e0abf5ec64a696d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7e490791af54cd9f89b2599e52fb6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821bc2ec8635ac7aacc58aabea43c6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958d656a4f75b4dae98e763462fbc60262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed6c524dd1f9ba1963b60d78928d2c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ece1a7f8ee98565c532bb0516b5f30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d42508e64b9a01b4ac0ee03dc99ae3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003807bf31df16fdfd084a5a7232425266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e97cdea0ebd1f25187dcdc3b5cf5c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43734fb84aeed4ecee8d9ecef6c618268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99299847ab79f8c4e16e870f46ee8027269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346d4d2ff56e15107d6855622ccd7b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52daf81129c67bff732db40ab4ff110d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7524f41a35d3bf490af2f15bfccd58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ac3e4890ea99fb0731b6221c41443273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f5bddf18521e4259d05a627ef928a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598450a3d8eb7edbd688082d2bd3a31d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7d7872ef5badb47d8eb819a3bcdf0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54c8ded6c7890ce128c1b883375c8a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a10964cabef6eab65e0a8b796c8b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d92ccf844ae60fc7c41fe49fa45bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3d8fabeb9e5ba4c76b0450851d9e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692658aa30e4f35488dac189d30ed7d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d029fde053701e61eadc6697e2bdb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f728d068451b12fcf2b0e4f340a034283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa61750c1bc5d9295cfc582a50781d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82162c206634522f648165dc568927e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e3f8815eead0a2b0fcc9204b6e119286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b98ce682a26379b171b69891df618287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c049203207c62311c0ffc62c46d9b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdaf066168ba87a0cbe802f9859d54289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588feecd54e4b6004d318f8ffa8e7388290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427edc5085858cae96d593ee5e7435d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c499e130d9157f3eea34f48e3f210bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3c224f79e473cd70c73fa6ee6fe5f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22194e8b689af73ab22ff4f9cb15adc7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd97e99c6dd93f17e149384d885519f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8143c6179a710d1d4dad2c04285d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8a781e4fabbd5991562dc3abf938e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1e9943fcc1df70d93756d08b17cf5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd7b77d4a98e38f8b1ad0212df52df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c31f1e08b1667d066c3bcdc7abe224300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28949417ce6ab55ab00ed288444d0fae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e3fcf08ecc26b832b080038a50424302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d5e8009aad6bf8a52377ffb46aa03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a62959b1e8a67e2ac24f0a3c9de90304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce54b1f0cd33d66a18d31958bae53b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680163dc203d010e627e2063aea4d047306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27104702982181c0b2d647b9b0659d76307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8e74ced076870c4dd19409524df37308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970280248689b60cb424ed92d1c35a7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c92f025b2dd0c65a813494d7a175b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6c84a03210dfa0378cbd37767727b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148cbb11bacda8e490d921b075bef6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fbc6fa609b4e77bfd227e4e6cf65d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afe01740fff76011c7e14c59370ddc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff01a6c629b9340d6c4509495acae9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f507e695ab7253a9a57390ee51f50b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939290c001f32fd3259c946b6768042317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87bb67b42cbbdee62da89361c5bc52318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ff62221b8dd3c06aac89a79fe4412319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbedb02d2153468a66cfb72ea76f6d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef4289d6191efc4f301a33151475eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955666ee2483a52dcb558ae9ecbeff76322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316993968011192e41f9d7e562b47c09323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3af8fadade4dfffaa784e6cbfa8b6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c937b5f2bce87d50d7a3fc3bf293f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcd262a794c959c676d615cae4329f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd622cfdcc452a48504fc8299156a253327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850a24ec33c1799a35c5d2e341e0b2e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1963680a7201d56b3815d2dab76ab1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a10239d92b8c83f05bd9d4fd156d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7333050670cd07f056063978d5602331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be97d8ff7da5689c97798e6aa59e0c7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1b14f02979bf658920ea54b839a80333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a660adb090bfe3e3c1fa9e7a3f9c3b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7a5da35ebacc1651c6ba1f4ed2ebb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11457a2430cdab724e093ce77c3304a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81702226b07ce1a9970377a0a93fb07f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c318c558ce6f5f8fffe1066a09941338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf450cbd158597ce2184cb35b8945c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bf77b6cee4b326978983b8a458b77340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f98091d28635a480c10bb5c512c323341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981da7868a6aa6d9941f0c198087363342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956844fba51f3d3d55182ad829ad340343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c9afb5af24a7cfd2d959b2f57df4f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d150872a9e901806002cb902fc7541345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bb7aa3cf8c1c389ba88708284b602346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84c53775b90fbf3442842da8d8c08c347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80442e126aa00eef24c91ef50d96261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c60b595d92c7bd36e7722ddc3e43fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8c273bafd71b6d790c4a01b60e0e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755fe028c8093dc1c35980a91d7f09b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37250c4fa67d9b6e0caf8b55480e6a665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82090ef9147bafef87437da2e6d66be96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c564c2cdc386f1a201f5013d7a7537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7637ffb5e11521b862602d88db37c948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4182083e3bd841a94161120aa63cd8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35dfe7d1b43350e88575b2dd372ed710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10255d28e9e691fd4f9e74916b0fe72a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5dd4c2f3cafbd60b9bf832ca4734612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f887f6c4a0cee23605ada877ea904613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58115df57939061c15bfb033e907b72614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792a9c9ddf8b9f35c92ebab4115e21d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a7a824be3e7e9d680daed7c0625c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a601bf72c88f251be72fd02f668c5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34e109d05e82c54a6919c769bc3f3a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fe746cb493d829abf679ff0b91e2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc4adb76ec4de93ad871ed6759bd6420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5c7102c58a75de6b9aa871b8b218d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01f145b4f48ea21d3fcd343b9fe0fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6785f333b23abc5f14ca2f6b65a69b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0a3fef7f16ee26515d12665431d9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3713a2a537f78e4d04d53c296b6a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f874ed59df973dcb79898aaa6af6d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ea8cd756ff056ec30a0e4436e564c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fccdee697679d537356324917085328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ca0f66101ae037c21ec17e27416c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4bd2d60f920105f743cc3b97834b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451612538f5803f9076fab20e7e6ce131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0888343c2dc822c783721858a3b5f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9469b43339d9783af5dfe2f6f4df57133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f75c5045f2454e5fe94aa639cd0e2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe705d91b328a52d5bb9d6e258b41b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5b51b9116698bbde16026e48b0a1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fef264d4e2212ef7eca6d2babd70f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a61a420731097824e1a5af416dc6838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b070f6d814b938472914f3fda00f0a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4a7b7c320cad4c9b5ba16b07a8ebe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0246b181755f8f47c428cb9e57fde41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4565cdf9d5398203d9a7e08df3f3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab2428540bf201b288d3d6693995ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5273123dbb26cda783c34734bdf82944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27da6f310a757ea01a66800c6f2a7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0959337f26d12d6b0509d34caab7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284b8919558d75814675943df109d8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4175079c6ecf0edc52cec88b9e32448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a3bfb8564d29aa2f582f892232eeb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86976ba77fcb011f908fa1c4a7e2f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb98034e7b9503071cfdd5ad9e8af7251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a98c3f90a621dda88ec776038203152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ee105cefeb5a75404a38e46d8ea0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ee45e38b8af8c7cbcc2c7a446a1e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37975fa3a4433a9909e0347a8b54e7ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb72e3973b1198b62e4d28ed1afd4556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2349c8b6f7e8f39543ebd2162b78857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df6d561b775290d9ae26a88df45ee558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558a9f1d233c6989b5544f64f7b554959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3d57294dbdad96a5e05f87869b46160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371c41b25cfe6d33226e3d5212d365261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac283bf4174f093ec9e3ea0c6dcce8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7935ccb9ebb77fa9113127e482ea8bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520133f1387899c6b4c16ae8a5ca08ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a6a5a099cf3123c7e8195d8e26b7c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7f35b5a1edcaad2bf07077970d27766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0e4d049a85996c32a74957b5a0b0767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1a5ccfe7ad6d0a1f8febbb4bec88a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3d231ab7ec51c33119b5f2fc011bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22244b13ecc118af729cfed18979645370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bf56a4a1733482d0f0355880424e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ead53b7c7d9f6778337f51891accd472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403966201a44a04fa29d8e7f6af9fe873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e2f5554d202a8bb1cd83f738ebd1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31196673a48a980238eb3e9a6ab8fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b9a5bdfac9d38c737818091ef02ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e6a16a371dfa0d9c5f826bdae25df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f4d8b1777fbe68093e4aaa6fe60bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a0f96dfc557fdef810ae300c2d0d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eae043b37cd7d2d79fbe224b569aa380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b201a2b44261582bf95010e9d2312a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd2bcde3e9aad7437ab64c6af4fc7482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfccd910ad79acc5e48dd4e7b3b0c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036d29ef5578b1e12d4ddd60a93f85684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523255bcb5f290883ee2462e7f990f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cc9e2395783a3adfdea026d4c107786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27207a0c1dd12709a74c9dbe69df238987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef24eddab34a7f3f6ff859e901423a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168cd6863b76f25b1c1e114a8c7c97589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544777decebe7105de33f89057ce0a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816a089a0d9c91fa484e9dea5a1c6a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e1a87c9e239c570698ac473e32a3d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346443fe4575da7fc64ccbd657bd06ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873b0daa420b6aa9d1f30107fec636694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6727021335943057e613f0b54eb7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34b04974f2f424e35b50ff6efcb88396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7eb3c13dbfef614c51d73c37d325797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba4b9bab4566c047e85dbac7653ca898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3c835519b4a808bdd0812b04e5b3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e320d6298f26efd5d17ae219107aa9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c4b2f19a2b2ccfc3a7a147d921e1e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ddf45ad1797c354764eb186680177102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eae60ffefb7d9f0146fc936399e2dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d910f2afb5e5ec566906cc04e273b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d33dcccd74ba9cfd5abe5f4064e43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e95de9fe8fdffff2eb40a959a49de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b4d56537365dec1086338d42b93fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e926a7da5afee3c38cc94d95362657108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac591c207d4064f0aa570beb9b12c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e5a4b2c1a2e21abe2b3af07147cb6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e357e10f8d4e177974ea8bae962ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb00d5e0d8c41df05ebee2fba5e0c06112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa1e6a0b44403b8a6b630fa8764095113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04a21be33da1d4cd0329378e963607114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f3ecbb1f90bca636ffb8c8cf93a95115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9fd0c05e18830804c25f4b1c8e08e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d6a0bb93ccce787bb33935aece9de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec45d89f9635e1d05f726bccbf6ec90118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88c482019c9d588bcdf4c02045696f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867e8ccb1cd001c3c71c1c2e16350d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb320b4384a2e22d226faeacda8c9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a274be5d6b711f9ef440f4d556569a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933fb9c16dbf8e0dc87c2a2df7c3e6f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e80ec1f86f573b5f748fff559d60c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edabf3ac489aaa0c3d92fb794473d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f7a05a63069763947185eb19bd0d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32ee89cca4709e171b2921a49c7b46127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49307bbd61e6550bb3d90c96f6107d69128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a6e5c67a4c838b8e569e8e8ea3268129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896be899fd76174cb40aeabac67c4ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b585d7b0138a09185c06ac3303bb5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a686d4b4fecb38a6103e66abc9d495a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4716808ee055021dbc6a6a44363e46133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a51bf856f681f7d16d17cb2bd06a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366007eb4384e12e72741f93028c507135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaf000ad500d7d36f5b054577ddbd7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80201bce2ff53911eea28b146b4119137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307a41763e73b16c9bafa331d9560f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff0731b61bee47e6bc555b034f281a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3ba0c90d9145fd3123107d18eb69d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba951dd51adbad9f6bfd26bb3d7155b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f51555d88f142b63f3f717c4a3dda142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f5e7926566a2f0fc749df6e6af84d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c14aab9ad147748c763cfc78e3b9e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde88c5d5488212b7dba60db06a0a025145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d13704dcfc02262336c73ffacb0223146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f57ec11472fa9acf0cdd8fd5eacbee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ff47006b81e6323fbf5b3b37afa47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfc0fe9382c03e08c126dd1b5e95ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391d11c73513ae240991decaed5c085150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032af26ebea37421fb9953df15ebcad1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a400c140bdd0c406d93c1c9ec7c6b0f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe4610d1f233b52eeb449205c4de87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4035bc37136e9e8ea2ba18eafd9f23e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe00752ecb796e7bf2c2e804d52fcc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e5fceb2f933451bad4fade70f116b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f2ff52724bdf5142603be455c61c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab18e0d1b7525ad4245f9a2fac4d4ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d85a44a10239e218b317c17e975e1e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab6e7578a400569328ff836ca07b5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e37346b9586754f39eb126ddb2119161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5ff0df67216da9b121beb2e263438162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496265d360c10bed2fa186417ae20978163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d830bd7341dd00a1d16095c41920831164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd2737ea0160b6daab7e403b719e6a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ba65c532b34d017ebc1f0a0135f60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34d56418bb2eccbc688047d1d006fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0edd14f2d2ad5022c52908b5e8752b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a11cc97de5173e3c5c53e2907c7af1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86455cd530ce8b26af6a3ba9591d2c74170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b9f7c6770333e7d38b31567d8e57f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ae393e0c31015f0a54b25ab4d1b4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcaa162f78cb78b885a8754a7605412173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2baf8d9c8e747f715669cdc408e98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84640d584e287dbb7e21ae80cc993f54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6264295b6e5226afbcecc2c609ecb4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13b62fcbbfb028c3934432a531b2a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1b591b391bc77994af058c963ac3a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd873eb11f9f0d943b1793621957e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da6928453e0bd594423fbdaabcde84180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546397ea13307ea12d08722a1788c10181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef6e7f3b46de91c41c76059455fb08182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4621c6d1227641cb91c9c631ef775d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fe45428152c1b126ad961b0dc45de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921bcb1f383a6d193f66c6b8fe2e2cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4335b0fc12dab032b3cbf77b33a7e96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abad52e90272a0469f40bbab1bfb6c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ab6b3cfaab9f2e353aad5590357ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c055254e523aa657d7d725a8c9b032a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a2ba3ef3e21fd51135d36cf7597dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10e3b131f5dc8c6289dbd7c25481f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff10f746972addbc2141c643e153794192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a07352afe5a62d5eacb2cd93b23ce2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84536e0d964107cc42c74adca61f1ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56416a33de681dc502925c1a5966f579195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c9ba27607dc639ab25a655a31d883196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8bcf212cc0c448a4e90cd46aaeb4a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fab1172b0a36494d2224b386e7f01d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17ae45068d709ceacce44cb64bb872199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab627599591b0185ff8f59effa5510200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29d4e9ce3121696abb484961cf7f18201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486f53d9faf0e9eeeb7d2914c231125202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e95d54c64db82045224d843ad124b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc13ac26fd683b9d1c083b7d767f445204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ed362c54b98a830ed6756abdfea0d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf36740e535a7a0972092591bc9311a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f579a5bb4e3805df11b4ae38cabe8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068b7e124f048982a748410faeb850a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66811944cf994fb7dc18ee3af9b5870a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd217720953a4a691cbc41d0315903c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c557abfbf0f80899f72020009ad3eba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19555d7c6cb40531b7355cea8f0ff9f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c4a500d54f99edce6b30e9411b16d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067cea73da34bfb2d140182deb6d5f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ce89f5267406b361a23adc86d5756215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed71f6fcc4604ea77d718f40a9f5ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d614ca50dba199560feded3f25350217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5df1105b8a75674b2aa1a74d0949b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb49f9af8f37b65fbca31124612daa0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdff38b524d70761bb42c87d157a90e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792781b3bff8e43554defed7f45bbfe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db60441c65eea225258b31c7b51248222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b15c5a0cb9a192762d68e14e8f2c34223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6ca7ecac3c7a084b1acc6f32c6d24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065936a28bc41e791a829884f7dc79a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4ab8ea83759e227cbcd4f4cf31285226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dda4854f3b5bfb272873391526dd9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016e33a611f76f377412c68035f00e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb88e1db82f286934f81a42876af91229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60f2305378ee5da0b4ba493858f29f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c656820259eb3d5483ae471513a12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01818aa97e198983173bf3e3e49b29b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e455dad8e16bd036aab486ea92283233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97648775680df3e20cc8c4f0b21af449234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84e3c6100debd739f4a93e32a624aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977859f15cfeb7c4849e6a23919ada7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2da2fe9f74f5e4040b64da7f2ec5a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af178c3da845b84f106ade99854008b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf66edddd7544f9021f8cfa3ebfa24e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be994f39a56164521a77e96d021cd840240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f334f4b846f2f6b997ad738519b2a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9f97a985531128135c2002033f361242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c34044e9a8fc53c37caa40bb0bacaa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1458453977efa7defa36a17572a1361244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67f3326bb285530bde3b525a5e2e5e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6daca17ae40608d3e2443f2e704aaa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03360bee9e027c1acac90a288ee326ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25231de5505103108e301f6e78c92eb2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9063f31aa09b86e6af8f047c51214249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071e4306443e169377e4f88b744e00d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce802ddf633898bc31f544ff02ee754251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855df542acc192a4a1ca85df955f55b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebce8e6f0f4d776eeec32ff211f36e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382122650b782b4527aeb321cee30ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be04cd09de0a01df513f9848b1990a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4f293d269986302188c3aba57dc71256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47daadbc5cf97ba7a65cbed92fc78e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72973b7026078195356cbec1b3b45cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e44309528259387b812a4f3977d2ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c82908e52ea391cf621fb1f494219b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea0135cf1a33c3fa92c9c465cc2e0d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe292dbc68b56ecce3a53b4e65ca4e19262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d647661b09474285148d655f13201263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1db2039efa6a45c47c540fec25783264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbf78c19f7eaaa5df2d0173eed46f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9440aea1a68a3223e82f4d03b1e8c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe27f82eba45e6411214eebc10f6df267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c251ac9ed83afb064a135eabf46fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fe66693621dee9191b74a86e9aba7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e496a4d0fd4bddff51e47e02996d5fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53663a911219b23295240d224329c8b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4173d0e8de976096351cb0bde55a95c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fafcd7ac2785f0d05e510bb4b9b697273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87c3933c662d4d5c6937f63bdb0690274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53ba0009151ef3587db338cf0e7226275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb1ce883f7ef4af7e5c1e458105098276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c38c6c1a953b08fa9f54b3237672e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf8f388cb07db123f0b27b8126ee95278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ac773ab57bc0dedc684228d38bc4b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15410522c527cb325b0b91dc101a2de1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04811a5eb94800bc73118767a10b94281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ccfc0c4539821cbc5363d330be43e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea51fbcf0b15e348a7699f0b221283283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fb06c48c8416fd30d1a3477f6c6ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ed710a8680ff59c23f9d557356a2a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90714fb58f4f2f67f66f76d793b4d93286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b315ce8529914094559fe0960e917287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ac501c09a8d6f9bf89613f4953a68288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e9557c93b2f36cd1a534f2da17485289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2b0443860caf168e402c85cc6ce33290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5bd28301c8908e4655d23822b8673291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e3164f781a787471e7a67f7891b3e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4261360ea5f28a183dfc6373aa7e692293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144001cc64157b7b984e7493df7d2184294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea059f5e76ab9c635c4de205f126020295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b52b6e7e39d0285d8ba4edbb1d5d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071693a07364fda8d0ace48f471111b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1300f01a4939aa6c509e0d8e5f1d84298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b6697ab4ceb1bdadff928f89fbb0f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e381a8fd264a13f7b3b4a5248929750300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2939adb12240c0c1c668b0b6564ec6a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7536860f024e3a7e08acf839ff64ee1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e569a54e0de6dce56dd9f8dd72c6c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abc10ed781e8a6c0d1d3fa628b84bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be997579c2c9b9c0d3bd4752681111ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053d415eed83b9c3ee98fbb4641a370306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cf1467879f1ac467bbd391f59c334307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4679fddccb583e6177741b4885538bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76dce83c30f870f38da1b8f45d35eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb310bb9c84808a3dbafb936fe4d1e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6dceef14a643f10c556fdcaa2e961a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097baaf1ba9292631316f074865245a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7731dee0ce39658d6f88b90809160313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466114ef6727bb14b7fe96ea6467a16314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d75e48d2c5e82cbe730be1f11fb12c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8c268075e19d1b516b741f7ff1854316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5e358eb225db7e568e04ba827b632317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb709a884f9c8945485fe27817607388318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875469e30b1d972a38d4654d0a73ee50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85167d621673feddbc71265f6cf98528320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4cfdfff9a7baf351f8cedefc0ba6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e70a0c62502a0e07b9e51ee0e3b8c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c676709857e567c3970ef95360e1168323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfbf5b6d377db1131656b60599b671324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e23cc398e6c6fbc35160b451a22b6325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>