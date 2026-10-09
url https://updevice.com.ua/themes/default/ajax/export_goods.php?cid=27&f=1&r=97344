--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd870fb26f139cbc3cc2c06df81d89fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90289adf1039ebf57d67b878b261bf5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c120f82360d392600061dfa295e255e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291bf05540849869770d56462a232f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673d234e037485b887c593d4b9581a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353ed5a4bad130a8e183f866fdf2d386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328140366f2c2dcfe956383e44e3a89b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06e024d43694e37e8a2a079a10a5948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736670b7a2bfc2cdfe36257d12e16c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2df3f8ad6951c1d63c90628993dc510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65349c8d483385fd965361959c67dc511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c4b8792c252e71e20f661a9e8680412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf95bdf2402d4a9c5477223af7b50013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009ac56c1c93015b0b94cd23f51699514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fed742e86d48945fb1c6554328fcc415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7644473092f330b998d21b5ff81ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6d8ac26d446cea2a706fc1c619fc617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b206b15e44437b9657ed559943131e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049f46e4fed66e87567bc94791c5ffe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b85be2467a3058de50533be1bb80a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116a5269bb64df6ba166a3f7eafcc8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25799a6eea1a84e5c97bb93633fc62022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475885a0c610d7192622b1f2beea70523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255397d2bd080e00ae97e33dde4b458d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4053eecc66918f0b375ceacf83c4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1039e2c152ba4943dc9e96aa7b7979326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722f337b45c90bd6ff62496f30a129027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bd9d521eff8bf4f0421860d6ccb6b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8eac3f80093cfa83d94855c1891be629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707b41658694a05e51ab4c9e45f738230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cba961c39c4fc109e6529c83bceb731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bdda10f522ea2b96adac4d14ef0d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e153a689414a77b8768aabbb27f94ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceedeed4f942033afd65eaf82aa706934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bee254ccf30bb577012359e0179d2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60b5dcbde5da4873e569ec3108d4bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3b6d2ec45587d54e173ac1a69c92f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d158fce7d2e75682539bf11a137c8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2815c3a1f3a493bb6ee48ff28771839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc913812ab93a99e6a7bfabe24040f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd10b3ae9869d5297ed100146179d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200bdba715cced0cdb6b9421073474642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ef4176c7b7d7f4e7a02b7391baad743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f0d12222829c4df14fe865755600744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04cf86f4c50b3d9d6840f506896c9e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758238a6ab1954e847214bf2c21d464246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821bc60d04094364974c0c16a30dffc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815e36fff537931a984a8cb85bd3e3348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2a7fc7b5d55ec83c22b2468e4f21849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14966872c67a2ebe04d4e4eb52777f2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7b1f21dfc6d2957b98b8d69f2a86a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73b4cb893dccbd7b57982e6304273352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffc6d87a9206499d33cc68024ddd3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487028cf6a6d24537535ae6f7c6d316254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20f3b30f68adf0904dd1a53edce33855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d958b1ab9e42554ee6c10cdc07da3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe432a629f508da20fba72924fbe567a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dca3838a9b8834e8b15770551645f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64e99076e451f48f0464afe514d01b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d579e20285e74669c8151a2bb9b7160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011827c1476129a53aaf17075c930d1561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e760e1816ff31aa6aa3ad1f42ef8e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620bc649804ab525d8a2cf829cf993063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cdfb3922fd4c23ece180fef70244764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac907db90a6c608528c76c8a75167db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173da4171f3f2a2534e59ab0d4d2be1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831d3a7f65aebe93652b1c89ca8dfba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3047371a7c45fffc95aa0ce8630ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c0665b45da309baded7eab1a50b9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c29927642d150fdb59d8d5ba0fcac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80fa9f74202e3b42f30ca28a53036171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478281418a71c9749a113e6d094cf49572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a316f261224f797aae21a49390772473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d874d81ace1b4b411605237fabb3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d97acdc44d7fb221670f9e8bfd2c8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cc536a2b9083491b64801ea26f0f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabd42efff6c98fd9aa6899f8b78eda77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edab41eabde5f623b08ecc8cb7354678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afc7e6a2784bb811ee47d790cc60ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c1906a13162e4bc6e4c3b9e7a76a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6558208db4d63bf01458c28fb111881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b2cf8db6eb1d51555d28933a74aa782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428488357a94e4e71a434a5e6e0fadd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e550f46264528273868045ddff2dcbc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a999e4ec0161b24132a4c4bc3332985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609c81783208eda00c888f6d5a0446c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be0616f6b9618a36c564da7478441f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3ce24a7963a3831c2312c86d7a72888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce308c9479a63f011e275bc386e2aed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42897d1cddd9a73b602f47f95e949f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b94a11fc569f43af3137e5b54913591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84b94dea802614c5b527b5a4dd531b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6de9896e2b681951b596a91a13832c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16f6b87052a3c516421158792230fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a34efa501ec4299d043e75301eb59995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51060f55be2861aaf2f9a55d4ffdae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088876c33e57de548a51ac7813236ff897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945231e713dac7bf8b76115c99e4912198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338342a78765e8d52a518d0267e9f9a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65f5661e14c977a4ae161527afa1fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089395f2775c8931b5298e8b3a53f94101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ce9f8d342d2f42e55d3811aa3ac0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7002f70766385dd9452f6cbcd2822103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2e65baf2833288f03870680e4ce78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e35f66ecf0ddfe7ec5edfdb654e01105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d51e958cb57bf83b22d61729a73d6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b7e85246850a1ff5eb1dba8636ed3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92f6b2c7eed8ba97320d868188901b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e6391ea2e9d29f6fe1ab11f09410e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eee7c7864052d84fea8de102232306110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8295d82b71b19009d170e4de5b76681111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7843f4861014ed3ac0c311975dbf32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6955e651b0764cf23d12133d28e8666113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0c0adc490e25c1cb772022566058c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf48699f9e4975930c324d8dadf175115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0b3dde2631376cc6cc1041d933d20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79d741339b78a4b51e99ac3c42e247117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3c3298dab179b7841fb26375a10f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842745b42f56146ef22e67b9cb93b2a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e89fb32380960858941009e4dbbbf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649264ebedb9b356830a0ea0d6e7810f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702295cbcfc0fac0b22234dc38633f65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01596f805f8a602e3bc82972cffce08f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665230dea543567d3afc6e194eebeab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1e4c9321fa4de0fd45b96982cb8da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36546e1dcd80f46730c5ffe5649fbbba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64386487c8c7ee9698b97ff090c691cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914be096d1eb559aeac2ea5d7a7e4457128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a5ea083aa978cd8a77609d4096efb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76252be0213acc92bd788f3bafcbba1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca7c8688d574800a0820d165de54ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc663543f4bbe5f1afd22e3b0e0abc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa49b4ffbf659777f69640bdbcb110133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f87bc40a60bd2aa21fb9d97656749134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdd27849529d817227cc6fbd10433d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b62fa21a5502e61e4fb7c96c8a59c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d68227544cbccc1dfaa04d3ff71d84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14a8a066a6dc0d791f921504b77b9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb453a9698b107fb603b520080770a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac1e5d15351b90e4490f47cda6635f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b60631f9f9f59d91a5a2456d5f9cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1349ff645b304ab71b146277a108f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89e87a340af42b7359648550ef804e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa525a9ae1a46bfc6bce2fcddb85f447144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1797e322857c5aa33330fcc2054e93145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565317aec720f4b092320343ac5b4164146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35a2460e0bdcbd4b9b924bcb2fca91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9c1ba48fd7d18184ef1f169b85b8c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c2f56ebfadc6b85adb6fe59b554fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcad36f58b40d8dc5c3061be4b3ba3c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4aaab5e937756bd600274b766b8c6e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5c11c8de262cbf31bc50b6ae9a56d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a5999ed752a43b3de30869a8cf702153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3ec03e4d9a5d3b37c8196bb8c37c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb69b8cb2b11048b980942047eecef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b8ff7492072d84257345b03d1f38f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ae627ebaad6592f859ba4bb18947f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23f6352444d4fd5759171e89796b9d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e2b885522a22df3c212ac612e5b65159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b097158dffd4c78b62148ebfe048dfd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e061d8b03f5f3b95c79b0a0c1952f50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024ca5e146d90c89403709e4d5c8caf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d9ed4959d7bf28e07dced1e993ae3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3954206446de58d88c5a61c5b8b5a3a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881d703e17bbb2bc2dea60df7266648165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8bc07c62aeb68750671672856a5f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5eef84aab27913d89d1e2e25faed1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26022becc0afc8e7bc12766fef04b44f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af47692e2b4a1e941a9f51ae2ae213169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78e99ccd169dcfcc25b0a900ca75b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c5e463fc25b757d593f8c8b375911171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123b17d18cd74171761b45095e6d0b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee6ffd25d4307588c0f762a8ac1b1a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551a78fe1f20cad1a73df3e8f933b50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8b96cc8f8ed87f838f5a32d05e550175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3dcf4d742c30c9448fac6014769ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2821b26f2a4b2264ae848bbd29095177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c532961eb1c948931fc8aff94eeff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bdf1b55b48d0c02ee45724885405c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2de88c9db6e495566ff2233c693611180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f0032c166d0962b3a0576fe036444181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c732209c1a14bab1450457391a0e53e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206c7d39bb9a2583552315b1a9d0f9b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1612e7bcde89ae3d3550ad87b5447f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433af9790151972335a78efdc45a8acf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d117d3013791cc468eb70f7b4be44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4f65dfa0a79af0c6a8b5a4212021d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d09cb29fdeae729a7f3c3405a472e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff89673ad4905e0d24351515aa4493189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ffe93f61326461e3097565ede89d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1cc191f5dad746f92861ca363dcba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d69d892dcc7aa392e33a5b9ab297f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2886a0bb606763803fa3f9e61a39d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ba2e1309e370b78afd18d10b2e26e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee74dab9835bec16fe3d9c74385319195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39e03a909f64e4af360163ee6ae632196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd613941deaccce4c1dbe799bc65c5d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877ddcc27c0a3c031a57264875105ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411165cc733f70eb5fe8c335806a9f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b2c3777fc09111aa1ec0696013bd7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c43d8a9c79eb193b578a3866c4622201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d7e0ff444ba887cbc0ad353076f4a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca3708d2cf08b6f1ac4df918db83d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5877dd312ef9da092723e14f5ae487204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349456d8478d24d063fe0e211cca3180205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba966b7eb0c029c97d0bca649560309206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd001e46c8c7a14612458bf436532ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b508977102b8217dacdf9a54314545208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bb1b33ff413b536a7af509bae2ea4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c911abf494fed25b9309a795c9b28a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f3148650ab1549cea8a5d00363bb6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee907555fdeb51acc6013fa496be43212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28e3cf1edfb87448cc606e12224b6d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4f1b06e0fa10becce78bb7cc4e66b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413a37ffbf0074bf35f3f605df6dc78215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382295499e0df02fe662e77a0fe23616216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafd49f8b06dfe4b48973ab4d986e52217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1c68c158f25b5e11ba3bfe3c98132218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263b6465464cb89f75248df463146cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b349ff8a00fc4dac27d4b205e9d599220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a6929fab0a67dc4f95ea571afdf52221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc694202c0569bc3ff9c832ceb7282d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be74e96b37a5e59c28155932acb5b71223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bc297dba3bdce7a1785d8456864fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb38574472832db394de555dcab97b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89426102181b03b2183b3e3172376da3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bfec8762dba24be23269e2d6ef130227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace07ac0201f4be9fa68d8e919c7d639228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546bc109c5f4a35bca35159223c9a7b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19796d1c783593f4b72f69a8630c18230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47beff260b3d42589ea591e4b1e1f53a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129f423d325ae144eb153369faa10d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a5ee71890c7f83b9ba36b0358e033233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d1fa0643ade548fb3c593416b38d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04c1c3a2943de9852949ee95064757235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47de721793951ee7a12ed736625c2c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ff418414b7f478fe6647dc9e6f36a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ae0a73713e41e6a47294cfd88f51f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273c4524b5c6f7f400b31b4777f8194239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ff2a00d73c393f8ba880d057c2385240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bc9da0e7763d0bd3c148770382696241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fee86bf22ec8c91402a7155063fd8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd955bc14fbf5a2d9701f7a3f80bc3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b624c3b7c823b8b6e216bb64973a58244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91bf3d224ed2c99c49b2b35b1783de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226487df7c7b6a8403dc042ac89891e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d3b5d67b3d395ab914307f704fc68247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82371fe8621dc75465e815c4f4684a1b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1fefc75fe935f0ce2124516a015bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5099c6f41c2e60c49b74db70719ea85250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98c1afb6a5d5331e8f2fbfd9765cb1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c5c78a7d9d18ca0526e624ffa98de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246b18fae201f054fe7f2a01ac2e9ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103b4754c079df053cf5ddb63a2e057254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b55ecc28afbb6ab311b52e81ac16f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa7b7f8227bfcfca5c16e91e815213256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa26b50aecbc88b4d77dfbb019712a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f471a7c265fe10b6f45ad7a1d73b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61979d1de81f15fd5f78053139e8cf9f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b160df02d7bd7becb2034a6f287ebb2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446ed73d2b8f9d414c48d220c2f8bb5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15356c834beb8c0f6ef1d7585d1a7fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd983096f80635e0b9a57c6cbf10337b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8050056e4e96c61f25d2db9275f3e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e578fbba59252dccfb93eb903e751e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c137727c75cab98e4dbb20ef4bf89266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f3bac1f2d9112d7ee07e237ac6694267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09714589b14b0f57b3fbd8b7b991ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c55578ddbbc01904f6886e211a9be3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcb458cb2e0cc5f54cd38fe72ec626270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e286ae5d69768123c676fc46587f078271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bc94c143a8e22e86fa62d8ce566a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f867dfc33681649bf93eb85657a58d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a103e52d75207cb4fed5a7dd258e4c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c24f0f0a09060334753623bdbd70c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2afb9824b391c7892d80499a645676276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a28550b4d8b7450202751331b41c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f41553c9bf8fb796f93c674d10da9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c9f712a4d472cbc51df9662efbc7a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213405e357f6c5517726bbf0937d834280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091b324db038d6a06fa4f7de0c4b27e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f16f601d5dc30ee1b840c942eee605282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68d6561e91751ff32e277441cd7a62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93694e75fd4ebe524d3cc0a3abc0a99284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96b037206a309451a9240cd659278b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4791a08c9af8dc75cd32ba8a4e43b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23034d7dd6b863ffe68be8dde8e483b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25746ff9718ce3ea6ecc2cc143157889288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01735ce6fb107d70028abd9713b27536289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652b7f87350b510217889f3ddf60f10290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6dd75cd6db85141e7f83aebd89271291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cbba04f73b97483626b01f221752a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773d9588c4ee2fd6ddb7122d7e2642d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07136f0a167b5f3b960b692701cab20294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b11f71477f875ac01c4b90879ed470295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765a9d8f1e905bcdf4680659560a5ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5a202a9411d348139c22776076f34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50159026a617c46e406086c8b77673298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd70848eda9e19c039c1dcaa5c21be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1e56615b02b45b16634e5fe047b2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901df7d7a051928aae3e960df6ee285c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5a667e610bef0a9b84ce4f3f02ab8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80923c90bad0997da6bb1e525d84484303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58270936c31dbc8bda851d6ddbfe9513304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7f9e3b57764f9767de57bfdfc6078305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df239c4ab7c39adfe67676e188d8de55306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f34711e6637ce9b5e128e06e1215b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c826750566628660873d49accbeaf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1ae1e903157c7617ce506d353792f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb4178e8e0043a1e317eaef193b612310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c0e7325259ebbdca29d70893b3dd5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fe2762a3baf60dedf44c9c55de2f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9271cbaf92b1019169e6192f4dd6af9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f73a18d38070c407405d7aa8c0797314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9125f453f0b953c89826c6857e72564315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca897245b24f6fb685faeccf043a0912316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b3e0aa8f1a698c77bfe3d51e26677317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc685c0f3764b3e212924ce2592190c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e03ecb747f3e13a570b1d7f3d6ea9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490795559126b4e62b05a7407eed3abc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2baa621f3eb81cba1a9452ad5ef9f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232eff938207da424c11087b59e1941322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308951e8eae18bd6e44c751f66dcd33323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc95862a740c1f494f0522de91c569324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3548730f0298e476cb9f33ba3a00eb2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a543052473547124abd87c826f0c5a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621aa91538af07dc623c1381a76ad627327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e5b2f3bfa60628eb9de583da7f4a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37bd55c079d1afa03fb8cfa8172ac5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6b2ec6a29c152a2f19fef354c47a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500ead88d27313bc0653add2455b126331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21371a7ffdbd29a7d59213603aebe22f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ddc7eb0d4bd6ce94ab5da367a5dd9333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236d6ea71ba60dfff0078ad927ccef91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de022b809d39bde064525b46ce0a3c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12f182289cd50668d6b94150dccc0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856896b859a998e3cfaabb2ff91ad8b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ced620c409a2548457eac846393f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10460b7d83384812fb9b7f8b8f2e07536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfb06bf619457d4e981eff8715bbb37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0f445d11aab34f89e41ea814900268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebb2c8c85bcd79cc9c6135384aaca39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa92b56e8b9b34e0abad3ab270bdc410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052e1aa9cca40d20ccee569105bb85e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe0812efd2cb827367f7f967df858c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687268391ac7e4027b88d9c0e7ba929713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726e78a8891cd25dd84d5a267ebe8f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc76eb8af5934c5f8eaf2747f7aabb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c6b404ac6dc8fabe2fea4b9209f1c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd3d4031e7dfc0ed243f58e5db255917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50296e1f81d3c4b7dc538d8566ce40bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc33835a32415921c804ab9e7c0a0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb4fe442083f8706f9fd61e1fd611a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f25fbd02aeac7760f2af57621f155f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cf4f976220e7ce76b8fc88da0cf8b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a38706966ce892f5742b43b1035d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596a3bf1f402b0890e4c7284c845b2124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f751daa39a119135c1c1d4dfc32429125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34029c86123851947a7f98ce89d4ac3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc6dc67b3ac6820c6c614eb21b866527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060237ca20ac24540c711a4d6ac2bfb728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024851b2ded6b3f67f6f3ef3193874c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad68203cf4ee6e2e3bf1ca9cdfbe88330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa3ff30beb1c37154c174252f1e11431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ba55261f4241ada51a171762b6e3332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585172efbc745ec52457ab2af44d8ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d92abc4621f992c582da117fc86f0034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b940054c7786e92d9a673420eec54b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c46ae0b7e73ec0861416f341432e3836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504879394d40986d9ffd89ab4d66443337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a1fa748461c546e3348ebd5606f1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde67a6bd363d721af5c99d89d6ee07939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d97737d7e202270fca4634faf824b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b5634cda1f826f85cc091ff950f3541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846420022e6458f71a011eb4380b7e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21360c02b6675012e7d14fc91748ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c92724470d298a42805712540e62f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3475fdac086a2c78b7e1fb90a299a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9a03d5ed2bad552b558b2c101575346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f3e7871c021dd711a6d29cd11748247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ba71fc2f98cea78bc851c26a054e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcfd7b9f0ea6ef7d6e15e1ed0ad87049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a752ec1a00d82d7e7d2c9235003316450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6407b34fa1c46d6612af39e0dcbd5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f195d3e130b70503a8fbeff1329b9c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2355024cea07ba6f8f7f2f3bee7d96c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e3241aa50da7a46cb9aa80471577254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3d308aa2f6489a1088495e31d4f9955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4ac4efac6525578e46f5c3ecdfd1156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51d917d6bade41e6790539191c7abe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8d8058776b6eba8406ea4a873d46758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed48f55a4f3e7e60e3c6346c178325159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0f372a330f8b9a18a1ea9f0ac16c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6831e2c76fac242e5df4da6672f58d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44450662cab3c3c561ea0a9a283d871562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd1a1a7cb8d59258b218a66161b44863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507841a47293241ad44eccdbe1a846264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69615c43e682d864de076c7aa9ce2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9a06b0f094c8efa87185fcc9d67fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686de44316a9aeec173cde402eed65367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf65aea221c3193cea4d4308903462168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44f82bb43e6c6a626d1bf50467517c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7cd986ae2376e217da07535ac653870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1328c48868782221472be061d16b6bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6daa38158b2bfa8e03c1237775cf9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043aecd638b050249ade617db7050ebe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432c0c67c66a8b0560e002bf4bc379274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cc7d20e4562795d064e3511b8104475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acb3bc63dd1c7ad8dd186af9c45c6976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f502928260b9e4c015c5bbb7ea86477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9cdde03a06f98b637bbc5755450c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920ec7ed3791ef9e5c4dafefd430ee379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599198dc8f9ac043adbc2367abac40a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e211e975de4b1b276748198e5320381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64736795e1e7677a72065c061fccbf982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a05fedbb995ec0aee8be861780ebdd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467320a3f3df992b0dc885256d18f3c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3ab0ee3b75dc5bd3c1d8bd57cd67985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d5d2637e2d3ad00f3359e1f3af34086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed7d56f0224e9959322a3cdb025d8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8c3b9a9f51b2fb4fe4e82e5016c9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c58a4b8a4685eeaf58d1a84543db789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564124a7809389bd50f597a720a86eb690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0f1bbd127974c55460d74f590114d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95575160e494577bbf3b80fc41a63dfa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd5d1ebca66b2a4e1910bd85a6f4e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e944f7e0bab76b6367ff1a522c5449e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077247460ac37a5c0f98bf3cb3bb6ee595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb46a4d78cc31f8427d05537a42c3ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec1e0326b5f1b40478ecf9b6d3810397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60e312ec7d3327d3390db1c5c5ad3998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70a36aa8a1de3a006a4497c6b9c26899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3bc629ca636f7159319cf3ecba3cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071d2217447276a5348426d5378e9ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5e7328908df57c982a5eb5a81196c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab3490dd0f9cd035d6f2a386e89d45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a895d28a1f9f93a5d90584ff7e762104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefebb149e11fc0f114c656ce5290784105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bd86c27708a743a38a7eea4fa1ee0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecf66b35f1cd9579ae98221def14a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cddc32cddd0ddff579884d0f9b35a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd9b86e0ddea43b78e379204689ae7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdee3f520fb93c75ff76031789e81e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b654fddfaa776e41c0fc695d5ffeb2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379141ed9c1d5f48124d5e0f75176498112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b80adca3da2d44d487d6bbf17ae5bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56fd903c69c3168d037d430af934e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc78eef252c910e8763df7cd3a05e5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac67d2244c95dc56924977fe9e6ed4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49b35810de19d156a99471b0037a2e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b6bd707448cade57c646807201188118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6bcb6612d6343022c709ebdd3a276119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ab389260a20a65c63d5a3a8a324d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c065db83839e921f10fd462c738e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f308ded7a185dca4b48df23c9af473122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e6ba19839f3fa7bb07c8a7c8ddcbf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c712d4be15722f616be9bcc3a5420124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba830c7ff0022a695a24d46165d6101125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429908daf926f643de35d3a6d3a0f9db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407608fd18b042a83b7b83eee8e863d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6aa93235569667a0a1a79a9faf874128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96171ff008e3e5d57c920aa72dfedb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff7984a650b31524ffb9d5dbd7f2bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f582fc03aadeace45e13b2d95cb1b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5cd848fe93a95cb8138ccd3e351b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8e8efc43569685c2cb89b0bce889d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca87ec63b54b00a568afbfaee5df6f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9c4f82defaf9ae992a77687ecc420135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e6679608d1642b3b748cdffa49ce6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af616928f449b371261f23afe9e5bb46137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d10653a2ec1d6b5ff2f5dd5df3e33138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df52e294c0d37ac7601020e96598c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ecaf32ffa62c9eb91aa880722bf08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda03988549331572b5f8b20faf33874141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17efe28f6281ffc12cb7a78ad7db36a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df093c94d31d73871003acc348ec227143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a43f341502af207cde0df91ae8287144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155bc5bb1330a42302d6536273202a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8528d69b8913f8d284fd968bfa2128146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb0a3f62661a2e54cf322fba212214147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54519c81f8c7b7aba0027ff336a2513e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ef028ab1e5fb969c9bb84138d6aa7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e843999a40e42c314dd361c43f4db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3d7a5a8e16f826c414f5e62d73aa2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1311fe182743e95e470e42a88dfb0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646ef0d39ae8c1a664de9590168f2e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d29c872ad9033945da752f2d721c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce3a9b9c48dc55a6bd74b91af5aa4c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71782165fe1a3e71b921b51f3cf0e829156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0801cd7d1708491ad98a572168bbf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9adfed4dbb3ee7f495daa5a4277d31158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec8951ae576daa9369cc3ab749121e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b198f51a83696d9cf3ae6c514ee2e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cc709858e7af1d20edce8e44fbe97161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863de9962201bd57229e21b04e1534c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc64a82eb722c0ffbe2f74cf3274b1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd7845274634cff45c2512e00a4951164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42885041dcb7fc6bcdcc0df963d263165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f201654eadb3c75622226b7a7d67793166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd580897b5cbe08a905edbf17f154776167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc073d386baa5a8f656cef87a402dfb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ac4c40c480bad59df97244a4bb56b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff037183f6b5eb9dba17f83df4053be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e5f9148e985fa090bfa1a308d5471171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1d0a3b03f091c1fcace540b3806e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b17ab63f2cd3234db3718e0786feb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a00d133c8be251620c3e8339425ccb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132ec4a9ae9700bef4521f3fab69929175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70784fe5bcbb238f4f6708b6769a912e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e977d27dc1b15e06f607d1f3de8b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fe373917f35a2c916561c9dd2c556178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb9f51fde7b5411aa5629782a917f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5c57d9064c1273bff8743422e1b88180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7c6e57b5e7490293cf472694fbe88181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def9a2a679104caf351c7ebb82604e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802957b36b02ba4b9429d007e7ebd30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f36038ca36208fbc273a7e0583a43184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800609571db878e49670c3cca776b0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf9188f6c97075e7fcf783beb4271b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d1d60fbcc9efd7bfafecd7e84462f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14497fdbaf3c43a6454b5f477522c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec305109eb344ef4ddb1fbf017b09e1a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204a7bcf4c544d6ffb18a48c3e4d932190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111ed61639792b131254b2e469f27d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c001d2e0d966e8fe56071707b9b7b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc74c0747fdac7b4c3c53b6aab79dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4877782bc0450c0e68e35a90b557c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a3105a3ddbecba826c765460130de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151f724221dde6cb4e5167c179abf02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64012844bab9e9a0269e1e57dbaf51f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52dffaa65e91b16e30cfcd6e4341cac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b56195a43292879e64ee58497d3663199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bd6d8ffbc6383382d8dfb2da77d17200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf0345f4d93e459cc68ce336ff1699201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3776fd3b5efa29063d9c9cf3c0d26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203989d1138d431f4c3644bbbea433a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6669cd42b6e9f125e2400fa8196b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab2b9d54010c6abba664a8a68e0782205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c376798b2569c9e851e7ea6463f8888206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda29d7f33651a243e1f3cb4f55a2fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3adf9f188f592920ac8c0619864aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6975fc77a5603827dfae9ef1578067209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e12c3835ed4d027dc71ae8dd1f17a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c305939b241b22027351dfa08090a49211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add793c3eca0fdb165366d21e291523212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9acb2879444e71238d1615ddb09987213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f6e7e4be8e9275964de79e8fb9098214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978c687b16cfdad6b3e0101b75e471e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad617de51e5ca392951bee48dcd0b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b27d30bc7aa96c8cd5560b9a4f48a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc208cba89e88fae29e135fbfc51c3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0dc0abf99a74e49210fdcd9f46b2d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3133bb8e61c60e09dd5f72d2a5574220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a383ed454a1fff9949735504cd3532b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b1a8756f29d000a79aa803f4155a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfac7e05767a6dddb5adb91236bed89223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06d343e50eaba5555da614791a9b78224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141bfe09dd4762669102efe8957669c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f977d21f34d4d0fff3623fdbf6033c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cc988c9e8041c99bb3941345d5882227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb7dd0a6ebf822dcef1b6e5139ac3e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c73bfcf81345a8ffb29eb12037e060229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49947e2cb5955c0270449ef95930b964230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b5896333b86504f8463ef033e66db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd8e319da131cebaaeca670d922670232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10170822819cc003420d734221d884233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a57d901749e05f88e65507caebf60234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01c237e798ec833b76771023478d8b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd8d4ee24d31814f09dc23fc095a9f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d74bcfeb380e46f83ad76adbf7e6bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a037b6d0e81949e7ad3ece403bb2047238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae01bb64806c2efbd599d01262d30d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bfa37fbd04388b93bd9bd9b36b268240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec553068d791403d79ec9af913ce8cf8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a4ea56a6c4e7bb102001b3dfd8c2f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b287a8c4768d07b166e8a69c5d098243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12df625f5ba45cc855b69474d0c272244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcceef3001f2e3d15838d03f9f1964c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc086684c7db4973a73a6afcfd5da008246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98234dd8d026bdbaca1c1eba55fa12f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef77996feea4b6f8cdcfcf775af928248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92652f06a4fd30fb046e9ddea9fab8bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8140ce215b99bfacd76b2601bd6387250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b1cefc9888592a1e81c593e481a72251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024c939ef4b97653998e3e44aba8130252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a3c7268a81d7f50ba8a8dc1be26d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786169106a96ed8735129faffdbdc6f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a092278687267937c68dd16e284d3d9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d34bbece7bc2e5fa27abefbedee2c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd34ce89a5f6c5cb9ec579d6cba02d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaef76dcae7beec42f34c54fba269bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab7763e48a0cb8176c95471289211e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e9e4ad427f6644ec84f6d6b9574e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecaf0cf7a8008fa6531f9262799f8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4d1f7d1c29f09ebbe24ec284c9060262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90523c2072e05a2ac99421cdf698040263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6266079e0b5ed141ed4b06cc3a010f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c64149d6627227d49a001dc353a55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb31683a3fe6177860e78b9f89d68dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aab49df0a068f468bffb2725f74540267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32b1bbccfabf27eb254088538468d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041d7e35d673eb96ffd39bf03e1a538269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad61c30b1700022c3d82c21ae21ae1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157ff3da3a5fc1d227af3f73e99b349271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b97fab80c9252023d26af1c8c0c22e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f16ab689a0b3d5887fae15e25d09dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae478f858755b6db62c9ab16d59ad2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e810431a8a4e6ab2b7ca6d6c9f5feae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43805d99e117370316d39edd1ed94817276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e08f2b1486d0ec27624530a0e43300277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f56c3717ccae4818d57efead64f69278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76c3d7b235f31df71d122365035830279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e896dfb4ec170ef9438bc22139cbd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d5228699b2885043e4f19ac1f6193281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6201e11f2c112c6643986871a9eb521282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f74eccf772d1ed79ff690061a95c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9e3cc0ec0c9e7471caf0c7ce5fba6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1659f3ffffdec060956e8e75db315a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0839990af1a39a2d534880bcf99b0a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468413ffc09f0820134a7ce34b1d4476287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b88108e7a4aabce318175d3fcdbcd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b925b2d84cf68a083d608b787589d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63257d6074cf07b11daaec4db1c17c74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3a74302104ac838865aa2b52fbabd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897896f7db21cded32e15bc3ec7392eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0af62ac6b140ef7afc369be9a1807c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a999ccef6b984cccc68cde4c8f5f15294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eae7bd8d282c24bd79d4d927c7921e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e004d51680e4ccdb2df39683d0ad26d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fcf51075768cd7959541fd0c01156297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74668d5f44aebd27c0cd769b8210666298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ccdf268bfa3ae83bd004cb79f85ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991849459a6007881ebf7d5c6fead13300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb875bffbcd2d86cd5115a38905055301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15ff91e40921b86e6150663f62e977302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345e556363c0b5d5f1135133985dffd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e646e76980ba1b697d6bf7703780f00304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71766413a3b309183d39c0c8496a7b64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c079060aec34872d1cbd48999169d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31bc48dde75a84dcaf94d70541a93d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7058fdb132ebfba06939483afc547f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30581fe6fc643b32e8e9ce6a6451e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970c45689d02ec5e26acd67071d05c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdd2cd3692e6d0cd636fd15ab8e3e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093da7084b6b19ee5e060cd14ae08f53312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3f896c98939ec7b89d66760932420313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0260a8e97d8bb04e4289305f87e91314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151f08ed5bfd8f9e86d726d74487adc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea380cd3c91c0ccc1cb952d20086afc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24f4d8af026a9d5d96ddd7fc1a5a78317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e457b54c8d52ea6552c77ce8cb2577318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bf7ec3d64800e78ec003aacae00eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6af2ea5c5eb176761c78d09a5e41a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da7d0a211638d15b833b988f57a941321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cd8903daae4676cd710a95064e9e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab292edba323e000f8dfbcd765f09e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d123d8663dbc7bc51b33c76456f51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b3ac112a5b31b66d012f34b4f8ab4325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>