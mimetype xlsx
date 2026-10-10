--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f306d2c18bd572383c15fd48ca098a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebad25b11d4400aa26ef6e649e6d0d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13513689b665ffa53fc68907a5ee46993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a15af8476d886178169a84083f15a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867c1b3e4880cf13d0fdc010b8e70895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04436344f45f0f29913eef989b180326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823189924b5cacabf267889b608d30e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36136b7b266ae87d5c18c75a3337a4ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a727891854f8bbade80f21ede3b88829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57748b066a5a5e400bf30077c3bb601110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f205006f8363ed9889283e9c3dbc611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04e8154c68eb800b69474a95426b7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae990db8d50655228142afd8e04da0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa27a221517f584cb5f0d1294a9980d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76094ee1686fc9626443195246a9938915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569be926fad9123f47a30763cc881afd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cabca1b1b089e949603158126674317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ff110de71694c78125148a4d6587c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b076cad4b170d31726985dfc51fdcb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70279fb47d0cca39513c7d3a5fa1cad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a194b33bce1e35948fde44f84971121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fe7000c5ac372b330f97d0c5c832822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce83ee118a6cc64241f95b77cb087623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6480c3cbdbd13754b34cdaf2cc924ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a43acccfac2220090fa75d718f75c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35dde9784d9a2d95d674d7d76c564a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd0992e0b98e3be05af57dd51f5d9e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2178c3c686ddb59455388a6206f6d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48375c89a45da527804257120ab4247329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d2f162b0465a573d15ac0dbbb28d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269aa3b00464c8e6506a518625ce323e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66061c08aea7ffe3516df27bc4e31a6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fd467c75c1113699d9848fc872d4e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ac8c35fb91720c239b4a7297fc32434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817416e232923e2b98abb6d9281296eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c35386871ac9c607156d6234048b7f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996028d5a8393ea20ae1a7be0502ba137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f912b7769ed6cdf92b7e79cfc29ec7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cff8fea0591bf3039cf5fd0c052e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e8b73bc7caa2c569c4a0c2e6915ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e312b0b428e333b7588dbcbf582872741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e8aa70410f410dd284989b1e8125542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732f142db729f7d611d13a3291229a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ce239405c58025414e928afca965c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6592e8f5ade53e28368cc34a45ab945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaaadfa5f323f02ba729dab60ba61b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e75058648f41c6c4259e71b5775ac547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d849c7c5ae0a1d31dd5bc2eb067d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a749c798bd8700020061487d2fc9949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6b260aa835bdaedc060bcfd17ef0d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96088895be7a8cc4b84d0a712d3adbcc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186df165fa5c2c121dc096287603a6c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa417d1352fa2ddfd310cbf436d6ac9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48e57768780138475a7fb2cf2a742d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb28a676d222179406e3a6d135da49055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9a228099221b834b2edc3eb09001956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4e6c86659c2ddd94853a78182865957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2cb3a03eb446eed5d3a8eabea51a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79773a5053c6af05f2b560af2387a1259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267506bec2df7a0bf090d522e7f883460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047720a80d48b47a65f32b68c6fa89761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b90c195ebde6ee660321e2bb25cdb062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2202f6ddea954ba07d11d7572681afb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab83eab1085d890b98f2269c07db4ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e529418616a92306efaec5b0e3fadd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742aa1eca5748f6d98435d317be944866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea2c5c41cf91a699aa8579e2f0099267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a358d952676df27c55aa7a9affeba668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18af577912ce978a1c404661e8b6ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877764e3df8abe2ce7b2c895e6d6429170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cb5c3f4bd1f45d471b284c335d8e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c38af9a952b965804e8dd639ba46a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714590c6e6c5d1d8152a7b2370deb3c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c427500dc2436db6b8f6ee0d13577a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546417677b89dddbcf14b6f4857f061c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cedb77eea904c0f711499d23e5791c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c44b716600f5ea2b9abca49fba668477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4856b95ee8815f01d4048619362329b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77452e5c7d62d6e11042b47c570223f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda7f52a796fb6cd2db7fd57c68fe6780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76fcd5226564f3fbf7560de7481c4381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76ef1fe082e586c2941a13511912d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a4b7301e8cbd383b78636d41a3a5e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d5ab6c8095d5017d856f761e299ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcd0b5ecbccff401542303b044a0ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037970cd684e783b959a3144b6b7edb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43323070a326babdb7a369c7879d3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b533c9af4f47300f655cc9057a92588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888133993aecb5cd155e93d7c07f42889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1553abed448e05f1589fa811ece4d8890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed3433bd420abcf8b9f5ef259e00be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e4edc32518043517303de11b25d9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403e2425e3d3c9b1a919d31fa41c46893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb1427517b766dba881799b909385994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd223953484accc96bea0047a2c4f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8685c0b2641719d136bc92eb02b6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b8e4168ec07177dd3a6b504a2492197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa80941032ab3aacb7f8ea92a62f1698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad525bb654f048b017368ebe237c48499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b1e7ffc366569d8c80a5a8ff906d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24233d85ceca163d25813609749283cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e11d923797b5c018115b81aba59bcc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47008560eafedcfbc1c196fd9985f16103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132831112f93fb58a4dd9808b6c5b0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b759fc95f2e7f815193424a8153f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffaabf2a22697b9df9e23e62ee06df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301cd08dbf500f0915f22cd12975d6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88c47ea694ca05126a1198c105b483108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d4b1026bd7f3732ef71db59fff14a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4f7f8f17c310d979ea07d8800a26e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bf4f8d54d1b1ea82b48022057bde5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b476a655e65fb68a2a0fdb5725ae3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c66c8f8c0ed95e7ce0128397e716c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b0a5b3c46b27d3be29081dc064d95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597285ca795c74a816835cca7d9b378115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38338da4436f5366b79d7e206a5a4f73116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1f9083f0834f3b80ddafaaa871e32117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede06f8864a9b3d6604be70cab68dd73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f2243e338d07c839dca15d9660850119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e8ebb6fae33b47cddc2aea939246a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aaa9df5994eb34d1689dd4b7c6060a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d11d8c159faf765df92ffae09bdd87122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0070a056238e6047b64cda13f52d1b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3323baf073c9f6f7c51eb7a84d93d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25e111463a17ad1807d0af3d7ce441125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933294d5c67b0092e0536b43f669a766126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c326763f85487e3d2c5c98cecf244127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcb49e9028fa1a2f7489b2ee7ce8ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de0a2f2ea7a622da167c42cf203c25129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c8b3b235cfc0817e92b9a41038269130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cbe778ba35fdeccc8610afbb1cd6b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d2b53ba8081486c035f1c952a2766132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa750ededc93845cd331a2b94550a31f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a905fb3c8be8120103088af66300a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd75a7acbd4da61e8b1af81d4d0149135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7668ff2e2c19ef650d81b88d71c722f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e3781b9c5e3daed6bc1a879eb75b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e790eaffa6052acc5238b0853cac6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535d91c174bbe30e9c0134f942976c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07cc67c41fd3f7723ac11a5bdbf2fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a535262796eaa70b5c543f9aca1ae27141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a0613896a296b565e2a6a5bfe3366142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26735b893aa63ff04cce13592f6d2036143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da544a940927b255e68a46ad093fc2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80350ea1605b1267af11cab28d2caf6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91db9d4aed28096e5c73cb43b68c75c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155dedf6827308729e7cf6bb07886dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aed91a8375aef7fe92143963071bda148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cfa2eb620d757b99656928f7bfaa3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12999c780eace6e7d85fcb33478fb4e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295973f92cd549ac1db2b31db583b0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191eed9bf4af0924fb44350349d6443152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cc453d8b9d4dbae131faa2df18979153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a301acc7248c235badae5e513f3a01d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad24f7421016adc13c7ef58b5f4e1c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a51a02ebf3598d12f6a30a5cbd8ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763479f2cde6bccb96b4508974601fd5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15761934bf4d2c19cd9b3d497c6cf26e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e412dab3a3b51a97f36fac12259fbd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70f5fdeb14a9933a5f0941ba946c1f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669d00e7ea0f329edca338519bf5585161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6149b187ec3792e736f76ba121762162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2defcb4274995f5b1b28d3036364e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc6df298612f72ee49a624597af91b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64360fc548eb29241f3bcb8fa52aebc2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97a995bc1463b96c2b05655aaab166166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94590dd1604e0f8dae3322cdb5c25da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a3eef03d801ee40ac2079cb0d99f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517efdd1dc64924165caf07173339a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c318953a479b877b2f9eb80effe97f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e06fd3cf4db6422a07b9c30c0404d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ab8a26b6ae693289bfc099eb0554b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a2e93dfbeeafb8b45ad264a734132173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fc995d2c35e66f79c02354f0009ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56200c93d19d3c7e0fae591fea59a78b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe659d36d485dfa77306f862414975176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975dc9d8cac5e04442a9a6a6d56fa8f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a45b5ef12653eb351da9c0b9de2b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dd3a123db2e9f7fc1c95d95270f19179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3ba5d206b86a192df9085370f1535180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734a4ddf881232fc239e686114981c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5194d057a9351ed85a0ec357b8c936182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31dd093718423a18f7bc23f3561c4ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3e8bbc2cd65504086d32781af4d39184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088af84798a25571b7d13e100548af0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399340dd022c9d0df732039bcc5a421186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b880d87b9a043a320d1b461dd89b0c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0205bd26cd6f2cd0f24529f4d8ade188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fd74ac55ac1e546c3ed31402b4f11189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082900e0177c219ec37dd18b0f72d7b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6750712182574d713ffdfaf3e7ee4d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d46f3d7ea58062adb71c7b94c912f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d13e1e167e068a223a095cd2339f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ee78812391aa6bb2ab837706c0768194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2629427887b69242ee22ff091ddb458195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3048e80e08dc61820840815ba4c88f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b618a7a2a60ac48c0ea0d4a63f9bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279cd45465c7dde06d73f380a26446d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154f5e62f73cb15c1c1c0babc49f7cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299618e25c916d1f9e3eed44969f9746200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85130663600989107256f1642e47f26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f24a0ac8f2d43bf9c5a6a8312ea491202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53086e5299bfb4f729f33662006bdc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d92cc4d05264fcef2adbe37c986e34204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00a165314833a022b569cf7a882b11205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee364c8e8d17b4c8ed41cdc37b762b09206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5258c018fd7b8ba3cc3d9626803c23c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088637631a3eb99a334c17d2d511d3b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae2507ef3b39fd82e47d08234c7c51209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e615cb75ad7f6048af815646d32edf9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f17e77b2c922cda2b56346ae206b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb3d75f812f389ba2c402a808970b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dc6ad00642eed19d66c71135f9034213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21b8d376c8fd3654a6a0ac60e2c14b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105aa995c59cac5820fb8401a50966e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8eb798bc4476693cd7de61995450ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb312828f30c8107dda284cc1d4d386217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b29639b6068da89cd3e2edbdb381e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56dd8e46f9507e7f5f7edacb25620b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fba631ba87df36a4505671203c64e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec72d722cd91dbc54f29f580d16f9a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb53363f1cf9640020ce02aa00a8d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07422c7f63aef5445a0aa5478aa831e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5470c2f78f3a07a4aa25372346f723224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258f6771bd13aacce3836f002b48962225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b0f32727a679ffab085c9a2bf5128226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ac50cb2b31f07ac3cb05a274a180d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fced6d713cf580267e864d5aa6450228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbf4f979d6bdab4d7dd7a64a23d302229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e7ca769a5b168ac94331ead7c44cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929509b94eaa6313fb6c094f45b35755231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb712e5182b3716a325e3462df8ee7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ba6c91e267e763912207befb808bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396b0ee29794aab343ffaf3d4eaca39234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d15a5d19d937b1fcd58a9921c4cac1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fac1c96c12c3bf3b04e5e26be4098236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234a0318b27d35eb984013222eb9113237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765bab337cff956ede90d13c30ddcc7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be22e53cbd4e90ec123235bea37e652239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e63b443a4bdc7c4900cd68c780c61b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241e7e96c411a75e70faec2bd21c8c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afd16073161a2bf531cd8a7e5dca01242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd2638289d025327d1fbe244710e2b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e5ad949e73063f2371155eba9f492244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6246134ff199c2290903544709707245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe150c7959a1bdcfa6b3da61606ac17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b92dd74358e80232def736e92f54b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ebcb1c5ade7014b09eb668efc8c36248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1c7a648a6db8134616fa651b40865249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4a09e628fcf0f55e6cd906d8e2091250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2746c729bb472a5c3874f6d0ea2220f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d831fddd5144151f0965664ad8a84cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fccb4bb41654f74854e74f7d1acf5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e70127417ad209c3581f61ee22406a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759e528868438e1b2fa519caeca6dad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bb1d0aa6caacabed0e8be2e7f9431256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edd5da5a018e6a835d027c66132d91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24250ae522227772d5e0e4df85c2b57258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ae1d7743f6a251238a4f9815888c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1d11d1b6c2834b4bcd0899b3472cb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e659f1270ea2afd15a1fa043bba38d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb79539cfebce6fb5410d5aee4bd87262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c434d23d425c3d74de9a53ada3187263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d361bb0e58dca5dea1cf8aa79d664264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bb6cf0d4795e3deb2803f85fb805a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e7fc27ae79de6e2fcc740235b5467266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1506080d25eb266849350867f4ace267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb981f57b58a56371748eadfc1ba0415268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60db9c678791352393e090b0ee118f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc720d9d93c75f931f05666fcf63ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123b5574b52b91c6fcef347dabedbd9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202622f0f38c23003f5431c1b8cd44c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee8fcb97e5b023f0524ebf758ec1fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62a95aa9fd76d1cf30048b7bc20a08274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069afaab3ebb81e0887865b08b9cc1aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bb9533da69b996a5a4c69e35407e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb917e423c82f1f41a0230a97052367277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b320fa31a33d3e458abf70e40e6f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e09ed6f5e8a0b88fffb50a2bbf2256279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03e41f5d02a0d14acea1f47d209b24280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e668c3e70e63ed5b6c6c69d9ba94a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003099b5a4d737ed4e49b07fe8841dde282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee79d85b5525d827b291d658395c90283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c59f034c19bc1c177cff458881edb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ffcc0fa339a206bfc0333d7d6af9c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db912e911e98105f5505c3ac31998f3e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f8b1ebf7a743d29c12edd5fc0de5c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f043b722eb2b7fcaf5cf2db189276288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccb2b28a732f0448fec2e612336722289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecde207d2c6e5cdda67e89bcfaf62a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9e8298d56f3bd36b94f2705f3b375291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb682072b1b9ca02e939829889045d4c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b6d9fb9a1fe4a1b8953bc55efbc49293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543291b3c8f1eda65fe06e62642de4bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72bfe6fa9d0ec6cceaf8a04b9cf573295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1d9b307687e5be79ea478163a66c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa6df61dc42e9e3937b381b50318b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cdd479b3911d2dd631d0cbfb1171f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852505ccd90c1c024243dee98dbfb6e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a7e679e57e68c7503fd9ae13c8650300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5b94160f708888ad0ab495b4b733f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65192b5ea71c1a88be5a8a74dadd9b5f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeda3a4bc58e11af243c7c6cca63ca0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7122236dff3319a5a49460eaf8cf7a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f6e649f75227fe94d374514a7fb0a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095a4a55bdf4b4ea50e684856b67172306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a721247d7cd4c55d9f789642a5906e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285826308f5a99cb98c8d0525eec24a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e02e6bd27f9497230670df9d57f5d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8013e9323d19d62418610acef9931c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b14266ab885af90bcca78a986b1c57311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8fa02c9fb21409139d63c4934463f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35254f22839c11e51a7611a9634d7244313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72331badb6f96bedbe7aada895338b45314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7201e585c90f82dde166bee2dee591315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d4fe9b5625e43357523a379e636c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26139967f69751bc3259cd252c0d3b0a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88fcfd91053747c50127a514f3930f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1b8877e339a11b6dbe73c533231f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ad366b71f92bf76de65179a118592320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d865111b9b769d9566155ad972282321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40007058ca3eef34737c6b8dc3821064322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c9c4fc949f7d3b46cd17f093567de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae878b64a9bbf644441bd5fc1c33854d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5e96ce414c697f320dc9cc891df07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b70b7e022345b21a8bd5f5b966c96326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4679a401b5cdf36ce7cffe3379fddc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c359c46901f46998dfed22c1bc78b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995e1c8701df3003b490a6d0410abb3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdeecd9a1ae32686afd04e09e08d775330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22233421ab8c1f1f099114577322ff48331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f6623144c749368f7360fd8777656332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f107f2f9a8accc06855ad781c9f32b333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935780526868a98339758c98d51ab7bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af5cc85d2da1b37c3d9dd2271dbe702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d4d63134f5668180392c40ad453043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdce9e5ad672b2e1f488e200c475e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab526a35861961c8a858c5b39fe531bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce08f406fbeebd450e19aba63fbd8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d01b45ec2d1224de69d569db64eaae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7efa4238f9e1ca6e09962b238c8558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07a24ad7052dadd4800b112e2179ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1e0a01ca4e60c780ae6da69a9813b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c0faa0efcf9a636aba5641e21807911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20717ce87356bd3b548b449e28bb75d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272ea2f39af41f87152a3af3a67701013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61c40028afa6bdb9ad591e65bef4bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9aa5751935dd88b40e7151dd58c7c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8df76cf755600e4903f73c4a9c81fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61516b5f29cca26ac5351326f6fec4c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64dee68219ddeaebe166551390ed01218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33196b93b1a4950df8a074e7ea71296f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65028ce5f3970e2ad2fb07643716defb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b67551cd93ce1b74a4e385acf4c5721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b45451586f706267989a05d9f6c11622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8141d7409f1590ea9d80ce8d7d50e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada38974cde55a1629c501fda896828724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c842c1676906d08777d2bd26a9391bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250eb99b4deb0a2ef399e7cdd1d4aa326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6da40a8538db2edde4ffe6814f4b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb120c6981e221f13ac443a1c01eaf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0afa556ebcb932ceb26449cd63347829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8d935abd704906002e621888d0fd030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae11990cf0c83046e5849a355bb02231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de40c71f3ba3000384930599ea363fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25988ea3a196e1a7961a2cbc48f7b1f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfdd0cb0b10f0657c61f5fbd62310134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2aeb469b82f43702547af474cfebea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04285fd1cc6e7a83636556dfd9a22a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b88e582743d2cc828e6bedee63e7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f75f951b4d0407fc2d1e19db3ac34538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff29d10c1d2c2f3693750ed4a98553739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88a53b4d1ebcdaf3a7f6fbc914c28b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d416ca7b515aa4f21689d84ed00e3a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59877e8dcb97386abe1c0b03cd73d5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bfedba64a71499b49989df19c240f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481934e0942e66a8e0ab1aa21a5979244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8698f04673ca3a7393812ffd064a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5936e15d650dde6b3ab17d6d4212b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0a5c8a5b8ffcbade1563407165f3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1feccb27c70313b50acac89455648d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f33a9b8dafb8021bf6ba9679db92949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611911ce3458478a3a869155d16f1db950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ea2dbe1776cdc454c560dddcc0eb651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f4245a3181fd99f5bbd94af690f7652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bdf900a96112c7e8ff2ef93f408c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24b4ae4fc2970396e850dbef82e30954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd216785bd19a70f096b2308ea5954d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac763e4994b313c6f8409416f3f04e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b88b6472d4d0bb911675481954eaa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e7444f41dc66390fa78ac0043804c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ba0dbde3ce434a412a284ea53226359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba471740291afe96570c02c8b5b9e59960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edb1d4d9bf1236f6d9ce1fb0bf516461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba6c7b8ce0ec4d05ba92ed4bf1d8e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2ba04bc2b45e13ef8b37fa0f933b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf3a87769d187e95a64f1cd26517a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa057990cd9f22bd439c18cf1b8e6d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed23a95cfdc706101381df599f6a9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5463490e5dc81b0c3d8c5035b616167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ec46f58c8fa1388b2aa6a6e493c3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd6a4cbbabf2574773fd474b8564c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9400c466bdb9a81082eb5c622966870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c413797f32142ed37a3b43dd5b9f9f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf63de29ab3dc09d6e7c5a1d9ec52da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6515b31fdbfcdc956e03d761ea98ca073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db40c5f6f9b0f11e01e8d640cfb22374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97123584ffd39a550abc57ab1352c8b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201a69ce143e475a93aeb189ea3dfe476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffa4e877c0c1e29dd36deb17f93d6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe695d186c45d9ffb997484a88980f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab7c32c3521bb6a90ee0130ed83a5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d45591e9caab92578662b4884c70080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263368d1b4e3a4c16bf2efa3889974af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3f7d7c47baabb7f3ad3809b2e5a3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccc2e0d53cb1c50a905e61aba589b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3559b80b8e12deeb43bacb0a4e49584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff899e1961eb6e73e9c6fad7b2e35085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd031fe4efd50622bc54e47c10f962a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef751dea276338b991a2005cf2627b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e1c32beac02536a9b21ebd36a14a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440ad29dcb73ccf411d74e56194a56889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34405252d275a3d6a7f25e4b8f829f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbb86b09c90c724349db4e99c12f5491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac9183474ce523d37c62c896105f3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063bcd158b55518f7e77cef5f38cfe093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923caf60beec455c5dea247c820b22d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41006b1ccf94e8cd9a749d90549e6d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d676bb4ad1ebdf0adc28b2e801d7496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd48f5ed87da424e456244cd371c0597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534bd980ebd951b8720d2a90e29616298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24244dc097a8098d03c2d02d52157dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41189aa8031eb6545a8c4400da706e41100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954e2a79a05b3b55afd4a3cbbd9887f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f906410fa3397068f92ca3d58c7a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc44b2158ece22e50ef81a79dcb9825103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b959521ac5c7fbef0db33c197a63b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91123000db0962312fb9fc447da8af2a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299cae8e60c6403dda5303dd99398c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc43534be13fe2fd88b20f487fcfa9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55d8bde3e0b82f16f15819e19d8bc0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12b77d56571e564023c553d263bd19109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf7c35107c49585503d6c9f1533311110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827860387618b1129737e41bd30ebe2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113661b64dc64375ffaabb00bf4e4d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb190ec4d68ae24be7953a6b3dd6ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad14f42b12b8c80e20132828167ebc1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74935f9ceb9a532bca65dec5f2369ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c46935e23a300c7102c46e91a4b1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4847a5326839d9dafbaaea9d4ffcadd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e0d7c3d1a2fae0ae0fcf6122fbc9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084f2866ec3d4319f18df5fd0c4af2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c17c5e9a5beed7a99fc0d21dd6993120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4126a37e0838132d402749885b1b1a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a836e06ec6dffafef73656d5d3606122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6da408424e0fc2a8ec8aef0bd1ad1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e15b324ab67636d829b7403029114124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fd504cd4db265446f0b0ee391ae10125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e77829b67a5f47e9bc55b1c225b67c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349f930d3e534e366899f90969ef9d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899f42bc391ba00a747be2dbc6fba12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb8e635915c0151148b2df1f3deaee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b555585ed421f08d0c176617ef71c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd9c60c12df6912afd711628339560131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5a9b8f64121f36038535bd1515675132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abdb5173b91f4e1099004e2488b505133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1dfea494388b354926a0cea947d76134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7729ac7e1b80f86f0566ee25b31eb8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15c80423ace8a9bbcee24e8131f7e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b7435faf5ef86c47a4eebf5ab7b0c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb5ed292cb44916142af7ece99d1f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb03855de291333f41c455aa8d261b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ae57252f99591420ada3cb056567f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c42f0befdfd61f6704a7b2d451938141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7d78876884f2c453d28886dd3a209142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc323323dd0205cc410d8115bb945f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bb804838c44e629be47348798dc7c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899886f84df50a0115ee2979b66b31c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d53cc4e16f5cd9f0bc1016b29dbd7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1097ebf4135d630b80277203401b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f3f917fcdc076f94c57315b2c63a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7987377e38677304709d81239e8f718149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cd7c944653f503c3d7878e1bc0e10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb1271c82bc9a2bb2dd37b6d2ae7e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad0aa5813a7ec3e29e1bc596352f1a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3923522008b154cca3841d80d8d7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cd59a81d9b90af550dbd66995d5e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5291ff56a3823945e1e45679b42c88b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3846d084c391182587a349af1d52617156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49510b44a29779258ae7bb5c9a29c33157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c8d7b9a8b8a3a2784b1dcd7073cc4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd6cb212537f1f0989d0afcf55f8df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d83607c39bf9f44e20bac16bd01438160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41feb646d3da074bfa2e81c7c382ff99161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd04afdc380773f10d562f575c7bdd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f14ae8985ac0b5523d246c7c2d5a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799768335fa37e5a2ca45ee6595f93d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8601da21119f6b2b0efe29ce182544165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a385ebafa02c089a9216dd1c6830d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7717c9d726221c13316576f7d533a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0349891e893d5233ed2396dcc195cd3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8024ccaf45c95a96dfdedff6738b0de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47486a737a2c5a8fab76e1e2bebc0d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b0776189e045bb58b1497c5468819171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58a0fc35697179a89bf44e8062b5e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e72da7e5f9e475191e51298bd69dce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c296bf7d18856b10df8e1433f9b4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb732fa492d605ea498f5747dbc0db1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d649e6ca9cc74c9a8c66d7fc285382c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48927261a42f8d078fcc5e965e7f4d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa900b3b1d7ade99d12591822bb8aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd98289d86c0596c60be17a01f7a1a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a928b855fc0d9732cf253f73f2f9f9f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e701098c46f4a801c5af11fd34ae938181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1433f3e4df151c31e8896cb3e7e70182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962340c4cae31455eaf0a66011c90621183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693afb321e3b89978af038d77426a09184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ad1e02306216420671253041e4a42185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2114d0f7a1874700c96e6b42df335ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943f12e52166f0abc6e463fd6d4d60d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd88ce67695c69f7059843d5a56d6c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bd70de9f2d47bc5fff4ac54033de6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e9aba536684feaa4f8037e8f80a0c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486aaebc27cc54447f37a8614598e0a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5de1216699a40f58aad437edc0d170192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb617a5dce4c392377ef42199806f253193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fe89b4f3da3974854268bf4ee7212194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6e4f5fc6c8cbe6b91d0d31dbcc45d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85abb46a5d9c07a8eb356667bcbca3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebca12ce7eb32fb6a3e776c9b7eb202197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8f365b9b0ff472c90e9613a429699198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be217472744aede5d51ab9e81d4907a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134772121de234f044c45c582073c6d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65414c2a71316642a48c80e49c2b7d43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a21779e6a537930057256456388a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089507bdd150b63fe3486378b7f2a9b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246eceb99ecfc389de5ee0b719545274204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585bb99a313245a213c5b12d53f758b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b9f81fe924fc929eb8f907b7514a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def64ff08def27ea14b6de76ab14330f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9ee704523fd5f35ae716f80891439208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef560cdcd558e6d77f73ca8548dc500209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe10f9917370cc4ccb7e7e24a4fb04210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f531414f12ca2fb3a92799ea34550211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5928229175d2e53b77a0694177c24212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793c9febacdd87f428f22805ff898eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf5d099cfa29ad36b6a7eec2de3b70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfbe0bda7862f91f6469c57eaec8c2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3477f8c627f9abc988e96a38f570ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d1e28c5934c8a80500cd676e513f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3814d20893638ad90243e3c58c96d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46294def06873f0855e241627339017219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b879f6adfb23dc0ebd4d94cf2b6a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0992aebb0959745959bb6fdd53087d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78baa1ac2090cde100226d0cdd8f0deb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8f1920dc8bb3783ebbb9b90802b76223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d270afa33b7aa9bc81e73c337c6413f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977581eb269bcea948e85f92798a858225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3140fd3b42eb1277b0cc5b8817f68b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb43a8cf463191e2a81fdc0e6dba6a4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2ed3b2e2fec6c82c5199133f40fb0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228202aaa36e733ae2fbef75c61d77cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ab0a62072bf39ff398f65f1c1854f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30ca3b2487b7a2c6afe116382cd9ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed831b50d5ef0a651d316397d9a7c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83914531a04ab0c1ca4e1a6c799118233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71182cd45a8110ce58b51f6b759b8520234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b77d95a78ecbe49c43e4c3d26b913d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d814d5038d59a9620c93ec3cbda6afd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3c093161c25c6d9223408953dda5a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46c949162b9eaa9d97c5f7647279d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544eb6b714bd0ab9d2f3afb9105b9f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f26c1a17ea9e4ec441375d1bb7fc73240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728ed50eb0411fc74af58a1ea367911241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3170feb346f3223480efa4131db05f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2948025ee0e809764b38511024651243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ae69b9af3c0d87f7c413683841e1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e6b226cbdb30d244ecda325fb05d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a9fc794f163e8ac51673bfcadadf6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f624d13264bc1619959d7f8ef7b7bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ec4c9556106ebea9ee84ded859cb8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ed5b070a30e2f78f2e3941c9ba891249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee228c225c57fb467986a6ea4a531e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879dbb0a13017d3808fb1368b1af997251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474c3d8457bf9683083d202ac863d60252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fadc726024cacbbf1111073278b4b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515757761061839f36673830ddead5e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53d06a43b901337a0377518dc41688255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc5390b31886e0c9c99635d4b6ab4f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4500b2b7ad3d7e9d2ed4a1e6247e8e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e31b3d5981957b52ad90f733baaf7c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5096aaf33eb876e51fc2e313611d109259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5536d58ed517f3253654a322b3971260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cf94a83e13b4586189d88e3900517261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304679a0c4add5581611209cde673272262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028158830c0c3727186ec91e5f0bddad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852506646bbf045a3845b3c25dc16307264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e04fbbfe5772d6cafbf50a4767a5e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4151feb6c04f49cab9ae5013d2110266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663b286baa3c020ed96339f2674be4a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b82bdbc6f716dab0443d8577466c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3daa598b98e8ff1d648f7be2c2e2fcf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c90dd6487ed8cb487ec09481ac362c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc765b96e0e64de9563ae40841f2b37271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7a50724ff403ecad55041ea77045e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996fea49adf3127583ae05e48fbdf38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c45ba9d5588738b5af0e0867b3144274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f716a7b00b4e52b2130a656f2f2cd9c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53017759cde8d246b9d72819d683048276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886e924ec11124c5133ba08479dbfc5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd19198a354e66e86b43b0afae00bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13698d1c6353c8d0fb3574540e103f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ac8ba455f3eb0ee5352b3bc0c6fd7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8565e61c2935d43ceae9e107515cb9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaab5415618fd1157b494322cd23074282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec8644548a42420bb69301f9d5b246283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ecf78228a0379d2d7e49b75a9d805284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3e0065739e27d8e9bf3f41c78979e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd0732b88c86498575582bbd96fa75286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c94db6d84c146a47225a7cea9437d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca040554b6277ecb85fd77b7332e44cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ff93d272e77f281bf85de2465546d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609592214bb4bd517c6e2e2301cd2eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435e9a499af232109b123e74e028b21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ac17d90aafc38b304a9abcc5f72c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cff7318d0c7457ac01ee84cead9e5d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e76f117ebcfb52bcdd61a65dd98d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebfdad6234fd0ff71d50d48253a1aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f8331075c67732004d85eb9f7ebea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3817a86bcfa17e865d810d3defbb5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352ad4d239a50ae88808db86f0d1163298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801222f15f3c648991f15edec55ff6a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3972aefa533674511cdad7c5e0538eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3baf507ab07720981f04d2d1e1ac8d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665696b4df806877f2c9e986ea0592f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1f25e68c63f2c2fd149ac85f0b594303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fde520debaeafa8dc701cc39f436e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cb1720719f6ff068e0f88816a66b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2744c0501864cfe07de52b0060936306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4a3b2c466d1c68417cfe28498a648307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3e2f6e0a002b7346e024162df1049308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f9b0bf35fa9877fa97d7098c67580309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d16224f4fc049d4149a98fb71db47b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2a9f3f6fbf8573c73b87c2e61a323311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aff7005ffda707fe0f792eb47f6d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a9057049a29193f8f06d1c81258f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc602432a6f460eb0a9a2256c90fe8d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9b0dcc42be2e4b5b36eb9dc523f4b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aabdba2f7692ceee893ce85d1053ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8842d788ce0aab4808913be2045717317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da3ac8cb647da15425dc98eb9e79fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b0dcbab430a1fa8c958b5259d1e26319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fce5c78b6882b104c58f8276a89ab0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6c09c8c80d65f0b211aa67381aec5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d353332aca676db7373ada6aba8c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5648b241d6ed533eca2236ed7dc85323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6a534312316497a2727cdaaf9558d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5b70f806fc261d1e8f4ec7b1a8145325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>