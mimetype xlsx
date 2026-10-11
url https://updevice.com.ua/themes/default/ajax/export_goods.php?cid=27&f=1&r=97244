--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d2416bff11cd72cf2658e9e49d0041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369aee31189ddece341a9c7859af8792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2db82bd76b4d5eac148420e3f95c443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d42dbc28349fffa4584c13aa7e10a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aceb6ff5c96a2fa112aaefa8e7fb715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa4b20a7fd1296ea66aa9cf759ebce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe0ad514ce9ccdbf844814182300877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f76094a65c11efe6a582692eb5b4368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475e919a4ddae4923a0b6316ebf8df19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e85790a9b3a8eafa18d32bba1d5ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d538128bf8e0bc0743afb3a3b348c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e42ae1e14094e59f65a52ee04fbd312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1b5748513f1bd9242c63b6be8c7b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537689f5a931e8bde51dabf7331f2c0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf1da390021ba3f44333ecddda086315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489479b265ac954e4fc7733e055f61bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bf449084adf9b45df9ad40e32f1ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dba7ec88101b9ba71a471fe1a0c0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ea3bf0206a794ebe3a15226c6710119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7231212216776eccc18ba7d569c1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc933195125889d3d4de6d5dc9157c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58752e9b94a4ff6568c80eee12a1985122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfa9d26d4d007d9ec719fcff06fc5a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554c1cfac97264d91683ee7eb3f28d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738653188d3d539c13b0fa49bd0431f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10592192c73dbcc4b893427e716fec526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc1f4a4ac417b943ba65a05454538727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0141dee88dcc5b123b2efababb2f09f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5ce167774848a2d3a4fce097f5d9c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2128f6f529ccb0abe3eab4ed15c753d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9e45539c4b463608c40e2d8bb228031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8e64b15f34d9e589a0b5219b0498432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845c3e8770fdf8e99534fcbacdab96133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe0206be6fe4b6f0a4160d030db06134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91969bdb2d15e9ca229a438c1f292f7d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193347920cee28bacfb8ef0fc73bf0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a1eeda45d2c0d92bfe62db0b08b7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b52223ad06f0e532a43d567465278738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564616987f35c8bb377be893f64544239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a0c72aa1e7a49fd169d4b04ef97d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8bf4ec39a9affd05a448a8d9b5b2a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b997c2cb953996000b76aad57991e9342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491a88bd6ea1e74f41e4f3856c1979043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0328f2a571efecf1c2aab73f9678b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f212dbecbdd080d7b9eaded251da97945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66de1e7d8000ca1005483d9112358b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46d5eb238b5bdcf55e6227bec14c7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b8ce8dc1a46071a574a4858eea76148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc14442eb96fed88433a38d25e212b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566596dd55ce33e2423ffdf25926b97c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6d3de8edb5c8ed869f3bbe0356c5b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d479b23195035bbf62823d3e6881552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1d7e8ac572caa9b34336f2c3054c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0705d40ac32ac9e83f56530b53f8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83309cf2f5a3d5ff20242ca4c1fc3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f3aa59fa0a9e94a2cefb472e927b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0414a7fcd380e0c464b3f985c7ae557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630c8c0b1cf2a83a97f6738dc56f49d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e43cd21e2c07311e9496e8b9d8391b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704c4bda7b7d3599b1b4bd20b6d5bcb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ff1c4d8757334dedf037a7630091361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680abb5d425ed25271ae8b3391e349462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d409afb41b5d7a6755c8f3ef8e51863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0071ed2044e2a4054a2601c5ba20bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf667b5bc1225d877b75cf73dd117865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefa9ddb773e7c4c94add5077e6be8e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76fcd5985ef0f446fd9bef7331a64e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819417d9b8049453ed6aab01127ee65f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1057f61cc05703fb64d749a911a2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd56e051a5ee09c7b079fec342570c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795da4468b94c967ca3ed428705c7a8371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4278345dab79c7af0b3f81afe378772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c081460c4968815415b1d960aff0a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4269ba46df1e404191a7e9224d116574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359de7955c1070ced439112fd0e40a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc39097a6c1557da00e98a80990f8476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d27952727de8ec5d30157a8b4b58777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10b023fd8c9efc820e0a0fbfe3bd6378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be333dea84bb650a59e5964c48566079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199860da0a809e5eaec842c4d65d61c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8593de37ab5c874102a138dc681eea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202cfb4de63b2c100596d8fd5e7b9e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ed1e17d6e289a3b1001dab15cf8a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5f887ec72ff158b27c5d475c5010984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a858d6fe4862bc3c0875aa0a9cdc3985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708df531dc5369f022e6926482da15086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fa10146c692d17207f0a7bc9d54c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0066932423650b3aa1cbc57ff1f6be088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c1727c687235cbccf19955722541089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ec9406f69f3d1b58510b7fa71cea490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea75faeaacd849b417482c5a35b0b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62573b89619aac4cf9e007b002d934192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d4de49c8499da5f7b41876056a6d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dd31c7d1dded992b1782287b10b9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553514af18241dcc80b231692cc4a8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055b47f7c693a7f5183b792c338aaca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51879ef58896fc45eefddc435e246f9797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbaf9821a1f78c0bf25d37a8c298a6598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f537e78f51a2b3eb10e8e7dc06bf5699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b5874b15ba5d1e976cfbc63899d58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc8a0577e654428bd748508b494d48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e193bf33dbda0376fd4fc726009714102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db663a08de0ceb65dddfdd414d321b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137b22c4117fa6d2e42bf5e08cb1eb2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162da0bfcca29f797e9a8ddc16d0571105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a20f4ff72ac0a4262650815844f57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23e518bb5e8aac9ac3a9b168cb33f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07886a95e44ae7ad4e70c3d4f72b3e22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c749be683087dce6c4e4e6ca93410e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a5eddc47848ada9595099e02be417110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794cc58abc7b229ee3a173ce4fcf8ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49123b921528eec59e7600815394b489112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcd1e09709c1847e9da36c7740cdbf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef8fe8dc1091127d273d8752a59f77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb000fed69e1578a07d5dea68b29a737115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e99ed59211420112bf57220d9c900116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c8929c9acf99ab6862251b7873dde117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b386c8804380d104aaae168192745b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1827027054958a1ee4171e8ecb4ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4b7906c6371cbc10216d64eb32de2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48b92573b6196fb4ec08f9ec6a5983121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0544907ba48f25411bef2b2d0c2e75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f54953a9785e8523c06a6c65c39c43123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca22ae8bc45a319bd5f31da83197c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31575cce11483207c2708ee182d902125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e45fa85b22e86f3770f1c40347a6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063b5bb5db8e9fe9147706785f530d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c17e27d46bb40f346bb332232c076128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273b9f0e59d6ecee05d07ec662060d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b17338759a639c1308d40cd3ae3e40130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98eac5f5470498cef86b2eb0409472131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea8d5b51fa2cdfb9cb1cd97b583405132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95361c0c62b315678320b22a9244dd9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14c2adde331e8fc2214239d96a7c1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fae17926c67fbe958eee06c771097135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e550bc6d2906032fab6420a0f7074136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36988a73b152d4eb7266db289606a526137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac55178010bbcc357e3ac380ae6eb57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed64f3bc696e41a911cdf20d9d3d1a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aada12419380034cc160641033e4dba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ed80a5446f5a482dc1f0abdf415f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ce4358a2d36be7b5e3133eda03871142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945ddfb652f11cca3e5f57bc27ec603143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98214a2caf2a1744450a4a05ecb748cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e90a3620e3c4ebf2c5e110af01f0dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167d6df98e5906fa5cf25d1b138e5da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee40b1f00258b18574361b1b3884ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e16b9b9ef45c2b5145bf6a649c4e50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5579ebee6cf63092e7eb20ed0b1ef0a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c9cfd9ecf57e61a24806aff606c98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b370fd1cdc4eb85089e1b8441add02151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172988ff5a2a37aee061077c6c96edcc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d4ad0ffa99daf4b79423cd3e6a5ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e49a59cc76bae736341e19ab32f1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b7bd4daf0b981372cba05561616bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874212fcab493424b6c4f7a1870b743156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55930e858e380d45b85759c5745543157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1b0b895cd3ed20e92f52fc6c14fd7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46fd5c036211068045cd8c757dc260159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389ff1449afb5071b5159d1486667d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c3789e1737339deb1008196564bc3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae66abd0e918de6fc758ee99af1bcc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a54ed3c321ce9f36d797fe12e3f0e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f743b36b3c64000cbb2573d695bb2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cff25606095cc7349364509c39e8d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fe7d9c1825dcfab1aeade434d4c0a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397df098649632b3244af51d21e8689167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ab1ce83648810ecbdd87ff06bceb0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ef366d3c91aead4cb31187e93ed6d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e11fcc2c9de1e2291653429b996598170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43394d54a86ccbb7c19966797146b9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccf1c10349d536c16e5cd2ebf0b8d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce00422e94ab31fd802c1f4ecc68fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebd7c74be4f1f9faaebe3f91a0cf34174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577a0cdde73b59f98c51ad6f3afd17b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba72f7606384003c6eebc9f962c324f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a78ad198b3ff5a0768ab3a849e1c35177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2dd7de377dbf223f6bf63416508e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c2a0c4e4702900c7a4472494ad49f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e5ec919851f259c9b5b3bbe3882bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a190237b802c410cf29cc4f3afaea77181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922f56270391547b57f41defaaae21f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bda44b6d73bee9305411bc7e771320183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580c7bb7495c1e84f5123c689b369e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fc6e28bf91886c57ceaa622e12f3e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbe4c8c44698931f805753dc216b2e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7a04ba9d8051fdedd64591550b622187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729f2947667626b6ae71c2e428ede6f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f1baa86b20cf84040fd765c0715ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785559e88433b50dcf7746b98db8920190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935edff2cdb4864daf353f249d14e01191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155db650d58d5d7db29428a66822a01192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ddbbfa317984d913a42a1655cd2be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb78191f66c9133bee425781858924194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dc0520941a86408092fdf5af83f62195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6500c594a844fd1d6b2c3e644aa0f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355599788125f306175bd4c238ad36b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15b5a7e83eaff0fded859ae51e5e50198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f518f3ae2cf74d0ef964dee5a46ee21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc81b9ce91225bce981ce545fb4a05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb443733a8b39bce7e23d45882debe98201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e0405d3eadd36b75d68eb6c909acb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867cff4ad4058bde83600b84859f866203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423249c6686e54025b2fc4caca5b1ec5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339b6aef5ffd4907d0d0605d9abf670205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527f9f4fbe4e7583da89b0c15787ef4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00b5d880032b044dd0e9895b6d5bcd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119b411195b69dbbce5649dc92ee392208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975646399cad0b2b4d2de4f9220d2bac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7347dd2a3dcad3f433980cecfc153af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc2be6d5dbd08679f3f6860e24bf5e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e10e2ad1526f0a0efb087840ef225e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c276c676c4452148ccd580e72facb2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8281eda26d3f0feb2e550a3fb5a9b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37485b57a7142538190e75525246ceda215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc7c493f4f69cea74b0429701f3b85216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6941b2c7d11b934fb2a995974de647217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22f41cbd03e6b031d3240f725fb4ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393148e85890ae80856e1aaf312fc7f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764c3c6e61c480e012c9c28672c9d5b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068eb4d414cf259b36e312ba8240f63221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2edcde61d2b43b9336a5ac60b74143222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831a987d4917ed834a1e7f65e91872f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6345387e8b81faa3258886213f58d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acca464bb4d7210fd4f431c8bc7327225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e9151221abfb6479dd84b3e4105c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9edae849c6096e71bc0c5777636ba3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87a2ffb995f22b8cd9eb1ade0f2538228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbae8e71d2080c6bb9eec0c1391bee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70486fc0e98ed1c3c4d5756a057645c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429627baf9eb4d8deb20c26d4057d2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a547db2cdb54ec47f8f275cb79a767232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179534da1f2d577d0839d99b62f981da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ab86886134728f75e7e375e8492da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e4b272e4ac16163ffae21aa4ed4b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9326b7d2c054a10224a3dfe08d7390236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57b79171f174ffef7bc22dcc782508237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6e74718c3ba9d34e9ad12b3d10b06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b7d2beb321143e257758789dd7ae1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f0968935c3a2f6811ef09e520010c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be237f83b49a022eb865e4090875c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c09777dec5473d8a88487da743c18242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b9ec5b7d905f261b0e45c4b639669243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af763d1c789a78cce4924bb987ba8258244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec249df40c73f027899074862309797245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efb2830adba2bfca3407737a601a23246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606f5e438ae2dd3789287aab3e4b1e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad21f3394289f5dcfccdd5bceca0ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d78e9b04328af20d5097f633657c4a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228dfecb67800f517b2b8850cdfbedc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513f9a3dd614fb6ed48980b4b733652251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f21aeec32aa92fedc5e8412ca58d01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09ec7f4ca3db6b69c9073af167b932253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db61c3c64cad8333739d0c881d024bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae411b8ad82229fafbc756959b98bfc5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc96ed8897de0c597c3b52b1f8c0c0d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86bd509aa70cc5bc26b4c1372b124f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100a26351fed2e5b81f5b100cf48a4a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be283c214793a61fbc209f9788f0a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc7d20428c7f281703e52f5d006328260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dad1e7640f0991f90dc302a7a794bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef739579b8f1014d675e4812ed61acac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e003094905deadc9079debcfb93936263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6181482c03a3772959c132bc88a64e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add81d71cba07849f3915cc89bc42b67265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320137d1865b5b6c6d05f7dc4b91c4a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfc51d1572c5ae4dc3e14d5c53ae2a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f16c88ad5be38f353230d2dcf70ecd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b178d320b450b25f7ee3d60ef793c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83db9ae65367bbeede31bf1d7380ff6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eed7d93d06604225b5cb8e088533b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da12e88de104c3c5bc227e30c30e390272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66cfc81518074d8122bb9ca2c9c455273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961204e96832bd3501094fde24a2fe01274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a148dfee333931c2dd8e594a80a3f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f967519d5d7a868c5fdf502b907bb3c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973989333fc2e7cecb24eba99f49ef6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc30dce94db52346c5dc8bccfe3942b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8ee38f9e58fbe5cb3b63b0a08ad96279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cafb3adfc8e2a9ddc3d3aae92b3e47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8637c75360488bfe36b70132148b27a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596dddbf2cf38f731edae16db2b88e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b41421df16a8fe373afce8604f38f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5becf54e51f814440cdbda4df243689284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4923aa997baabeec652b05e09bc33285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499a39180925926b9c7db4eee4ee88b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6ca85d01c24268d9c8eb3a3c48890287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d024ee3696f540fa0b3f54d0a0b93ed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b90d46104b4899734240d97d940f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49f5f3396f73a3913234dede56a3ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9c63e72cc24a67eaf87c36c018acb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23438a4ce8e628ad4f3f78b88a95d76b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe15b28e365f84c6fe8e0794e50145293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340c15c1859e4fbcdfa7fcdb60008e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f50c5421ed871399e94ab2bd7d5d51295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af8b6a4ad681587fc5f6dee898977e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43aa38cbb7f226135eb4d66fdf9e6e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50121ed6957834887bcc9b5ca3c65a46298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3f20fb0fb0ff17bfc401db0fe9124299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131161b94f1fce63a7e80f4826f1f13a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4061385c41d5f606762e15c447a3b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648ea0300cbfc3c9923d412349b140f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b3a0d37f9f7abd0e9c0de13a50b72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597f9decdabd280af51058a58ccca33304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c64c4d0479fae1e402e77a251f7d06305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad9548e525736042959f7e4b694061306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2f6af3370cb814f237f2d3c4683a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a7a8725159a008053d1457a416943308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca025455b9f0f095a12b5a786988509309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0e07dc8ee25c0b48eed4278e925c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715ecd04a9dc83d54b349881662bae1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b061df4198d031566d04a5d7e220094312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75731d629ac1045ecf352f28877cc1d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87595815bbd9fb0dd4eb8eaf094f2c3e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e8dd3f5c8fdfca09c6785214c44c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7955b5c2701c792f702e436bfb0e13316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41f0188510e010a50de302d8cf6178317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666638b0d1066141bd5978143318d1d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb237b75ded0548e9e170bb643d080319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46ed1f4cb96a32a1a6f7daf8d3be45320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea735d2f28185cd1ddd38a14008fe6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8512b39993e5ba82523d6e9a8e0f26e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be051fd624160208b5c4fcf4c6c2f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaac19f029cc205eb152d59f49f13c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68607f4ac017ac4d64c68f192e1f055d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750be824af9d52c1803d8050cd996f0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a975af95643da332f6569f48f14bf42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc8311dd6bee11ad8eb0797e5499ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adf65835443b6eb6fc60c728b3563e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03c30175db5ad66d3d681c5bda0e54330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbebf98d3a548d317f43be3f12c8dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6beff359d8983e3b29dee13a818e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6828eae76ee5b3a781720714500ed333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fe6c52018bd40bb9f59353631c4921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78deffcaf50e8907f0dc90259e50842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230c59c0879020156d91704d91892d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc4b8ae111a75b52cc98c4340edd4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c714c7be5721afa2be029bf4eb9ad35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bf5454bdc4bd9c7c6c5b19d38d4c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6cf12746d2e532bb3d7de0966fab17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b2ec677824af485100e24feab242d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56ab48ccfa52bd98e0d0cb63edbade9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeea6a56d863822bdeebb2ccbce89f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6285f829b73452fef1fef9ebeacb411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a8d8b5617aa6eb4214e37e81b53a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2614b051ffb72c4ba9c0f09b44c692013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a689d01e7cd716a901bf8cdceb652f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7088b8199d7fdb4c4e0f2b16d3df7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619ca71e2e42c3a86352315a3351aa316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af53a2da7bf19d10a52c96394b747c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5479db9beab421c022b0c2a8dc0d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082947db51d9f412ecb3b0b588a8ed1919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73de68f600798689b8db17960ef90eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3541379d4274afe842d8b7599f92221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3798c71034f7c9f6e8c281671f097422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c18c46299e8af06151a15fcaa6cc023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de6ecc1846527eb6eca3e7638e44f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac574c9dea5a10e8a0478384e73c30e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0d0354218b3e188d4e4a1f33de48d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e198be4f70bab9258de99ad2de7eed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da4e2d07b5529284f64528a1d288ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252c0fbc08639bcba5b16ff63d1fe2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc70d6fb526184b90f8dfbe918091e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b97d08b0b796f2ac07839c2728db2831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1eb58a584c9a54e7a243d5f51f82a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc79562ef8189c6e5a74e658d7973633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a84b642253c240b7e79787f61f94b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f759fc9865fac7cd89d18dcd874ca635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339091ccf6f6a738c0e6a508dbe98e3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbfe0d333ef47c4432b4620c5e395237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b7a1c966230dab70b075efeece09938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3a41e32dec04485e688ed7658dad239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d55f4e5075eb9f0c17710d338093340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8ee3cdf1c702a94a719cdbbe58b3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db496c6a9a89ec6a8ab78262d05f80e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3baf4928bbf5ca391ed15dce8969c4443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa800bd86e898f7d3a244fefb51c6aab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0913c54ed2e3c36809a76173256456f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1212dad7be78c23b3d5bfc6d6494d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7306c14a002c29b2ede278a0d1903447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8916b7f4d6fd1936665416fb50c7ff948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f712aac79835ed4c6294bf86523f1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284fe17c130f7bf0d229e44ee190f2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9b7d713ab30fefd1f34fbc92d3d9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842f8c5a0b73435a2dde377c874441252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee27bf430fe9d3a1d0ddc8d71ffcaf853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0aaf0c8ebd8246f376204cd304a7d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb650f8f59a0c0f47c776926ca131a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77bde66d997a9b4db48d657a4ced9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfcaf1ae3a4ad81dabd0ac99f3c27457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f0e349d91df70f9452ecc6f7275fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b10906721f79ee4ccf8e475ace66a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106dcfd8e908f392db6746cf21331f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206875935115336731b9bf52bfa89d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba37d7d9d04c48e417993eff332f36662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435ede017ee4c39b4475511b387b38c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91b4e482404f8e9c9f19910c06f2a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36de70559382301d2a8366b6e12fa865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad596645f362f5388e02ef41d8f0b9166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86e9b56301cd8358aa0778df5b89c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc54f2041ff246eb67c1250fc6aa0a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad775373d50b83cb514bb72cd6e2841a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad501048ef5a361ebcc03d132e910cfc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caac1f04e87dfd5a53cc832fba13d3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f260d5251545fb764fc8eb158cebb372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e93d4d7d27abdfa40599f25ce9b5e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515109e8e3bb2571cdfcf0d972eac8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc2d7209febdc9475df87d3b741ee175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39d449d922140fc9a591bec4a4446e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56a4ee256625f88b32cf262311615b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cc3d802d5c9e8f8ac9674ffcb7f7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1d985da2a226131f67406c8b58de379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf91f08bdfc0ede6ca5eec36e3f86980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e3b2c1d0a5d3b41c4049a231d394081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6dcaa2d22af7bfe2f2a79c948245e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371e1da7f4260c49482f67120ce5c8883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576c7d047c1b8e406ddde10a2a9fd3284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7e2fd55ba9986990b383d10f4da2485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2eb07b2b48de6c909b748bbdec49586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e7e0a12cc310a05ef1f917514790b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce43f6c1d6267248078fd34282a3d1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10ffd6bc49779a0cc92e7ddd44b0b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98353e986d2901eaca8a785d4a90d1090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e329237bb14b1925bb89d91b48de491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6574784d18fffeb4732a7f9802007692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab50f77f74b0238b7286799fcc6cfc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b811c0ca4b2fe33c5bff57b76b7610594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15a2ab88da69fd360df046a598f07995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb4a67f2b31fa1b9f54cd180d75aec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87dca1f273007dc12a6a09322238a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efc6b457ae23e5fbca594a069fc56998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5523f8ef75d36481499fdc7d7a4b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d4b3a3cb8141c1c921a1bd2a164da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b021d8b72f9289663d14ecfdd048fe8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7d7ffb5307816a661e5e320efad74102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be1a3caa92d0470f52004ea7af8c43103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba2cf5ec8c5dfdfc6bd52840bf3c7e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05e57ecc11815bd40c7e96d5f02acb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3117753597aeb802ed861751db08f25106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf4620d50646fff548c9b28fbf296b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ab4bdec35ee687fed0095fac6d33c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa3b68fa509ba4a77f00c998ec3082109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01d4d47487d43bd58418106cd1abda110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a675fa0eef46f2ccf0431f2cea9ee01111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d7be2916352008950e94c587b4426112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdbdadd6d8788aa618abce90758dfc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a65704b8fe99e6b27bc7b52ec5b1aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c990e941b5db6d0dc49b7a468b6a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b791b55890b7e6ca97a947fdf074e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3438c0aa1acc0d55211bd3c19dd59117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd1a824289d9eaa379ca1d84f3e1c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea0bf986e95eec43fa79ae7c4787a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b8a3496aeef18d50894bc034aee16120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430203361ec6eff73505c51aa4949be3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116c6426434bdae3cbe83ab54081184122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd990f29a2b13f5b0e7d56cbeb9887123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d68e15607dde3843764053f8e7a1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bad0e6b29f8a08449e731fe416dd7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d985c7d68bae6787386cc353011285b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e10cf6b40aff87c60d95d27d377b7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a625e4c42afc699723380b1f20bd6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe3cb6c59e12b0ae8fedb80460cc2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44cb1ee4026dacff0c124fd0594932130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0426354133a9087ebbc7ee5d7a002131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a26a5ee3af169aaad371303ddff0b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638f6c78c46e5980b28c4ee483dae1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22062636f8a55180fd583e4eb48b23e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce46042bd92288ee8455ea87a89e66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e338fd952f2ea4ee0012ab12e22d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c844bace895f45fb5d4e6846c09c93e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961eddfdcb3e6397321ca30b19d7e3e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf27e913c0b867b1474e927641e751139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda4631d9521123611a9bd6676b6ac0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5013da217af45df28ff015b8427769141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773ffdc71fe9b8f44019833ba84deb2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11dde9111eb595b11337564dcc28352143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcb7eb978afd10801d097330cf872e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf2d31390cd1319b5a18377aaeb47e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5113795432247268a7da8fbe54583fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b16a6c1ab2dd4520af2f5cc316606147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aed01136a419f1b83d2f087ef4c155148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748abbb33d184b09ca92198f4ef3ffe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5341ac220377a1007afa4a31f4dfb3f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648a28dc27f4661d72c9918200c5bf6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd95bf426f5c746cc0a433afe80012e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6921d5548f3508358d396c7105a484153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c852da13ac78d4a45aefdbb1d8f15154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480917f4225149879f8cc8b0df953d94155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853ba2796d2961b7dd9aec65acb7777156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdc2fdfa9ae884a76e42105862ff30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc63c45267b0feee11ea1757e1ca73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdda7d3168276d53e2396a876808fab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08b4da781419d4bdafaae2d4c6e65a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b07398126e91f83cf499ef5708e42b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a196a3df236c91b647bac63a053844162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ac5b66b8943d986e18d9f4604de5a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174a7aace520a67be1cf92fbf8c4d27164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0a6c038759433380bd7bad9c23a59165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f38822e6d8f5aa3dbec71cbd9a0b47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dac18ac601f46cdc61a16af7d169d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddb21a11ef39ee6a31bf4aa2763036168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ea9f57eee320031e6de1d11bb1a17169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03656e83408cf8f92592f4ee6e7373170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9cfea4971656b05afda1f1317fa16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98928390263b4a9ac79bd369343c42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d12a4ee3386b1078846581d3b6348b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d3fc2eba0d356b7a60516991b6c65174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ba1707acd24544155a2fa25c0b325175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424748cbf28a61c36f7223fb82059f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7b766fa9af21347d7f6a2d48e4ce8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76ba7c12c91c2a23a920c25add70ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2118b87a62096aead8a3bea250bb499179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602b181665eac1a0b3a064bf4eea577180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed6763fb4ff9dfb9bce5e644b1afa8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9706e8dd985d4128ee473150c61434f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfce1c2f7043a2bc08128660c03d87183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a3e60b2186f994059e86525050242184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa627a9be8b3396d63b5455952ef8db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6c6a2c85c475a940d9ab5c4f91e71186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2b4436741b3467666b9f7394b6470187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a296fec5d8acf321af12343b363b3b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70938a6560f1ea05e3c30390ee39038d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903946d6b5ea149c80017c7c1ae6a907190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c47348b38f037856d7fb84752919f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9aafb10d0d21133d2a22e19314ea26192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c082a106dda2369540809fcf08fd4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d810dbf940f9a44e58176b4f9c356d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38128139e77a03c3cd0bfdabc5a8896195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e416ce1257199244151be0340d96e00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7aca00f32d4fbe556e4979c851bff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a738e7c4292793e5486eb31a99c585198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59479ecd4e77a1a6708fc97eb5df3479199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432861ac8007399a872a1caf508ca53200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f180aa647fd1b9f5f08b30d1b6cdf3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419c4d2157c5e0b2a81f34cbbdbf27d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3eefd239efacef6e8fe32c4cb85d69203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9c0c29f012d9dca3263bdeeb79c49204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f08ca668c21bb406c7c70f36e3b55205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d8cb279e58d333be8e72ff137c588206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265bf1c58d59fa97ff2a06b9958e294207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8f151f58bf3538c04e16004b68645208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177deb6489efbfb0dc233423f21053db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d8f90cbf4074e720bb799d318fbbf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436bedbe79f507b97e7625481d91552211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf03a22afcb7e855ddbee08d66bec4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9cc2dec0724a11fdbb70e4b166b79213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef2dfeb3655444181de0fd75411e2e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e45b66b1216edd8a985b24ada60c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602f0442378f0c4e3c64009b1b5b7fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f2dad761b5f100d08995750368014217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506fd50c0c23383460c3d7a59ba9acb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249073129d8361639870108b9be28a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3829cf18d200ed58b68d0bfb952eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9083bcc4f5b9ac02e3c48401f24653b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ed33da2251b6711a5a018750a01ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe9601a1940968d9b081e01ac9efce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151e9493fb7fcf75f49e319fa9d5f41224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700269b6e746188420129e809ab9710225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c022acd562370f7e7305a13466da3cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790e73f082cef48b9b012856003fb48227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659aa50f197249e8a83cda8aef7c18e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbaf75f6982f20b2bc7176cef51d0be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803ce233bbe3f97417b4df9ce4d5041230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c53b37fd2fd45c530df4c0ca60d719231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38041554e245621100db9982fee6b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5dda0ea6f2fbf27847050e8a67233233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787079ae65b4b86686897b81212635ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab11120bd393ccd96f5e2df02370bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f5f0201cea79d4eb4211b9c21384c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945ac3791e494a2673adc3257cc6536237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8e59ff8196c3cd95b1c1e6f29f59b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50a684106e2ed9e1b1723184f8acf3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f68e070292ea6d09081b1514ac5545240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c297e6e0df414cb5ac04ffe9ea4589241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40f00b90cb6bbfe2214423979b44f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383eb0f180d7a74f1e59435793ef607243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fcb58754c784e3269bd6f4b50558a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6c030ca557be7c6087371c01dcfee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d970e1871aecc0efef2694adaaa4c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e7e105412bb6d6cf129c1ece6a5c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b411ea76117499c6aab4fff26636da6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593b10a1964780865ab9a833850cdd4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b41ae1883155b43e3d54b79e5ec12250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36927ba1a93536163163951dfbef11251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477886b0c31272dd2e021e20bd0cfa3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d73cd5eaead6ba5c5b056eb3cfe68f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7e1cce858b1df0edcb3b4442a1c7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddadf4a67976ca65b1f2a634f3f7b73255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54a62b1d5a5f69c35d0cfeacb31cdd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432fe18f055ab57998b3616194851d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465441ce26b39c2bc6fc460aae0b3c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf34335e957ee9351768790d9e9923a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafe61de1489fa8703f0c446aa0ba7c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dad8d30cf22c196e99b6996397e50261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776ece655eb5c58511a2d8b9c5b3b77262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972e648f538027f46770fb220fa2d16263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06398ef0d16ae89596e55ba78037451e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d91700a4f360d4e017d27b414c6d92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d55459091a6880424071e0124b210c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17410f6acb2bfa31ab9cebe253d55c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b8793acc36aab852fad8ed250595e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3101f41a704032ebd83e17271dba7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f011af5fae9a90625a233f45353fe10270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d39120a1e4d1587997a77f559061e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a875eae495edc868cb645344c09699272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8995a17c978e4c28213f3d10b0250c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4b1b3ee3598262c46ceaecb0d9416274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7278f7dd35b44882cc89e49e72e8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641a5dc0ab4eaffc6efcebb7f56763c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a83a6088f16846714c2f501faa5984277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d491c9d42ad25249ab44f4741c58c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3833745435ce7c4179a3bfa88cdaacb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7c4deb033cb79c98a478e8c7ffd58280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b8279650d31b17d2a025f9b779ec8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767ec4a21abef05fdfb68d2f9852d3b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b84f09f3ca170b7a629c213870d7b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6fb3d5810dc990a679e60218acaa8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb29bdae4aadefa4af29df3a36002e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd47b6a369aeb37868f97fb8fa64cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f736ece1648e7ec7fd262e68884e29d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d85093b63f4150e21bc4e16d00e75f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6c87325ba5015ac078bb69fa8464c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475525cfa6615f55cec47f8d6682ab4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c47032f9b1835927a03d410df0e44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5e8d594895b223831426353e6b190292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce96c190314dd897ee335d8b6c26e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68805f4c2368b6443749e1e30b5402294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db064bf7c1f508432d163d782cda568c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f22b7ec94cc20f578afac322c24db0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04114927903d6acdc073f4eff18b7b75297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933bb16bf6e27d3d06c5d4524cf3fdd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5478356f97e3c2b1fb2be70babe1d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777e7a0671ca47c719ab8ff1ba4bd2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cae7b2c7930ad1a620d75eb224006301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e62c4bbec5a76fded61ba23dfa1207302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803598f9e8b804900acb43df1263aa08303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86332c318371a5b0b14fe9c431a015d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e727f288968c923c619eef5a75fe0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32930b4ec7820324a08aae25c4344c0c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5771405dd329b9216e0b06032c7ab6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890409495554228e3267fa186df5936308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a903b5d731c0ddafeb40cb8a1f224c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d345a37595b1619d17283778d764f09310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed8af4f5a645dcab5b325df6f54101311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6e04ece6aa580ef75dfc57248403b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d4eacac792dcae4de318695466e2b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b46d584903c1de617eb897b265fc8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143790e5460df34b461cd8fbbbe7a025315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48990c035bd63c825d2570466aefb366316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdf29b72d7100f0c8efc701752050d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cef21c032bab4def6b6e766fc7789318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a537c9fb7aeee2c9682c023b4d60e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94876d4a03d2ebcdfc5873efcbf32242320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bd2e38898f55ae95ebd836269839d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68a8cf2b76d40e3cb8f750f78dd6fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3816910b89595d8b2a6c13566f84c14323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a07fa54f28a2a6e5fa7044c3dd3a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553a10589a144076ba36774e1bfa807325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>