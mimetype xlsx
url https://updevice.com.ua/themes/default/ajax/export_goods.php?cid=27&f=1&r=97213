--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431cdaafab3d83a539e5720c358170b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410c810ec34a655f525f321a66109322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9e1aa2034a5176ec2f48c267479963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6480cefe211491301081932c7c00a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6988030a949425c765215f7ee5e9b905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c41559a1640a57ca1a9feb1d78b42c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2dcce0af82eff9260a5749818eba67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b655f8c8efe9f1ac37dd4b42e186b938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfe02326a6a5050e554cd78e4c2d049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a821a47032206b0fff1261da339d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2292d435967f457e7e8063ff5d8517111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7efd88aee92648e5dcdb1bbcc3c9f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d10d4888c8e182e3c22e36ab5ab0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5551dbd1a82095c2c50a4a45a2d4e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438beaaee94e86ccf020c256cbcd06b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f901853e723da84fda8b2f562b4dc916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a193e7a38b679dccd2854ef3ddf1c8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e821a1d6490e22a0e66309f129600b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10dd24cc6407cbdafb02e078c1570b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83319bf21b43a72faefee84e9f8c52f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf5158dfbe6e19750eb8ffe57aa93b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545126d3ec6c7126910221bb5b25743822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3951b7333ab10e88bc18f503d46a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccfd62ec14bbb50b747e3cf21969af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbad9d065004830c87a7c6f93f1b3f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc27e8bfc8e80dc50e4f0ffbe284c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc024dd9abaa60dd6a27e7bca5cc9f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073ff20f32ee9e2a084a56f21ff2a5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e69bdae1c031b9f8a67a5e044933a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3573b38dbf1ecd3dbd1dc7ffebe8c0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a38bac98747a080751e73e97609bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47c72880a05f334e64641dd6ff94d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee6bf7f25ad5b9fbaf41246e6a37c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0fd111494f827c91f1f13e724c73934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adadf33ae9145bcf06fe860b94068035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a185a32fb3ab00addc6d80679cfc62636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091ca089a1fcc8fefedab72cbb2e07337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c09eb220c94078312784f9dc2628038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f16c96bf6e09d57da179807e14e0d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5359425145fef6031cb334b76a0fffc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99c46c37c1183868355a04b78adc6341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95556cfe5cbd1d27aacaef4fc53446da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35935b1332f5d2346f025e815f7ac643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e53a1d0b2051005aad122ca17845444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3e22b6471aec0ea9b4752c1d99a9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df656d997d7c90614a3effd256d3f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00928a395cba1e3bb55533e7e079efb747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18697ed8bfdba30e398838808deff47848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1cddd1f84c5a5ca03b8649242d57049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3ef843613706d12904ed616c46b3750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be54bc251364f2191ed35b787969e5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ecdf989ab7c7aa8d929449370cf1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab82a84f65f9ebc7382abe2e141b39953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e79bbb40124819b7d9577ea5d6ad6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33b7c60ee93714922ae8040a3244a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9711947e6c771f3b194caa5305e79f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935e9c41001993e11c8fdab3bcc8fbd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0208e7a7317aeedcb29cd8db5dbe058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b51c7516034bf08d1e3e84f505622059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436ec98da9da7bc4232703c64f51b9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94752136fc3c08063b9b9565bdb0644f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfa26fae0f1587b4784b2916d6eb5d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf7fcb51d6a6cfb0e69d0c9dd360fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b65c1ba7948e65c9822877c4b649ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f6be3a7a88a30bbafe1242441636465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f760fd35c0fef80b2704ebdc91323e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cd2ea5f9468a38e13a60436c049ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2cd0130fc626e79d735e9aa1e488d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19365e884d71c8dabe9bf4e1a21595469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02450d48c15a678748618a82f9953ead70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d793ce2b3c6994767e698bd7e10e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409462fd99f85d9a47f97d703c1c7de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6141cc9cf1fd17f7de1c594bea9453e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faed9646909655fd9b707ccbd67439274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cfec0dd16881187dcbe5a74ff71ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e15b72b91b2e6bcbecfd06bb46d5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df3745940624c194edd95a8586a8b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c03068c80e05f1d3cb3dfbbc7540e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca40b1ea37bdb40b7d95f1210279a6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9998498e034a8559ed0f59f5b52a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e475cc852c6dfb8ee41de54884ee89b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64597352d9dc6fab9c36e9927a5b1882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fa75d85a34dbe348e8251b6b89c0f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9217a6d1f249e54f2c0f6b2d91bd3584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071f585292c55ab47f731c72925eb4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded7f203181d12bcabd90637dd679f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb726d5d095656ff1d689a92191934387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be6e0718f63b77dab620114b008b0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1aa78d4a2bc5c045677bc8fa3ce4c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d72e431c6ef6b791f0fd21d889c3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec75fc79a3919fa924dbe0f3f33bef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6443282f3e58396fd5788513316db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0626022a5a38dbe14929244a7216b1293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114841dcdc50c3690b9ce352270b15e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e5b7bd0589cd9391b43874bfeb93295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ab7499588fe4bb5e0ab4e5d3e93fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582612aee7363f88bf200f2d81b2f59d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f200299608882eea7fb02818d7ed398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e924c7ecca75a5d6d0402318e450ff699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a6f373bd51f6ed827c5b6ad4c8fc3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f3226e1e5ab31c0d0dfbf95a9f0c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d9aa2923ad1593e9f615512a7032a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc72e7b39b03b4f802d0439812b4486103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d14028469917ed5fdeda698b922cb8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf6e9416056f22a1181205fb7ecc05105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84eeeae3684b0b02d63fcd0c4ac821106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ad39bf146c7b2df6328ce78138b28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c780026a0ac1114244f8feb46a11c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b037d744d8e29e38eee3f712e20934109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1e0495aeaeb52d6c53c9c64bbc533110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545585645c84e22dd01382c979b02a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae1302f6d036ca150ad6464becafd2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f156b083789d996d9498d874c52fe76113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5d8e3735ff654a47d451470165676114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57356424e496f10f3ead12217bae1722115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7283cce0b067f1efedcdb0acfcc58116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930f38f757b4a54b3d3f4d7cc91aeca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd68ad90dcf2a15fdecf18ac6b8d64118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaf523929dc03a4622db49d2a00314119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53993ad490c608c383fbaee3bc5fbb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ead9eb9ac15d59a6340a9fa37e813121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e543c968ce1e2656b4c5661d8b3b43f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053a32d7686b8b3ee3e9d66f5e3919e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bce178ec82c921127a37bcc73b6ba0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2e13fc0add05f921b38e516d6d5e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84aaddabc61fc391888d6327bdb303126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd89937aa85107a94ea968f4a73b5d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e0610bc27d4ef54f092740db175bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47956dd32768c49f61b023bcffccca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3fd6850e9d97a8a20ead6230cee39130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b17bf668d861f5f1d7ca687a92b18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba658ab8f1c0addf7ed8e637eb26b71c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d3796cd5aef2984f0d3f8610f75bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efd4456177cd194ac67d2103289f43134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc88b1ff680871dc956d95b5fc4e61135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23123b5ac52a79bd2e272a0ca0ec908136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cc8082c23ce6d67d82653f6406e57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68ab6ab3b915e69de97084f54ccc20138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885dcc5103874a2c570f6f0aa1dc879139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efc80fe18698e4d98baef629d267bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdb68037314adbb73967c3a19fc1ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d496f5ddedbc0db2e974731c64146a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eff39c2bb1c73efa33039622086533143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c0c3d0719978f0628623c0a55d3f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9272750957ee4788d7abdf8ce831ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b88adb095284b5f41d981b8d101e72146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1891c302de70ee3f008db10a87521a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064001937869962631a270bf076a6a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0f37587801dd07420964e9bc28bec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dc4646c9a753ee5f77b1eacfc94d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b853534ae62131abaf74ae16cacc97a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c6b14c7c9e9c7ac4d0f5715dac733152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16471a039a4f1d2c6fe53b919ef21783153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c29407b5ad4eb50638cf325580c5f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdffdc2827bf782f1aa3d6cb78f5f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e806ba8b1e1067bcc1ba8566cbffe1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135fcbe43a1e08221e645bc23d78486157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78135471151bf838eddde4dc88b8030b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8316d606830c0b4647de0bbd1b771159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025799d41000257997068cb29c55ab25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b897619cd25af73e6526952ba919d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdad1c40d2db5a3cbb1a54fce8d2273162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc26c3da0ab1c7305a31ed6503e07c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7883585b897f8206f9b47428e8836164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935b2669bd29d27b5ab7036c1c6e006165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e051c675a0676844ab54a71b2fe7d13166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fb0cf3496ec123430b739f97c5401167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8802e3e447051679af5b946b3bbe7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93231bc9a52e2c56b1ab5d543f6e568b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fe2a98bf736fc8bff0f35d766d5b3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b582718071b82403d7c71ebeb0bba3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad665184aaf0e28f4263a1b18e17e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d117a077c1f35158e404654f26769173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285fd0263c1f02b5065b35f6137c8eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2b0ff2a2e550822aab46d9bee06d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d508b84a25ba9e3b2716e47738ab750176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376404bc322fce8be6029a2d3868d383177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8a925cb64751d8ce39a3bba4060ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a57b25bcac28dda41c2e8165bbce5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d385b8d106ba80e4b93cb6d61c2073180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5602d776c8b768eda781f91b086ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a1dd2e8aac96c93dde518212248bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc953ce08ec3b11340f443c50fd8c3c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff19057364e9470ded465cfd4f4d0bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed01fbc5e1f1d51c0fb9e8846b06c99185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efe86e233371272629c8ccdc5dae9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8a98309d8b1ac9e7bdeb6bbe76aea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573aedf55a2c1d72cd6642f347793df8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e5565b3ed24924d471da393b230f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9f0fbf581c4bfe2b49718c7fb8af7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da1e084dc4dff91a9332a15d1ff10e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade7edb36b5cc58c7c36ec90f0bf591192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523c5896f1eb0fc38cb79c3306031e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42025aba3683937323761a54a13f5b17194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72857f4032c5507ea85e63b381f36717195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4831bb6339434549d0baddfbf76596196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3266e4e3b0f08e10b72af2e822784fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e6d14463103a4c1238eec2ee8cb34198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb43a1b9636356eb792f40f2e086f2d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f8fbec7c692f449961bd36a1aa9d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef1caa1dd05ef6ad45af4881d16a25201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ba1a6c986f044fc843491dc3f1a8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599247de54e8a6784bbf42b580b771d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ff4a30a6d02731558f5d7f0d95d08204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97be51fbdc3c75f11cf09af942857c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c5ff905398ba91a73734b49d313fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ca53a26d99bd4ec15ff7f92316d76207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05336e61efdb65d6e7cec374b09993c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe731271f6ffb2b8a79bec4102aec3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df588a10ae3a7141579a96e9edd472e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35729fecb05eda709a48b4150d78dcae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2373160bf40dd1611cf3a5493993e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3aa7feac27f91ad1cb8164923e346213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a63a91f141922039ad9222f3b83989214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accf59c0fc2fafb7f7cea2c59651bf8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe5d53f25c10b840c526e8bce92b54216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e975835a2fb128cd9178b4bfec87f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029df15f0d6f0c3abb5577d755c78a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d85dcbc4464cbf54e3c84aeb316cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e86a4a39b4394fea2717b2d3849dde220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17179d8b8614702dc387f336132d9ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd22da3ea494d67bd3370eb9dff24c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b65763118ada1b84165af58c324e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62428a09afef338bcf603527a68bb852224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779314c48ccaeeaff75a3a4fa5407a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea9381e0f4cfff8de9470962284651226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d14418c4ea2f29682b6e18c8c20c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7379813a57176c694e0a13cc6c890d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23dda8650d532614d0207234ca1f1e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67f66cbae7eb6a3a5af9b2458a24d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91304c28b4dd624ae9b92817a95d64d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90344d93e5ac1c5b7bbb1b105f63f657232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd56b09b437bfc3142e902b9dbf7fdb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b90e2a2bb657b80741cbcd1e7f705234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23afaa06538df714c21ae7ddba9c124235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54675732b75f61bf939c8677fee6d00c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46320cc1bb328113ff5ff873a3e95f34237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9dbb245e48a5de93bee27c8f03cc8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d239985aefdccf160bd8e385d5b3e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f72bcf06a0535cdba0097f04e9deaa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0dc9979cc5da75ea972895568da187241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d39a8c7e9ee41591389fc39917221242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372091f9d048e4f7a7de3a4efb4c48af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785cf6b154ac80321b935945cebe19a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5f3e1e3cbf6ee37c262e83db43a34245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b01fcc8433b5c21c4c2acc6c1be4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdc1edd296d6e04ce4abe8482b5ac9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4b7a6dfe58df1a16e1cbd2823755f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241198f62e4e46a89fa7b0e749439b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc28259fd8ab07c34a6328e3acac61250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da60d77ca205e68ff0d6fe62d4ee9be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0947e0ebf93d57fdf70b63bbde4100252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688b318fb8e1dce27183c13e6e98d9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2c627e657b0c5a41ce9710461ae64254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605f4f3d85de5a814fc22a210607dd5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2886d80cad1aaab56ee3da717d7561256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08700870eb5096e4ed4b38a0f333f4cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9618068cfeea3c03c0ce0aba8462fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8008960ddad9da609623e7b7a6bbe8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280d4fc6fef61483e10126dde5248a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f6b2c949b95004a99e49b221e17f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117919f33bdfe397a4e9cf76aa7b409262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7dac8bbda7d18c5b800b33c26ac98263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171cf733169d0b316cc2801225db375264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9227ae436fd775de5602b9aedec3dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f9317ea1919561fb65c3d75bd7bd3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48f9be5ae45b080c5a98915bbdb268267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01357e353d310b7481665c48de5462df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ad1b2926241d2f8006278db5f4671269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a4a028b42a1919cd32cc0027e5c08270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2016a0b88e24441e4151c9dd183c0da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f607fb9df708bb8e43e7802231b30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223346418da86a843d4cff0333cc6f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b0e283cdf38eddc855a08260a0b85274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c761fdefddbc6795a033969835062f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232a7da12eced72dbbbf17ea8a91002276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c710a0df45cd6365b761f31cfdc7697277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135bda34b5762a9cb81d366e3191925278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792bd22efb0d56b4d1f92f7d2884d4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f671942014f8494b1f555f0192531280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56ddcab0a55f0397363b1e13173740281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06341a0afd54468427c5c4ab766f236b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98695ce7956b114ab4266f0542076f32283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5297d0c35a8582911fe23c40e45dddb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8879b4ca9a0e804a3b4728e34cb1c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a8acc2383b1ce8a8ff2bcafcda2a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a98310a85c5c001109198c5fa000f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0168cd8ecee45e27494374d76138a94288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59b0d258e49f98ea99680c67cf0b43289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320114c4b34129a89aeb03a0afee611f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a253462af185196e1d2c86e494e7a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b150b93ff33e320692a56e07a0d10cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ace37f3e385616a3a4cde2af06cfb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594547e4e83383fe9b19ac4c3e81e6f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098982c750c62f13c5e46dab245a452295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ba607c2aefb1e477ba5c872393297296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae20f988162d3b767273eadbf0617f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9e6606e4644c5ec476cf60e0f1f2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4d454d1d73fee0fb33216450a9832299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27d603b589634bd8b3fadbd0cfaea1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fec8f3eaf1c96a3679a378f4871dcc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb218d27928d1d6617421b6a95c8bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1ce13b1ccd1e8ad8e4ee1e875a53d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a81e4a97e9f7f4293b3dab1ba25be4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b847b3e41dd606b2d7c4aeb278d5e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcde80f606276f5cfffb636b79cd7e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bda66a131bed127572ae9fa7558ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf4356fc5c7a2e02237fb68594c881308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9acc6129b059bc7c73634058409876309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9ccdffa914cd85fc72d789624594e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d28453e4628da450493326ae46775311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ceac355a624bdfb8b1c44a31ca206f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377c44df61f16e9a82aece500f26a0f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271a53113c7bead555473f4170acaad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccaad3f9e9085d311823e64d239c2a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45703d339c1b5ee919134008c310d08316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856af3b6e42921018ede040562b3599317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4f5bcd0b4b0cd3fabd047a4b52bc8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a4fbdeec5cfc78b41083c4b09299e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb239588792744e2de5f100470579ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ce8c25483c105955a46d3bbedf649321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35e925f413a1cea70edf72c19b5a0d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c221826750a2eb1e7d10be3e58f98323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036b2714f581a7b296ff1226bbb755b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132cf7fa5a32f26046f76e93f14e7a8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a430a3313d3c6fd4c3f2703bcb218a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d19b7abbdc7192084d6cf1a94bacb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f851f3ab1e6258491892e05a40900fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876830ba8dcb4bdd03ea8e79faf0d4a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b12c3fa2bb9255d53b1048dfa7d4ca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ab3032ac6e009d844292e41b7871d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf430ed832b4827807162e8df97a1365332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca1134a80aebc5fa38545a76cc2189333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0cbdd66b0d16b246294f9789335301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ef0adff0fcf2dad1c3ff637cfc1852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f39604d71b036914adc7ff5fb0b2b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c6f4e49f531516ffcf623fb4012b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727a14770f1587ff04f3f59a15f908a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cfb697971253502ded68a44ce4bbf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0c1a35bd6c5815818d75e2ce9a67c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf693de28cb7dd4bc38a073701512e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055991702910c808dddf5cc4c4848d4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e6f6044e9462d6a6bcee84b3ba76310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a071ec717fa22b7a36287085b5ac611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91efe21af6eb0e4b3a9812cb8ba29ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea6dedc2c4325460fbadcd7ec9641d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d338949dc8da6e4df0892dad833266814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44352031d0e9a7bd9cc07abbf4fb5d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5278a4e6ab784b20c6dda0c8b6094bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a235a3846d70f42747a16177d26118a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806bb2a288f86906cb919ba08c21d3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f43175706ff2ebe0e585aad7a614c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d88414b400218b0fdb3d33893c719d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464df3c0e4906465c673791c7feabd9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e145476da05e628fdf1cca73e8444622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda10a42ca9de685a607d635bf26513a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe73cd4682a6ac4701d4d0582a46a7724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde522b3e860b756304ea65886bb8c3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7190cafe9102a5561adc546d15c75ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b45764571204f6c8c4f255bd0d1f0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7314f9b50f155cf1b86e707ade72b5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db926f74cfb4a8669391e9c4a337c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d0dcc2eb7b83db7025ac34cf1896930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb7e68f8c49113b84731e87bc878c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21513a072c08afd38a91243da6c2ede932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54624f50896e7153ed3450f4077af633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965360177c9ea20ce665f775cb67afa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fac74cebb1b93627d310ae6390ac135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac89c016d14d4453d88cd8fb756c4c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e31b9b90b507ee3da9cce3a9f862837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff657aa9cae8cd37d0207962197eb638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad170253019bd609cb8a685d986115f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085a446a2109ded9e32e1dbe4f3440e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aadf84a99eb41f74430d521c78032d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ad755fc559af7793b778368687bfe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392cdb6356aa3bcbe268e5c22217f3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bb0b355fbede7e099c213dbbe353344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7c04793860aae49cad528e4db344545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df99fa5d040a6b515534de9135a411a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8949c61f006e3f0b882835cccabc7a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475126a50a1232ad4fb26e13b32872148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7628ef97e17174e85e09c6ca86686949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937b1286876d0e4569c5327fd1cca5c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176595cc5f34eb23320af64a5dbc248851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb34f9a136c720fbff5f3e0c1cdfe2452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874021675d0c2cace76ce3099b41922653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba0fc5003b391654c34aaaf740777d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca9d7b8e48a9030c9c7c4f30b8431c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137baa9040286c67551e6c28758c9b4056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83900955540d5b3ec0adedbeda83d3d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192121b8e684ef56a1fb6e9eb1a3f8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea2ad1fb01c05c10ed24af4658dcbb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f31dc9bb113983786626594f2558860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f73f10ccf41996b4f45519fbe6771961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b0227ccb5020a8c14037a6f51113862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81eae398ab4d330e12af2cf3c7f843263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f5ffc182e51930f750b8687dae27064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404aa1aec55abf3a64a067ce9516a4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e37dbd250f8acf25f51e52cdfb92c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4c425cab545cf44c0712eeb5c6ed467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53315f06e2df53d3bceddf5bc54f72c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5f58278a685449a591d05def8c08369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c525b0443eec3eada865ae3acbbb270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8425dc0fe8d34e2bedc5a9906173f8771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06728e3be1ad86525d2e167f25d2ff4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c5edfbb768563824243eb1ef780f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec52ceb4b9ac6e81d2ece675af6dcd574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedc7361a317cd26eaab09166727f0775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1324aaefab9850c4e02993db3ba3ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ce2e48e05e788b8a18b1659dcae6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e6708b46eab353d86a8303347f7c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68863855a80311becb9aa209f482d6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5200a43fcfaeaf123c01ae57c55b0080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43156ee0372161cdda0151d8714030581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc652a55eea16e790b9d625470092c4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0b5c800b17d1d3f2f1573d23ef5db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a8167b0146787385f2b8050c75e1f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce807a37ef5c474654fad393be0dabb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95535c5d0627b7bb062b8d54750f7786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a056c47cb72751aedcb5e3cd8d43a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1f94af720844624d6dd9322bd937f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264102fa0ecd2c999d256ebce63d9fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611cd94a238125612744eea0575c92a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb5528542f1defe6a197c4e5d4e4fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019261966702cca1f370faf7452bd5e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087c27453c37e73798cb95edbcdc3e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a008d09981e9c053408264fcc2512a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ae178a587aa2dc0c661fbfc626a2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028329767930e995658fa5b0d3173d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9894d822d4b6d699adfdb00ae7eda97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d3a9286982fe970519210b6eb2fdb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da714372980d8d22b3efc566ac87f1099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da626876fe5fcf8e87c0a4ef6ba82500100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dac2b36df01330f17ea255f0482f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b1e7fb707b33480d427e8aac6e0c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d2c75fd680ef6ef2457d158e66e49103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cc870d0ceb7ec35500b38a49dc2fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd09547e19f0fa028a346f01a8a12b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d11402cd1734b61b9eff88da4d994f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a09ae7877a240121d09f76c16b6d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299acb8a5bf474942fca26ab27fde8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac7602964b7590fbf7723ec059945b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a0c831bbf216e0d966531c6c54565110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe69c11bd9bb97db3f0cacc70aafab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94989a321779675e43931137e4db32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e4375b9324c45c1f5118bf70d26e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477693e35d71963829641f9b5dc7dc9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268f2ebf7959a5edd89c0ea5f873fad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55df0a4149872c038bed7e5407ad8f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc561b6210995c82c25538533baa3b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e36269179d014cfd892963800e89ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce590b4894462447d7474e3675fc3aa2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08428e2a5e7aa5a1d39535fecd565d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfbe4b1421ab8ae9a7eefdf9a556b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63388c95849959d7f14e8be8c4054899122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fff0c25974e38fdfefb87b076daef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2468fe5a0580b4c58d7e1355e5bb1c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a321db8fa1f0f4abba53d23d06f65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f71e1ddc1c2a0eb2f0224cd0d70941126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77051ab71ecb8df2c10917104b94731127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faec394face8fe765e733891ef4614a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d341d86358f28fb3639b53e6ad1642129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d587de0ff3dccc553d66a6601c347130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b52043f97cc5dde71450b5167b3ab6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168d2da9ad194be50cffba3aeb28840132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8d34c614d83a67e32ed20ba2574c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9766c57dd6d15a20ec67a5eea30ec83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce27e574a57433705c46d23781bd9b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d302fdcb0fcb3691a60ac5e5de41ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5429b386122d656884dd6827668de5f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9b4897c9b2479519764108bf41b64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dedcf01d6af995c72bd3c2d253aab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caf655770f7c74e66ea118bc16e3bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd5357f672b54f783c2c617cee2e46141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75f24fd0c37a20dfc20808ceef3477142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53176b1b8fc578c86353779ab364e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8d16ad5bd9b1586f27e15361c5fe7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6158508108050306477df3a98bcc26145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce1bd0a4af740d22f2866743381535146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87a37adffa380c93318d9931a2d745147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf691ae0751650eee6a0c3037b37272d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0eeb02705d17f9e9e153d8ae80b2a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2d4e0a949781568da1543df268d20150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402882ef092e02ad68ce7256ca80dda151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67981cfc8832be9e317942dae006b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef44fd3844eb3ea176a52973e85a96153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101117d8da2a145bf612f2cafc13f7ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071aff5981747378911dd1a047be629155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddda195337e5ae54339ba4a98c65038156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4143e6b4863b12864e84f4fdc193f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7a10d41f809f82095216dae7871d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c1c3a4f4880d4cd0c2f92aef391b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357229a00782dbd8301efa22495bd9a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292570799067155d4a4883271feb057161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41d8093092e6f3b71274bfc1171300162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ccb10b4a10b93a6566bb19439d369163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71935415a9f6d59617339a0ca95d79164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcfd807023a8b7aea64f4abe3bf3a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65673311b765ce47fd38cccbebfe5d1c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72740455a891b448e78fcca315a77b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ffeb205b33d71cd3c08b1469c8dbc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80880c468466af82bc326309ee4cf9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd834abf74882e0ef7e9c7377aa52b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed66ab6df94cbf03635872e8bdf4e6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67159ee1607664b98454bd877df2fdd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389ef560a19696449f493fafd52b044173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3042d0cad922e50d0fa11b10f962ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc77b2439ad304a79e94a8aa9d4af1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef136320bcb1de9a2cd62aee5b2ae20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40aba0924f1f1dd910b77f8dcb66aca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74101ef4810551017fce99a8744960a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdb4b02543cfa9c549ea7c89c6e157179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a8043a55dd651e34f7b376ef5659a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3664522b5ab6b1d6e9e7ac4d600b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c68536e691915ec714fe8d885d0f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40006ef5fa2f3f4c60dd1704740b21a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16317f06a29a237094f0d8797a2f6f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b550f103ad212637a66784a7b98bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bb09d18a5dcf65e1818e84115cd1e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1244f92cc46e94fca2a1f376cec2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082ebb804d5967ece676c9442618658188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678aa1b13d6e1aebbbadb323c127009189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6605f46f1e3426c9b01d15c756cdb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760e4e4e72caa281dbf04b384231a73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11b0cd0624b89ca6b9f86db2c3825f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94f49d4e7bc606180a096e03d22bcb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b77e2c0153d10bdd6e1e0a848d2b78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac41e313ebe786f003a36571f5c000195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbb8ed62aa021f9d7c601acd5729d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2486e0728af6fcde91c0b20d9758494197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a02b7663f5f2d7f2f98d45f10311c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413bbdcc2a8558fa6f46e00afacf025199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41474854b8d044dc9f224631d3188a8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32460699ed6e7a1b0c4a08e09ff2dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd216f56c06d86654863baf7d46850c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b40e4a44abac3cfa4024d8ac94dc80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af68555a8278a20b27388eaa098833204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a21757b5ae69c7db7116bad2726ce0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23ceb48ef21a0d3c4b0123152e1eb0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e26791b220d0ade983908c993987ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a14359af014135efabfe90a9eb70f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e62d31d42d421140681cc58b540356209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bc87c047d04303aa4a07e63bc5db5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e23c0c6089bb7cd61138693e1414a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f449615de060f023247f383727260212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6027de1de604faf1e63c2dcb174a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c822cfab920146831602b38eae3e976214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4cf71e80854c717dcbd5adb6e0054215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e44d8a82e980ca70c77d31e32cd6d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584f05909a270f1b1f935b48b2962cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86308a849a06265d5dc44d919eb86464218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2895a3c023fd95914e5abbc6964544219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bad407360c8241686f9a1635e51e1b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beca1724e1ef186144c20ed584493a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041cae2b3a57b16e6c9ab384b32919d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958a3c5b38a273982e2e8c587e7d792223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb096d050e55fbbc316971fe00dc808224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd77e8c7d646c500b3e16d21ead945a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e1dbc8060d09165e88027ad6930b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37a836a3e6563beeebd5f2cf94cb81227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b2c9dc2fc095e81c8463a68d151dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee830fe87dc7a0134be1b2a870eb46229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074306290947ba921cfa4af24b3743a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594af9401f9be14aff6f319d3129fc6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e62536bcecf04856951f848b9405f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0612c662f121f5aab0573685269ba6e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fe129d07cdd96b84622a5ea041aa5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf83adebc22416c879f0536a77ecc4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254265c9acccf473a5a6a3613d62b93d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fdb96bad539c212ad3cfecd1ab1f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3988e6c097f5ea06f3b56d9fc3d8b53238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e05dd5ece5072e91ccae2c9829a52239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065b5fe371a458b04b7f55470437624240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1facbb8fb2d7821269c0864a34d201241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ba2809157b66d9a88938a58244875242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f62b5fcc0c57fa38427eee0005baf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10aab24ac9d318a9560cb40a13010ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef49fe976333d44024a9d637d8b4f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eadc46ac4a0c09b3dcb8716c5ec467246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96514e1d71d164b5598b06c303e1e90247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a0891f5bec1390b5527a0a1687c0b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479904c10a478646a01cc4cf5895cb89249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75180e4fe996952673bde86ffd66a36250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623e555a6e997768c158b307e2b56a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c53cb5b1b9e6fc1af9e83e38061345252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eece99d08780e2a52a9c137b145ed83253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455733a234b6496d368a2147470c27b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae58350f134f8f2f3ad31cc7c07be8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a29d4562679377378a0085c63ec35d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc95365b10df306567fc8747439ea6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99e1f7cfed2672978ee952cc4b781e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52485c963318e320c0d8dfb025bec71259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab54f92567d42258064cee84c55743260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c324ed6aa96ddc80e9ba5112d58ed48261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452637a35c6a57bac6c03a8fa96cf61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7e5fa2899f409af3ff329f29dddb1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafa76d1c6d6caf0c5c6fdadac0babf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322670ab84f67fb9073266a5936c8dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460d32191badd655015a3b08e70b138266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d9ffaf607a571b63da09fb045dd73267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562245f9639f5d6a7f835c4bcd37028268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731f81111052a5b6edcfa343b5b17af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9ca3b196dbcef96168363b173749f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafda162c6396273d17283b25ba5cf6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2faa1cba200a3f8355a12d9812358f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041beea1266b103a8abc6a87bd8035b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a464dfbe3675f36be6d2e97373c48274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471901982c44290fdbe73d275ef75695275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970072b0e43f989dc4e13ef8f915a69e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c1ce22bda960ccfc30d4434a4e3a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdeb0e19f461ac83ceb5c88de5273a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fabd2139666c7b8087d36345a2ade5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d07a3640ad17bd9c067d57500970c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefda5240bc4adfcab291700cf78254281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31654fab23f535f9b23e29dcfadfc6b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24176e8f0420e2d64bf98360b8dc9d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbda04a9f3ab98e22f83d243de7391284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad441bf5714a385d3bb07960fbb1eccd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e0857a8fd9d0eaceb459b819ce4da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f446d11be6e361d0dbc5e1c838f6506287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db753fdbef27ced5ec51536f15e27f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce49cb584414dcc2a0960d21fb39fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe9331499fbce0dc7ea52746d4ef71290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea915a36ff193b020e5f5f5f87ad543e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4595716f48d6a325cbb63670e8841292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba95941d530e7ac2a3c73beb8dd93fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2644231afcf3a5cc529f09e307840294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03f929b132306eb39395b1e175659f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de200c1bc939721e8bdd8ed6cc27b58296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b09136c53b155e63dbcf21615e4d2d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb007293a37261a198e8b68e5b80d79d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489d9fe447c7073885548ab57dd38c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db6bdc77c188d5e4e08a1a780dc51f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f0ebabc0f840a0a27f8185b598cab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315deaaa2ea37fccc75518a53a8e7d32302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3853b7507fb19bbb963aa83bad08b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb3e1d8f684cbb697a8a688f8b9479304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdc9e7c50bc7eeb551569874954ec3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c11daa2cf965982ed957cbbf087c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d290a04fba06270bfe4b3968cb37d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e593419e1965963d5359d447051edf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a730a4a3fd84917b38f8166bef9108e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9efe2672fc99ee9a344fa42f3a122a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1a8d19e3f05e5257e573ca66b96bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6413a2147ffaaa06b44f8f78277b41d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7717bab353e2f586bf63b5120511a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3eb10e46bfb1627d89763a6d42033314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c952a5d5677e4694c64ebd3a2132d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790502225b6773d0b7f5688ddb44402a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab2bc72fcf5cb4ca757978032eb195317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c17088b784a5a819ca99bc3a814706318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e289806718f8717df87659a525ffd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562d705724ef4e73f9bb93c77542f3c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cf648a69f1b1942f568186b8d08f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e271f02c3ad4a7d95204cfa6c42c78322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ea93873c8b7ce037f34d2503a597b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8016dab4ec1992026eaf05ef84d39c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d707ebf8c2a42eb52094a6e39063193325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>