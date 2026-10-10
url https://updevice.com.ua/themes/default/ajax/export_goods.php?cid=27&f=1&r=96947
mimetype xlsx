--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c8919b69cff6a8922007910df60091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12857bf852b7464754f6c066ca854f802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa90f0c0c0eadeaf311b4c1638d89103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48491b042bbd88e62ae02bab97befa034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e5c01284a81cf22a2443bcf68706a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76eda7e8161b1ae542cf62880901546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a6852874bb01fbb69e752f406f2307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae5771c8c92339dc30b0c4642d9fce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2409cf705c6b2bfbcaa643b7168bfde9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa41968bd6711f8fa7ebf29353d174f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719e935ab3085aebc1efa8b849e950b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff472b818714f51f4f92302da89132d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead441fec68e6c162445cc71664f38813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3542e92c70cca496e801ed05ed10c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c30ed4d85012f505bd5ce1707c08b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47cb776c0ebf4552f148aebcbce2cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511621c2a0cebe017cc30fd06d7672517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4add72020d1be7165bfce0c25ade59e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ccba28cb97ea2fc603fab6234c5ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d26e7c0de7db735b71079978d11e4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e39677ae0edaf7f987e7b9e2f850721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7873f0cde43c2a03e0b6d4ea3b71222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff42324e5aca5655cee2d61edd0dfe423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e9a202c06b70e8bb679f327c59b1724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7520b091d84fcb58e82f339ec902f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb5995b0fd63c3e95a094c5c2fc3f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63487d846bdffe40f8f7a5e653c3c9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a49aebbde0ccba50d73f278e8d5c0028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce772d3fd61094d9956b56319a467e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb34be980e937b4daf4c6ba744582d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6f343a3a438db3a5123824c4c860531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd825057caccdcf7779f23e6c943df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa022aac87065c5c81e468a5f0792b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659b4f9d8921348e91f2530ef138e1934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96604389d39942c6a69ed6ec130ab435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d3a430fe8b5aa0765bef4759ed55e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18364500c2d68abb9e38cb28a3639437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51a157fbd8fd1867ef49f9047fcd9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98880d743de1a2b05f8dbbf8044b9bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c46c1903bdbe628d41b26d8087a21b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20c606f2001341535b90248e5a78c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa786be3cc7f6d6f02c3fafbb8f4c21242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d1b3eb519ec535429aaf9d141665843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638c18337f33b4f46165c42fa43192944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d70b212845970154d332c7336fad845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa694bde6c529a992453de306987f4446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88a7d65d55cd100a760bdb73de32d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572fef5919763a74544e0f4134803e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d726db2d0b09359e2eefcb68c6eced849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8c1fcc80cd697d4c232c16ed8fc4850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fee1df87c3dd38dd525b9cb3d2effb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c0b7d9d4099b8444da86d5979992652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c48a7ed680a61bce2d74b7afb16dd453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ddbbc2bfba8c5d881f672cb6e151654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5d8b37f88551f8ec8cc1f032b5a9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71dbb8da265bfee267efa847995a1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce72ad64bd6bb111d9f2469942097a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f6d84ca82af24e23e35fd1badbc6858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cc9082b2c040527261875548526cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2c19696f33645a5d8b1b37c01b7a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e71a000f1a8b4ee06303785d2134f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1c6537452f9b34ac0211e2749cf1962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6921b09d5812bb4f45c4cf80e737c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e38e18081d10c22cd4cfa1fc9c097f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d309ce16f690451fe85278e143116365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394447febbc08aa086bddce70571cf566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904ec986d13f18a7dcfd49f6c3ecdb767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e97b92815bab0a211d8b1480e1086568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343e83405134dc9c2ee4713c28641fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79531356015310d1005ab4db9325585770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90713538bf4ce5cdfed36fc2fe790671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc295c924a1b3e060cd0887dc783fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d82e4de10cb3bdfb3f63661378d8373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1926243364fc59d519cca217681a2474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd38f00ecd65a04d90c9ac62e7582d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5509347dfe052474979f729c6258076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673e55eb731fe97843129f3a8a0c0a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3e0c2a757362a6fa8db8f05f55c6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12ab4cfc62f3fed0a564606bba3c8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01f4cd06161591c8d5865e43fee19e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cd426f4c0d11efd791d89a378c04b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916ddf648957451d584b6a660158aa182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1ed6eb2bb97349fbb3332b1e16c5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27113f47421ac49a4e1149e45df3c11784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b07d24d6132525520c1b630e63eb6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b1a7b7bd2aa54172b5f9d7a1a31de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df718799fe698bb7b8e8ca70deedf8c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177990e5bfb6f7e70647e4b2d0a4ff8888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c38a11bff8ad904f740349631f976b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042405e22581413ef574574617967e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540904246f06c8bda4a54ba97d912ce191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed2df411234bea4cbab83bb0958bf192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67ea614861ca883054a770f364990193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a978e4a4757469a92b1f0cf02c8ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd997d55a7c87455ae195eb970405a4d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898c5ee1dc81646771ef2794aeedaf796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085c6648e61add696e23ef65cb52c6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a797acc3cce3b390f60971f1ebd34a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf490e01382882410bf03689803ff6d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb72d181588001359141975ee820198100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725e99b1e05ecc1f99ff89f84ad0a6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0c05eb19e383a83c9c1a8160eebac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d60e185dec42d5234aba6b53e04cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cd46b6e87df16cc1740d3214689fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9519f1741bea63f9862097425d808b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f026faef17b29bf5851196d96ff3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21057eeeb75befd8bffe73286c0a441107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab7fdcd19f0c53781dc635f2473d6f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25303d58c3191195f7fb9840f745fce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ae8e646ee36642ffb210ad59d6e96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ef9af9501f497b08b46443d9c151a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887135b9a2cc3f3eed71638d9e851a3c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfca328ac7aefec00ffa9d8f35a3a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309a69b17c2d7dcade701a94205d1a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70036bc4c5f39317c8add7bdf94f53115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f923abffb467e694fc6b2b5d153ee5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3c1d20ff766b19c16c7e42cc54bf7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2ff9e6654551fc84bfcb729dad721118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653f3bb5c558ce5f12a76cb5d47e6ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ca0125614d4942f69d56667589900120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683c6333bdc786aed7fb380788ef5cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7dbba1202d87eddc11b3ec1b2c9c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b9a00d1f9ba9963cb050d0249cf83123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46116af42836974d7e7b9e8be6c7c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0636d050894692c2b1c30a278a1364125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff054f59521bd7908f92a61a45453be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93041238ef3fb41777408f903c429c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4d5414fd63a32817b56d967ff3903128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b0a0c45e96a1a42a62ef4a5c33d16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dd8bf6418e85f7a0282bfefa95dd4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36f6ad9408fb338f939a509b25d2d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d994b2fbdcfc789186ac4de1962151132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467fb929ac0b251d6af18e54a4977e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47f483f534185f043ad2fbbb2a0bbd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3657107ad9889e60b7949917b3aaf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced42af0940bae274818ce96b12ba79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5c53c519b4b4bacf4d549cdbd17ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d891bab87ddc5482eb19414d37aba90138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362d6b84878274ebf5a500906ed055b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddec556407645941b1f4eb8f057d7a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b28546ece0effaaf0f410ad4f5a62b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d966b8a9f06079907588ab161ec9b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21105e7e685ffed8116f30dc1e5e13143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63168f051bddcf99429803e1c7ff9a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c929aa3178b68bd76ee8f3ac89786ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c875c36199a2606d58268190c422a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bf574d45de2b72b29caaf744dfade147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8fb1f04f08bc1022744f75d30e5f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56027ad7d938c48967db51a6f587c24b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4afdc26cf2a6619fa7d2be0cb82d36150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936143174ea0f53104c3b5dcd9b1e20e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ce56d6f6458eccc4bf309879a7875152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d4df1b2e749afcd651c9a284c89c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4d68e5c6427bce4bb5c4ef8018b60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8c17d79eccf61832987098442273b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf21805d6058d8bee189085592c0693156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73878c6d3448f6736d9030c2780b162b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371e735f92c9ae383560a6e033d8921158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f094edf00054f24c2a3bf01800a541159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14669e78b51a2dacff53cee722c0f46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a81af0bba11e6070aa95d135ad31a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298cc9558df768477f8a5af62d57bd0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f105bb0a67fe340d197343ab397d89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070978f9b8d779d9d1d754fb520fbbd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98368965806dd45bfec03d21a222a0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab98e3d02c3950b0ec26e93cd6913da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7975f1d5872c12dd2c5a474fac8a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadb6cfe0873897dce194b98dffebf9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb515466f53c0f2818f829aac9e4fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02aa33445213a8931da90c973ed557170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d9fbdf48eed5dd8a4cb80d7e09356171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b108a9118dca426a358e07db1bfb9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d493e6bb18f0c1f86a707fba7dc54e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6b7de810d84f120c9cf2ef30e12bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c60cdff974ec07210167cf2f7edf8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f469ec046455a415146d7cfa7a64be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76ad9bf70c50bc0a1da4abdf157d95177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3ce5b8d971404b968345c3e918554178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0620877b4b474480d4117e056c995b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92e6988cd6ee9345b517df80212785180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504d554fe4106f3ad85d15a3901b527181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c868a68cd939e321e21c443a2e5b88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1379fd5d61d8891b57b90bdf45ab14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415045ca141c634de990df21d304f2c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f47ce6948f594579c5ca098cdb2d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a4295141b4e89ce640fd011688513186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab14c7e72e91228fc61855cbd7c1e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fe25ab69c7af59dbd80a6cdae4870188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf964aa451ec75337d964c0f782e60b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9fca7068acdc14b98f3a3f8079f5f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1e7f02c317bfd0e56ca606c48d75c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3935c4fdf822b6fec070b70e8c8a2b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a4f3be19b194dd97c666d4c5fa230193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290c0d1c37e8e297e3b30cd64c72bfd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef040eeb335275b7edf7b78ad14b0a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d28f3a51ca627307c38718a96bf1d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b0f832bd7a7336e31b69c35d6793c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1b64288d82af40a10a2a50b7b22cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3b12219d8708ee4880f77ac5b1e56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b4b8c0727ae98ae5299fabf5377ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc9839f06d7738d7b9aabeed936427201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a869d7b76a35e24e938e782632dcf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a2272d79171017edaf5c0939a940e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7027a49dfe85d5418179db475eb4d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc7bc8c14810c0f4c0a5b512f04d3d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e05f9dd40c1b0963436c9515cce42206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dea022be6fc93e9d62e989c3d8fe6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1877bbf8de78dbdf345d0927f010d63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09891ee763f3552064f4f4e6c0661b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c7b04c4b54fecb7cc318a83506ad9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8d14a74863403adf186958290c5a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d500642b4e4e688f49f823aafd18f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd5a1cd87e3109e329076050397f1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84324a660d1e979d7397f8bbf4d641214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619be6224fc8bb0eb69dd2113fbb39f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da86b22085eab46e3cdca9d86f8aa0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d770af93f953c6e73188ef5de2f12217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13100e44082a461900775bf092d0013c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7e64de89649c09406abd99018a325219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dee8365173acda95c69c64e0c9c1f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436f827dac7ad87f9e4bb1b9973e076221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc390cd66150cd542f560675fbf9e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dca3f3eb5e4019989635aa9e1c98b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911f373c23a5322ac2d31a2dbb9317a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c332ce05c5a178db34fa0c5befd57d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82980d5af57d627ed3b50934ce31679f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef97e21260701357b4619f40ac29ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ba28c12e5b2b2c4fd0f6557af0c70228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f2a43b2b8a82ce36985fea6611446229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216ba077c60047e1a1d50c02506f07f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e13340e25afa12cb5a1d5c93cd145231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6121cba479f6445a285649075849656232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49abebc475bed93e53cf9276633ac3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafbdd69321449cf6457949f787302f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca45d6149fb6e79c64e1db88375a2b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6a1340eb39665c4aca916222e9e17236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f87d72e51af089c8df3a9809ac610a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d067d12d667e43be4c9ff344772e6b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752571e3edef1be179842b072e075219239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302caef73cf58a389587c96cab2786a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ca0bfa33ed170ed76d1d2fa6d3f27241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19eed337858760ccb26c69a29402ece242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81161db078de86aaf5efd46d5153003f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ab733b00a22cd6edc107c765da98b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb5f43ff12280cc2329e124dccf69b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8ed6bb566a63947375a7e9ea719ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979269270a138f94abed2149fb4ebc3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59170b1c383aeaebbc7324d0aeabf81248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73eade44bf6530a1369300ac6b7b371249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b7efb952e690fa634dcafcedfa845250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a546e05c741be53866bc1a14c67b47d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbb68e275122169c9df122ca68a49f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e9f47ebc10edb6c49d7c7e1df5654253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575f15685d4adf7903a58b0e385b37c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3280c83dde448026f68b85a841ccd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a22c3eaa31f331ed35d85e351c8176256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2feb20b9ca7040b2451ee9e832fb5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d7fc815227f25a6894592367166bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7757e181a0e18e44ebf936571835b94259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb031419408487204f4ce2118108bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ab7b6fcc37c492ae9d98ba07c5794261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65206fa48a53c222ccd194dc2b838cf3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4554f31489739697c9c516b9cb8953b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e019dd1f74eb34191830cb5883b23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccc2fe93df0a55a61acba0270cc56c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382846ee0c534a19c2580895f000670266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6339dbd9d9e972912595ce44290a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1792161d43d3b70531dd97d35e4df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed2adadf6b8480429407c998ed017e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dfa3c277aadea37bb44e6ddcc2da3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88e3cf41a562bcc2aabcf9774c140f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a07e5f63dfc88786b73dbdf86d58dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7ad27406145a555eec70a576165c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1913c303aeb040eeeff32840799c57d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845fe9502972c037826eb7b62dccd1a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82182f530bcabca3ea0ed8065c2f2e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384033a1526d8cc8499361380268ec8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99f6101478c04487f4346f25e5b54b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29879f28914a367e867f77d867bb069279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bde6dd68231dd77a32fc3520b4c8ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef19d4809274eccfcf71aef80d3a26d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00551df6cc0b1f94f6df109ed85ed00282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9268d82d0af038ce8a7ba4570ae925283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04ad6ba362d1464d86fd56dac8be54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e36d5ce3d5f49a89b6c5493ec0d94285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3272929004b52f9e9c6fbe28625351286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8af5516e64f76fe5a35274fe5b7f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c7ad8160556b3a0a8320681227068288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55d74bb49614436b0e51b44aad49f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cd4894bc891f94426a130585b0356290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce787883bb9b63cc4b78e03b2199d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdfdd28d547e723361ff85f3122d08292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5268f2533e4c29aa6a178d944fc72b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cacb2dd2a535225cde3e14cba30ddc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559e22d904775abb5391ddd9ca0ec84295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc07050e8ca76ee606e9934e5db3d73296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444abc4b072101dfd1d61bc58e9b74e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54baad0d298e9b32d6dfb341120843298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb639c70e69db167c87cbd86c31549f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ff7710eb7f13e205b0088ee9af91d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a508d0c513f1a607ec76d5b1daa752c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f78888ac7246083d2d0bcc853aba11302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f229630a5c9b3564576ded55a7fcb1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc4e427d186a7fabbb98ebfe239147304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae858261acb35fe7861aea4e4cdab81305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7cd775c854496f79366a7abfc5eaa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e803ebdfec8c08a41424cb716b1dfd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c9a49fd5442af15dc20765c4a5d04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd49643fdbd131f5ca594cebca2cef3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cedcb4e47bd6ed8df6ee71df0d302310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa833d339beac3ae2c12150f10057651311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414e9c40397e9abb99d2b9023d89c39312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbe90d474113f16af39afe7654c61c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b59059ffa205de90c1ac6f4275c10b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d2cd4650b0bb20076e8db7d162061315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45a99bed180f6c27107d4af3b4c5ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189e03913ce184428494b1d66f1d502317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d21fbe65fa361e97e43ef5b8ec273c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1b81427b16c0ff441eef0b1dc7086319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb1cd5a49aec9459e2e40a3c9566a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62469a6d356a07fba265f69206c72120321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f614260a3e6e888ace80ac6124ce2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4b839810e674a761a93e081ca67ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914d03972638c3ca7ade239d7541e9a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f978dbab55916b6ebd991959023ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4877e8589c2c0128289b03f2f6ef0d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494105be21b50470b0e43ccbdda989b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b607e727b59d00d9366fe46ae4f6d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa053819985dea997bb0d1e1b103a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158b3b906f712ec0bfe1a0dfe65e4a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949886c6714b6c159e483cebe3e7b24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d794ebe69343961091b0de9e9175000332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c7df11c61c70a3d6b5c1e22afbfae333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2484984c328a3b3f5d6d723ff0d94721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bf41b26e77783ba36e3f7be81b2e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf105f355ff949c2b66ca5311e9cf043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645beb1b409be7c54411a1ecca7cf6704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88273d032b89d172c886792e15b738c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051540760eb867326094bb1c7cdae9da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915b9cc99feb76a0cb51fef022b08d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5438f7b708aad892b3a2ec6597807868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0533e4164c829607dc35e0e1e4070ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcccf72ff0ecf6d2a8d2540bba1626710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9f32fdf9f2119c27253630b26384c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dbe6dc5196b4612b237004ef5d0b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cb1138c31980a32c96fa18102e82b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bdd7f4f93be51dbb919ae327c63d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5e746fdd10d90fc57a739af77df0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04e367d8f8ddd2ac1b077b0216ad1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4185c92cc6410e73151b5a92c345d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8916e00d26c1ed751dbf83e2d32f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564291a1f503d771ef82734be3aeefd519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867da7f39763586ce6c3be806d26465420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1e860d0cdcd7f1cad52a61eb7f7cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823eb01b2320430358d00ca6fe8c9e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1438ce9ca92ab7aa4cbfb85c26c74b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fc1b71dbaf412efa1760884fccbb024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697cff0515c53e134961058a9b2527d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68172e976ad88f1d4541d2e75a0d3b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337a5d8845d5739d7420ea7c5529fc327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8285f5d9b564001568c29862d06c2728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcad3929f1f4dbdab3e958744f9ab829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246d051c78357d42f2dbd90dc16c7df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906a272e1b2bf7d22d6c8cba2f1931731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222c8df9ed8cd85e02529a09e06d50032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da969afda179de6a28ab57e274b1a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c164b8330bcfbf4ed6cbe82126b0834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6dfb3aa2562a7b63b7967e285b3fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02cec76059527b34a4963ed5a94c1d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0b4af76182561798cf6a02b4d030d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179141d3f402925cc5272d7ade0fe9e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed57646dbe71180033026c203d86bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c582c94eb72b3653ba7beeb1ea0238040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d264316dfe696ed27d9f18a046b2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82e792ecef455735bf88d60f45039542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744d23c558871b8775ce9bd40b9a8b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768a53551dd91a7a2388ca213cd929b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae26fa4167258ec707a87d373e029cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454352784e7947a7a179f66a3f2b332946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92788e7214f6dc8817acdc6b52634c6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad6973bbfab5666f4b57447ddbad3848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23d926eb91dd02f4ba8f8c0d2b640249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a026ceeaec7d37e5091499660cf6dbc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b3076c897fc0258497ee1b4411c6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425580fec1064c77e8225d5223bf741d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5d82443d7ed0069be9b4cec9b59cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce271afc29a3145e340fb5fed44baf454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe330c266955a7b4d92b6f2b31725755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba406e2e227aa0f1cbdb5cbbe2feaac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391adaf3403f89a14f289d8fa4a1bf8957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fb45b86a228c0dac986fea248f1c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a862d1693bfb92e98cf328ffb6db87859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cbf1146c7b9708f5f11841d76684d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5c0ec85492574d8a0d34481698e8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76744adca307570b8348ecdb449f4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75dfeb47e360c05329960fddbe9614263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807275298cb6a764481e8b361155fbf164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b3f38673ac1ec11fbe14d0ad19e1965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f80e348d5ee5762571d4dd83fadab266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae984bdf16c3db47f4b97626ab3529967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bc0661f29035aa3bface14485e6c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5f6b050d00e31e0520e90d3d2628069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010932cbca5d6d6cc82dbae937359a2e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b160eef3d5724fb85f861f181dbf07a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84ab7757663ff3bf8956ce7a8b44d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448be096a09fdc8576602e84eba5bd2373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c40cd601e605ee971af72b870e2b4874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b28eee3ebfc2f607abe25d0fa8d1f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c340c8de9bdf6ef28deda4fa3a90376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b4f96b2a09df37458cd2d24f85ff877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f7fc05d307ab59d74c0e5321fcbe078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36411a266371c50662b4037559913f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2523d385c0083423a7dd05e495675680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eceb8d987d9abfeee00c53c009fd1781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd85d7d435a20594499ec394b01b7f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a31ff109a394df9c3cf9f05719232a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca4d8781f578552795937ad9f5fd4784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0ed3b16d64ffc234275346afbf59185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1b3a57ac892911155f649863abd5086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e53f791bba041812b0e6acd542b3d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d276048bb3326dd7ee72c7bae5ec53c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68b5c97f4717e1d2416f2f9e40cb5489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7e1d5eff5ce5a141b8f0f88a16f1f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b0322d4f18e34b696a07298f4f9f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9f3464a630f926203082bbfa28bb992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed32c4e967c32da8306b32f8bdcc8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4b7cfdf70cd0845cd9054b5cd318b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b59e6b95cf2b4632c809ec96bcc0795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8177a1e28fb63664e258216020842c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ec0529edcc3a069a08242e6a0c36497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250c7d14c8a480762774cb2be73d2bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e4f1a7b936439d6d4532d84ef056699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ed7f62988e83a46d17b8a888c4ba9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626769a4af88b71bfd42e5c7b22af5f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0952ccddd1a18945cc7becee9793f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942ddf0113c4929731b3af033a775a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5e97630dacb88f343444f93dcbc16104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a52f2942c2d825e3c6719916adb857105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f11eb40e403ef213a6e819ecc5a85d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a679cc06b8577fd01b55a0a4de2b79107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115433f12b06d106f0b2f4a1b7ec877108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcffe64d72213a10ebc30d352c71863109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38876a6ed42795c0135f7e831916e0b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60722651b8d6926955b5adb1feb7fd75111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77491e744de038bccc3dc18b451c5bda112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec9f20f6c38d6c3bbafc80602c921f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acec5f333e8ec982f9b2a7bedccfa8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f436e6f3a8e633a3845f27a5c37d148115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f4ae6f25ef5071bda0e2adad2985f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9211f5267709655eba9cfe03b79afdb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2103772b393ebc34505baa7e26613118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3df2d9d423d3223ebc12ca7b6cbd30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752bcfc5bb50ea0bff09672b85b2df0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac7d30cd2eabbf22fea434ca1362b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5152616683fcc3a2c9f06e361fc62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b77dd288cd4a35efe9144e21d782b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f30098b42a5f1f7a46d5f84a35c38124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898494f48417e456c08fb353990c2c15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4430afc335941b29c2a19f23a64ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c057121c331dc45da7be8d90c7cffe4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f214c1f618a5e1f0c6356761a0b5da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e4bb59313693cd3949ca0e97bc5f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d6a0783fcd444887c18d272e749fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a869e8f3c4a9672d3f2d845de90634e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eede00eb6393995418a6b21b9f6fec1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b3781d592c9fa79b6495a58bb65d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58200454988eb66477f68d2ed7d11862134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f0f3f7f8d4c6ff47333c093640b1f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccaf91e1e439cf3bc0c00f38f99235f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f7fb3c8b4b2432b1b528dc95d4faf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689796ab38017bc54549d2c494239f1b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f496ca8722f790288556d00e2b455139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f337c09bd0001972491a3311a08dc1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a0f75e3f15f768041fa0537bee7fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c799301deb7901c11174a7e88f13017142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2e7982d84584b178b8f5f527ae7ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c011a9f8377a6e9c53f147608d600144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b39738b99a37710e47200a15f50d39145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e817a3eddfdeb302ce5b4699c0c9f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023a12f9715a81936e17b8f13d8af7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a1659cb5dc443752b768a28bdd22b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09e141d24ff8dc38b57ff47a9b4b25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930f250048cc2ee3b973d28d6efcd2c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877eea003f18e3c9db0526bcda29321151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87a2acef0eccf20e09f60c32090695152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af39dba5acedf5b182487a705fe8299153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb01bcdec9e91977808c3a462b26ff2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d8d72039bc49b57739801eed1a693155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9dafe499e4e853314768a112bccbb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6775bad0bdca379327f65a94da441d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63ebaed9e587cb8d1b2d928ae7625b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8760f9da63cd672594fdad07b4e5b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c333ed9ccdaedd6579d434b1b280df6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba20966f111f2415a790c957267fc5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a21fee9850d5ff7fac6e3ba82df738162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddad39c04acd0fb84d0bc5d69dee7d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b506478e4df9cc690b42e5f3f174b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c460631a50ac3f4c004037b0fe6479165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468005888570a96cd6c5b0c6a6b5bcd0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e868bcac2075372f26af10686f34756167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad204db2a253923e616b09d0349c1f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548df98cb983b719d1d0cf594777deb8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b360a4d04cf4bd411963ed624160f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429f6e395b0598d4e5484310f5d4086171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8515d990374079e26cdf12503d6ff9b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d04f4e69d2ffc5d4db08154022b4f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78951e1fa6a95a4472fcc41613e4b603174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8987f9a342e4a8a2365af1544c9d8b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bacf7ae646c3d517e9fd3ab671b7be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36590149f66a538c9ac7573219449dfd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f81665891ba64b6078be67d171870e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a51be3056e2ad1b722ef5656bd949179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f432ec30df031633e26e7a17e334f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5065872f186b6e0cc1bff8a1ba719e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36044763dc84ffb39d6178eaa06f5cc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99c187eabc534aa04e33643e614dba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeebce4ef53ac18f3569a32eb66f2bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65b4620967026f6098816146b1d142185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afbe2b9806981cffb8b724e48504de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972919abaf8d343b818aab1ee162354187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa591e5c6ded721d43e2e0e68a12a48188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac31f91d95c74ba367d6b59489dc495189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fab3197f80781c01734cb4e142f89e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd77c5f283d0e95925840e536cea2e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb9ce9f73cb9d7ebe2ce571be5c1c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870770a5ef31a44004b7a8628340daaf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91a57257ab4477c238be126a06f1eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84368a42f995bb3ab86bb442941b9114195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a89a9d29f862bfdef15a34d626a220196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015906cf83a5a136c317c4d2380558b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f21f19c4143eb0c953d3e2c379de3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0994e9aaa46195fb8e8b1c2c2fa5d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e67e981cd2279ddbb12facd532a92200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8799e7e065bd5cf8f971c63d68e6e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4648a05b96d486ed2dd0ebe067d855202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fda6226e5a238104cf8f8d9335223203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcdcdeff7fd7732a22220fc92728a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a853ee20819b12168ca2a77b680e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e6418e03f1d47edb4fa7cea38c9dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc68fa2758fb9654bbf9f8ea34eaf9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df0578b74277581c2d48b88bcdcd36208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0d977306845478da412b6f0d50a39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8450350fdc1bd3ce2f7d5055d8648b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f8c3ac2150be0658e1e768770d144211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cb01d4abc306c2018d45d8adab85e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08be0c701dae0ef28dfb37d85bc29a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a4810923584c4e31c652313277a0f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689bf1bc9ddd50417db353378866848215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7ccfcb23f73370781e4a700cf72d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a99f5fd44b9c26543878efc256e2c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b8ef44c70b3ca03722f932fb78140218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a0871f3f4345bd497240d8246a53e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e61a9599a44ca5554446ff73be480220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302e92c2115f39f13289b4922517408221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33389e7563767e13f507ab1d5ebda52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641812156310369fb6ff7f02d7acabf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e372c4b6b1fc59b9eae6202c0e39a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a779343aedae234cd6446d54eabc8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b293c6e99f9fceec55ef17c4d993cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9d789102f0c16c1dc5e7494e52af5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb03f830360b09cc2869c2880dc9332228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d108b2bd23b288d0f8395911111118229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a32732a8a6d68972939fea573478a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860b8e9a08cc973a9a898166909cd31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9973befa07e4328d6dd0899b46905232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93def0b82d75b190bc5723bbe2fa96f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5604424d86a62820d57b39daf6cde234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb577a824cc455c1e57b627c3033004235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aef0f9286c2664e9e14ecb43a78310236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e483557f3f7c080d5442098783bcb3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0736a6627ed691dc059d8dd8932f19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173755fceb0d726090492e62ff726de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3be32f19c66d0356b4647b32f204c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c844f577b098d84d29d2f9a747a44d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cec41ae5e76ff238a6aeb1c527250a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7502996dd9aa146f35d5432dd4b4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bb3c63a3291cc730d96c5009ecb88244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19cbe114411a017f71c5df426ec92c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824e4d1cd23e58e95f458d8181bb92a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac562cceeb69d8b8646d8612c496899247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec238f3bb318416f08d997b6226e27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ff059e687f45100d3ede82650461d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2340af53eda4011bebacd22d001ca7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed0ef95079ed3bff1417301b934cd7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d3d5f8908865f561b89fd2bb60c99252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f828a7a70d2c0baa83382ffcc6199bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25663ef4a58398ebb69305c4566a983e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4613f07dc46f519119959f39823be8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f73aa0a870f73f2243c2f4af0f2c16256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9c99d95225fe1701c62b2bae20902257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdbcdc5d4ae4cd8b398322a730bd8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181564ec8e850d729685e7ff63b9062b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dcd6214d25d3de7d5013f05ff6292260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089755c42a57ed6d125e9ef83be75cd4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a47abbccfccd87d78653d70c1a69c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bd8b4aacc20dfa4bde95592c1637c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c1672cb8bc87a5d93c0b8539bd777264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8255ca8a5f1607827be216a706a29265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b705183900f662181fb0f3354c821a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab7959997617ab7687f7db81b07351267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f876f72ebd59651591ccb63aa53f08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8939f60fe5d21a3714f8d7c719310269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51416e5b7c88514b7d1c066203f7e619270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b36638345b3d98d3e0dd60509b3db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef4f192f9d317df4a2306878748671272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082730ee6356ca150a199cb9778fc1ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a8227f8f29d55a1c93aeef8078dd0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a57737f2a41a1aacc38d01af3e786d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c62667c7e628a086e98f029db2d08c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b887a99b8f5b1a7821e9281aa20a53f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ff8e4530dd78db99c20ac6e4e83d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6472028667b188414ab3d55a4fcd10279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276352e626d17deaf8990a4cac21756280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fd68dc6c828782e9573580261fa2a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e11dccbfb497cd93618a25aebf4c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1d1a709fa0d877d628f3f01760789283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e27701c0e9b88f94d3d1c0a5cf46c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413d429769e386c8deed721650ed3e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98abf79c0cf12ff0f426d4bbf584591286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e5c793bfa25d4ca21a7d811a79d28287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d934c2b89ed118ac565a23aef589d67288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65762b337fd9dc45f0e271801488c568289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817ab7c224adfb0dbb8e4eeb943da02290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4febc3eecea6173a479f22b944eea8a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddb5600ef9da229779a0844313a6bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdc1ec5571b98a074fab2837172f86293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3db37cfa5fa8fbc5207316088a786294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5dc2b9f696060e019086fa7023662295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39bfa917c02a89fb6c0c844fd345f6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d6a3cee07dab2d578bf66468c1a9a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d7168e2b9142e264d7fac7f743445298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48418816ab402e49ecca73233c137ab6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf944b1203033cb603c8eb8d41ecb8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7013b75502e2f186b21327c40d69ff2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bcc9fe64800e8e9fe053d6e056972302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781e341236483d4aec71452327627b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ed874bb864ba8cf3265a8d4990b38304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43652120b257866be725828410a904305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88ce9a33aa03ee201b6f8e4218bb0b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a69a43e50ddaca43905399c826fb00307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad9b87a4904cb83b65c70d489f1caf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a688e996a3380e740df587da5ca2f64309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebcd8c12caa5cd4a3dd50e96cb72ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74444c851655845e72f9cfb1f61abe5a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281acaec7c5f55d3bada633edade9a7f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ded6bfb0243c381bad2e4f1601d4f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdba4da45ba86454616ba0e1a91860314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54bae89ff19353817a1c03fdd569d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2fad40cf20019f7fb72a7ab31b67b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a483f490216dcc8eed5eec205e6fe46317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372da051db353d99567d9df7e9f3596318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347bec29c292361f01b290828802a6b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f40987e760d7ae87e4cb5263abd13320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483831e1423b1072c805cc0caf7dd18321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fdc84bc8723205250bafe766a79db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73c89b21a08bd5563b707eb6f053a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0536dd958236b2ac3903fdaa6f6c1b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b3f4c394fb90600e2dfa34d454c3e325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>